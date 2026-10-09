--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9275d890345eb26be2e5f8b57445a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293708fa1b95a94eaf04a742b0044052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c112f79ce27ad5a0610493fd94cf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c8affbe64b595183c1c4fa5cff8ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430abc0062c263b03c165e13efad6df25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb112d1bb1ac88bbb7476a8076ef3236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698d24eb0cd0e3a59f0dbe835e4cc487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf653909a6be1cdff6834a5241a814d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebb9480e5791e911c07b3da3ff345a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5fafc7499399eb7389722667a98c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87283db3f5db6bcfcf8f966b379142f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5847d3ed9ab447d4c805c1a682cb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88884440b4dc5c72e0ce6de0bc9ba01c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3b90b3e24d61f6a878dd195fb280714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbabdee9212073081d532a8db729c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14946a29c3687153add1590339c614cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949a5b997d539b5c78d6d1067017b3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8e3bdcbab80e9441f0a598f15b53c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58541ba2bb1ba119242f57766e9e415619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853e1e0c0583c43543d713f9e3018b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9756f648986a5acb19f7e75cca551a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aa6c09a585d4ac8e7b9ef1481fcdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2244d89136e7529c3d3fb13bff16423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5031e8f27ded4c82e537b0546a6c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdd9040967b7e3b5158f22b581492925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d610eef0e67bd98244d9a739d5d17026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c0883c5f08828d62fba609ab0441427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe28a9f0ce4504047473c02c36ddd4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcfb4578deaa8fc44b8ad992c32c5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67b12ea7368ef91a66d73b0fab368130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd434d23dc1bfec8beb1580dadb68531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715482a0e6ca69db98b91f0c9fd93bb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d8c154244269fb809cfb93848091333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54279b7242d96369e3456ae854d22634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b685c4adf93f52f2891ac20894f84e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f10e5c26ea0ad3bc3718031a8a3b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19853c22ddbcbcf151154844cbb1055a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97221481723addbd131085fa5d1b3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a61dd8eabe5d2e4fe1945642c1ec839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcbfc104318d7851b61811223b517540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26f45332b5003dba6248b110a3d19141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26c5f9ed78ef4092f8ec3d4fd5362942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b06827c84bb23bfd8c7b2f7f3304343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a1ce0d97da4b8e41498324e6ddacd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e1c0aefd0d83e20d46235ed54524945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac00297fcff0a9cd57764b03d562afa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef25fadfcdb8eaa93f75fad64ecbfa147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de217ef69486c45568f38c55380ee8a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78d396fe36d2e0b9e102b743e9d8b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0703ba98c4c9f17b36a2b9f17c49ad250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329572b80fc33d6d2345f7e43605c9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd12c438b5f8e81b3478c85866ca4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51e139d867a5321ffa7e0d36c7654b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a7ec2e4ab3ef09725050e76c3dfcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bb98abfad76368d209b4ecf578d2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b4107e14105b78d093c0b9fb4554556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9ff115d9085803b4501b03bee98c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68380002ee3ffc2d982c0d11b41a5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca21c588ae57ae445ad14a1d17d0f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223dd7703703272e0a0d47d10178fd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5a0b6544d6bc59121f8d6ba2dddba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a4d4e58ab7063a35975c049e9fd6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009182a8f20eb62a00409655594eded063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b90fd546d682a64cac6ee7e801858064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0cf07ae61ea18474426f64b02fc9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb52dae4683752fabfb8fcd1636a0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71152d364949f6a861dd5d1032cd8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5749f1e2c1fc1fc1d25c1f480d7710c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646e3743dd6e539dca524c232c9bd6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4b7a4acb5acc06784b541801fcf3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a6a1c9684adc25c5601cf4e18c73871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7b28a885a710e9d2efa893a085b7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a480d3a111ff38333434257240ef5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3317f3992d82b9bc576c9e4ceba2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822463e41f4d0c9354d6933a5524da575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52283b611f4390ee562868b7baada4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544560a15aada4bd09d4bdd3b273ae877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761c888e98feb008b00f6aad771702678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cedfa6730de0da8ad2f539cc4796079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbd19c9079fd2c9c74e60d09fc744d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e15558766df61f296e319ef409fa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75993eea25938942660c5d4e0a42fce782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ab54cd29ffc8a298f760776004db883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58140c4b0ea1b37ea52ef49100bb8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643c324c47c8020f47a6d03b03f953985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb119a4012d4bfb1ff4e7a21715eb7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45af2283537c8fcfefbd754b6b4b3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af190c5fb59e47da24142f612a034b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807aa859a4a196b50ec4c5ed164352989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1a1fccd0e72623047463639bb21e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68487cda46f37cfbbb0947c1975ec591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532fc0e0cdd5d2c9e9a3e3fe32aedc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc3111b64b1a362552ad1dac2a444893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02585ac41d500e91c61b285077d00a6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd894b109c04a36f1ae27fd980d4c7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8550e7db9b9af91a87646c75caae1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3adf88431987fa6de3440cbcc095497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d76b603f3dbf52949538115168bb6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a9e611a90d58073e80d4c29e8c04a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16821c530c101cc04ec95b65bb0514100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c1e230d0bc6b88895d5c94528bb8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761249263cf3c06b55c3c7e2d701256102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fbba11cb933642c01af62c641b33d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc589091982edfdaea831e515059381104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b30b3cf2d4960e0c789ad3689aba81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbc1eca9e71944c28b405093dac03f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a7aa09b1833287a9b831fe6096ddc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13829512cc176a9b1a0d39665ad250108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f7ee3fe58764fd49c8d8d731896fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6fbd21252191b2dd43fbd69b8d468110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2335bd726c2c9fe27b457936f62a5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfc1cac0f62db6013db63432aca0db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1c7b6ca94a917faf7243aa0754637113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c52696ab8ac79ddd920b80f1ce730114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab33d372e2ed651b4293d2d4ec29c36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a758bfc0f4a43b23d8e24b4022dde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330835fa882fd38cde5b7bfb922216c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa38f3c5d24c6c66d705a0a8cf6d0e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761ba4dead0aeb6589a0df94b9370eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01ff86f704dc03f9e73d09d37d6809120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc85d0ee6d6616e55c7e79356039ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56c1ffc802e68434106416c63aa123122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bac66c02ef05fcee4179c5114c240123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258c8b44e711589bde1a1a3e9441f56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c383925553e7ca69525cb14dffa9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea342d5dfface6e4583268e79978c3ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a0fcf4389d5a67298233f68c9439c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7357273878f4f22488462e25ab50b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca9f52ce104d83c7ef84faded5edf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17216833ee3d9b2eed7c3c8869bac585130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7012772e3bb9da054c16d9dda1ca0f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c25d7be19c49ad855c279c67cccf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb199e1cdfc66e6bbc2a1dca65b564c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bcec7e7ea6ec1b07c1fed7a8280e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93221579d62da0270c52c8d2b76e711135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae86363baa10d3670017a30375aeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abde064d9f1311f3e52700b08425be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cbf90c26268a8fd25b3797ad6a34c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec3d07521881ae3230ab199ce99b90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2ff02da0a8ed775157350d3503413140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f6fe5bedbcd6eba329ea05b096eeb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1d38f92af8480e1afaa983a4a1fed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285f5a9146665c64a03de23e22c32d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e688e37975b640395e04091de7fa6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72bb0c6d687921487839e6dd3eaf77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6f25fbde2e043c87cdacddfab911f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e25c1b6916c54df551744aea085e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e57693cd301bbc8afde3a409150350148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1d224adbea5b1c23408bfacea98c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873195a3a095e81da1bfd47a666047150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f679ab9d41eddc0337b875fc212a83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb3b33af47bdb87d0b8d4b145c8d6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad0843ad024693c5e63d32618c3e2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13d1f6afd369cbcddea8fd5c9cca9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184438a2f33eb72ed0db3230e9e0b7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9813013192a74addf56f26e12ee8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91234d352d8596b2c8d539c3f4faa73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb51242a90f2f4f43b51a81caa6d11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f488b7d39d46bc9cccb34203244be62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e494d7a79ba938328b123c06070a21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d6ece7dbc40aadade27cc6c470bd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a3c12e18a079a8cab139df9e2f77d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0d45eaac6a241af452473a679cf11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d8ba351de0be00f362a79455c338164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7ee569a2235ce5ecf0bcbe596adc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d34500de7ab2b97ebf11cb1575273a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2f1be6e68c98f24c21240bf5fcbff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd290c1f8efcfc45affcf23e5a8db7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f78293f1fb4c57579bcd64eb1acf6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d65eed0c6cb7d15b9fe29bca2f524e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde9ae82b80f43ad25b63801f1d9af9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eac7bd52853d9f2617b480a3c615f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2752efa488eece1ae453d3524f1142d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3679a02bba45c8821a90efc48016ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537f7b8d34a908b09e3f207d7dfe9cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165db0aed9e70f4a0a5ffcb9110bb90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179553b5d28c9a91ffe2dd1946727a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b59d6ad246beb0de6228b3fdec1b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d9c454f0d5f7d4c2f008b5785c88b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c68e609852e4cf60a6f05d92d8f57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14aea43dbdcd88340afcf6a4b62acc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaac01122d96350f2625c3706148f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074bdf7a1ef6f1e6e576f2d269f0b12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d83ddace792a8e2db88617e08d646184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa3f0952b7c6c0935c435b41a76498185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9edd40aeff0c02d2461281c335c26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16c28d7729308470b7737093a58707187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acc90017c23ee75e84b7a2d6149ea6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec51a9a9b2b5d8e90873d6b0fcb0fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9d3e2d6812a6b6077ca6ab7938037190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7b1d7b90aa6f2b19430d00d68ab60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8af27992adbaa1c9c39f037113fe8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861cd07f253056d575b9d83d99bba61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd090ba6ce541773cd7ca883238817f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83f41e2ea7f815651980a1fbd8a858195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daffbc63ef4f59d5e361df03be46ae6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66627f018b9f44baa75b86061e1bef09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfadc599c875c22ee0ee0922b2f0337198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5574af2dac736238686f799fe83040e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca0fee5c285d0129b0527b39a5e5a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a81e9243130c993cc36d7ae490cbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f691f26c87755bc44362822bb1ee170202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede0506fb924d19d1340770fbba61b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761493d7bbcbb46e44c31f6e145da05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2887e300a18621c6d719868502f56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc1f0b86c7d0e7105014c396b8f032206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb284048a47e51b63c9a9ddd5a7a10d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1a3ab546c09252d793d681c053b46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6fd5626f87f55ed93000cd96a5105209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7631095c9700295d3be36a0557e5f97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d6ba2d7e6bed22065ee84b56a7fd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82278e185e87f389eeda587392f2e4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a01febf0ea7d1d58e8beb2633003ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a130a8613230c428328a63ab782f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf36f1d2e1cab4aa1601cb7f492ee4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f10858600dfd7ede3235352d2d531216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a81aaded1ef5f3299c6de00022cfcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0788fc27c4fc287ad9c2778b5ffd80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e796e0d6966c0e475ccd6f7789207219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45460ed54d85d1823ff0ed13dd4bbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a9b760796692d4fa8e3fba661b3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4766b903682d56eea4733839fe7759a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb10258551052188746e3aac10073223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca12b9050502dc9d9e2ff2b4bad3ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2dc87b03520ccb869832d21086f97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b2aeb1499c3e2632011a995086f44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190a0581514aa5628aa4028ea7ecfbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afbe88f640170032e060a0e3226a6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d267169ebc961d0745993ecea6bfe1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d660f390356860f628672de287758f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea62167311d155869821c5239dfc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f9ad6413f63737825f023768514fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b17688dc7ec5c25ac437dfb2323283233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dcf44d442c10f875838845571035d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073f7eb3f6b3f73dfac000b3b956292235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23bae9ff6d10d0144336e910843ce9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78567bd5231a20b6c19c41e5d01ee9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccda34d6638400664f526f1ad0e706c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0486e0127d66450524072f8230e87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a710faab089678e56e4a698f3fa1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f00bc53962f01b235f3454a6bc8245241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09957d9ce5f023707fcff5bc52a6db94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b64572a344b3cef22e355cca453a3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd1663eb02a7631553dbbec938f42d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb8c37e87972ebef1c65284f67b0a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cd80a1c8593d48e8beae4ab1d1ec5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2169414ff92ade78d5a1ce40ebdde5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0730746f47a365d1f359244f391a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bdf96a489b90b853a872b460ec37d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296cc513cc1e842d4a7ac98bc2e4804250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c42021d8511100a2c0bc8222828be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51926e34948844640a553fbf6619a430252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723db737f4759f6e5bf15b3f45ec6215253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2a45156972510d4acab097ee9b940254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1fd5f49d34fc6f5ec2173af24e3da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b443964942ffd3e5987c6e551897ef4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80948b02d354718fc1439387cd277a61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa004ed38a5d940cbc3bd0a09859c407258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a951e6d755095280b382a70e83740b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bcd4acd90fafa5eab05c837c0ad61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284e5c230520d4bdc903dd89da779d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfac7a393e9dc368eeccc341f39547262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a60acb41ceb87f17736ce06e92145263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319a0cd516a1a971d00cfc7161c60c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e04bd116290b25669d744a3c1d139e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72219634f007b60ed4dd3cc061f56a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1171cbb25cbbf9f3c4abaf4b61d38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db9c0628cb451f3f2f0e52c2bcaf9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028b8ff248ae540dde85a5d3efd78eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11031566262db42b1bf6f37f08a7968270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb05fd082a7548e241f131998386cef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1403432ad59d86c6ea2cb630b6180272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b74bcd841d8737517924bb0b4b166e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e898b9cd54984ad5f7861536a688e27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8a2a54039ea3810d0a9c82aeb6ae0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d0107a179f91f2e3660e99aa61f77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad237c6c2360ff096ba86b459c390b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52935b136872f65352eed1ea9fff345278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda01774f977dcbdfa851bd58891dd43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d10d5015db4b945c6ed0fd8abd9df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76ccba33c5acd79e51171f8b513235281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1b911a1129b06859409fc89cc9d6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc9d04e4b29a7c82e7234b497b7338283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b89a6c6ed2ccda2d858803bc06c2bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75acf816896326d446d136fedcb9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1c8b808294a41aad574ab0a6159e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40859b1f209817726ca2a10410f3a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62439331a9c41ae13f34cb5cc911198e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3bccb00b87dd6d2829c7abb0a8b23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd155f42aab7828ce36b4b00cd639f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99703d78319ac636a7fc805b21359822291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cf2b344b6a6daddaed5b3b7b9df85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9694ffb2741d608f39db09be189dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c680eff2289eede9b551b6bbde2385294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e1d6fc4c2007ea125f1d90c0434f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294d7cc2a6d6ef5e30be50012724643296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24fb5688d1a04943ca107a9764848c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb3b6b69f9ff9ed65c108aa4e8274d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369f593ea9f8e1a9d4d8622fa1af0ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798ae82712d5dfa474495be7b183624300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13450744cd9249596bd617abbd2d590a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c68b49a21a536bdc9a6c621bf5f8c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c36fecb7d6e53cdaecc6c08ffb4f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003329ed6a18e1b320a390c38b985cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50cd139251d0f21adc4ab3351f4977305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65072f993a8a966834fa669541974a05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc1f375e0156de1a0988a6df65131f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4e9a2b7628e519a4ed94b8f84faf4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17007e85cb9f1d95b07ad26c237e854f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27520a4accc7988217b8bb31b6b50c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4709a50e48e4b9b388510b4ac3ff0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fb7ed2adc421331553c1c283c9d22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b577735236b4cf2b247bfb65cf2fce0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcb2db2a99d9b5511060311633a333314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35b5d568f0346d78cd57994905fc77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1951ff1cff424becbf5398909e8f36e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4c23b463d20e668dd1e92bc7762a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc5e4f68c5399c75628a72ccadc1e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2508d29b1da113de853b63c4db603319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c1cc2822af3e98746aa742227a307320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81cf5035a141dc385c3eb662cf8c1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dcf1d512c7a117f8d0e643be232c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d77112f8a178b6bbceae83eb9d1bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c88d30b566e5d6bdb3d1f1d14bfd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d251d49e8b4c99957118b5a69c13b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c34010d144bb3bfdfd48b2e56f64f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97daf931a261d9c15fb4fa0f82f95f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbd2149014bc71ac8978b5bd95927e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8232c193a0b6486b29292259ca5e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1d0df70f5ec39063da136389f6463330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc93fa0729c67238a0f4ea5552b1a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029e2bbfb0dd5c2680c85ca1a1ff97c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84806055610e31cc62e86a5de44edf2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a27bbdcfa11659d7b8811e1b54f0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156b233db754f687ede8df5cabca0ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5a322c31d881a3ebe7be71d01b8ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a019b2ae16787cc581b753af2128a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46298994e46f22517d1b8a6ff69f5b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eb00a238200bde7a31d28dbac50dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d9269c1d14832ad4a2fbb999f51f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62441368045c79918152396b22eaafa8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa0f2ad2b435d1e89a721ce546a1dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d01fe60e01acf439c3deb61757019343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adcfafb6796bd7740fd86f327115a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebbc07aa7d3f55a3a7e367a1a24bbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c66e1d2ed668ac1ecd6302b201533b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c490430314baad4b3319f34a28dca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da99c40506f3170d3194801579b88cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb898c35cb30634ecbd9a3021df66d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513b9991af683b7a9acdf7050ca8620350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971267f4d2006af4be05692abc4b2f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12e6137a894100761c91b0d80622a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068993b6f5d2efef46a7179d7a546ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10207a07420e229fa4ed1c2f51e07be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da49ab66d4bae22d626e733744c0fed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2e67ba51d211af824da6a92bca77d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077d8aa80e22c5209bb6523a257c4a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25af64d0f6316d0d04352aea38dddaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fc95e012c0f9cbf60f0fcab1d09d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185de4ccc797377c3d9f7cddd2acf6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0759cd8c158f00e9f5b024c1d2938d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d734e8d64fdc28f410667d0e252b23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3064c5f359ce4660246cdaed091bbe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fa41ae2854403ddb6ee2bd57769be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51fa6def79fb7944da20ed1a06ed7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc4b7b9ac95c20ab19e5db9b1798cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0ed8c62e49161a9687e77da14714b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569611bd383e0ca8dbbc3ecae1e8f1e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639a74dd67e0a39d5323317cff3e297369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62b60589f69b3025693ecff3b838c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190ddd18e7db1e7da46db4ac25f4eb1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2d9f1e038af873365376f252c992d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586cd2980cb88c544bc8e888d86342d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8335ac3bb1def0e81dee5d8d9cf459374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93b4ea801ab6359e081336608ca1a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692780afad30c8d95451811900203c71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946f67c7835aa8ae3f0190fe8f2f878377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22907e6cf0f88c305ef801ff7d6d83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19823db2aa73729a89a36bb1e1b99e7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ec976a94564b51dc2177f8a85de00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8f491354925fa6d503d72b07bb367381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4fca0b47bb325a6df710e44ca83fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8353173bcdba14b0620f92e0463fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5a2ccc898c7b40a639cf7e0cfe6d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f24290c0ed3b97543530f4b5571bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c201f5aca029f01eed733d2e98c692386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd60efde1c9f2f7f830ffef1db709a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cab6bb0a6f14d38bb45ff236471f2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826925d5f5827aedc97f88fcf1844d99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbaf50657a896ea0a12501c808b242390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9348c541b705267b12a85aa235f7d89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4031cad4e58bd6847b5facfec05788392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c84bef2d15e98ce5c40350fffb0fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129854755aa62b9f9586402d63baea90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075d11c4bb86ec2df899432be442e37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ed7973c29464d81a4893e2d2e5ab7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3712163b5c50553e3a8efe69805d184397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9368c7a6550a07a8b1ae1c77b1134398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4774e0025e28615075d342c1e24c7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cddac73d458e8ac1871d63d11a7fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cdda355577c2fe28d45abd0cdf389401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff822fdac8f16f32d3b41b304f8525402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0edf56bd329f28cffc3f44551c5c83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e070b783a00850b1c583fb876eb70f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb19b0f0e62f5c764ce26df14970ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0213075b4217b26c6641d15b4ab06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685925ffd22c25d314828681b488484407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d551a34345de55ebcf0dfe86f5e7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c585124468d36f60de2140f216ddaa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42d8813fc3c35524525cd0ad5528b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd5957a2362780b49c4052161af48e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fb55e6e4669708a310a4cb63fbb67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1aecb65f65ed0fb0b542c152444c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af6b97e87e79649f526e37d90f93e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90200301ff7d255ad181ea6189b542415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61ad4699b525cdae665f47ea78266e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bdb3a6a0f8d994295cd9ce6382efc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac452fa6f56d929924440f88e5e16fa9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bef2ed1cfc15bf6965f3e35c2132a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12fd7efced42c55eb89da2901ddcda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7fc46963608a07af14114a9c722e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08ab0d03980fb9d61ada04659dc57b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3e1691a775a48ff5a18b877aaa887423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70dec3342e29c01719ab50af9a7c50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f49e662dee28532f023804fca697f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee39796741e3126ced632ddde6d9f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0baac033fadadf4bad7e0b038432a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fdaaabecc067082ef89512979b561428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7797dcba7ffbf932c08b60ee957f462429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca18c5d0ed0a1d488be42522d75a2f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e4142bac628159cd0cce31d63ec86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb5bd1333562e95b2ddb544dd8d760432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d0a6e1969c3c75af09494f323c8c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216244d60f2fe3fa6617d50d90b56f17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0016f79ccfe845ac74748f7049921ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13bec659b1671418951418cddbabf5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155361fb9c6e07e0a2ad43d2f5dd0af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9f47a86285ea542c8e805fb2f9b9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b1f647a16125bf7320083f2ea3da1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f7e803e5882d266f594507b7197df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7919b8760938a743565ab2e35030c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ab02769c15ba2e4133824ff3cec0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029b8111d060c456baadb81f934c86a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dcf19ed9f52ecbf8861886ea29fe5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cd5141750fa8196e04146ec12852c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82865338483b2db409aee51473fc63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890b3803948b5515faee07dd9f3d954447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c568a2a9a89b5134afd153341b9664448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf039697f6abcac9243d31037eccf755449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c151d6318f929615bb6f60de10e37a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ad7526a7a0f5849ea8a4e968d3105451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0563c7b1efd2d9fa8cf878c17875f85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e068527647c25cf4ee1a51120b37842453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f6583cc36071023376cee899e7ed3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ded32282bcc268120ca82f866e5036455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed14dd4697d754604ea399698dd233e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8190dc906a78d4486ad26bb869912457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de98cbc01e6ea95282320ec9d852d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66795f336f9eb51ce32783ea27c2400459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29794bc0f65d38f962210eefb488447b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6a0db3de7dc5ae5153339de7e7918461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7bbcc3fd2505192c01467f17c452d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74a71c581ea25db0ec0c7173976801463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4a4f54aa3bbdb88284885102e63fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31264e88a07755001b6e427bf081e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db825a65ca4f4a2a93e1349722a544466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd22e40d45b9005c060ebaf5dcb33ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6baf78def5624ab31950b0c1992160468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be553a3560a7ce413414a86740eb23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3dd99edf4a4e98290453d59508866470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03cfef00973fc88493effc5628e63e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f0f2790b6320643c5bf5d9aaf1e0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f00cf6fc1d776b0ea4c93a6826fda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e994479390093a31c3ce91f7dbfaf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9f235adb67468cfaa9f9cdfb59a15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7da28df383b764976d506e9e68f3cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69eb8d6349ecff60eb05c7d3e572c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7484eaebb827846244dfc48a972e7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60835a149eb082744d5ad1e128f3fe95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203d6da68a345ac73b619cd3053afb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37122618a4203d7bf5c2b61be9363c4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268790e8543e39b9dc9c2b7a672ad290482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea511a10e79157304ae75f9192eacb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a705d0b5e44695f5d81bd0717289b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22500b60ad40cafebee53cd6792b18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027415c7fd8f245b02cc67289bda403b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c2fb662b42df6902af88888561b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f75c692a26a54c6c428dd0b8711e99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5de8b172691c323597e9666fbd49a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80157467e101691194f48a87a77430cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9b1b1a5f1f81ea5aca6fb5d17ad6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ded1882278df293979f8e73a449b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ba9e7400ded01764fb32cee1a3e08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdd3599c57e83626646cab00d9ac2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215e7f648549d889cdeed84fe23dac1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a99aa9088e441b7153a8c8bad04740496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ab8876e472b12c5de26d2d1ef2e99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05cfa51272f25394efcf2c138b1dba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc8ed31446716c87109e4e5efcbb54499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3788f9f394c92543f231a2db1dae0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155d4735996f15bf999194766c5a74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cafba2f78cddf88b1f75816262d789502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ec039a1f013f3df4baa520da8b406503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011bc8882f809119217d6e72003074d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c2629aa809f300d372926b65ee145505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242ea2778bd496bc2fa972d24e9f4e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85ed431dbf8461561b44efb4574c26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baef2506428eba18bee81a835027240508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c183e3dd38bfeef32cd2dc6c464a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ff7f6d696ede430a89c5a74beaa1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6ebc397e87a22b7d0077af6d46be9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5063672ffb189409f3edb467d4f2ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2d4cbfc20d914dda0b5f4f15a6493513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf268fcb53006af92e026291769b4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3fe92b5d77cdab3579c496671ec19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0c73b0fc297b4d7069001f8b86cd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732039545038ba36434fb73fd4d06ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cb2b6705cad2775fe8fd1301ee006518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef50547588a4ef95e35fbe66abd82b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bf63fd6cd08845a23b3f12d3ea696520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec975ef2cbde48bd21280532556df35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5cb55223029e53a2e8915d3a7fcfc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829748c30cdb8abefe5f62f3a94bc35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9837ba03bc34b5c169236656f7a25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baf0dbb4ee95072e31ee02017170a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81ad3d371cb695438c3f73e207dc62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9118950ee587979bba1e16184a0e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e89303853d7cf1425a2c71abadb86e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f706659cc002ed664927525ac54e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251151fec98dba133b462d1421ca812b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255d23e92b8a93e974adbc0913edb82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13a11f9885c3dd15e642162e45367d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b7950fe895b679855097681a367d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed4e14a8959cbc95417670dc19e3a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874aaa1055c6a87afb9adf15f489da7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916a30f888247d0b206fb13ddd9e3bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa980646288745221b0c72cc8e39086537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b78ce6fb31fb39b2c65bf1ef6d374538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122272052bf203b4425d19d32d1d721c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fee6fbda424fc49d298a2d5147f808540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a16ca668d99955f50df98e45b49c5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9ae4265457caa909ddc44409dae98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcd4ba79072b462f8c7542b9c0c3c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d895efa6d614f40d8aca05277573fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ccb5e95f5ae494b8505e3cd6b9534545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38079143add1631342baa2fa81a4841d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df16aad2b6847c1946a9eb971fdf188547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7632afed801af18ea013d7be47fef6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42207ff39d3eecd775a7d24c3cf1626549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2765f9cad741377b8668d6b346a0367550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbc86630f7be44daec5f002e8205f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c71b6a89ad9082247d8b39fd84d49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27841e9c9982f14241afdaee79d124f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd64e81f969a68ec5897ef9bd1425e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602b0a3ab7735b28e99de1823d09e72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dc7f0f478b83869b876a325d6a2f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cc6c1c0d9dc710481dd840ca58ef7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd52aac95ab05102656a967f394cd10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d74ad02cd57095b3aef232a1599344559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98319dc61d68fc83c4aa12682537614d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d61539d39439a88e60065c7e0fc9a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621c37a6c678f3ad65f09cd6ed648c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc60986db16238f1d3c61b6a6149923563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b92c6a0a702ee348d52cdc1630e60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109d19eff87b4075aa8d35b033cfaea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa8c99aebe695637cf9293ca4f0e1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875ba0707eaecac5931585badb5af97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163190bce6bcc99f1f49b42fa28ba2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9357da8e46c97cda4c2134454c05749569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed2bec05c0f78e476310fe4e89062a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b7a2a466d9b690da290e762f1d848571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d787d30075730c8f89b6ae14e9df7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff2159dc2633786534135e3fe27c23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc06b68e0903e60b129edd8854e394574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d15e944688d8f0ae5278302318eca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9398f7732a6335508ff9f3c7c474e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cfbb6c93f3703172c73b0e752e6d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac9df8fe424192025f5df748c2e270578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dafd46d8bb4b49253e90e33154039579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dae3881ec75e4a77b5e89f367af605580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997f93e4660caec2ef79f761560d1d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd209f2a90aaeacb129a3c7dd431d5f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4ad2d4088b02899538fd206b46efe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f91d29f3ff15d465eb24e99e4eb7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44228e7fc8443356f2fc15719ed8a99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e116bd4337d04e6f8deb5cef1bd49e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f7eea4f54c13e61b3a0bab57adeba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0985116afecffc1d215f4d6934bd412588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89067a7ef71f6bf76b817b84be6a89c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693e3c0a4ea96aacd0434d622628851590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908986eadbbc5ce2d21d2267171d414591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8654bb632539fde51278aa3ca4c6dbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f02a878cea8de7d08607064cc5197593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cef94e171d131bbb10398f3a6f7311594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260150e2a4281a16210f8a7ce695b8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058cb3c76035828a50f690c437f9e84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f123f65aaa795606e4c5b086b0c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222fad64964bdf74d7b83d7b2463876598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682ba89420da2024b50563ba89c60e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3616169319eb38181a61ba29dfb1737600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f85e575166e3413d5ba33316262c16601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb1129ad103d86fbfc0ea94e1dfbaa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cdc2de0dd8f0413fed1cd09134dec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fb91d045fb7d15d0f01a9429111be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c54bb3a3f2a7357aeed5d365667a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96728b2a4ace34fab53d7981b348d844606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea79cf982d92a56346bf1dd603f0cd9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb06bbc33f2d2991c12463055c4950608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7869fe5d388ff59b9b12b64833164609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a800828c41f9fb0b595ff77e3602648610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0ff2ce363afc09adc50bb5f71723e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb2ecfdff894b50d1d29fce04c6acb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77fd87be525b27598a2d3770c498f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9226eaa97fc00e4475bf3e5592a0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56bf7735f12d0fce026c834f21cdbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa85989281114835bb40078e21cf83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d6a3473ba0534aec9047237ca8522617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19917e9f4f1140833438517536bec74b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac413b7d7fc7bc9250c087cd57026dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb50368898368d42265eb74a7a566a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aff775d84862261c691e631cac6638621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9babf7a03876b834ea4c8d59098433622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fa205ce1c911647bf4c6709632179623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469fe732493b0099dabb6a9752ab52f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532fad94d5460a0ab9b3b462bdc6b62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8004b2085e78e2d018bea470055a624626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d3ae329a311897201636f7286822c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae559309c90306626a6f45c7518efa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc86f8598381ab541404d16f40728629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8808ff6f54de8a01d20fd8b42e1a4c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5ec3397386126ec71dc788530f01e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23088c66067df85d754466076aef5ca9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a1001333f03f3cbbeef81400f5738633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf991b61e9b6e3aaaabef8781072612634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f19bd0513a7b9f3e04c50dc9c1c68d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb5b0455936bb2fa7ab8b95574375f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfb70afb4087c0007ec2eb46cfada5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e3412423142196042089ecc67e23c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605be37496fd072881a40ef043c9fc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc96f217d028638c7ca34adb7896416640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f41a274f7aed96c414763f4ab679e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81fac14e23fae5e4963ff411f9c5bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedd7621a3f3c796419169c703cdbfb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b01d934b829877664ec3b3ad141b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfc504f108dacca7d291f74f2d31ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da26cb7a2feb092e9012789dbb169cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96d5f4252b90ed4dec41ade3365b11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c91ff69bcdd0a496c8f910e121772648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2922407ecec752ccaf4ca4656ed3377649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bf1819ef999cd5683db105ff21b38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd3e6bd2e84d51d48f342b11274ba1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0d689645c6c282d09498dae4d9d82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7579bfb74e05df039457b400e3def653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe8368b92b38db79f6cba1c48240ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ca8e6bced82fd3d90577c27c529dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081b370d6c72f2e35050a7eeaf6b5d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5550db76f64c894231cabe445ba346657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b0fd2a8f16783acc44a82e9ad0a3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789ea94d1325d73f2a0f2392016c3fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9beab54a55e126dd44489270255dfeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e149e0af8d21bafd83e248e032ea6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a8559ba78944bd37028390ddfed74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7bfa115eb088123551904ab98ac19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b956c690679500b9c290a7475e1106664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31cbc822b8dcf568cad3fadaf4fcc0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aa7d6e8a5f42c2014fdc25f132cd7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fac7d905dcc2343c3c1b9e80278c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220ce8833ad59e2f409c9aa92f0f9ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996726d6ece142b8d701cce09258619669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d57fa1d7738e8e35caa6a726655509670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba9416ab1a8f33e555f3ec7dbb1349671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe5033473048cef853625a54d3bd75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8496e2d2cbe05d5ec9b3f6c1de9ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be8dd1c34becb9c266ec072b3c4f01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe500c289f7d27ba8a3b75cf75e9c72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16caaae53652a138738b65cb829111b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ed0b25bd2f5df65e1465eb80d5be3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c8d3aa98296046c299ae0bfbf37e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1df84ecc7e9c2a26cca5d371a53eba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981ef37fc28412c51988509a66c149b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318481121423484046c860ec0568b834681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae187dd03578eb8dfe7b4976641294f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3d1f570b37adda9f61db03a3a0d80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911424c9a5d3a412018921603f80b239684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b7767f1650422c91f21d953363797685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573edeb20db769ad39922a44d35420e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79d217abc6d81cad51c8aef52d37e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c41a902241b89cab97af2f43cabed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4b21c7f9b552fdef967d1ee19cf52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629ad692e84e9d717d7cee52a2eaca2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6352c72a2c909a57c560d08e128ed0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07572bbd9448037943e766f85cb649e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360e99e2be63917ec2c631d98af1b4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffedecdfb8bf3d7740205eb40d236d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840685bb63e1e18afe8c5d616a51e74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ee9ec3a9640c6803cb9cd81e6cb5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595de3327bf573530f0ce497d2ba2372697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0062bcb1df49a0b4a7c7e978f22cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeafd4824a80036bfd4466dfcdd018f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac23295e3be977cbe715567240a9eae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136793ca4a678198895e0678f7f4e61a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185bf7b8860c5f9c1cbe8af3f45a265702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9adb95a8ddbf26948127fd4cd69a88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40df5d2fdf200f64073a26c00558b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a480a7e7cc475f12934c66d96a740705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e456edbb9f661e26fed5bc681b87e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec04d1488ad11cd8efb5ad3fcafdfc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e699ca10d5b662268f41e4e60d7cd6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f53e4052969bd23baf62dc61fdb72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9a8379bab09257a9dc7371aa2d4c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ce750fac39f86ab57d02e98a74aa4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395fcdf5dbdb4c3149223c670bf7822712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65c97c5af707b909411363f0a2a987713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179daf822d798c48ea1a3bad5a3a9387714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12ded7f574b39f99ee5e04842a5d6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b76d9010a40dde8c8dfa66f8e1d1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a19c20484a125035dd1a5be9a635f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182673a5f938d48d297667fa4a66c9d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae39737bea29a38039dd3e1ecdabae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877712dc7994f07194b3c882777b35ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4d7fb8e251cc71073c0482569fd10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984e8d7fb322e4588711744f8f6d291722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086269ad2cf292f4adfcea7de312709723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49777fcf05d5e9f364a4d3ffae81945724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d51ba4013296184c7d4d51db422f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672986d9f38e162695b35c335c7e13a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddf45db83e20172e2b8e40372e3759727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6416b6ca8c9d341ef45f42d033aa6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7818f2f7e8e4b049482ed0d2a9f2466729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b85128634de086d0cbbba0bb18e69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035809389019b4f33b0100c07a60d7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6221b34d85142ade14577c031e960eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36a9e520667600e3c31fda41c1b2f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197be40ca35dc188f0dcf12a12b5e09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eca05bc73873ebacb860c6336bd4d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fae9b4f9480725894c019fdaa2919a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9639adfc6d602a4e7be9e8ea95c03737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eeebb3e9b61546b4f3f310c2ed9ffb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761469fd943a88c47de82c6055b0e42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d2b02328dbd9e0654105809acad08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeb80c37009a763da09cda5006f6d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238c27e5db3c2b6091ebc21b74e83b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53667959ce46453438c6e0878c2b5bb6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbe45347e9976eb885a5a2d19b67e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58907ab60a89460377f7d622d2731ee1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dada75f74c13e346c124f8f75aea6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a73f63ca82a0bd1081380f0bf47fd3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83ed15bff767dee5db97bf85fe4b0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0ed5d7a44874bc784b2e2c8b5ad4f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203f612f14951a6f0fd60a2a3b49b57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d3f0f614200189f860378ec2ffcd7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c57421e50cb55a204fc98045b06b07752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d91527d98bc0150c5139eb4c300660753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d56dd346ceb92a98fe3651bc07ab0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f1b992905e2773c5d9f26d15d9094755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bec7402019bd3d27d2416ce05320e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465849b0d774b55c9b6e1a75bf9eebbc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258936dee1bc302d4775b8250e9318c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae349470cf25e0550ab68a2d0e9f2a8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b792cfc3eab4602006944618d68e52a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f9db6d29c2ec202f9c8d6ddaef5b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4defa359dc3c5058a933f91a29c26213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f661a719d50d53ebc7e46692cca604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7b46323df592cf567e480f84962525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a58619d361acb8a8dffb29bc633a9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ae3ed5ec93b79b9826d37bffa8db27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7c7401440c0dfb8e8e1ba74ce103f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e22bdb9c433afee9aac68e538afbde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a00ac34dadca9ebc5179006d8a1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202543409c833076cebc7dee48dfc6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fe807b9aac025ad08dba00560090512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a9b5b4ca9b2a2294fda2b5a6c694b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc84f6c87af44b73aff6632eeabb7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78535531eae7e35fac47e3e058d6c81415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5f9a8b1117ede976a48d3b13c426f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb0ab5e52bd163b48e6834e6bbfd0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281e5990138ee78905c7720f61bec2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37c98342ff03027a5c544f3d646e5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89773fc62043e0807753f1e8f803fbd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e23a1aa09a888013c4db9ac384b9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ffba4324820abe97471de92ab565722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b8aa5b95b2282626e0016f8eff0ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360af6ad3a73cd4d327f6defbe847b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca88e7d8131cb385a0b1e3dc3a03bc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03343686741c60fb840fe03e638d4ffb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe337beea4cfa6b418b29c3211a0b9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3086dcb67e27003e05226020d8c631528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde3135890334381f109263b193fea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9acf67dc7a636146c7f1795b45b75430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d2b7eac0628650fa61de70cac9cb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a09b0da98d524e9527bf15d51db47332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b183dc85cd36db4b4f4e8207f2f3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8bcf76bd72844cea78574ba526c5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7290f483f7e7f7aa301d5687e4c45735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbb65360e9e59ee1b634eb63c5adfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e783b51dffcb61125d01b26ddb03137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9eca658762a567fe6be54fb4cbf6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256909c42987dd40bab72e186ba84bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4055aeac4f9ff6edd90932dd41209040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70329f79d12cd5a4236d752aed5cf9c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cdef7b4a2aa640ed5213d6976612642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21b0b388da31e20e2ebb5440860aab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7038a0875a7d4826b9ad81301c70444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09670443870eca5683d8db9a3f5bf65245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39710c453bdec251fe614bb3448e1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0854ff95cf5088ffb7e1723161f5ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89368227818646ba22a6e77f74df65da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be68924054b43935ed82667dadc164b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f427d8bf73cdba72c1db6647297d0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6dbdb7a85e5870fb0ee2dfa7e41e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ddf1193a11568bb4b4e519a49137e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1635f6f1ffe9acb03506222f0498453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc2d7217013ab4b0981d664f5618b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e8e51d7c2ee2549fb9f0c41c630d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681a8ea4e76c2aae5b2ecbadb36c4a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423780a615604f5de2d53175e975b7cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2f5e7baf7e58cac9f2a8b464689e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b851568d03f771f1adbb17533a3fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebf1f718c0c2d2065be12fb29a1d1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c6306731f8abaaa239ff7cc724ccc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15be1e8ffddb6ea40794e3112f11a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905ecc882c1ab6a3dffa99e8a97951763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e3ceaff769d181d1ef323f641281164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d190a82a8ba0c9b6f7b88f0c39cfb2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e912a8285a5434e03879f749b63dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6554519cfc69348875824836257dd3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ab0fb5c15e5944063d40fffc9d27b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6e4d2b8832fc68963fad492aad92369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d537617974bb032e658e3ed6e053b8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d10c6deb9e7ed814eb672f32367c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e384c19e253c23becc463a6da760b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef4017b220212961163d552df4326a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc939876e8419555889d51ee40345f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbeccce7f3cd4aaa74d9ed48742b9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559627e30d5526902876ff7436a3ed5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb00999c1347952befd512b07e5d2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780307e171fdc4ae636e1081a30290078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafe3ad14935ab50a02158625d9231179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2677ae7fc82ff17f336285292c07b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613e2a1524f6290ad26d934b2f3dd4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d06494467b7c77e57658818b32310f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd887f524faf1127fb45e66249c2954783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd66bbc0231b68191b28d2ffc96e7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ea7277f5a25352fb557fff35c313b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d761f72402f0e420e5c75f32ea656886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c23f200facd11a0926bdf169818a9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be47c249e3d8da00870c8d6b6503288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61083ec9d375e6c8c7d525980331274f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d379100c2b259797205a1709dc21390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc271fba800aee6af4ba84f9b553ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e534fd7fb423bcede2e5e5869b3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca64074519c1de24503f4823da51d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d87fde67e5d4c02a74adbc1383e6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b389aa690a505019895349f8c204f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8906f7efb6f57314543d4c97ebec4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ff48423e5bee7d5f0ff58fedafddb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf607a29ceec34e7c615d5eeb543517b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a530239ef94a627b167a71e746b0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ddc809a991cbeeb2b124eff93ab85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009e7fdac63cbc1c1c6090822fda9d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24c73a760f5d6f0a69fe83166b77cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675749922211c0efe49dd8247c64bfd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06667032e0c1477623ce794b5a3c69e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9980bc5ce6475b239918f572db41d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca4df20c35fdb5eb65bdb01c3b04df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460702c94e9f30c83c7973cb8ef3502a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67c4c9dbddd74e7deae61761b60f3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a07cd74576c03469b817fd377cc59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5528e971ea1c94c80a0fbdc1c0fd4f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ce3effbe1b37b131cc320c0f618a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc24c0f01b84616213eb2f972bbd647112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c95f1fba6f152fa9ff5bb5debc8daa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae5cad2be852dcd5a868847c51103f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f499b005dc84bbe3d88b040a62a6f6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63110241329d3fc3c3a6b0d49d8a11e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987930a77d68b9e9b75b4dc8eeaedf9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55a0cb2903383cac5617f05e206fe3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2468da7fc688760b55c41fa2af9a12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493885327e2a066f2a273bd546198ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b40f206ffac4049f45f856331b09f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c36cf8f27140b2ccecbf5290bbe042122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931b2ef65403282ed4a955a166b7d67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa674e431fa4a4106e7d87041681986124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60cabf7c804079c88a39b763301f77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07439f60cc8012923df24cf1b2284f1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdfd5dae08a1c6e1c55e75783dcd15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3f5bedb29fa1536c8965cc8cfb4aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566445f43164fc3387b337e054b68b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a5a95861630285e3791a4346f4fad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b12649cae1d35c97a31c1a4d3c974131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7583e6d111755bbdaf607fec390f99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b27c5c05ba6903d755f1e69e0657d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7391112c8d72474b39bd8d1a8f307b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865009e5a11e513a11fb480d4612b106135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac966904cd776d88f3a80fbffce5dc7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2598dd74edc569fa5e0d300d5712524137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df210c1ea5775cb2e8f15ebd6e493ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0267b2e5bd8d6cb13b5c8ee95db44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46afc9cddcff90154ae3a27ca280aca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3c978965171b97dd38be0070c7a01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eb4fa361d76da4a3a83bbfd1f60fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524492aa173a20bbc71c991bfadec221143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc998c4c0a3c9376fbc8ac84b74fb42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f794f9c58208f1151d318ca75507d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b30abdb29b8ffc5ada36f77fa7ff6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e6a5a9439cf50878a1fa98f68c1d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b0adffd04cd57b9f01684e063cf33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb6bcb118262add25245ba8a4e5bf3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64addb8c8fc121761411c1a2a417d731150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91557b5872fdf1a4693f97070ec795b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee052b20a4c3a7aba9230040a28c4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a332f189de97e345f68b1ecb02f778153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fbbf71d90c6b659eda39386e4eb38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62e77e9ec7ce2a9f9e0ab15e8230bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416ebecee3c06f364e57ab72e436ec8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a17cf6313530cb6675e33d6a12968a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69408c23f89566a433eb9096544fbb66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab185dc919ae2d4b233e4b63212fbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79207cd93d4f648c71d5c6a912e3715160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda76c54f83e29bb70db86f6b1e7ec8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f87a65220d1582322227e3328d59ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f46c337bb33bdc95e5c3f2f6123754163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93d25461ff94ce297a194666a04c30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcecc50adc41f6de3610b590a8b81c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3363d42cdf05b4af3d847322d9390f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3dc019c03dfbc474f96be519975e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf4fc6bedffc789404c63193bd467c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795b649819374f51e95d465e57f2620169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ada487d449c1484484f97d1adbb9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc5d2bfdc3a51598837428722d4dea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa01bf09abc29ae58d2627af96a36ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c76b6e21a1207f64e68a4e0139a33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bb001bc21cdac3016ecc857bd754b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6343b85bd840b5b589582c6de864b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579942a4b890e124f761a9128d0ac8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f23a0a4cc6e547120ebdf67df2108177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c4ac8f11c1b6b71dbb5578121bc67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c0745e562786034450971df67a089179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601b0e008258578f005ba3d1c8bac50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69972ad9e5cb202cfda33f04a99424181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe462bb2915687558ae32727883e72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1d8c737a3b8fa8ec29c83063e7bb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd89c708954e788855a4a3979dfa7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e287f585ff64ae06e82f01801c30f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c344723e72ea82dadfc6e1d62ec9b84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ac9ae0778e3ebccc3f47166649ba9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852aa580bc4f2678928dd3234d99fe7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a8053a1afebe048d1e1e7d7dce959189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05cd0e97a2086c8c9c498d9a591f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff912d2d6878ac926238c74ffa4f75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca83f13e35ef0b3aac9c2d41e4db44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ba233ac2a742e199838e2c37e9c72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27834303e7934556cbd942c1029f41d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9171780350f4a0f360570c66c2d828b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284de99692b0aefe9daec35cbb8a2154196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210f8f67e77ce646ddf0f7da1a79752197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3c2339a5db67d8e341faa4b23b651198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cb39110b0cdbc0265dc6d03a8430e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ae6c42040f3a0b8e3a2016ccc6703200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3efce2791e3fd7c71f0eed133996af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051815cf43277a19936d921153146a35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedf4c2ee516c49b0911d72a08da42f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c11a51a7d38e4cbf55eedb7121d29f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fa87f7464a57d102bc3f8f7704da3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ebc5c09b947f01a56cf713d1243c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc91cc9162f47e7f2904e125e3a376207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22334cd294ee525012aea62580e5283b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806021e7d8cf11b46b781d0eab8cfc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70426261a7ef420cac1b585705d09b13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafed191c5e4bb605bf734bccd86d609211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479675bfe49b2207ba41690d68a8797212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550527e73fb6c67ce7772662e39f608213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1ede6c44053510dbe7777669913b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc4a8a0aa6b06dede537959c82311a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b40506491b6b39ff49b51fd939feaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598f42ecb9829927bd921bdf13db0df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91402b6618abf56e88248f295ec7e81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c01680889bb5a51e330c7ae8c8f54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee31f41ae3859b4f98b2a11b2f1a508220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28372c481246edd6e657fa48132c73c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e31439a5073ecd750de28f9b9316b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c65d83bbb5bfe0d26cb8f479e2c3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab73f82fa16101cc9c539cc1614dca4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a70e6b641245fe814f5a427ad2d2c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d98433d419c5579df66f8aa5d5b23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31c7b610ab8d7fd3d05a11c7e39fd2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3c61229b6b4f697884587ffd714cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e538b24a4bd2d5e2f6472891eeb9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ab69998c5edb50ac4dc1ab1542668230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00236e78f9c54d815da703cc7464a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54365373741b06ba0341e1cc97af00a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3763216e3f73203353fabc7cdd618e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbce32393c45c5b637f8052f55dfe7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d33d0669acce7d018ec2072290a7b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81990e5df3fbddae46e416b61c49fd3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f985fb047a6f04cc34dfa7456492a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70124a0c7fcdf116dd0ae75062524337238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c4c829ce375c744a914501f76157c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47156a8b84b70a6ef515dcf7289cca02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77183529861fedaa649571360e949caa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819237400f05e892e0bb4f3235b99ed9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893c89ee3fde2781cac6a6d9d36a15e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219bffb00b6a9cfcd0408c1c21f3e5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8423814836dbafb12a489ed318f10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b5fcd135f655c09530bf61c1e8f20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c8b7fe1e7147eaef171330888d1df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09749ccbe3ef653d763f70b96ade287248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e126c0c4a270c78b15f7ed9202f67f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d9bf04ac44df4e190c26b02d9f72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111862573116a44a4808b639d012f82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a23de0b1bc7e645a6db68316a948b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cb31542f4192721becaae72928533253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b83ef308bb624c046e899d7874bc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69817c938c941ade6cd38c2e08a9482255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735689dcf7e405bcb55e1090fea104e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff218bad68c27db94c6722ed27fa3ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ddb8f355b6b045f1e9377e4667aaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4328c36a1e7e43815abb0f39e26273259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d58a0f56c27d374ec6f42a47cb3272260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd648d28eae65dfba0ef4fe3329666261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e23199d93910a5655f2770d654bd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dda19955ceae24c9a21bae728849e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105e61b1d962cf43029d858b7630b66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eb1efe87255b78e85fc400f4dac2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baace9a81bb2d0941fc604b343870acb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd415e2b31da7e3068fd1aab6b9efa6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a861cdeeafec73757a19cd4caeb3609268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c755b5e1b926ec6016222680b6b3077269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ef627690040415d1b5f8cecd52252270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afbdda0d233bc6646d790076e15146271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9339c00bd34dd38e7e99794a8c0157272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33e81d73b0d5adfa03d608df1db7e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229f9b9657cdf1c5286a8894203906d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e67108d6738157cd62e3b9afb4e3e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9421009604215da7d279b13d1b0a694276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7a92d7f466e704ad3c4bcc0b3f0da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960d123810e9a1c2465690f6df361c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2d6d773c6586824f5e3cdd1b5f6c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766a1eab67077816e69a4b268ecddd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed9b30e26a1861ad5dd8b1de82511a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbf1fe0b60c1fe6335c64b4fa54b72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f33d7f9eba1e418464e352a616ce12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf9095bdb4c639f7a0449e2b148ab5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369a9f3f8c7ed1c7df8a164dc760ede285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4f30fbb1286976bedb7039f9138f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d78ece1cb85ea4ef769d25677fce7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062d7515567439f2f2fd4a2278ac30e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338023b2bb48c68d8cfeea5caf9ab533289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48d208b24ed38c169bc72e9a76e4a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a843f312bb9c1f01611e1f0369785ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572b741d5a1da6330aff40f8f597162292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e946093c091e7cc0d1ed64e5333beca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06964fa1a11a4245f2d9c18d386cfd95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0202cbfd3acc171b790728aa3016e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fe18ddf7a59f907da043f68951371296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bc6b433eb98bb4b2fc7917d289de6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebb6d1b19482f24d66fd635d5ebafa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6a62dd662e208669da94f789a8227299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb86b2ac390884fb2cca3bcb32d88ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375c6d8c832b4270399c2c57908a366301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c319f141f66340b081b31d86db1572302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247392068a3b62a6168d371238e62e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11779ec2a41cd8b3acf0535cb72178304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3447c72109c9017a937d9afdebc01a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46a28a7a178f03919f34e1f21e2ae8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89c378ea7602429057fcc0f10ae749307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b2aa15a20d0b77e17d7d9d62dfe3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c3d85a5307d2b5766a8283e274310309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3d82e3b321617c0c03eba38c0357c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61599dbd1d4087169cae5689ab8eaebd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bff074489d3841afdedb53027df57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cad4e021764961e28d16fd909fbd96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91996672e3940420062fdb368c2d8773314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad3d66b897ecdbfb75aabbbbff0e1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdcaab0fcbc3231547dc51dd6d0cfd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82608948b8ef33541c33c0f7b0c81378317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0417cb3d72c2a5af3b60221f60d459e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53955077973f57154b7fded3a8ab2530319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2fb20689860817283371091aabb8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b62fc99b71eec22b1d663cfd4ee191321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c9093a5caf1635eac682157cb71b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77353ff342c5fa6351d2f71912c027ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009b16e6a82409f379b9fc348d52089324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc12e67326bc9b625c9fba8d62dd567325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80fafd4fd36d51b5664734d862ac19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ea530d272e17d0a797026754c396a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acebd3f68dab48c0a7caec71c3daf56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b82b40d588ba18e6ad6fea4395a99b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d25fb1732180725307d8a3f04812aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df6d8df78b125433e4f80823aee9df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6cea614951c9142713b2e9e09f05e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20a7d24af42fa2682eca240c6160f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eb3fd0c4a0076acee7b1ae90cae46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203c080adedb063940c32e99d007b09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d567604fa8d2bb8128c2b2913635d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7059212305472603a02dd37c0c18ae3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2078c005c061065a39e16fdd7e055a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eaac00ef2b814ad29a43db7a6a388339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b407818005e9aa96b959a7319e44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1984cf1fbbab2d423edc7dae921cd8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fdb77f0ecd915b45d848ec8116403342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41589d872ad9d3aa582cc944a925a0ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71910a6e801b82f216527e5c45884866344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659a8310ca1b5f0bc8dfdb38b8b9bcd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb005e6429f69c4c59da8b356a17c7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba3d57a1fe17506b197de4a337b15a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31b04f198ab4a29eb324c20414086c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928328aad9e6fae23f1ab9175fbdf1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1416176e4510bd94d77bda7e325516350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5e330d75f9e3586c1f68448f40d31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a490db85af70ba87539331a58d72b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904840aa97cbd7a59c12a69d2cdd12b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a137e6ce0ba98a02c842de477eee6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295eda18404f5bb8b60fd45db308738355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba5dcc8f5c000e626a8a421b831820356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70c99094e05fcbc6ae3bc78a55dce7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956fb5e7f6520d3bf11de90ee2e021e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46938e9487f351dfe9a8af20871d98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717c6f612e795d674d93c563d576bea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d89878018d9869791a2cca39d9639361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b472fd28ff72289649a8d3781cdb2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57599ec676b3af3c2527a4d1a6dbe009363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31fdaec7502a45da57002db068e94a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550c21e33ef11099c9598a5a485aed0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7d44e113f613e68bdc406c872d1bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f15f91da27096c88d21e9e2173d5d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742dd186a399c24b41a3fac32f0e8cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e67b688e5f15b0d1c006b11577cd3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c99626c4969e6480688134423553cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e37ce0df383a5a460030593cf97bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64374d96600cbfb7485e2eca5372c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5fdf6ef0b49296ce246032f110253373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b81728f870b6cb6f717606d49cc4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd759102b498c913903566027ae6f4f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eedcd1aea28ea3a534874e338a055c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe40d890a34a4643d5ac4b51c5952377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fa91705f883eccfa29ff652d1a2ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbaf78269eb09f9b744ed7e41e60c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629da8f9e6e985d63039129c089688e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85826ea2617e06cae826979c2db6469a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc6312ca7cfc7e4d60328cb598fac7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a7c6f825558ddc93e479929968c58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b6f9c6d2dc6f5434b2e497dce7dcd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf6c13be355ecacaf1dd77358c6c84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299b18c3639af8bd9e387d4c4100eb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738fd711131075b6ac23501b2deecc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817b85ad6626eb0ba9cee74a26d8ae0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62decd541318afc20c09bd3846cb189d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49352f7c1c1b7859b3322f658168b1c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be3796f3140c3e626db9c440623b38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9a91694fdb17cd303900dedc79145392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318117bb4dd6a02c8f547c763e404c13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85531ceed17a19b5130bf1d837c8e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1d50ae008633ec002f169cc8f1c75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c480f8bc20349d4a2d1ede71e89b255396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310adfd70624e45949954a0c89e93364397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53684c80602f1a55111c3b8f571fd281398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ff5993906b889443de284c975c8fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb161c772a7bdb8a9d7a538376f18189400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53a359553635ff5324a78a9ee4bb65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ffc61ba400d1a8def7f3e9705a655402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8370052c3a0f5fb6bcdaff71a9475ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0950446053b23078573bad141769e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbe324e1133e3cf0ab02ac0372156f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee4b649b4a5ade7a8e655820024ca2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5470fabc315b06d3463ad82dbb763407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0320286bc08c5463f7fa657f584c20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204053d111e8973a0776a8a2cbfbccb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836ffc028f9d3307872739f74285488410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251c17f6cbf5f13abadffa84f4e1af0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b2e0d6562b4f99631a83108c57962412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f1d8cb1ff2293f1060fda8f01993e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9f46c9f35dde29751e010df7632af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843a8b8d31cb27db5727e63350b2178415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab9487ea4ad073ccc9af47f84bdb1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1a86870d309571f60fc1e706eb887417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae6b8fb66e09bad4744ff4c58c3c2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ff939d942f7e56a7f165fb5687134419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b6f596e2d3cd9deb0e72d6d73cd55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d07bb5089ea13d569b8b55e784246421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e78b8e030ac7409ac4a1b56615069422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd385e2e4698f78ac0cd042af1a8826423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea1b3a5b30cc16b8905e5d7d1f2fbc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ac08f7584689bb0ccc5df3029d262425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e47ef1f5902a16d0584d8916d557fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e630b45994f3a391cfb32919035666427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446cf238bff3526ca66371b16c85241428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f245f221b1a8533c3b8f0d760c71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a108010edb17bfbea201a1b8968e7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096d0b248dbabbe03d816c5381bf512431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12818eab2f76f5c9d347408c55b35a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171814423fbe69b77039c2b73001af4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005df52f1a17cb0dab314dce38f84be8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9107bf237d39b4c1432616b4e78474435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769c15feaeb9e023a7a875f78a84379436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d0f256579b13c8ebd1b4f930783a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247e9b8a4f6ef14ccc34c42b615dff3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bf3eb76942d77fb266dadf2762075439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee633ae28896a0fd450be0eec82452b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6dcb8d79d9f92f36abee0325f0864441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64ea9fc37bd2d17ead955d1f163047442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd14a88efc623b8acd02db1112615d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef153a247fefc8d6e99b84351c0ffbe0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e37e993c1196ca1c3213f08c584d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc5b47ddd3a26a874ec725bb12c739446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0c5546c8704ae819c156c2bdb7ca7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7728360dabac8c4a860572516c5c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5ca69a94175539730326cb8b0c2b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4e9b26d4d795caa455dbd2b5ae5bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abb126039d9b2f13e74b82a3103e45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2d648fdb8a47a7730696c51c28693452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070de6efe79d4d3beec0562ab1e5cc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd589482f7fd2df1b18b95034acd53e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bb2a9554ab4da7e4a2356b55be77d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da13ebefad418a8cf972450b0f9460456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b159c5592c65d7ed8a62eb5b73981b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4fc697bd0db0af82b40bf7b7ec0ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5695d4111332b2e9048265f4019ee62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d1342f8339ab5bbb8637707890ea5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51594240fb606d75e2458402facae2b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ece249326d102f5db9e6e5c6588fc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d864bccd6337d51be4426788a1c0ab3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1e8ba337064a313ac9ecba00f9a9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f907a5f227cd063a2bc7c4b85743407465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30eabc424bc1bc63a52a98789b3718466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a86d18709d3d9c763ce0183fe68f35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe23a66605da6bfe6efed68877ad97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae828d50b5b8d4e6ebee2c9c3c2518ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98adb4eee4140110dcbcc2ab2e7f8f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33145d80308f8872c18b323c5ef77580471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38490669d649583fd031b7d09983927e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e6b924e2cde37ee1ddb21553578c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b593cc5fa5ecca18627423e00e23e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d3a2dfb8332c540d50485c4d4face475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0873c79e528608d5f1eaf7befdaebb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caa7c25e477ddc2cea950c42b0319d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bca01e75d73575aa9c2b52e590052478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693fbb248642fbe2c67c375c1377bba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afd548bdd5257aab923ec15d756874480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d623e21bd89a1e9febb33d07a60fadb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535e279885cf319bf56f8e0ea802ec4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f421a1a79fe4e4b4e9f6ca98cabf6b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61603e514160a847978641899ff11947484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6875167c27d4f935cc6c7c07cbe5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b5fe68a41d53f6d51ea5a5e74e6be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e158fbc2c055d154fddee4038d658487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961daa5ee2e4e0f1167202136808064488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b3712dd4a5df286f7eb87651b8934489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074697141b1b2448fd5cb9310780968490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443e3545f289e1d915c8d72232eb70c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d721abcc3c49eff5fefc7b52a0f6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaa58927914c0a0280eb8bb11ffc00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22255ad81ab8cb1a51db099ab2b95eca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62282e75733922f729d35e47dbf9a25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131b0d927181ad1c71e70840640efe8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd3fc710ce267b65a3370254bd464e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b843c33848852b68d5c54d894ef4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016d5a800850e80b50d1c539953d440499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdcce380107cbca308bfba73b27d7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c45d034c791fe51a7bbfb7f4db6611501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0428fa19d8c8643bcb559babc032f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ef48d26b6ae1d646a9456bdac1561503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acea253b5d069edef4d333a026378ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d829c8ced8b75590aee849e56da77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bbed7ba2038f10303655147812410506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f13821e01202f6f2561f1b1300c07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3e370e834530861935c4b014efc9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f6c2da77b9f95cc298913f284910e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4c070bbaad895171fc53e8a26d5be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479404b11d65d8d9444765f232470d82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12a7d728d008debcface8067e9ae6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351145eb6bd7714d3d95977ec0b0187513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6572a09fd9a4aecd535589bb8608f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03e99c45b7967352b59f4dfbfcaa3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60050e9e199bffe8a8d65b00178da771516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490f591cfac1cd7fe61f38342b4425a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeee2cd81e2f8b94eb362c3c27faf5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb559a21fb531e190646806c216252519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cafc7ffbe2cc1c26f1b0bd91daaae7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e424f1f1b6f952816d90ad1c3eba977521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11412e907f6aa5240d041efaaf8bebf7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ef303a297b09a04126f7ea1d1e17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862cf63b182cbb68868ed8566968216524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bd35ca9e7108bf22e2bcc0fecc662525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348813952902ce849bc5827ec486be1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905909aa35fa156874ed1fda28bbd79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c990eb29e296b083bb5aaac2424997528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4822914b133853e0be1d6cbb03bc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c2baf5453697f50d30b4d44ff40d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59388cd1384baeb6e22f47d53b410d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca32a9a50dfd54415b1ce9ea79bea58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de56356c6bd352b54d194791bc2fdb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed1eabb484c0548fddf3225048983a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fbf2829942533fef7f792a430932f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f43569cc81254983678df1f87db2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6840f6c1fe6ce1bdaf4e2acb59324537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008426480631b3c4cd96afe98ab3a91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff8c8df3c8f2433197c9523dfd61b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891ba3967959dfb51d48bbda59bed3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f271d578f51b26b676d7037f673e951541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b49ccd522c491da25d176db26ed0d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03f502b129af51cedcaefaadccba26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408bcb6da243a401822f848a36f4875544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68365a8768a72594a940ac2c6070b7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995385e0bf9aa2fcd0bc6a3086b10fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16007b93aedb8a4b8f5659545199f81547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed96ae131d396b2eaa373a06de7a07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ef36c0196a9d83c90e2e690ad5c7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a983bd983df1242d181cea4c35c842d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c141b5e3f45bbb179bb6fc0e740997551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619cbbbeecc1ae9e32482ef790e6d37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340f5011e6518678eb0db67c33fba20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5210c29dc8772f212c17fffb6ac09eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bdf920e9b4722f972318fbec92566555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85d7203fc88b0cb415982ae751e8cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ac4c566deee59c52b86c1d1e371c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba7be34a4588abb7e1f999a36037c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da38a4401f66eb9b73398b8e251a23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7e6e74ee8d6cd389e0c425d5bb732560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23572a8412ee22e97edf876c7f1e33f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cbc4b0efae36a330d3363b0213137562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6f5eb7aa539ff70eb0399d9623b04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e072a9d5e104fd9a605a219c09124564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440a90abd1a6a1c97e2f50123cd1d2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688c6e963eea993f760c0b81fe58d6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847338d40d555be0f0aad7525ed8d7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad33aa6df30e16bfa97ab38e71bead2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb151bdb5add646b0f6f27c0ad1b55c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323f09476ab711df3bd22b4a8c4601b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064e6f047fe5b004450a76c468f0c26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0304e0a985c79b4494a5198e8569a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36e813c97cc09f6c7b91999206a6a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b08736047891b707b39a25ca2fa23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d250bfa534eebd49ff916c7984e908575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ab082ad40edbe524a71b8bd44f52e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11a5d46154edcf410a186a3639e53e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e65c4ee0f5faa2d6917fca78ac805578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b43cf8ae3fd13dcb3e0ee152099771579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c88906c396464f76ac93eb7f7c5bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb33a6addbc7157a0d74c5aac61eb10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac338663a6df189d664cf8b91327834582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd226f55adeae6b138a736564b80c52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad81471311bbb841f91c25e46dc114584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045221d657d357d7181e2a8ebbf9b39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f649674d40821a0c73ab4b09f78a6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc898f4fb4cab066f7244cfcb0e55660587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb56906748f65beee9899e99de725a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d150e2edc49e9c78776fa330c7d0b04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8547880fd69b2a8a49ee2d6eb4d3e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b47435a16039be5faeaa9c42221eb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d392a9064cdb6b8595396512ce702592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aabda4d0b460b6b20a70e5a8c417f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450e1b34b50b246fe6c435b6d1c7e88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3895e4d9544c4f77c51184da08ffab2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e59d23f32d7e02b58a41c141d6315596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6ef6473da203202789a30a51c07f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fd2787fbfcb5c1ca3c289cffdc374598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed501a6b371ba276167c2907931c4428599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a079354d8843dcf2bec4180602bce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f4791de2eedfc5d697ed99e150ff4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a158069e3eb05978031995d5452ac9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebf9158c4b413bb225b7ad66072fac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92678a43edec60a47d271ea7091e44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dde1ce5d0bdb2268efbccde6e3985605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab092d34eb45c690873350db7df50c7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef8b587ef600432a3e4608ef6b920c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbe2eab6814c0fec28ea6e9b5c4b19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e65d5716d61ec814f55e01b193c09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a94ef6bd87a39a9e46d9a94189c62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6c00aaf95d9bcaae30ffd016eaed2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ef87cf21dd152e90e56528bf9a1f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e51e157113f3e4a5350027e3ab7e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e1b2cdf37ef34ea02d8d5dc1ff112614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59256bf08e456e80fd441a65e9075275615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0887e16b2a8978529f9b6614dd67e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cd798256267e8da898c85c5948522617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bb7e16030ca34ed4f437ab3dbd43e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef0b92e06a6b57ad07d761fdafd387619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9badf66723f454cae2f06f71593e27620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3652f5ba406cdd2c6dbafcdd91d51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039ad58b39bb1f9f63fb65c112f24b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3a00b2a1e6daf0c7df4804e4af684623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ef1ae405bcf6c46fd9464bd7965a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e380c6e36712f6b3a1a0799c371f29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0002e1dd9f171b46daf8c901c42bf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1186da2cf7f1de7e7873f20e34e372c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91c34f2e8f670c0b23d8db6878f0e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c586ae8360fd1f3a25c82b884bd7fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f43546fb6311bb6ae4227584129b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b3e5b6aaa36b94501fad6d46bfbcb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66272529ae9fdfd4237a2eb08fb972a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e9048147cb16844efca5b23597e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10104fe99a606b43e5cfd76b63c51793634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a16381923e90da8bf6c0dd693377e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037b98ff18776bc33eda95dcb571bf6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e788614e1c7922496f09a68493286a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9706e883505a332c3e8a9efc4ef3ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01df239c6235d9c6a411022a541a00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab00099e80853821b36a73146b5b79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324ba8783eeb3d6607822781ce066b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eece9b786f5bf79a792f2b6ea0446a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf63c4a69d759cadf52229f41c45c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad97493b30c1368f01317374cba1fda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec15ab38c8a9cdc9fc64f6a888cdb8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742d750d3fa1d11ddeff52a63678d16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af11da933b8ac3b2e4d28c0f54efcad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9ae9d42f213153d9d0cc378176a75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5cb3d314285473730f4b356d48276649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de6acca730a356ed1e8190cd94fcd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870457ec79088008362fa67a892d101651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9ab87a86d79d2bd398e9c7194008e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa19e9858d3363a01908b7ebec531c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656bc8f8bbd513a39f2500718ed02f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782e4747bb99191c37e52c274b3d4fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a1315115363e90ffef8a98474da3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c05cccdcc9c43a4cfcaaf29879cbff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e07fcf503632491ffafc9486d1aab5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f94073367ba8b7c00118ea454638a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872576d068a2354751f66cdcffe85955660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323247d8520d891aca94859f958c9c0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228855228eee88104e6eaeeb9f845f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d01c060bed6fe2d949b1753d51a33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22475b95f9688e3b06b2d33c74010c3f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b8f73b2713ec63995e2e3134e1523665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44898cd99604319feb73125e4e614005666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf9fe6d8306da110e7eb1f160eda93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd5dfbaa99d33a19d3d5aef371fd22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9ace2f45b02ccb0218c507760ebd8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed3b539bf54c72c72d4b7c533c201d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bf1d7fae1a96cba3ed07896cd1e04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a98a747063b2630bbe27ebf23137db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e78372e0b429657f8ba64e552650673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dd9347e7671b7f907b48925c8e8e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e442c5528292b1fb18d6fe0cfbdbfac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0ca6c05bda243d334ed44d778930e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23788d9ad172c7327038517807e4835677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3858ed5a94f36d4df020982354cc0f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa7ef69cdf0f38f3520727c7dfc7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d82a26eb94455cad0de56aa176b5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef218cb6620681da803b42eb24b3f5f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013c6e172b897bf66339b61cc0bd3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a914a9e85c545198e907835f893cb5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff7fa7653cfdae0a17009e59933d88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219049834c9db56878f6543588a0635685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc54e91271dcf1082787cf7a96bf8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e85d6c39880ffffc0bf8a7254d5801687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d1ce290b644c1f57501a33ecb9e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dd6c3440ee2730316f173eb7aa12a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e19604eac469860e556bd2f9a216ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f25c90e75a1a28cbf29eec747a4de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92625e31c5b546a0bacb279fe25b9cfa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9db4bbb12415292d98640a67996d95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2425da0ffb3c0a28dfd6e75ef14ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc28cae0fe427fa263c8f181b6ab5fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362e3e1f072d3100ceeae76e85249ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee3bfc651aed7efe5986289fba39bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb041d0f22d22547113c8c7b5bee56a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ded86915a631195648f7a1a7efb9c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bd120163bdddf3ca7b3a62dd67361700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cde8cb237027b4586032319b572a75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f00ff1e24c8fb35095e61236e43a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8fd15693c643b91a6a0add77c0681703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f5e3ffe85d3b3aadcf6037234e6e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2863330f4faf804c9f2fe35e1ab9c3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f302710846c5590f9419fe51224cbcc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfe0e8394c0d3e6e2462075b2fbd5e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235b2963e591273b0f2d81f7ff7bb29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a0eea7630ec69e9140bcf64b3b311709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974163b390997bb3fc3dc2617fbf53c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318b0000414aa354d4fdee621976483711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e56d1941203f0a5218cdf9cb9191c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5675eb10c6915eb9a3d536cbda571713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fab8f3fad26f7b1b0a68e5bdac0e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b21fdefc8c6ffce5e3e4778ea2a000715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30913b5fc12bc9209dcc01f1f5c96e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24547830640b08d889a822d96d057ad2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21b31714be7307f7e67bf639304a3f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dec557fc0df6c219a615e556e01abf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2bc5dc141eadfca1d1d782a33fb27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37852ab389798fc9a77b6b4f1458579c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6fa2e73631a60fec55c2c3f262814722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944df96c757a7983a9f2aa53fe5821b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293efc1c3ada55f38198793a5d4ea3a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34fc0e1f89aa0a968884e7d6232aee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13982f840e471dbd3ec6dd89977abb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3ddf8b5f2179ecc7643b45173d8aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817bc1a59562e5ee9e2588104f6edc5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10d6846b4dd2056e68c2df6ae7c4e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32b70d4b7adc500339d79230d686e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aed9582a551c9ae0fd52cf0c6f3e1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795a24979287b70de1b2d285a0091ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2463a795f514f348fb8a873ba4c18c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105127bd5b02d203395e375be56f7e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1caf273fbd1a0d8aae9277f6bc0334735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f987802fbb52e12aee8dcddc099ad1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60d871c717b1bba7dae3032e63ab76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20937ee2c626ab666604c2c196e76b0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e82a1555057940126ca249814097de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5690f7ebde3760025210afef23b8f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe99a525d1429389c7d2fc3e345937741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c07e08334d143f36847d1e950d9fd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d18be5122e1253336877ee2cd7df5f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7115f860626a5eaaecfd3d6c0d437e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46664d1962284e153f2958181e5e02e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf2e225597d0e7d2867bb556d2047d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6d41decb8abc2d23ec005c6d5c935747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375113669b97fb8c43485102450abc3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5926c6d76be1501d9c793ee356bda45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adfb15e346b960306d4139fa9fae66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcae13be5446015f0347c0addfce1e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfb72a3d5e17e90c7c20f97dc45da6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc2347c1957baf14c0ba826a2cc4ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6c504449d4bfcf3b0da5723c95438754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812df06abcb3aff8f77eacccba809100755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62a593972b59fa646c4ff216ce33f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b7e1b6adf552fae6783d0dd9e53e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ad9578b219bd2e24e1a5ed78edebb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559a88bac68bc28f3188eef5efa6ffa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>