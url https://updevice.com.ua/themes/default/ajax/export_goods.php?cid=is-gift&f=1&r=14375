--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011d1fbde7d91593aabb68e027796b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93d75cafb1701f0e20b76015942e022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb339ef361ae9782bfa3d1681b00fbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0bdd968fe261760c86013780e62564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7828838eb8c1f01ceaf2439a21e08f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dbbb738c7201acb64aabbf27309286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abdbc4a5810bf85c14c9cbce3d399a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f1ed27c5f34c8196cca72e26a14fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789480eadbf7269d44b74817d567348b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90a2a84758d93e6be16bd8cdd4e7d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c5991929239bd570831e4068ee6df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c3a873db1fab91188178e6007a7b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afd527a36aebf23e17483e0e1f9b6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d468e164e11ccfea27bc51fbab74514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43407b427d7627c141afc99ad1a6f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0f0a94ec8c18187287c288a07bc9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e351bb2fd0dc0e10858f1e313cc52517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58e23908d0349c700ebb7354dcce6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167b95ed7b8acb31d354b27accc679119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31ae323ac99459bc3ff51bf681541e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65228fbf2d18c7d2f891a450c9b64e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221d86ee757bfca4fad43b08370712a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31e52c7432e4a32b7bae2139aa6d1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851e9208ffb58dde8247cd04e78b0cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dc2c84f86a5eabb6b4e14663e175825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615182775ad37cd88ad1c3e59913ffb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69237f7aa761769c96c29636607eadfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cda5cc8cdaebc7b89c6eca8723dc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04743b26dc36cc2cbd7debb3ba82b32f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bbc260257d7adf74755d45f43fa6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b5179d5e8da756c30db214089946a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed7d0b973f8accc171918611cb705332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369d83e4e45acc5376d15674cd1cd6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca78bc00e22c37957c0b8583b0bf73d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0db2d390ed7f2684683b0b5d8ff7e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778d3aef78ad653daa521f2aea00af936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730e25b82b7fb163214a8bc4427154d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe3086c7cad7f100bfe132b7f706aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b2b1e869b6d21750b455bfc2fbd1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9207ca95e2e790795a75caf523b88040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8564f974feac3de802f279d57405c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995c6792c3d76fdb9b807e1b67500c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21296bd9448677ae9c3ad91a8d821b8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9e1123a4d4767d450d877f745aacd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6f4897262f3bca333083f87c0132a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5650249bec875f4457b63f12d40c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5feb0094ba56567af92bc81eaa525947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944fe2dcc6219d393f138a59262097d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac78fcf01d031a2d8b6203d79e0cd6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478803c10523caac5b17b5811222e66d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726d9289ee3d6bfefa09ef69b21f7a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cac89fd21375e7541af827cc3af42f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d46a9e8a0647a1d28b8f28612dcb1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643e9f2f43c50ff0c405781cb9ec0ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680aed47841ec20a798c33597b428c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd550026a2d3e6fbc06acaa3f5abf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05bcfa0ce07ddd0defa3b084e8a9ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc05e57f54a919d952a0cb193aa57a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3331fb954373ee370eef0e25c62e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4017e4ebef77f241b018219e38f2f9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91256d253aac1dc233384a2f1ce1d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f5cbbb97edc84c505d8d2b054903262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ba0608e3d34a2c912b861c2ca82a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e865d0898e29dcfe1b93de29fbfdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a99fc6bee30ba01f475c1419ef154d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864baddb0cbd261779940c1ca7b5c6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505fffadcfa0efc2110a6315c7de14967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5e4ed035cca16a040b7250e11393968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd938694b947200d715e76b382631b0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100d11f360d49cba1173ab0eb75da1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e4a09fdd3390d81e00fe62f9560f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da485610b265d2527227fabbe4167a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31403d81880e0d8efe20e67d6a58b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2e3b7e646a7393879f79ccc9a7d9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014effaea3a071d38be9c3dbb7be99475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba389069c0b45f092031d2091d324176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfe36fe0e0d3aeffbf3a7cbefeedf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e029137fa024aaeeacd3143cf8c6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c83cc1f0dd5ac269048115c75523479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffa1450f51309b3b5661c12d878c7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a0425ee03fab0358d03caf53289181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fa9bd12708ac0f2704926047a8a4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1964e27573634362f2eff54a3f5951f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f2e377aec8e4cba3a03aa8e50e49284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38f20f66e2d3cdc1590c838a93fbb285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a4c21dd14e646581a5f5b5b45800586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648791e7f27e74a7c98e28bb820ea3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe72ea969f30da167da203f364948a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c161fd59cc3cc9ef4769e580c1bce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91467f4722f73da31ba9449c3b54f14790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba9b19c453759b9a24c861751753ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb58cd5008d24b1a803416b15b8f5f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1254d5e1de01925dbfe859e21d9bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110a2d4d358bf8d1f062356a642b45994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a2a7f6e297f07d5fe882fd38c167595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329453cf101a037f4ca27e96049470f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61645f68a0bd6e033ea0b6ec84366297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0529b4cb2d5064f8437dedc80489c0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416adfb1be92d3db393dc7b34655b0b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c838a0add5e9d0e5fb211524d47db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99b6b477c5a3ddc10f5fdbb02ab230101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59d55a38bd167107a0bd83193915a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592e040dd92d41a0373b1e5a3b868e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11382d05231a7146a7f187923ed0757d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09f8b21985f0569e8b02c94e059974105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9070391700bf9e5c7b4e969b9aa304106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f162c4ecc6c1ff50ee798171e5da4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f191d86954c4cc3e8606a9ea4b5b5af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2951f45c3addda6bb5b098873ecf8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710ad5a9039a3d50796b7f7302cd35d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b83e6221624b831915d0167840789a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e54cfb049667bfe98b9dddaa5c638112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89c45c38c8874cd86b392c0ef1c887113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3858c4b59c5b01f7f4717923028fa2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd28c1bd7bab23b7f7d3d28ce71cc19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ec66679ee03ecb39e6d67c1452667116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cadd508c1a27bc67cd3ea01e10e557117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78813b3754c447006d4c18ff9a81b88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e7553ede14dba87f413269a6ee67f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce24177b2fbbf2b422cc93b558a0b44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc759006b1c747f92bfdff3bc1ad14e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0637951361cc88b74e39422dab704122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de2733b829af162b360ba9e0186e1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620f72fc75e10450891c4c37b191d24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f588e3472fed7756feb584475f43e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded64ab760dcff011546c68189be7c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72e9d5c1412e0169a1eb3145e84802127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224b1b46c84048a76dec375c4ffe89c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24c21987fe65ba687478e3fe65c9e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e1f18268dd0469e509a9de095db9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ce2e0df245c5f03e396e097db7ae8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb90f6bc438ac41e164396b5010071132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff80eaa20a29e6abc653feb3592c22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9ef41a139a4d87f1b5d0d60db17b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1455990235722dfec80b22ff05110ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231379f52a0ee9637b41ddb6c63dbcac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba96fcce276fe357896aedf42b2d4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082a7bfb5cd60a1bf52ce16be4ea33f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16902b3bb65e9dc8fd7036c76d535905139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b92571ee6c41f1cbb989954ab5274140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7247aef7cab84dcc6118d2d85c0483141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b256532d21bdf5999bfd73654a945142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd45775712eed306aefe38ee098268d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654bad50f7e35a856f53f0b8eb70719144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54ba1463465d708b18fe14abeabafd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc2c4674480e6c7718d3b298064563146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd53899fd68b0851c0f2457da3e7fe5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a943737425e6e05bca7ab28570eab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026104d5b6cc0a7557d5eadd8168d19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9330f07ea59fd2834d230a1df0fdcb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116122a3710edd654cf5f7790e11561151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504acb9f890c95e4b694b37e32b4c27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a58ed061440d14dcbbcd1b65644923153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4f8131c96856038813e98d01b42b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b924760e934a0e2c0305a45bffdf6f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65aabfe8fad85c3c5312f36a5f1fbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02545a8d4c34af344b78404925f169a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34cb4914d78120418e21cf3dd1f031158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64725a0bb47f8ed47268a22d02eabc89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85970022ac3d31a7a65300066b051ade160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb434dd6d8357701cf327ba98bcddeaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586dd2aa7d4c56f308c1249ae8f8fa4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb53666e5468ec300acc8c99d9507a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa4cf73247eec45e0583a705c6c47e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73885e0fe1286258733db92af42440e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b2b9e7f620e506da5a501c73364b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e079c25272a62c40b32eed590e1cb28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b299e1f9aa01d94f8505e8750c107168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25459195b54d4260572f9077b87c7ca0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb7ba3237a7c7d48155df2424c5786170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a0e08579ce0952e92ab6213d4867f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f35f3b43cfe836a83f20e49752dfa3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f990d739ac676b890909d7ee124d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa701d4b39fc2f47410b59f6e46e8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291f7362674bf1bb932cd926bede46c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcb427896210777aff826171accee3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7019ccd077f1e4a19d085df48024d76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88fb66be27e30beb333d5d6767e38e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7e2b3a29efeaf16ee5f332aa82314179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508ffa57a3e35249296356763e48c11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e5cc47ce70d0bdef8f557daf3999f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5a696e69d96b4f9f8a842d5db4878182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914ea2fe26b6e97fbaa92e5ff9e72c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56886e29abe124159906da10aea193a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1b42832c0bfd1ecb1fa519d58f70b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6062c754040bb41c90eb31df3244a8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92d788fad14ec0ffdbeb0039b0e626187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c92ea8e9c80ab65c33f2e34401686188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec337666685a8ce1f491e3586eeb82e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2785424975fd4a7dac158d78a57e4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4a0ba8df99fb3d0aa132007f52448191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b63206e43b9a000e82037479db104c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d08af8921c1c69b766aac35471e968193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee05e86916d9c0f0a56fdd5d83f79d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631efb88a310aa34c3df6c391d761950195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0cc6057cd323f2ea7b8641870fb4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9afcf65949708e1378453ecac985e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24ae2760d73907240f07061df9576d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0289ffe78567bd7a34fd2f887d70156199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0531d2881f90cecd7bdff4b4668d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95992480bdfcbf0cdea1e4d9516592201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e26f30983a92095316e5c846865ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53408c624b2f69cfb685b3b44751f38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fdcc7716097ad31a613435e3663f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6001419ac6c8f3d5051dce150cfa6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0065f44b62176a169248b97d4d529e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50e168c57d22f5254148c1ee061366207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d07d3bc9336a854d0b4f2a168ca8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86458288e2de605448c1b82087eae495209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e654a0ab505cef44ffd061058fe5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1381f836d610215d6e8109062a2f877211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeccdd5aa0feac21e24a1d97b8bb37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db484dae814e0120d004b45ac921a07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6379f4de850756c7ff3d7738de19363214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab28119c7549898d8f1ef0666b78fe8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191d8b63b248e1f568c505f1a89a671216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de186621e25db441ce933352998c8ca9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b726ca81685b79e23f726e4d6e14324218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f629593d6e6effc22c6ebad1dc0bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d1a8a2cbd81f92042da5d2d47c68e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128e44399aeb4f30f5560250704e675221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99387dff8c2981add7822824e76f27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96855b4e8bd8ab06c976a744db714762223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937fb1043b9e4066c431930aef402b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b197029aec2c72b9f28f5ae6cfb45f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225c9cb8c60e071217fe3028d3fc797226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33624b64d6f211674960def062b915e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be62c944ab958432fdb60aa7e0ad293228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e02ff44d9e23d4efe0f280e1f2613229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df1feb711bb770fafa18999f6a1c25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa6bd3d3a61c57949a6c165f7986ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba442b74450771ab6f6418e5d10a8c8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbae09f6fe402d09042c337ac8939d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297645990687cd441cd2d69c176d93b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28188562a31b30483479d483ac808fb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcd3bd3b79aaed2c1c09e146c1f5bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347bead467da3e6cdfa908f5745c93b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f8570b46134b314fbc4818a96c1b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e36ce4e8bf792e05df7063945ac495239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df38a797614cfcea7e89859b27a2aa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd7a049999c3a91d8ad3a1b8e9114c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d8058f3bc74f3f62cce8035977521242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd009c29584c5e704caf97ed6abfc7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f161d381c78b9831c704231350fac56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa23d658cd025a7db034efdce7d0ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a203a4df89cdefdacad771d8c4dc91f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d8ee517d8da7581a541259759971d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d1a84c3af2b709ff45872adf129a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90f4dde96821120bed1713bcb35dea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01badb1ebe4b726a40e5cdce5b3d2c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8515988b019c68b45ea21d3b1109ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd952e5d47e4c27162fd1bd087185dcb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f1626a192c51a00af8196766cf0bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d135c4a92b2ca9445b8cf90275a2ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7257ae28ad6bcc5210054c81beaeca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039e766ca58569865cde66e5a8894a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f835f948b48de7714110effa0f9c915257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faeb92a9f33ab71d46ceba358cdc78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2b758e0dc1943e86991ccfe3b4102259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f9633b516e7ad588f115d25e6483c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd924feaffb052a62feb0beaa059fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde0e260d8e348730a6b5c538f02044262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e156e3ec32782681f9696f1ef1b0027263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e6bf6a3c7cac63d5959e49bbfd5c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e49dd80618382dfcf6802da37b08da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8868f6eebbe2568fd65dd205bcdfc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6f06e2bae00a142570996eaa39f29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7245f723654ec19d34f4c171d71907268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cbdb1e46e21550bdfb5f7fda13321269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd5a5c8dd970c9ffcc418fae356a23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31897c979e8d3986f3549beb628270c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19b91c63347bacb7a22d9051162b75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd97c3dd75753d39380ff9b156a31da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e46600255b98050e20319c0609e19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f57376c01f869d06e1ebcaed8a786275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c32bb4907df80854410efe338959e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b25ca6a710f63c0e18b7d901ad0dec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648115d38495d8a970df57d69a1bd35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2d03463a525d69521475923d1aa82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2b4e087af5b90a0624dfabbf083a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d802d1f53a7fe7cd3fad27983c601281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45baaba34c9f09f6668ec0fd1ab7b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e516bb15c29623f9ef8dd6cab708c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069fa2122f9959ce3be8401fa52d74d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25652124dac33c02300b8cee4ecc59c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c61c0d2f84039175b2d313528e873286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44cd4b9bccd88bada4524efd2202f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda5cae9bbbeb6b1704cf5dafa120b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae8d0d7ed380f216af4b5836dd8d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843fc4288df3405b6d8b75726918bc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a9912900b8b4d5ad32a0787d36957291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9c6086c43c2de5d4b29e22c60bf88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24cb3dbfe14c28989669369f5f5b78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c1dced2ceba1a18cf575f3275142e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8ee3126c8f067e7852015dc3ed1ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d55b20c9c1831857bfc8a02506f37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35efcf36e47a0f79014a76e3ff8799b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b62b0edb65d6127a2bec4cb4fb343298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d6c8fbac129454a6fcd856ce2d68f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9cb0cd9965a5347ab6e3fadae1b2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b6e3d7ab9fc18d379b4f5295c24a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2876a496036184559842f950f84839302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc1ca2e11bccba20cd4128b988af9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a605cf94e028fc08d0c84969f1e30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf29e8ffd15f3b080f58778157f671305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a75c58199dbc8c260e9355510e57b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa80797de154b5b3e168eb5c87f569307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0db7c15f7e3345fd95255fda37ddc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6edac469a128aa2cb64ef3eb87d5d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f05001821f4e2b873751d02922de7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac9fe81250f5a63b851c3ac5d0350d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218047298bec6b2003381c6d37e65745312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a26cf724cdc67e6d201f87a983cbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ebd0ac61fa0742d640a3725942ca0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca214b1a77fe52b0f388e146ea57570315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692878fcba677a631adb8fb5878ebe15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dba9e9035489e97c6a3afe571a405c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641adf61600ba3f9c3ff4fae3f21af02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64225cd76c234d000624e8b4d657c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bb2d9b231c63044480a4fca0506b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324466769a898bbde3e2e7db17f5a77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883900549d75d4b4cb1b55bd09fa79ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732040c2fa26d656e962874a1566be0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f34bc7f764ff1a3ac0ad102bc0e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b86d3d3fde3454174e286361a272f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb050f1cd8fd7562cc7d60a4a7b6b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e868d69bf9582bf45218856241ce8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28209cc06199f880cf1dfe7f090c938a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264aae97063624cab5aae182723f1d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3451983f0ead727898001f548cea86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb053892718008d38be9944b0c78b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49590103e78cb379da628b88fdfcaf7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ddaf041bb5c610ba6cbbd81d4abc2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065b055605b4ea48001f15949d56c91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a51c29eaa631d8e49e71fb4a06fd95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb133037816c0aeba9860abdc3cff0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030497a11f891ac77979876928c7f7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c1a3b175cdc1004357ae6049690cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b1c326d257641dfa39073839fc6ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85770bda3250f2f1f0bcd5a179c0cf33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d49fffc19740891a99b0051ffac6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c094cffd4371884ae40ad065c236c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a39c720e78aa05eebade7f479ac899343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf837d4b5d082846f5224163bddae6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d782a399aee336d5fb62fec802cbc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eafc95583db76ea40a8c079657634b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a46e841fcc9d755705bee2a54586ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d447d753b98aab401d8e27ac1867be4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcae045b3921dfd34d4f5c4ef29858349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1732910a05ae3226ce564c151f67ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85103d79fa168e3988339fc5c50dc3f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e8b97a4f4b86be76867efb4d317ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c3b70e6f7acbf97ba6a7392304d17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb7851c3b6f403fea117ff177dcbe6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82539979e04ba21aca448f73b13d78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d5d7524e931e0156e9d188b509b14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d5b64efc1a68aae2af67eb842853b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7246459d8410daa132a5020ff34fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a728cd7cdf1928325f41465f7a3410d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03631d750fddacb75cbe1ee39872fca7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b2f94841d8fb1294c9dc0bf3c6dbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311da7907a6d378d2fd91884736ecd8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9147896d8ec64557964fc3987d3426363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43867b07803fbd06349184c3393d1068364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e280d991fd518d06e89068e0797363f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b12427a4d9e2d9457858ae3e09777366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748523e7decff790a0e2ee4b1ae01f0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a87b91b78e3d6db3a979134833da62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40918d9bbca1b20859d9cee8093df20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ae01622ea69f50bffbad86384f00a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c349a0318dba127f7b769dd530a310371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a68cd2ba89520217a75beb32ef2440372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c8471c237b4ab733ce1f2d457c393373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63052100f3d77ae2a9405906df4aad06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d20dd0fab7ce8d550385357267212375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c9bb829422feab6fae1dee703ec76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5cff1df3341edd3c05d2572e9b162377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669a0809e73f308ca3d56f47faa6d09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d59f432823c8bbe5f195fcd2c2d33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6d9fc38b133bcd686f4bee8bc7b6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308d58e56b35292c9d294f9cac20343381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39157656f9502499046cf40e77ec1ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132067497dba65e745927641c13b5c27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46be51972b4a5aac1906a24906fa48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91a41723386e80ede3cb08d46bb668385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641f6f5c45a10b36bfa4882c9153a4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12469a8d3763d3d6e334132f1bff34dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47cd87985aaf419c38de896bfc837388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcd27fba4c2fa9315dd27d59d38970389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770b642ef4e07cee6105b2c199fedf7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0608e0bcc5736270b920c920cee3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44611eee1c9c0cc9607f0b5e64e67f1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63ed7ef1053107955c161089191f1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30505f814cd87dcec4c26caea0f5530a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6375890e18914a17ebb2a017d10bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c560cfb62602d5141277fab8b4f00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5d4236f8ee0bd8fa035d967e65d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e577df24e0e12c95556825c1952123398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2e37913d84b8b9d55ca09a7b9d027399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bf7c8b258582ddbd31cb417921f04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70171172d4d10ec49a6ea7ee88c2ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f5ffb2f1ae9ad825171f03ad462a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed45d06d7f6f25d9eeaa4c79ba8137403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff264f750237e83b91b4702088f734404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60da9eaa36121803c7e723e6213d15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af953f4a2ab9b59012e0b4116a29e05b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575e4256bb580c3ffb8d866082a01f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e9860999e7ba1da45ded2db39d80d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e743512ecee9de8cad4208eb99e7dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733cd63ba94991a13c0162236c8305b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab775a7dabd238a9f923a4b299416122411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab8920cd976147d78b16b57e02f288412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff9dba64288b97c7aa84d886bbe2fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b91cbbe614dace98b57fefa8313eec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994b8bb85e203ee717cbe8636ae1757415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4c36235819c429d479dfd462a847d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f514c33d4810c1cc59bab50ac4638d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d34c806d8f03e03953a21cb2d5f47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca721bab560860034736c655b47499f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cfde75667974775ff11f954f71a3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153571e4cae74547e212d4da50bc6580421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced6f61dbe5f780aec6dd3fb028ea3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b5f37c82d2fc7af1259ce2071ed29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d8f30fbe5577616c8fde055a90815424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b715d78dab02e50e26652f8b7b3400425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfe33699e4dd8c3eee650a673ff681426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd10534bd86047f155a1457d293a1d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22a952db9ea530ed5e3f9139256791428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70988e2adc06f6038c91ccbbe916199c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede01c433cea6bb7704b655b2fb6959430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd56afc94f6d74d44ae83f89aa93162431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96d2cbe6205b9ac9b6bd6cb7e9a112432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4eb5a72fab6b05e4c9bc1df4870e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee7672c9ed79f3aef6ca07411cd5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58909f6958e764490b66bd8ca568cb4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2dee51d0f7a12ce3a72a8dcd49e6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fab2fe918bbb14b94f0d73c75457b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e3be1c0ea363d71bb10e7f1e4da5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e94c65ab0a060952b17e3b44cfa42f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a31557b37bb94edb2322935c8f70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e65e5cbefc4ceb4daab4a06618d252441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81157c8d2744cd6f53562024da7cd7d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050925c74ebd4cc6a31463e424ef4828443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a93b4d648acd9997fbede79f2a81c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518b6978decc18426f2f1dec9131249445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460370eb4adb9cd587355bb97f55336446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623056703185c825061e606c59051908447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ec98a4d8142b66dcfc6c7052fdb7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e9ec0335992a635433efdb4d49ca3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646176a5f290c12a280ee1afa3b1de5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d897f5d51c2d39912408c5681989d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75336ebde3c7ca6fb5d0d9b9e1168993452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44a4cfc4dacb9d061b3a029a3aa7cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0591376bd91b343b57a2ff9965afdb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ca5ba3a500cca1a2b9b8dbdfe766f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcfe7dc9ac19775ac93bfddf039538456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d659d1778763c96b79b8a18ecd1c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fac19c168f8244d0d6608c738b384458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4417d53a949fd6737fd71403a9958459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ea6ed46f29cde5db8c7d950f8147460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1011fad4a28d5dcb1e4a4c5ab71887461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5244d95e2318af1bbec2a91b07323462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66ba1fa722a28030f747c05a7ec33d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fd2775696135cbd7573373818c3b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ce92f650faf52d0d22190783acd2e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fd06dff909a092d3dc22aca1b555a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b19211f8951124be1e5f0c45fac9ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a8f5ff938f66f9d6004e9360a0a28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1f127eaea94b41ce8f47bdb8b0135469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ef9c4afc5fb77e22beffeb7c2559c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefd423f47df920e30ace0e326121cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3c8a17d2434d23b3b7f0c76eb587d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744da144e3ad828b45dc6fa465a1d99f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b841b870a1d390da58858f78479a7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58c2c62003f2fcbfcc44148122fe18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc3bddc89c35cd3d113bbab5550e58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5a707e914146714171292a528354b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c378e038399abfdbe8e85bcd82e6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625a97853c06144d4edc9302a108a09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1381ad5badc1dca943e88ad13c3948480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29a69b6ee9877853e2155c1db59007481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc45398a60ed057d87c5eec31ec833482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97655d1ad80e6bce3a75d93a2b4ee0fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc074d4eede77d849747bfac9e978217484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907c15b98b0bcae769a1f3b3f0e99f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ba53e58639540f26c07f9435e9015486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f58ecdbe66a894bae4b1546a1f71c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41dfde356cc2640ebc30414bea93ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100235862232b9527932eb61bf0f60d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02c1efc5ddcf79ad8adfaa664db55d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52e27cbaeede6a3c95badf86c50d01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34e783a38ca33fc9d04dfee6bccd13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986ee085faaa4edcfd9e60092c6044b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314fffd979d5d34470491271c0a82d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eac4cae25eb4a1aaded590108cb17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d304ef708125856318877c25768bb7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874a304dc06ef1a413ddd98cfcacad2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda5d2a02988089842d70659d3fb45f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553554e36fb898a58bc049da362bf167499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a77b01a6b5450c8063ad5ebfe3b53e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262266820bea71044ed09e4c55bdfb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cabae95a0c29889a93771287da1b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03439581ec6dd34f3d7a95d3b745dfaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33706760ae0f08ded3bb20df4f0f51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cb355e2ffd93f9964b5945d1e3481505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa1c84ecb261c1f1d7b7edfdeb43bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8ce03f97627ecf6b8da06400f2dbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40fafa3c5b483034f83f42da43ea28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb0c90a26cdbfe2d459a787c1e7420509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cbaed0d45453e26f7fd7fb7223b8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64725b8d42607f3c28ef706bbf05fcbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d62e8d9339db98f7d537273affc42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bc4a919550695bb5db7c56a6f4550513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72660547d8b74a9ea979f396cb507439514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fbd79ee047da536d9d1f19c1aef54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47d2421ff6ee08cc6b2b6b32b951ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5bee2c13a33dfe7e920033f2a6ec8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a99b102225ac92479f38627f6d39dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f6bc2ab526a0b5b1878642cc0aeda519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e685c8c29025050f030b47df0a09a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92bc5c41766b8160dd5a60027747e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71c7361606c8f234ccba2b4b8db896522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec4d17efe037099a9577ad04035d36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b85631de55f6651eb2966f1a50e47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2daea9e439c22929bab422dc4a65fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a719a3f784f688b81d43c0862225e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592491084a120930a12caa728727f23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801f8eb8b99673b08c67598d9b84a60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f345926e3d5f8aadc30574428bbf052529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7c0db3568248a6363cbf349405f56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb09475082c7727f85e80e66f8fa974531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c1c478c4844c65ac48fa4b6fe9724532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1de3831c478c101eea6a1eea050097533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4445f50591ebe10e4a7d980e87691534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ff1e519f16baf472f0ac2c2bb454d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc1eed9617844fe741fbeb7e42b0cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e2ee38a8bd776d363e814ec14d936537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608de757c5558f939e792deeb6e17b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbdfeaffc57cb5ed184ce6abb03ce0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed9992bbc87bc77a57bb73f26fc312540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c14ff7b2370a47447ff2c50f2b67bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcedcfb3ef16eb1e62671200004e5c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3cae86d31f6f5ef27b3bf44f58092543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97051d1459159b41078ded41d6c4c7aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0599424eeafc22c84351fb08fafe114545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60c82569238aa7695b6dccbc256c0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d343a9a5834d74ec38fb195119af48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8c102bd1d8e15ca5705886b5e583f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eed3bd2dd3af1b459307f77933429549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdbccf6c06b3a2a02813955142ee7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737c504e6e0f9f78810efded37a3d90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140aafec84b42f633d91003dee5e9ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3810853e7f19614aa1f8bee21c0c4cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e1adc3753b42e4c5f67ec305d2dff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc8afc0c1eab1d5e5c3dbd6e8c9edf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e48f6014a47df4bd3b493868f6c048556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2baaf897764b7ea2b5bcab3ee80a4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262ee447d9e70cf7c971500d8e90d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fb5e815420d5829ccf7e3fc70a800559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a3f50f07b67e7955e62062260017a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad95a0b37efc8c09123301dfad047f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e708c66abdfbe09499b410b6a23741562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4180e22359a88857161f13eb0be23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee689804dcfecd66a9df1e6c310738564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26bc3f8892f08d311d86e1c40aaaab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9bde201df909783887890b15444cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da14ef5ad50009e5e61160bc71331fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861419ae06ba01196821643dfbcaebd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75910b267308e3b5099a6655d0d02937569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5abe0e7ae3b1920aee4e464d837e32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb3ddf57c41e58b99ebdbc80db359a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83402c1ba6fe207fef11dec29bb81fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62c974a92c4d6204e59c12ed593836573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0943958b90bcc5603ff261f738cbbc5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e912dddddc9a1060806b06723590f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d24ff6a975b82aad0fa0ef0ba5cd8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927ce2eb7eb8e7040a39a391815dbc2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87292c5972a3094ed4c7cb5f27da8fbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387682d8de50ceffaeca328ef5756c3b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306650606e70dac89d1952dd5db3aa1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e7a2505b396e3810d395c79a2056c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fd7ef9d6259aed3f084b876a984fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c948633e6676d5f2a766cc4594b06583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243305a0a76d040d8df8eb46f3c3c311584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e19c2193d7a94b617b5e77e0e96871585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2754bfbeb4b6dae7ee5738864df3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854a4167457bc2163a66e6f5b5ad323587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea71dd7192318ee0d07444c1dba73fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c2c0effd4a94cc5ff104df4aeb26d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88766f0495f094e4dbd8fa00eee3e3c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb294bb7cb5723676837b83448eb28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311b0fb70d5ffdd146432abd08a4f8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721bb35462ee94d4351542232de621d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d00c1f72e3951b85a96ad95ee1dad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bf7e4e17f8e30c18536d9716c38e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326645e9c01c1bdf7c62c59fc61e392596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94b82e2fc733100c3e1e0f25b1354e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077117613903bfcd74910bbd863f3db6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af818a2ae06a2fcf4a6aa260041e5ee0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f80d5ef97d2572d29ed98519f5fc2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e2b0ab003475391e5be80bf9511f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8739840b8539b633e59954334d2b4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d0bb13870a3a97b3057df92f9ba61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4852a86ed11e3cf05d8a9c16248c28b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c5e6e814970be6f2fa0ed1c796d96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31c2d356d1beb10e2bb10c634d2d3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bfd063222905c75390216209d8db7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d00ade30341024a17af5cf60d2142608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb09526dcbe969253aa979cd1573a23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce6b5f1dd6f81cb8c081fff73e0e37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9297fae21e2dd29eb18e2df24a5933b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd766862eb45bb4896c658bdfaad5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03a3ebbf7e7d184481cdab2a4689e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2590d9dcd7af4ec4acfb878f5d3b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942c0810a34cfa46fbc874b87bff3d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eb77e93c9a09cf6202b4efe64f7bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c70009f97ba20fdc543befb97b4a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b66dae7d3b7220aea8f95a368869e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9006a81e771c2d427fb5e4b77b409619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78dcb62329b3fb3c1afd4d70113861620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41014523c03ba39fe31dbe2b7b2fe98c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3906067d6882ef7588a980659eecbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d574e5f36f5a35dc23e4bf78c166475623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdad93103b673f38c3b7382a3e12aa3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a49ffe57cb7bbac1dddbfb2dc55611625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65c21c07394e1129668c9f7877dc55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aac27c2ee76c45dd6f076b5a9b28b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad14137b6ae43d6fa65df67fbc2bd0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d0c8750e935d028d1cc40b5f9b136629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2a924c72e9adbc9815148cb257a6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7ec6c87e91ff758e79366524910d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e112a84dee2e56903b09d0387ae47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a609c0b08fee8028fe5b1a1176e312633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5427bd0ce5b009195ab71acef8b3fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ecb8c1fe3894ae10af798ca6b612a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31d291d7cf29712915fc78d733cc05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffde63519664ebf940bb639feeff19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3db92aaa7dbe42ffa05657e4df4c2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8c4c9f43b9db3a9462531896a8ac1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43919579adad4a9fdd13dbe06a89b2c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeec50998a205d1bd957f85aa6b97d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20484fb35733ad0f4643a81b7c63caf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c309fb9b99a0041175c2fc91d71605643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b508b06f21c2b41631fdfb97332226644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820a7c171e78252a992e5556f401977645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ede27cfbddc2c5ccba22b6a9f44a15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1a80982ae42a78a653be34b248c1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fdde3df02d79b2ba1154cc43ebad8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c453f1a987292c8ee5bfac0c2d546bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb5982e86c8536627fec09d162ef6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064496dfdafe9fbcea8ae2f9896191b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d7b49bbb0990cc086fd47c76e8fd5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de301b3c9d77f123bf6623bf9e05dc0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5f376720deeb8699d42080a1df24b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b24d379768492ae40d0800bcd86a89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f1afe8b2ad27911b3d19ce634c3a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e1e85e87368dea44ec5c443cfa400657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb682c476cd82326c2462441937c3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1f503d25529d030b9d513d3bb3496659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8934b754707d225b2854dadc43efe3d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a80ad5c50695426a6f84dd98f2c838661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56ccd30e0ef4a5da4729874c0ae768662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38384a54aaaf21e872cd5a77b34d7ab4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f01d780bcabffe5e32033cf038ccb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305ed0b77cf3d629a305f4225cf0094665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532308f7faa3a2da7d016fa01647d9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1972cabec5016d9ebcd8d5a57286ff8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbca809afd26f8566c4c59c2c0afc31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32db53ec773f1aebc9ed984511db26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5095031b1ff7ffc0e4a7210119780670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96868d3cc15e848e16064e5e2175c8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2dcb063360f81086b5a0c24724ade672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20ef7a4ad991bc9ad68681e860e275673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b4abd46e2e84d187b8522e9099616674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b0437e5b6703df0dc44c2a33b1be3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133afa9c0143824c89b391845e3c688676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c846ad9410bb6a06357131f51b455677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1086fa61f9b3590fab90d26ee07f1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc8d10bfa782f0d0e4627ed548afa4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8f008c5a7654390f9c0c058de7010680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a94609a2001cc46c1dad73ea07fb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c2a502bbdc3bc260b9003156545b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51def05e95e0ea89496fa9d286307683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d350957e4251627d8dca8398369bbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755fccccc3a103b004f4376fa8ce960685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ef7645555f4ce680bf1de88a8f522686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4d5f2fd785d612426ce0b4111935e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4205655a107fffdc7fc10e5ae91b021688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4892e6ee884926fe521faa46cbeda1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f56abb7e690274a9e10615b85014a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3824be6a5948c6a79667698fe08c29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec5d0c0fbddd783d42573181eb43be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40186bd7f893e71ad84e46eed11ed9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cc562e754360d71246a2aec60a703694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1196c8838de66ad6c4bc1fc7db26351695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447a73496b0919918cba263846f6dc4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42940bfba1747d692a0011e22841c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad7a83129a20acda6285d827913f47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b093b0342e7627961d932594532cfc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eca1833914258db989cd80224cb267700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63af598f7b92667550a5685ec2bd672701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f582f7216a420281b7f489dabde616702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21efd887819526cb6dc70f32c01736703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cbf1ac03d399d497fd9573611926a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce94a7636e11799010a798879278af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3780c53a71f25b64b288124cf4028706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61efb086e34df29635eea8d4aa055b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fabe08518943f0fd04707cc672250708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176160a91ac96c334a8459724116170f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d418cc0717cce33b61e729b4f8c7601710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46994c073d77ea1524035a20105731711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744044c272c385dcc3ca91cd9137e03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7312f9e8bbf5fb237d6089e4a26e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459c4fdeccb1709c43c7a3fc8ccd94c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e625d3f21cf7b263225629c59094a62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d0ece3367eb0d02af2280915ae03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee59ca3c67b50b5526541b88254b40f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb882a8a432d8b040184e469a6dcf888718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826cad2c91e5f6ccd4056c0b7cd245e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7d239c526372c6a66dac34a85d70c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae2082d46fae516f5fcf3ccbd91093721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c1c6fd274669b43fca28fc729705c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018ab435c4cdf748bc04df1d6c23460723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271236ea70034ed8603f83d10a72350724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e230e0f3cf4eb3783c90625d9f16da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78110804536d028242b059af8dc5291e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67138fcaba016404bc6bde91d5a3c9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f436eb6dc40a8ed1c0db00942160d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b80feea8aee0a1832db92e7224ead2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f7eeb28d05224deb876bc9fa1084b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c9027efad80672eb6077131748451731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd8e089c4e3776c8c811bbd2e14a8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bc20c1ec68ad24b1113a300491ad3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9091b6739d6ea240b71e08368d073734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0044e7618db7a050b6947278d3c4490735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44b76f6cd2dda96ef5a29dc2f468eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e846e750084d930069330b1433636737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e46c14612bce5afacc2388236460ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d01e218e103f596afb76516a1a282739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539232a58e0c08579fdbb5eaf7a9fce8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46b22e804d32d096dc90f37ff70005741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401ccfd43e4d501e201113c409c9f9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd65f222b2c77a54d6b71cd0ed9fb0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7fd881acad2a2692c154677ec329c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956791494a979ae2917b16e76a90d7be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3e39ec4e4f5ea2936038951d66c69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e3733043d41547e5410dd108ccf4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9198bf017b6b2d19bffcd576e00193b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6591dfbbb048463df87812b55cd651b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffcbcec1a06e26535bfb52529070f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c83cb7fde813208a7a8497a7e1d156751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bd28e3f4b786db35b647bac589f5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648f843ca96b951fbe5ca564d9d283a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2906d9674696e1597e9e3105647e9ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01e204e33b29ad83ddfea0dcf77790755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e16dea8e51ed627757ae687a72a875756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0674f7d736fafe86d0fb72ffc892e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367399ac0cc8b67514b0402e6dc7e56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7d141ecfd98757e19724177cfd5b7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18582fefb9635930e2a57f9d630298311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297efc62b1ea19c06f04bd709ff135c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47406012095a93cf55a4ff013908d8843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba800e2f455fb510dd968b3663fe2424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ce30e5a8f80562cf381daa757596c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5492c094555c911d36d11ea8785b88f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97870b0bed7a2842a5ac8fab2d28b0b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe499850b08835937c9ea86f6926f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fbd3f7df5886335d31a2bf93e21279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8189ee4af5cfa1237cc375dea034b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799f856731e9aa54bb0b42cd9511c7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7a7f954b9b95edb2d90f76801acc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef902fd47676e1ad0e480bab3c4fa1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760b18ff77f9284cafa62b1dd27313414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feeb024317f34f347806129b89a03515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee99a2acf6d02cdc6080e966e0133516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87578cf691de6911729a4b1dd87a8ba517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129785e41bbeb4b21752c446d5e182c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f2dce0460a69d6cd5d23ceccb2ace19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc602a9810b0170f07018808d9954320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af36bf1f40807359628babc0a161db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98230b83bdb517de4804edced1efdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2079f946a1ee8ea631ef45789fe6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c9b910f806fdcfb06a1eb87c9c60924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50c55235dba1f9a7453d74c4688f6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbf01d8ce887e39febdfed605a5c7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637f644631076f64ea54345445cd71d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4477bfeb08fc3d48332a13c73051ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2b6014ded2747c163e94e2b6a8ebc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67531eb020b95196095748e11f9bbf3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7920e9ee1c329c5f11372d3978f65a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34654d5c8560154a0d777f80848053a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18344f259e78e1f04953b6d3959904ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c9dc55b38bd03092c5f98f5e3301134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a858e45554aeacbc6e66c7eec249e9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce8b283b89b9e5dc17639c5dcd33d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a59002a8f65e5990ee5e06730d1d9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95b44697f69241ebe7e47fd00629fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32c90d4daedc954462c20d279fe7bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575346cf59f9122c33f7b5f1a31e06940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197c8fe9c9d79380a311826caa4305841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e5cfd3bbcfad78f0fcd2423006fcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f992436fffbe03b9e70b1b5b71191bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd984dcee3be3aa23d8d37be561ef9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a95b09b6279cd11364ed3934e94f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94ec425c556e87ac6a3f8121976aa346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d1a4fdb3709a67fcfd4d9a3cd84f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c90b3b5cef2f04a820ec08f4e213148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22a7e7f638593e568778019c99009e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9109f02a240706a3dc0c9aea4638b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11ab88dba50e4c5a698d95b47acecb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11447c1e62d8b7c5a3cc456fd47f65a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcd5ea8c71a84b71a8d10e3a8cdfa453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194513a4b25342a7370dc72e54c603254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccb635ce2945504f2ed7de60263b0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6244b5b26aed369a93b1bd750831c9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82998506abc012a4e9d87b452b438ef857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb2d3cec0c4cc6a5746737b5f21b8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e85f49359629b9d807b3fc7ce8c8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834b25b1e3eb5d03f3215a3e96531e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df0d4a731513e04205e0fede49a24c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcb071c8dd9ea458b78774ca40e87d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42273c06090f5497b49892afea809263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50574fff44701ae2df3249ece5cd80f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafc51e1e9523c56df68ef2e6ce68a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845deda4f28cada073dc1039db6375ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b930ed2b67a827c2d197b9373a86fc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17839390d6f14b6c86a36bf0cbf6f2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca928158fa2261e4569de7aca99c4d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46a79449ba342cc2156318e4614f7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d2bdccf1d3a4b8948687e2c20f43671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58b81ff6020678ca2c990cd435155f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc02318479119f7babf4f6a91bf1fdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f029c34ce49909486bf418bba08615774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ec843408563d73b7ca3957c27d0c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f53bba93cd595482b01a97d54c06476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346304af3816fc645ff433e3c721a45477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940195c0aa41fb3701fa3cfcb894da178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fa7c7aead902becb7366946367b9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8071de91cf12ecb0b4d95b79bfe873e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada67ba306c31cb758b2b357a003d45381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca7d113e3726d23722a349ca50450182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99762f0238d92972494ab0deceb1f39f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f937d492fbe77e195f6132b11509f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d631dd1a9667c2751b23aeadd79abc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96389c1e3f9630a3bdc4fc323d2dcf9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc50741db83b519369e40edf4dcc97687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7f84a6bf4492e48e66ae3bb63987b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79d78df435a1f0c8b496a7eef19a7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea16792486900162a0a7b8217c126990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492621700bd4c866e11bd7cf90149e8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8540867d8e63dc63b43b06edf68bebc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771b8c5274c92417aa3857da24c2fdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42d0f76f1ebd90add25c7a5d3ca45e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eea45b6b05b9be9179244dc9c2a1a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e715ce178ff2998fdeea1f9d38b7ecf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9249d709938b0558e974208606c6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7c5175f4984ca7d5eb6ab051c930e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baade153c782971cd660ba69ec9b1f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ede97c46ec7c99c50978cc215c7f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ca866b6f56aa3bcae6dfbd44a288f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48201b47e9827320610f35a0f22fa29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4e5a8c1fec22ac3665357cf171e1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b399313228851e039cab5d2dd75718104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef2cc12c9efb3e66b12137c3ba5016105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf03d209d4feebeb6f77d5299aefb2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023a9ba29eaac30a97211e4a6176519107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7351d1f273daad3609a0676f397ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc2e4800ef2c3dfbfd9addeda307a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d151d7a918a87d5042350cb485b765e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad10f91048d2b6b5039033746cd9024111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd29cae9327c2e097a2d8e0e0bbeea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7528cb9d1a71dd7e2fb384c83332c37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a74ab9dae32d30e9581dbef832dff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3eff698d8bf7b50befdafef2ad8c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9f27f019a4ad8dd46d6786b75944b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbbc457e0c880fbecb1e1bb7afcf6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ecd21545f4f06c355e4b00d8eb873118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29591b1d80d1e59eb211fa5d65c2652a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07644a8eea172f93a4372b8d11d202120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311714ef638415769c95e3a99950a245121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df7116e9d345e9cbe2fb6a6c44f6c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25efb47c8aa43e3af3662109822ac1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a3d57caba1f441684843ac4f2d15d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e4c491aa8f500b736d33bd5b0f156125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacb4b4ae216aed4556677c798ee07c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262aac53252f97f007db214f91816d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca68acf8f6f2fecb355f84838e307ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920ea467556f86f11bbd2c28238266a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422aa9621f0fdb0dd024901d7c1c007130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3f7e8f73e65847c06e70e295336c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408e4d1f0ca0f880e25d8fab7256c86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946e92f19031a1654e1611a50d4a217133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da7819d038ddc2e84121cbc6466584134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696ac285d9be2b4c003d3cf654bf74c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf619205eecd35a58914267de0600e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f5a270b5c60418025812ce164f500137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ea7f63259861eacb12589e6308dd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf99c961386dcd99ab9280c55dd709139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72b44f1ed9ed2db81cb08be37aa967140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fdb788f136e1ed106c52ee4e7fb6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c6911632090b3bb10e3b0778fa06c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97100c1a988b44b98557bd40657ddd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a4e4f3c74f4109cba7c344d2445ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a71e2a38df923659395d67827ddda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92044a012177c689b228125b7263e7f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6d92c8c2061dbe495c5f187649aa7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d742896de3b1103080aff3d88e112148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6f59523d429220cefbe9b1a819719149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649839051129b19ba3d9f7f856cf8aee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61854f5c87260d2315c816fbcb79399151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81353e40539d08c5b76c9fe3c1468f9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92353ffacff80cdb1b0c0ecdc39139f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a681527af51339a6ab9644fec30d43b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736f546744f81bb3c541b5c1bf46fbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cbe4c5512a804ffaf57341431fba7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f3918f97efb67a211c46ca2353f4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fbe9bca95420b729558b1a4d996fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfb78ab3165ff4be42183f04d23e05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c36ca5d00d701f81abcc6b570fb4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fe49805341b809de24c3241a230f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67109228bc93447a7a5ee3ce82706c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a85e61ee8db5501976d1d5f94503e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaf30798f1c9f9efd57fbf7fec3d6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfef8ac20bb609fd2fefc4656dc02a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2cea2fe6fa700666f0fae6c32072e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c272a89432dc43d0f7a841ed502b29e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d7d74c033792953990fc97b50a764168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bb96c1ed226d5ca88ae8e1851fb91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b01be10eec8b0b56d425afeafb0efb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a57199f5ecd414a492d1e964e0be69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4497383fb516c85f132773f05ea9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1889fed0b18b908513819e920e50a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66f1beed1b575921ab7d03271290fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defa429caea96022886ab845d2cbc23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca530795f9ac9097f17700c908cc0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe4ff16f38688367b1df9c18616d54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fdb5d93c51d6177e525319df105e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4861e5317bddea1c24abee2c5d9f6f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934e1a9955c5b230bab2a432778c760180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821532b9d018796c063b0d5066ace25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40cfb8d614371216534d5fb5f22ea7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b467494492cd3682d8f068893cc0016183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268a06101862e409fafa576a23e40a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8225641c5fafd0d5c8f7677f662c64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc768e770c5ffc2877b3d3bddda2f8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10734f9d14321da36521d6b30660c130187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667491e0f710470f7386597f2eec972188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420132e9c69da5adc1318a1dae31a199189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbca67909c4d4d01d705a07fb91231190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e29a87f0f31dab44a9f67a60de7b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71a1a8ec9cd6dbb776a424d6302c84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ad4e08e9e2b41ad366e45dd4edc37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a41fd1773bb956b8843f7acabb2f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c53f15c26cac4291999cf3520ed761195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93843f8025ae74ea0026cf6b120f66cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf121e15c41d91c5c0cd136d9bdfde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab48340883d3afe099ee837163b5f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1b5ff9b405b56803e0bfe383480db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288db1654023b0e9bbd87ed1fcdb1963200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d03b1e794c310b3bd36153300b6ebd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b483aec6544db4a6d478bb4e769136202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce7eaedaac65e5b5a915953b018d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b4c7ceda8ab613cb620f9cc9dd573204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28413ff0de4b4131400257a3e282447e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42beb42e73a5b84134151dfe4b0ab6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565adfb8a442840513178e1832b501c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139db834eec5521240f58194bb135f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c50d053b37c40cf6f8faf98d5381b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb4c0cb915f05889a2b0dba1944bd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdce914e0385e29a8d4f2bcdaed5e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46a6f17b14fdb1d6d8610431cfbb35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39b8a24d0b241dcda22f2dc287bed5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d0a3a610803c1d01ec5921337e000214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe296460bea66dc976d26ab2416ca6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07504786dc1ef90bcf44ad4c9119fb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0c0d34c8e01c93322f10380ed7a44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee774fb87206ac8989c7046d48c9798218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7635800d89abf5673d84dcf952950219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8fd8df15a548bbb89aad6fe6e7776220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba840ae41c588939b8c67cf015a7bd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724d8e034be3996f8256c31d1ed701c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8c52fde00222e4ca645e481d6ab9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c86763dd3ce915f2b6207f84d99fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db55a067825c2dc2b9b18697814737225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3174f2f40883930fc850a68fe72723226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea8ffcb4ac8ff85d0191aa7ce6a86b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2211eb284e19feed3ce4cdfd06afebc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751db106ba49a7ab6b91a295f2c3912229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582653d0cf161ae36be84b8c9caec4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5807fb8c6d3b3f1decf644d2aeed4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973aeff068249784764c91514c279ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961c9ca552ab42d89fc0d4b3cfbd8a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43194cea2ea2217af2bd31dbf5c404234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faef3e64fd8f383f46db37c2e759ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d6d7aca1ec788606a02048bbad759236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab90a3c16ecb3aa93592cf1c35a3cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246c01d94a06ed7dfdc5b3dd4679832238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77413d1fbeceabb84746b0ef3187b8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee729c49360dcfdaa499b7188ac4d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34417ee25c4eafc6093cceab8b745694241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0cd3eedc489080d93612e58fa65f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662687c95da188705610cb1109dfbd8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24070b82ec4e4de9db910128ac529eec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2becc087e2659620f708402677ddc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3244a13b4f5c9e3e35cb13f0339876f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ce40094f49ff28059b2002cd83dcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba731b853ca3539d5c6dd445bb0f3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e0bc49e21b10c0b0c24f82579715249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd3c5e7742eb16ed9e570e4e4ce169250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e849bc809d4bc90547650607f580d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ced0d83ceacc999ffd35aabfdd6d7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521472f5c7f5c05d57e9107b86e89f63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a10284b41147da0fd8bba89e5e652b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cf3f0c20bacfa724267f7ede221cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba10fea5b4ee804fbb5ee377860b76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9a11cf9a63e6499f9320ab472fddc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6706cc998ee64de5a8f3c50cc81da8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a3d3d4324585f2c02a4376f021e98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c98cbf21a2f44cecd3087c788b078a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838fea9cb8b004b6aa634a2067d5701261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d67eea0002d89419b6f40e1134325262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7421d67690bfe7835974de3b1f5c59c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b063d907754a3dde01b57d04ecf9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212e89a97acad52b190079d5b7288ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2b12610d496dedc6897be95c2b683266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd3d942ef4472a3e7d06b0203106ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d072b49dcb1fb5506f5360a7a93570268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ff692be97a1beb6b5aa71266da1dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf39c67ecaa9ac1af327d43289e32b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b28b4546023011112eb87360a7bd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8306a44b75bc81fe52956cb17339c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d14cc7aff203106cc2380c0510a130273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf99e7d17164b6544c07ac1ab3bc72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9576d43dd24e7d71f2b142f0b8f535275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3162249909bdef850872141db928c2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9dd0c4e81fa11f3a762a5c6644ac9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b10c51b1e61afe241fac9a412bebc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444134f1fd1b9ca3618436a91d505ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f31d50dc1d2d176a70bfe60ffa64ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da13bc1bee264a6fc9e0000c860ad2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa5c1806ca8c548d53da748f9a2dfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36c9da6187ca7b21a30e3149ed1468283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a061273e1f71e59f1087d92d8d3aeb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feff4076359b11f53311677c5f8475285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16882592cf37a7f4e090f50cfb15856286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545b2b08cce2a7f18d0575d78c0b80e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185370e04fdd7181ddb5a2af1d3b218288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6025eabcf9821eefd822ada48ba76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1f225483aeb59994fbb4b2cb674c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26839fbe735bb3fd3682c3440f516c58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3294b8d2a4664f51dbdf8b5ff8aab3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36495b11b106bc1e20bc7181bee1d52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924adff839a811d47aab6109c62478d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243b99890af40c9db60218b50b9742b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f1b1fdbc300292524a1bb90866cf4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228a3d9249dc5f86ffe4243a19b5445297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac50da8e241df36ae1aed93e53c20b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f596b287a9fc469de8dddb267b02a0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ebe63521b618a3e3b2ed5c8042328300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1634daa16b42bef417daabf95a04775301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192382ae9b80ae66f429dfd9fc621d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f80cf3ab9cc2fdb56db8e37c8cf1bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708ddbe6c0fa35a7bbfe0c567ee7063304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd08c53aa0c9cc60baca85f4bc74b11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245b76cf97fade6337061516d0e8af1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33d3a43302373ed8370d4603700b38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71861c3a3a47cb8a20cf6695d7fb7dcf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83612522f6552adc55786bb96cceec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdd36a1935a2b8cd7e240a48176f6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77d9aeff12595386b95247d68fe1d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b64f078c1188507d30d07002126e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8faff9685948f927b7961851446060313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa6edd110dc72919b6294ddb2f5488314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036761b5ba86953739412e3c6ef9b658315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f05e4502109f3ec7371083bfa4fe94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd2d35a239d05f622b87e02abf5ff0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bceee6afc242c3657878192403bdbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc28c80b8e8b9c0ef7a71ded57afcea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c7c48a3d739e91d40ca6d927750a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082446527419c2bdd47d648f4c891fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66247af6415476c9f03b80222714f0a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc7d227d9e2bc94475038d067d7d54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215fb90d932789b5567442e1dd36f5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3b8b88dd7e7a9d084581d386c4d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed1b3876341e9539c542aefe6c2bb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4d931b829bc4cfac8b4baacb39bb8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a86599a68f1014ca689ed5f706475328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df452742d8febe97eb88308644ae2f8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92ae5e4984c35006cd390ab73578ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662dbace213833eb0fb76d89c5acaa6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb872346f0d4c4f2648e196fdc668a59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5cabfb91dd095e444476db77f1692333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08accf333e8b453b3f9de77586406d4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1cde73bc43b0293b7e9f88dd880af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c500f13f7da8eb4f74c1ac9afc8257e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d0996cef36eef47648951d4d3ae01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b42d491eaa1372b5224c930efc43f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3f9fbc79bdd77fe4d82dfa810cd47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d6e3dc9d3273817320d9564279024340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc97ee05301d80169ce18f58a7e49a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6e0b4ba8e7a366685662f855f49a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245c2860a083c2ce99f88fe04a28249343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220b71f78df604b9ee240aae323a96b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8ed3384e1f5ef859b626a20866760345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822368f9c01130e8dde6c7af8994a6e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078af0a3d12756d6b8610e5d6abf4e89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dfb815fc1d13a404351acd52844d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa3777655ec6e1122ca5f2077ed8f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf74de3135ce98144e64f81b4f48f5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37cc2b0af41ede4c1f73b34c088fc5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d180bbfbfab875b2bfdaed2add92f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5978d26fa39063d1aaf41063d66245353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40771306ff53ae246186b70070248a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6e3491821f3c5a83fab9ad7a58fa6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88981a76d1b11bbf0a70a5ba97ad78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cc1da2ca826f7183a991be87f5960357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1135f2e04d13e836847412218d938d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c2fcea6a74c4b5f855202c1067bf4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991458e4c67191d6f00d03e87a27044360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260074cfd6894a8dd4028bdeed630d04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81de0332a4336c7fee08d8eb9ca711362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d9a92c995f8d0b5dc33a7557b1a6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd688a1e35579bfcd00ee399ba752e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2981fc999dde56da9c16d81aff3435365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1631e3c158999a162f6cd682bec64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650dc189027145a16739ce2d9a1a913367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cb0e61705cdc05a763e5b1ba31852368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317e15caa69482170f2a2ba9217e848369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd404ac405ec8fbdafd1757e0838770370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0e377d577e8a3fbb4e94a0ae7d3c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50e3baf26bbafe848550fa1fe8a2ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03898aa4b9a37c97a4ac5e08b9f7891373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638d49483a9247bcc48cfab29b3c68f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44fe39d042c39aeb9b5a6add334a52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e90b559440a0c799e11cfdbf3f088b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a345c92b854dee85cfd67c5a3d8f507377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bc67027e140cae83481ba543552ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cc9aa739e9bcbce7717ff7430244f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3fe5a8c8445bd4054ef30d8ac3fc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80d3f90739503c60cffe0ec5e34993381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1c08283af165fe689a8684546781382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91326e585307f29149c1b60efaf8194383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424da943ce9cc7de64789e175259c29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3edc553e0461963d0411c2cbc32bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d730c23d12f440479ee2f67db77d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b31fb29c8e51a03ca56dc8d0ce1bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5037d4cf03ed40930aa9d788ce64601388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac85afe68d5c7941c77f96a99fa2b9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838cdd4df0cee0ad1e55bf49839ef87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de24b65212c1f5d1c204dfc59f2a2ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb49f8fa21d6d3afa65813d3121e33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b960c69e32fc0ab606f0830209d0e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62f24258f07feb176adb12466ab52e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb830a34940c70268cb164082d17a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d949b31388823867f790c4135a3b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fd92cce01ee9e2023e4a1fef17aa7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1912bc823a1bbf5433f7d5f279b3009398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d1538d3b79a6898a2b7745221a99b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96189399e22fb56c38ef26066d1ffd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5f5a3fc3b6d988fbd55e1bb7df784401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1ceae5bad5971ef15de286de69e90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee298dca61495a04cc0854aa4331cd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf558d4fa797aeb27e04c67af40d54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489d74306735c202504d6f4fbc9270d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3672c5dcc39dfca3c383846ee18cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dd2e8c58220ada033e8fd364fe02c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdb228711e1582e98fd8ea34e2691a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554534a89547876456b8e3e5e623d38e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3d8bc5809b81c788ad8c01681a918410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb996abc3c9b52562d1ae418c016a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10cc329f2db6a7f056eb58c2dff91b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaf6483680d84bf82e6e1c03326859413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664a36022b44ed8f6e6b82f3b832af0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c68d3e8e5251835a89fb6a5ced039b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93503179ff5fb1d844822059784b1e48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb596b61f5ff8bae335d6d067abd9f4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b0012f68042612299f21b3ef84961418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c96fad5c9c9a1570a66ae104b0ea21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd3ea94c58e52f0de8f661c1298cd0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757638b638b1d2d9d3f554bd1b038bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacfefa254bccb1633976116c22b282422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474108b45e256fe03fb949cfdcf921a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a260b34161a127090558513da89a541424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8947132ca7ec62da681ec60700ff1ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b94b6299fabfe347f7f4a34273aec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd68e9db533e4485c59332337639b21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6752da5f15f731f0861b4ce272885ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c2ae79817aedb501ef5e7ebcc83b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c54093f949c7c4a4eb5ec4c7f93cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba4b3040b15616f69d3efb14eb13e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290bf63fcada2c6b696a7b30bac5c1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fef8f9339341317653fb74ef02558433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0973f179f4721669e8538d294172b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ab0289817e8e77e38228f1849d2bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1d1384e1991b85c252df826b88d89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275b48b4f133b855ceda6bb295b3335437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e90146889d7281fec801533b056d42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4cbd4c3fd7c0438b16fb74a2c24b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b337cc5abe06bd750be79a7408c94a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbd2a3a5c52645a46133939735cfd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6d5c5936dad0a08284f81c5af8317442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516d8ad5c47eee0164d04b816a13c69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4e15f999b600f9d4f9199b1067e6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf1be2c965f08ef6f709e5e20ad796445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6147bd6b65ecff772dcadf3fb0fcf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce8df273e9b25e0e08c28c48dcb766447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366cff5c092db4ce31885c8ca558358448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8425902468745bac66fdc6c6a46186449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2389317514b9563d4ef9fdfa977baca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3b5d491413afcfafd23135d263240451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358df7b017d40d5f20fd9d17c54a33a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a25042d781c04f91890b069774703453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f76ac14a8f19e14226ca8d4b02b420454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ada850a6cd1e8eb3c3052821b82b36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675cf2d1d9395f82c0e2f3a2b610817456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf9d755211d6a23b9136da274d0383457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3360e0a01aae9a9e1d3358e4cd64b46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c2b74a83634af926bc3456df0f627459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41963c7f335ad25e44fc00272dc3d081460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d80581181f08732d6fdf1ad516482461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0cab3cfe090d6320e1113495cab34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45990ab669dc1ae4294e370cb6dc14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea297831dcd00e8cd58ecb1c789dba76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff61d59e4fca89253150923c99370ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922d91b811ef05d1d56a9ad278f536e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb527340dba12bda446fc64a854c6a67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f72a3d1fc19531de1dff4a24bc09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbc1e5645632c33cdb64ab4ba9fd18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fa715386f6de02655a6d558074d48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89b05efe3b8b02a92772a6b7f6f756471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab615e336771d1769cb0fa210f9274472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e599b2afc79bfaace00eb402314d7bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1929d7d7461fd098634bc01f5abb01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918a439c2fe913d163b7b40dcd11427475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931cc64cb480e339bc9fc2311a2f42f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e57d838bb1ecb316eb8dce8cbff39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8646217eddad425f55a1020f535b0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c0c92965f692f7a03ef726ea45d4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6760d238fd7f6d320d991323bc78246480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43238191852df02b5df0b68f688980f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f21c0d5f5e7b48d578abed1329bd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee360cfa7715c08a9fa7420716463b77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530621f0b256f56e8cbdca9ca26268e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff55d457b7509d6e159f8dd7f96059d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87efc9b7b9b22cf74a41494fc239e50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94767b9b5192efc6cd822ac2d53cc696487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86025253ae1f9e0e4e0b9e46206407ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90078f42dcfb8867397f7469dae1ad69489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923b917f754e9f8d27e7572556e0e90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb0f5ad2060d5f9550d37528a1c93d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa8823df9b70132a15c27885100986492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fb0a9f22a30de35b59a6540e15637493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa96ef308ac4675eb754155c5e32544494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e3aa8837a40000746b8e2eabd192a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a427b774429c9e8b312e91f4e9dfa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89bed36d818fab0745c2fa5b63ba3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f85235c432a41684fa23bf9990221498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb747fc054922f2c47b9b0064d7ac2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd9390a8b9ed9c5cca55f25ed05e83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee9943fd0d8d3ee2321a9866209176501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948970e0fb9bd4bc8348bd2db90b125d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e42c5c1fda31550c0ef5cf16a8830a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27607127c35b16f00d1c3acbd6415a07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ecbdaa40ead11fd7daba0a05ae23d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aebb47ad3caa0638db6f023e19c90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab4881563722f5ef17272c3c59d162507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35bbd600afb487f9e4c21848bba5e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a488ac4dd2c1b732be121580e11131509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2e2feb26cd2d3fc44790bd2183343510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd852be38fe10ec0d9ea8e2ecf87baef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4b008e36989820d279ab14e5042d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c1a57c449be8b91e27a83b4ff2511513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fc6ebb1505b30c398b204691444b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06679861c26ae70b2d87c4b7b6a43779515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6d52a10ef9e9a6e93f1f74faf9c45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5866ee47658d22cb6f41ac8a686c705517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b6ba1809c6afe0da4bb28b795e06e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a8caaca2ad868e71ec972eb35d975519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbc66427ddb6bfa40229046489e4dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598b278688ef181eb02cd55a15e16d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7590e13d8e6f2b7712f8bd8beedfbc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba035c1ddbbdc9b48665c62a68a3a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc99f848aa6d5b62d8d72117c909780524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df291cbd08e60a54e5498fcc2a1872d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43296076b79412b4fa9c6d542465bcf5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc28783a136a0b84b1430c4cb5ac36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd01a3eaf3049e7d3172d15c907107528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0abfba459aa4a2c50ca1e6f382d495529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc9b58a6628804011421bac5e5a9a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe8ff63b1717c36a839d9650892a10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233432b9fb13816b2812c072759f87dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe2e0332c133f5e5f5708d5d6bbc00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893d5bab7389a864f8729ad389b6d44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4acd27d47abea8444346588bf5474535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bc985e56558136bd6c9385c95bc8e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d82d1fa7624ed88f27efbe8207a86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489bd24c6c6483fd128406e3f8b398e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611b9a3899a535070c499039456a7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d6ad8dc2fbf8640d50670cf3c9379540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfbf9a231326949b4d4b17386484c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2ca829c98ba11ef22631df834f52b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5429523c1f1bd0f31aa1dff9585851f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa762b3b529633d8c450b82e53140b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631218924d38c04e9ad69451bb440ef1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed920c553fea7adf957dcb0c0adef3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e39fed9ffee64ad258b8557f79860547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3a97836589fc897b1c91095aacce6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66becd151d94dc265e683faf4232852c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e1c13051fb8ed8f715d544ee4ac7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90115b6013bcc72f0986ca7565abbca5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d332e0960fb197857dd24a0eba4c858552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb80dc908950e770384843f3b308b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c9e0c68908dbd5a6a17471d3b06cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc352473f071d653a7e7f0e35416fa0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00f6ad1014601f913f570f0a6a3e0e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce76e48357539f636d685300aa85adf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1439e981b37d0ef8e0dddfb74c2721a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88030e401c83fcd92ea537d96216f49d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4149486bc8d75c0ec470325788ae5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7067aef10fa6b8f34618b86008888561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5dcbcbe588356d1fe8ed35256708d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617171407673ac1dcbb15c060b330f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7fd142222a832b187311d5360ff0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a5f2b80ffb9b690647801de96fbf3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50800105e870f567033628b2ae7ca7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd881af7b806a424c633477ef5e3eb85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591eb3c4828d199fa256bfdddf3d473568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c70f8460b9622eba8b759e28b1719a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16507686afb52c63c233cdbac6b61c06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e86fc46175b6387e74b3d2e758176571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d75fc27f569808e68e65fa555a510572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25b3a739fdbd6d30df9b120e8fea60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dca9825ff43ac21eae2482f689101574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6b0b4cb755c6e2a62dae7fbd4c697575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecfccf42a0a8dbfae50142f7f69945576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48101417e0ae1a9dc7f204329d355e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa376d752753f78c0c1e2caa99317554578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bf6f5a4a1d4f234bd6cd463c31839579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac00c2cc19a88b3ac3e2f6adf67591580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8766e942821159917cf3db8e4048be2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03b0e56d8e01e8fa44fe8517766a12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e9b3f38f552d4545bf225217f6f49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceb4b140f8b10fee9a36a558ae9780584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d7244aa832178ab3ca5c47bfe203c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1dd52e75f94c6a499eb24c904304a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bb7ac22d862f6fbf97fa4631b3e9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35232910f14cc37c8d8420ddf5fd68f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d1ffafbca3570c12982bae96f8364589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3fa72cbaea0fcffe96612b545b5d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db765daae459dce33ce9aafd6bb244591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621bbbb04acb7cab5d088e0eca8cb05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813963efd21531003ee345e9f0e404e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d477c8e801e42832414a06b670b12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeb2657a6e460283c65ec3de3e2f62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851efff715de6b62cf3a5c721167455596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d4d4868e55ad22c3259a3d40cbc54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0767749e2a4147d2f66054fa96f93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41f3b6401bc5fcd67418721aee1d98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95d0b155d6568cb928faf73f657e35600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b8909b9897d0650ecb411a59d18a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2135927125126d7833573f865bedb4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea778a5e5ff1b9e164eb60d5370e32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f754c9f255a5645f85169e40f07918a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23573f9b0c99e364843e580b320a8384605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c09953218fa655168771fa823e117606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeba681e6f893e902c45a4ebd4756d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa2ce32adf3d4a58d1da7114cb1f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94725e6f6c415ffbf166cd5c4f39098609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ca33623a477647cdbcbd9047df14d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bf8e69b00045330e1ab4d45af24c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a76130d4b3307083be5bb40c4845a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ef90d0985b26880989b9455dbe6ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd37fcc9a71819b8a48033241852a8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07fda454b73f19c026978e2de8b79d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fa52aa4134514c4708c5a56b1c9fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785260409f154aae306f6bae02d5808617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91f05941131529c7b8790d838c4c21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a46fdfa93b2e64a7146036532e504619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb75559b4b9f1816ee2457da02b72e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4c590b97359ee88d5280d4e362834621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50413e4eac11f21bf434817fac24f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336098bdc4a083d883461dfd8905f79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff1ce679e14f332ad6bbe1725a151f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf11cf9dd399dc64b224126362197b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148dc15e63c9e70ee93164fc3e8e979626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed51f8c7b35b95119c217959c0724d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e6ac895b354f875b83cc1b1691f75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605377bef78d0c2ef455902275acf4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ab1f635e22b87941d3874a019b24f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a68c7095e5bd0aec9f8dcc656a1b6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3af40566be70395afb5df425e2246632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea532bb40130ca0889a18b17b9b894633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff269b95cde8b737ba6384a6805e60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4679c1c86edbdb4b0cde308d9216c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66b6258ee128c7e005b3d5ea002643636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aec91a918a0b68c714df3b6eae9b3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d426fd43d3269d891a9acb8413e898638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a6c8cd7eaed3d163655ce5201b855639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bc733c0e409b44579b54196a92c4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644670cad778c7691fb58d31445ec5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf64322d197ffd462a5efabda4433642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46437d1a98dee67e048a2a8671455e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4e2ff809977ccc8e698c70e43c558644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf059332af6d7ed65698fe9a0d33c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac022d725692098e3fe448bf2c0586a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df951d7db2cea88f12c502aa76c01f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a12c19fc4dd64500b90629ec642f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c0056f934009645fdac549d6496ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac870a52a162026d730f9d071aab37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452637cf63b4d0681ce9712a073f17f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2001130799fa17f9d778dcdf2a6e634652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4598992dcf3fc16c82254de5bdaff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52d8357628842407719c1ca3bcd7b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f50a84345611632ec3289d98c11daa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d6bb3cb71d3aec36c42407a357a8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45f7de70a5c77c65fd6e6c7996883f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d6acb1cf71534f7225802e9a3f9bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1abe26875474e708c05cda14dc630e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b843bc8c801c8fb730b7226a605ee7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b2f06d2f77da0486a45e3aa9d7c7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8e2c66dd766effd33888bda29c9e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1f7c3e31cb52b1ebe75b132f1c072663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5dc7452c3c8b2605f0974dd8a1b90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c647c2c57e2d70f04d341d602e2302665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9882050d58a36774fd406f975084731666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f461ce3e088ea910c1b826d34099b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813486e57669a6a20b91129c84f18fb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ebc877c73621ff83ef1e840aba965669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a25ad0f95cdcdbb06e5df6a0f38eba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7a52c5727e544d244519fc493faa7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1036b94dec72c35582571aa715702672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e350cdb113445f3bb04025dc52fdd6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ffc9ed8d43a29b069e6356ba32c2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06122173e7bbc5f4309e7ecc98743a7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419a94f5b0012af67575644744a823d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3154c01a3b183350a9bd482d1cc80eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774b232ab24a8e8bbc30f2eb49f0638678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdf692b6a3004edfeaf45daa60925a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc15dec41c4ade5696df9e58bb8630680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e95d6258d6690c46301cc0c835814a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e97311c3693b0339772bda02977f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079643f8df944b15a4798da274850a3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6f3580d40aa5ca3c8ac0f6b6959c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefb6be8a5429504404314c797ca1b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a504723e6eeba4d6ad69e65adc2c853686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b466a92feb9af99bfc464f9716c9c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d477d359bb611fb62b042612008ede688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84917d634f56cc1c094658d239f02622689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbe48ea8e8899f4925fc1abc8d0324690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639fdac844d33c103324bdceba2fdee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fef811fc9859b57850e3a476af059692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f37f198424e2fc04a3a80110cec66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfc93fc5281dce4c2f88248e573bed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac38c141ac1e64c489139abc4a8461695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8899b22d567f21f738aa6d8c2efd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb44c42f5c8290f7e6997a6afa4b4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b757d47cc521b9cea8821bca4090220698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead44f7d0730b65762e53b48a0344069699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85320e9305366ea6c8f8f8afe50b2997700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12108d6786e5a2addcc3e7fa73b781c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327688b5c8505c0132d3d63cb8b121702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db4100a3ae960a5d94383e7c8bf3bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c13640e592c7de4f94ba2fbc4a4ba0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46da4038222ac298e68f3e9930ad929705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f5cf62fa0ac89cab1f5bd52c5c7c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f7e11c3e2c8ad160b98eff16e6dab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a7810196a878850287e7633a057f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425ad076cdb68ea402c7071cfaf94a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c300023a173fe1144ca14d9285e5f26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbdf927bc406244a0d4d5585b44391711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7871d7d760a51a0e1dc9f9c0f03ea7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4709986278d0c699ce23b414009b3bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc06e27db09d05de6f9e6b9be8b782b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a1845b6ce6508bd90e64189beb17d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b83dcc2bb509551efea948aee2b25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c451c406ffc7e1b4057795e329f66c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426cbd3e765f9954d1be0360fdf5e76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37aff8e37b659f372d6e6dd2b9b20c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afc72712cac3af8c3309f9b4d514b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9aaf8e6acd75756c7062c46679872721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9a64734c89d66a13d56dc0c9699c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543046df42a3299e244bb3ed0474b00b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c3524d9d193b7c63c3db9dbca8f6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86285514b9bff11f45b3fcacd419421c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceccb6227cce2aeb32de413043f8fc6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007721e76be857e302dc7fce21d7df71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e887ce5cf210c98a5c81e70709d0da2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcaeeaf812c61f84ec75f877010575729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4851d648df75a80a961ac88364a9829730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2f55a7579970b98aa7b2ff4ef6e32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece80cf3fa8329238fa33e833340d70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b813758a040a70fc3edd2cb5d31eb3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92078c1a43e24384fef4435066d07719734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a9f50e58286868af5cd05f03d40e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497c72db67c72fff1285eebf5ea6337736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7862a788dfe59bf1e1ed35146b7c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29728aa15e7a778abde48ac075d40fb7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bea43dece0f2e4639af69ae047a772739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74994fbd1ce536503f7c73644ebf36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cff6f82115b5d0d73c1597a9a8301e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e4b68b009fcc4636fd10abf5da148742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a38321f757d85d83e0da4ac7f4faf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db635f7a70278f69454d3cf9fc18b11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793596a9625a3b7b755b405546b601a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d16082fd7d256c5028068524fd6fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dcd60d42af602de194fab0f6915f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ab0ccbe0c75f1b09de139232a362d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f81380991a0dec6525a97f15a73f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af28406d0924e6511ff727bf353670a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dba57a67c4153ae9a2dc5e0c260fe7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ffc83ed7d96a39d82c6cb2ca5d747752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24dcc063603ea2477705a5bf90f5fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3af942f8fa04744b69219bc8d11c65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267ff6c1a5a8911927c6f1bba2fdbf8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92fd7e52dad23336327343726b2918756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03ba6d9c8c02c161c1ea7ffb0b8209757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>