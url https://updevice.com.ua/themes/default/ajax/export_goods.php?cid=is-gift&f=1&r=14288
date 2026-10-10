--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a93643c814d7bc49c675d77ab9d8581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d961040ea6e76196bd9eb2c78322512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e77ffddd25e29ab163a2be33191803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa1f4206711917e2d4954b279b62de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc0354bce5ea33efecc659c89aa69f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853103981c4bd1cb41d397caad149266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c9cf11cff78a70b70f4516fc293ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd3499a1f57081ab7323623d02e95f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2529ddfe9695162bf118fbdd6b35a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082c46c483702b682e7f421c02d578b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc6ae3d7339aac52ecbaa28896753211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032bce2e26bba7deda822d1302a2ef312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe8a1192b02c1b184a5bf3b5e4ad2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e27413387c73aae0aa89eca3b43b3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8958f7be5e93ca34195cb1a0d4503215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906238b34f098eaf934df9dcf4c7b8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198ea9b38eb834e5bb9f9aaba0a1f8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc97a8e1692ee1f1a04e24b107c08618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c99f6ca942e381cd8d25b25e6207ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2b9a89e797bd33ac4756a926b98e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde826c5054ae8cec2ebd9d2105cc5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6177834070d436ebc260efe74873c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ea155392ef3e668be782f4fd7570323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4bf80fe557f518e531820e883be4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a033d5ec63c878a5625819650e1879225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aa3fcc1432bd146fc1ec70c68a95726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1dfd2cfb12003f0aa89472b434ed427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e760cb9fc2ed2a0b465c770079a38328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1045205d7b287f65e10082e63e54429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fa80485b10abb7ba44cda7253c0db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a22e54b24b6af505b83282ef4f5b4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be8e557019fdf7ebeb9df10df9a5a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e1744af5949a05c0a2b1aeb4d07f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96cee1f25f8246797da1fef04721b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c01f345fe7a98aee9832f4843c151835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dabf7fda97ee7537ff967df747ff636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee861b5963013ef80eae8a980fcd8fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c4a5749cd1258f3b76657eecdd69338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bfaeda2d89a0bfc7d1bb817eda8e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209739f43f1a431499c2a021886983940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261904d5b44ce7c3ec9201e39476cb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9836229eaf8e347a057060a9d92074242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bbf049b303e39eb8bba104db44b2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27733491dad227da5b244cbe3db10fe244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc1f67416e162adfe6240beca73cef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2213bd8cb2b67b634660f43d1acbd7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9da0cd0c42cf1ce7872b9eb55f034447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b6aa4e5d57d96d02ec8e47fdd093848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5de664a6a0466e39fe16265c52e7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49aa86b682b9429a8f535a2ffcebbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8634fe5e7f0391921efce07c45719e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ff7d7ecb57abd8d016b0331864f4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e97f5d0235e13afa645f4fbf76c95153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695cc0bc8344634981bd95ea3c1b3a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7010b423dd3781f46f61a5be2f034755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c401621d2de99d353e0d269b8c6d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ba6eb23dcdb3a5f9607f3f631bc0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e380c3f4025707f59320a1e462e3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396367b09fe0a5cbf71f51a681f8a1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829564a0a980ef5ea7e94a87186d3cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24b5aa6eed7a68d9701d296c80e48c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e808748cb7089fb886cda143c11ed562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139d805c750afbc7dd6bdb7398e0bef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4da01aa5c7b655ac4d7395f3e3d88464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627e67164536f970f11673f71d4834065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762814e6a1ec2da76b6c67e3c292349566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247a1c71de7b196d0e002f46a35a86d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656d400776a5a70b392b6d12eaa11f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6059a4c1889f2a85aaf1a9992bf2f4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b626242dd27e55ac09f6cd2ca2f6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ecca774ffa49c31bcf0a5e577c3f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07e10fe08d5d642faec5c126b5790a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae7fd1a6ce1b6721dcaf1ad80f6b4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e9876d884c569da6f4507c9d3486374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c34491dc27b6f56cf425cfbb7cbb6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb17e3248dde216f72da3043d8e8d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3824a94d611b2c6b86d8365fe9b567277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222fa5ec874c46869ec41ce22f20c0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d5a1aceae1fc6382607c74ad2dbac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb235fca7090423142ee50621d384d3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea72875c3d45adf7c35a9c5c1289fb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef56ab50985a39fdd7db23537f49b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d5425ce3b8be9d1191fc2acc4fb8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39722e93464934cacb5f8de5fcf12e6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b7bca1ab276b014f3a251cff402be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf788a0677cf69952aceb64c10e599786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5115ce45a0232772d417574db3f7fe287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984afd8d98f580bf6e4afbedf288c1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87ca24854ffec62069489c4027d4ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deac77270c6cabaaffbe11c585e2ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82094fab257ebdaf3c5e74e2292eff091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed387e520df46430726d69082494232592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eaabfb23970cc1056f11c3c5ee09593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f024d1a58bd538ac768b0087643978994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76afc400320fec5713cc486cd35e4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d72a424c69cb80a59effc37acfbb2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265fddc1117f877308bbdf01609620297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb14b5f51550ac2584a931a702824a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8306d825218e4c3bc13926123de017e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb111b15f0096cec03e77a0ad87875100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a45acc0196590eb2b07e9d30a5cf39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb844c064893db58e074629a3c454852102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a4ca5ef7a54160bf4c17b9e967f5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5693a72632d1121cd221e7ff1cad757104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b65eecf64037b6c283a9c7e79204b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b620b1ff7557cf0edde79971a681a25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ebe817eecda580212db3199b4432c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6acda8c1fbc7aa491be59c42be4f6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20403345ceaffd553860c7db663e6a80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734ad0ebf6e1ce34acfbbae6e607676110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2439dda5fe7fdf49ce2ea0a6589730111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4330ea86c1a052a6d31b85759ed7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926ed3fa67a251426f9858406adf6a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5c101f4f50e8fce990719186c1e27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8010d194cfef5a42b246292d377ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9170a5fe9d05adacce976ac63a3163116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fa78ce98cf818bfe305f23b914c08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327491bce29ba5aac36df62e06eb327118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20f598c80adf859dcc70e98dc397fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4d2a18f182313f1de05c9ba35c59e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b865d114eece172c226e3cdf174eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5fd07d1fc1991c1ae99acc40f9567122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b98e9a369b532c36f3337d3747752b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50cc91f12ae5e1e4974fc98a14128d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa4c466969808b1ece3fd30d586d6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2b5fd9b61dc2f13d117db35190799126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd7bd6aecac4cae7f72f7417f9f184127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571953e4b4294d25bdd5330046b56665128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b706d35ac1369750b18ef51cea2c951129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92577b34e99cf7e1871ef34c06d170a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6983e442b1aca8fe6daa876009132e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76cc1e78ddac6b5b19f0dc2761c72f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80f558f11a8de02b3b0170de2b10a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6814e32a0a9c7e458cb740cd1067c28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a6f03b0429682be68452d07701d4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61acb619ded78b5a7f3c9c01c408d81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ece42e64d69aa75def401451959ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e8f3af757cad319981c611f29e11c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc5c068e300830f4aa4e8a2071a381139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c36826b9da0f80c6eed7c0c5c1981140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc043e989d87e0bf49d3e2886cc3a0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887574fca1914f1f266afa1c642e38f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855506c99d294738062439041bd3fe5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3788220a542c62254049f1827d8ec4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e8bb1878a5cd7fee22c3a31255b77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896a7607a431978d55edec0779d7bdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9ccd6185eae07503acd70528394aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5185aa1eaf80b1585c72a1665518a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deb2b2e20509e2274f5e06df63da80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b34b8116769751d0c99922c111ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4575a5d5af0fd30b7ce7ffc4eb9f9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a62aedbef05323bcda3ac2670f3e08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e7eb91d43fbbac07c4746310a0824153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff65b2f24604f700105faff5a21667154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098be66c2b0b9d03fadcb18c09ea281155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9d8d96405787646f77c378599712a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb80871aac6e472d8ecd488fc71cba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd947ae5a5029023fd22ccb850eb2c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be01591612469ce8260aa59e26f8ffc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b98531291ffe5888cdf327ae33185160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77062fee0070a3ad559abfcf37eaf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a40a3a5a4ff0971b63ef07222bdec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a81d5ccedc24c70f5a2f3a618ec8df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe96aa639b96c022acc5025f5fc4b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b7a6a1b7ad2a44b9a53f242bb6779165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83a00ba8674146b082e753a8b528f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71d3bc4e71a63423ccd69dda551538167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a7de86e7f623075e640884638e265168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae04e57e8af3b4c8ed6449ce93abdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43526ae0e949762d2b08b713f1390086170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fa3f8dce7514b9fab6b6cba91a808171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4e23022bf84cb1df18d74ae1bbadb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2337cb03da5b8cb2717db8994554f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc65ce0d90239269865874b64085b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30d1f37b12a9df0443a8ef5e388d06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edf7081ab6b18d2e4791a59ba402c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811b73003b151a5f20e418183ad9c84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e473fa33bb83a46041f9052cdae57e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea150752d9082d3d5bfb8593dc84f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb2425fc4be8fe7dc7ad1840690d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29348024ba0c4fceb39d8d66163c28ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123a9bbf8724b06f872ded05ffe3858182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dca0d839b00d27a7322f5a5a52ca48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a08256e497b0daff6dfa72725d09f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1703269a540258f9eb1271939ade408185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5737cc7c66bb2a91ad602a2a22181186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f91f544f8e6540c0c0e1796b9729a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5092ebc515756ce6d298a8e48fc406188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c4aefc2244c7ddebc6e9d8d78ca32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7d603649e949310fdaafd5d101d20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5e267b4903f5c6a058d06ca41be0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2f0a17d2876dc9204991ff6314c81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a10128a83e29e37e0079192097d07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe309a333f686a1f09d24e25575a5c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894482e597a4e1f73d13914e8e05c59b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437a68fae50474d4ad677a3389c1588196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f3d7da2a86bffa77f7be86add6b5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110027a0ac7b6b80a5cd57a7b3568b7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1a5a7708ddb16144607f23006fe2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f1d010a20f57caf464d3abd57e640200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3d680f90f8da9e3672c0f16f9e84b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ebb07718211f152da7bfd6c070eb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7366c596fa3bfcf17fe52667ac099203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598e69f16645a8e4236c26301733865204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc45705593d861598bf12ec319c49c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20eca24a03a3f089022ae6d0750818206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8d80acdd04919d2e8bf79e4964a61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32218a9cf8158cd42336e4b84b166d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbede1939989df21e97f8bfd8cb7e6c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e29fc5ba4a6061cdb03eb31afcb20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef5ec6d2f86fcce88b754c884b2daf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cab0eaf9bfe312ff0f48e1f05b8402212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b5ef5f8a67e8331cade9b9669eb12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb95dde429dc7cd44741ce248c84217214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005316834b9503c463c0af9bb78d17a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561ee70efdbfb9c923ab121a4ecd209216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccc0cbaebdfd83c4ab160b1560ed63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295fcad3db0e0b1485f47ac084ce015218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d273f76e06d107d5214291872b6f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eb97aca703a81c7da6516c14d8002220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44235ba074b2f23fefdce20473a6828221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c99490c43326a752252dd56be8667222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87ebc8e7d57574fd69dcbb1261c291223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b841f5d33e10601158f390778a01b2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3138c083394a5450a4856533264c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bace0b36303136c372de9f07951e1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce87ebe8690b16d64161ca8047ce28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9ab4cb13cc0ca2fc5c9ff0399e5ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e35bbe3afdaf17ddbb583fed4fd8ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8da7778020d69b78376f52338623c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1768936ecd46e31983415f8d2742b1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4c08de1731aa73f5cabba4776792d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc0d75952894e4854fa3d5cbc9248233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a9a70f83a3a6d106f275048606be5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8cf0c21d7269389cf1c091ab65fbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c438b7a4c6871182c5c2e282de9296236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e345fdd7f95efa7c287cc3c9ef3f1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e24d2a999a992814d893570c6b0d6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d1b88cea83624af5ae8953a46ca04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ffb890805aa3dfa343c39285907e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c2f1001e37a2f40599871092885ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b2c66278493a591454eb3b45ce3d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875ae87906132878fb71d7c1902739f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abd2f2a0fb80a4a3c9fe6fb42b00ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7c68c10430dac31e4a92924ab5c87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf507ad945055bda128c961e9ffa110246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea713df7e9ee183f08083a88233afc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e843ffca3ccaf9bd985940c70ac1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256db505d50265e20d364cc442394ea3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30993e325055831597ecdfc0bbddc3be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2b331e67405f389c45bedd662a20a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995628fb51ca5fd3684a796b3dbc221252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef7858e5d56ca0082c6ccf8aacf04d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df828992bbafa32ab89627eaa39ffa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f36bcab86fa6681c124b33a3243daf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fface94fe87eaeb685978138d435545b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c6e6d0742a42cd73465371cd8fa23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8adbf130a59e37b4c5a01094897ade258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f632c74a553678d72d8b6ce036d3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d486bdb9e35621296485140e761a3ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c95ed83451c6939473a3b2195da5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5975b31d37cbcc8ac2a3f686e1e28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aea5b6f24404d747b27092eb78b5b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb15b1b424dc52701a34de8f205a76e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b3cc6770f7184373fff8e27694278265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c094453918e851e29fb7978865e1b91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9a7bc1445567e867ad6e068f2e8e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11f1af9edc578f3c472ff597a075b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e8fd4509ec83bd47584067fe79182269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b895a9fc50d84e0cafbdfd7cdf3a0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87de3b2cd75ebe2bfd853d9df8ba975271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c39a1bc94dc5885ec4dd366a17278272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf46cf3906b6f1be41ffe3c85cf8ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee669bc8bb7dd9739e133c208a4e14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614f4cb2c98d690f8eaf4f82e36aff4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976e5ba62d8556d8b1b310445f94e6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155c8f9e7dc1ac86d10bcdae18ed496277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef74909ff70958e03ae8769a1e9c503278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08e00c2e2aeacb23d85ffbe4ceec14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732530aa5b8fa06ae069e4be77e103d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23debbae2899d623d9f93f96120f8bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c1ae3f6bb1c96e86eb2f7636217b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cd0ea7c4809746ebbb8d12de9c2b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315042797c61cf03dffa26d75a343c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf0a412d6ff4b9af1e79e9bd3c3f3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57522e265ceaca766f3ba78c43a78cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44240101c7168810c96bb15416b8959287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4722d6fb9006e2491806a7d4e81c559288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3841d55b2dd2bedfc65cdea3692f817289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff7ac7de11bd0bac9c4e34f1aba9c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d97adac30d157523d17a4793e87f12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa08db8c9153c3db7ccd063063dff64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95688aabdeca63dcacaf53b60a6148293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60f1ff062e21460ebc03e6abe982c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff2e04b084bef5743579ab0b8fe0a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd35b2320abc55be4bc88ee1cfd3b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b06aa288cb5e24524d8f804ef87a1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b531a66ad413eafa24dcf8818551b78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59786044b1f4bb5065be55c1cfd691299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39109ed3b4bda3d22712b2bc2539382f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6617e5a29b781ecb654a2e5f4f91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c6403630464d2fde642865e477cb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716ac3e6a4116d665f3efdcbf75e33b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c36a706cc12e12d5c1c4cb4945100304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e8d59b991bbc645557a16fe0bf8d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e561c49559d8343069159645f2815e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c29d97b285edf905757cf041a45ab5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453feb7f46bd4b3fe3496a33d32907cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518787bae6105ee40defd40c70ed29a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cc8824f22352feed4049e9b7b6961310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87d5cb4d616b20241c95c4d02cc1ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aa13510d1734d3bb05f81f640a99b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a7f5a2f979238b5d6bee7f359a427313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dfbd141f6c2c4717b575488f46f76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355e3119fe89458e0bd1f8be238abd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beda54743e4d8e22ae72ae849d1f2c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c75d7d4475213458f7a9cc45942ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c12660398293c6262da29c61eb2cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd7ddf774246e2438b93a09a070be6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc6496ddd2dae6c258c8baa71fcc2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597399596b75bbd2d865a25269ade10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0509ceb3e0a96b355486349b10de3b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34325d26355c1b79dc637608e59d2672323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894bdf761f85b7fe20a7d66b47b26f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d7cd63b8f8d2f1eb34f386342df8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b73915436a3f001edb36c89f04be06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a04b88cfaf10a246d3f630e767a147327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf717a437345669273fefc4f46d0ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551f080d2842fa980e7367530450dd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d51dc5b5f63ef0a70dbdb3c5bac294330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50df20e4006f3634d8ef5917f10d272331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2db24e525edc9f2ec9ba74b394cff9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f180911ec257d473d2b1221c43e9956333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9edc3ffcbe6c69ebbc03d2896ab30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16686d311987b6608f797fdddecb942335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365763f622a02d6cf94ff2d1fcf5cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030c5d63b903f070abb231118d27976337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7cf06bc577d50de623b4078e18fe8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e24afbeb11fecd1e9c41627d6312f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1667e44899e2c1e08f0c7c08581ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b2d10f43966ca201b7ffcdac39239341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af52db698c66e09e8b32db67001211342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec3d7a64165ba3a392d89cd7482f0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff056a6b3f8d073aaa6798d4dcc7cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a526dc4637e034b3062d946cfcbfd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba92858037da8c0aa21e0a3709f071346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b361a7bb1cc24cf4f59100ee213b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de9c6b583ce7496e169819310e3cd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521243560a95612d3fbccd95dca9193349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab18ba1eff07b25bb162f0423b2f78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96bcbbbd1eef9c5f2122d934d628ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c9ace134879fcf6e0544db467d674352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae631747c07716b40a2360082989be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbc1a7dcf1d9e9137da98b58b898ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2a6ee9f323ff0c73dc67bd0b78708355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0d26b1ee4a09394a357da4c1899c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89046c7fedddd4006334a8c56050bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21e99dbd844207faa282237c419781358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6ca976e6ebf7caa10bee19347de6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def41e3e0970b2f5c29f158fbf96f62c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359127cd44a2f1b1315647b4b81c3b08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79259732d0fb0b8647397421364203362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff30be19653e64854d67ebd3c86b937363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053440e98c79ceb9e63a1f7849f2fb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad54349c8521041b952f0bfd1bf944365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528242f7968d0dc62029275360c66be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2eea1b61867bee743d8fcab3983b61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c20112ab30ac20e305d52659b68ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b670581cf56bb0e524b293e23fd58fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ed158022b0941970d2e7586b24e3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628945a151ac194335808b542dc23a41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca19c4da7835ff2d704a5300a4359c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de19a41791bf8e73c197eba362fc140373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a99e809a93d52deae9310ef9d902d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa65f24578b33a0382a376fe41ebc3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62980e15c59f47233cb6ae02a7332d1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8cd67486f9a1067ab7d7c5a000bef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51d4eea1d8307a2afa693ee704ebda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb8a25bc54f05c4f5a84148b90af60379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2198c84db7a2e0959022467b3b528380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8edb6076ecfee2de75307e960a10b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cdfbaf3330bd846ef41f85a36c205382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de00a9abf0adc4ea0e715b585e1062383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765e755ad2a1eb1fb0c474e4435a3d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934d51a37972df8fc8e3ffc2aa547f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46f360b08fb470d2be9171e77565f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36b6e3de4c10931ac47c05bc359689387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72749415c3f542fc4454d45d8ed6d90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148d1f2d7ee81f332c6e9f7da63e6e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a7513bca1526bce2f389fe17a225f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d68fc95409234ed0a9a0fdbe5bb46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09a9c1ea2117b3f92530f36023f4f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28e8515b7259dfb67236de9cb06c42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2c2ae6b155fdfa79174101f03d9b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5373f5f47332e8f2765c1edfd09ed3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412dc22be9a7c2f13430039171f7fe1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9feed1147675bc1ea175e74c7d5bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef12066e0e235b5aad5ee91e84aba4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e04440bea279244d27d3901d30398d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075ebdcfe9da50001f410002ada64f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff766853b232965022dd9511c4b0c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f5836759fbd8753e0a9fa8031c7d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e21dad0e517cef45bbaebe7493d23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48046ca8069b01f7c5286d55686273b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e6b2604db036e4f73c627b8a36afb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6318fce56b360b7fb29c2d5e6d4bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dd81c400d7a24a84cab824e0d6422407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd47ea74b029358804b823341575799408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf66e92cefc2e69b320e726dfb0bfa4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e725a43825cd545c53d39fbf93112a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80e6c87aa537d9ef689bf64babda0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a70b4140aa515a214b7eafd7822fb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae82e304580ed44a4d905a8c215997413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439d28fad4f4f72474b5c7db39542a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138424b2ad408da262c9820c533590ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a3c421d990dbd15343f93fe1c38d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62a6ab79015b85214bba9eecaa0e7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cdb7408b14335897cf815c0bf5f0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc19c9259bcdae3e319f472a121dca1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b82c2bdd4ee0958a04b0910088f072420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a63f2944e4a1fef381f8562f06d2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb18ee9a85fedd4210b7c73dfc5df0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c23c4417df9be27755e5b5eb6095a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2f5349e93ccf9e53c7dba3b05ab40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837ea7e6ce2cc477c45203fe332f701425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f133e40c74b3d60184f9b2628ac13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540b23574f0f4ae7582ab8a6f8f481f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d2c77f31c19a15dbd3735033e7bbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c79b736ba7e82864b3543fe9297ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41121ac26cd8a2ef10698102ac7a0287430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03283ec4073b2cd0c40eb35f3ebd571f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29583d31d02df9365ef3d6e397dc4aa4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c054031b03ee1ad4feac3301f821ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a153b221df379cdb900ba71ea9f9de4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8482adbfd2c4e9221194905455ad99a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7ccfd3c258d2c2ca98fb01807cbdd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae25db0f492447d2182a7c70b035b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c4c22e46b5f52ecd16cc5dc6a2f6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c0813fd1e5419cad267e4b4db33ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf7647fb10dd623822dd6be4758f33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025c81bae458523da499c5c28a0131a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ad81009522b1b1457a549f59b4c43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3dbbed01c53ecd29d736d8450f768443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ca220cad069e59c3897d31d1354ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec63857da42211fa6c459b0531bc96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b294e1676645c51a5a812a80c427361446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439a3bf9a5baba0f530549ad7c17b56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb1796f5f86b995344e4e474a53be1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39209d8e7e679811590ec06d5404370b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46902d9a813aad0eb7d3a845b0aa05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d8d343ea3e667a379bec3b30ea2e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a03618a681392e274d7c8dfa69b51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fb298e9d28a2d47a35773eb48563d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267182960a49a765df613966ff31d54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6eb6093fe29d2df5ab09e9900faec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a4c44c7d8b2ede853bd8e854abb11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784a0b106042b1a60835ad4dceb9ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96715a6028aeb4f63a0985372112375d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116266ef30083e81811c74a4c2116c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a846ebf6af98e5c95eb091f42276ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08c00aeb9e451223b66f179da9b745461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80458c5ce92c6e3a62d2b4a49d9a0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3db6abc9717e2e03b9394546ac769463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef77d2407fabee02bba0a813b7fe28d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec1df3f614bd84133ae35ad4d701de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a117a73b9d5ebce1f0d83e5b26cf88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185666dbb040828b6d4d822fd1443f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753338e525d00bfd88b0710e1cb3c8de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166f4dbbf77ca77886e4d5d4a673188469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb474028d17989b9cfb55e220674fb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e27787e5d63b51120f4bbcfa67ae68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fa0c16cc31d04858b606eced87ec5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82324d96e6ba2ba15c8ae8fd0cc15dcd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15010b555ae76eefb1523d4ff31c92f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a15431cf9f03842cb7aa3f9ba43cc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24abde939dc070e85b8121ac52b97b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdf6fdffcd4525f79aacb17e595207477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dcbdc17c1b618156995382d2449c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb8977aa7a7fa3824eadc3d8a706d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aa751d571a0e92813a9947cfee5b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8036f57dbb710f2185d3a8876a2175c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ef244554d5acf1d53ee8af551e728482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9369febada85278bafec4cf831824483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4e786bfdbf9c9302232df47001320484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0758ff9efdb59e701a1e72e6e35786c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e92ddd89f4c6f1996cbadb8cd6688a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20975a4de96be3d4f4e024e96d8e4b51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dad5c97310180228193d498bb4663488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28019d681407490eae64b2ccb031924f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11dfcc0d4d3d69f6f9ec844417b9d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3c73c7d026cbf13a07271832e1de4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b0c4e7ed14ff45847e310f77af7b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6988984e92e3a99f3aab041232b98b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb56c0c00bf166b4b0758b3925fb346494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b93afc60f1ac6ecaa19970ac7117b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7842af38a16c4984716677a7f25ab2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd48e7012aa7e63a8cf46590833f3f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dc298a78520cded621dde8b3e044a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2f74d548ecc1f58557f5c4488e95e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6a7e3861e95ffe682cac9af959abe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba55909ca82989ec958118180911523501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563aad30a9b147e0a6c2be4f056c0a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ed864bba795ebb7021dc2dedfff15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bab95f95f482c4244a3394626d9bf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69f3159a00388e3aaa6f50fbc3762b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10b07cd20c5415ea2b819a52f1db5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb1fe753354bb6dd95554f3b116633507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a779972192f120fb2038e4f74ad0be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864820e90d1951d9b12da97074f8285e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dc7f3417a175545a6b2db441c3e2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05c5c767e5d1fe680736965a252135511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639c9c009497c58849940012cc905dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166730ce6d51cb692a40465c2bb0b92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a90b32d55db2021f3c3caddd08b16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96585ba4ef44e0ba0d81cbf921303a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ac16cf01ff76bd330b8027432d5aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fe167dc887ac765747c4359e2f2c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25298b24832e81c8f37c1116f5efee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8f3d30abf235ca534d4bdde3aecc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13412e5e59ba9f9fc1151dd84ccba44d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c8cbef5b4b67b6b66bb427baf3a22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f09cc41263567a9cd5c8ad05e1840522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04870de296ae59775dea6f020d17997523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdb8923f4e120ff6d719fb5f887d41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bfc8127141b303485437b28543ed8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb5a7a0b0d1f290e8a1bb7d0dcc5d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e51381c4f6e5d8a9c0fbe573f18dda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0ec43ce0203c23360b37bdbe16062528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d752eeb82950146003f217207c2078529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15738692dc12cdf40224283e6d7fdd49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140de6ebcab1b8ac0d428ad9eada0f78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfe9980258cec0ff542b0c676c88df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f76ebeba7752f33b1d3fffb1f573d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3999e294ba2cc9648ac553d6451cf9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465bd45bf438c097fc3dc2bbeb533c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8cd4285374f969728600853a65ffa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e98b2b0352930b142c2832acc33858537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa1db1d6b3b34fd2a3b702f1872d52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f302c143db7ca3bf5acf6c17079c76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508aeb560212d6619b0f0d4fe468862540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7749b35f524edee036e18196e6b9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2172b0f810b347784f267f938ed46f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7c5c66ccbeb035cfbc332bc4cb1d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28cdbbd1b34b528ee60e92efe9aeda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6d3db909ce08f6cfc57f5eb1ae8b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b2a5644fa304c026d35995f94e9b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ea1bb241bdf2fb0772bb3afa12601547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610d1a8268067deba85ba2c2c627cfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983fc70a1b12b0b98d376f0d0d8c45f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d297d33ccc2ea3527fc4ec8ca048e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9c1d2e50a7cd176b24e616e8b6586551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531f801cd9b1d706d598442bae36532552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c4f53c712fbd5cef619c2a06c4871553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3b4e31955792efd97bacb6c8ff73e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67a5df9df40c278646b01c8ffc6b97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b7eef0d916786084ae0b79b12843a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f81ce597364742d19f27865d6daca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d1a7a3e9afd58f166664e65fc09c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627979accffb4a8a8c5f2f0ad6a0ca16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e975412cf9dd6d3f724d377140de331560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd6c452a28075084aae6cb5374e767561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0d783548070755fd0e55b30e3cf09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451dba350dcac47c051fa51a3ebe537563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbda53fcd33084dec298686fe1b1e42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ebd27e7c23a809152ca955127fc97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d0cc816b4cfc93623fb671d19d033566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dced38969c8623fd3eebf998fb81b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382db23d0821b477b745b27484efe464568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736058074ac13ceacbae29c47d60ac83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c2a2a982e417c8e23aacd4f8e0b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f8a1cd8ff9ca08857626257fd91cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba1a7fae439501e6a2f5583d80cba5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de680f29c13209b730aadeebf2613c5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d25311911b55e38635e934ffe316a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a24b3f670953c91931998e32937d38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685f09bf6b9679daf9e82d94ac7f051576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d227f247534d26fbc2cb4cd6a6057f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3cc984212c73c4197b98f7aa8833b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29907f5fc414a1637a0ab228a0cfd2d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a0626a1a8e0d2df31dfbfca06cfbc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8eab9bd9eaeff4a0bc66311d9ac2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72854754ce55096fb73e252b4704ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f753bebe4cac8e4cdcc11ba03140c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946076a949573cb20c19707ff4b94c1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27093b0f77a833f4626461858919d804585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1857b379b9fbf6949b905455cc48d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b9ee0183ef88e77d2967b038097fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a07947c23aed8e122c58b043a073c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ce05f2452205682a8eea67890b56c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f1b5e43cc7dd0e587f0d2727bad12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8992ea701baa0a9718b55766e576eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dc50f54c23dbadbfca4212e7d0eac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a86ec4cdd5378a79007af1592931d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737c7e8fa8ecaecd0383b08f9a48d45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309acc3a70811da142e5771b7e4a5b5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968b5a77a393fde40ffd4a0f506a5ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee0a7a03dcb58e7e4298a701c1256b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ad0142128329ee0c85cc43ef699f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973e880d88e2260c8e2c08b3da82997599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1f70dbbd2e570cf6d966b2615b5ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf06d1da0a8c7cbaeecf51a6f3eaf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8c9891d81d09230af428d6acf3838602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c0f15cdb04f69a3c89a5561d7490e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb27eebdbe7e8de0981000f8c8e6d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b032a6c17a92aa03ff7257b72e02ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781ecd62237b47de34cc4895a4ed914606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878cba8a785fc3fa9d9b01e1d9a6be0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283f1f421b3df9db30d4d2077f6c533608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b136cfae0b61c0584b7df5a3940dd84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a7d4ea9bb7221f53f3d553c96a4c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00283a16ebd2b908b00b904a17fd7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6989996d79124635bf5fb87db8801612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dc51614c540bacbea834f6e33478e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a4b5048e49299ce1c14f91ee90888614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebed180c0c65110697586dff325ec2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e1808b14c039f4c2a0f2437ffc3ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7a06186d285ec05a08482ecdb7d7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e25d1568bd2c3bfab7dc5d09900ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f113fc541d8a1dbc715c402aa381a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd874e4e61286393a997154a1f6440e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec654b3e528e4773488b8a290541a646621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89f47cc1fedcb945cf89f29e51b56f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4f896c4d446df875988e228925060623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd022c604c763a49e0a7541ff11b7ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390120f8710d1812c40fcf4185e83865625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e703e3bdc7680d4d8b60173148636626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5105a1786ca4596c624ee15a4193a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa290199e1c92ebce1dc7bbda3facb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b419f6f046d4ea0e3af13a501ab293b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35cf3448fdf9796df5ee29be834ca2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840d872edd3f8543ad2fdcd16e631c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956c9ae4ec0ad9773fcc27b43e753fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180556cdef389aad7090ef93766bb6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5912191ba07b3fd6edf6e431db9f2e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028db309a9c5e200f01738dfb79c8f8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cceef9699733156304659492c313b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1bfaaa89090fc476ee7446d7d0d44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbdaba14573b3ce7b9e522c07a31c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be88990272f75c2dfde48d6bd310c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0a9d77379aea1f27a963565385dbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fd995a2097bed1f694f3ba03acce1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0e08b23428772443dfb66288ba484642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa5e90edfaedfa484b6e61b66423c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd766b84d0215e36d61a28929bd526644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a897f1b255209dce60cb9c8857df30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82295bbaf343fae9e1e42914703b9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43461f4f064c560583e52edc5ff7f8ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28e76233bddf44332a26212f22d754648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d32e0cdb653a0546e437692b5e94b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae573124af4605a2db437f218fc761ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a958e6bcd9b598f0204f26e0739329651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f63821e69906d93629abc5c16cd6bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e747b249ba294e4f7082b32c0aa6387653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb074401685e127a3f0ce6c323e5a9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa2e3e3ace52048c522c3803955297655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b212958b1be7ff514aa4efb193583656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71eed2d317e12483fa9aab19ba9966657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0401b44a219f0060dc1c4f176b98fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb83b7e22cf176f7463c484017938659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87052ba2b042665f5b719d7cb707e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f7629d6bb82fda3cf6c40ad448e41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c009568ce431495444e2499968d6f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601548e20b609598f35ca1d56a130216663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994739d5ac5c7e6a31ff220f59835a08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496ab1fdecbff23ca9f6142044c4d62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37405c0edf5f4918df5c1a3642b6c2ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14848b1dcbc9ef113687e46070048f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151820da9edb865d7204ae86167f37ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34512cd191c9c38b640fd9013e05c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b11ec7314c4d23efeb8a6ed0407e8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fbdd601e04fbb4c127da6a8811c34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ba615e543b0ebb898f25178e2407672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a8bab3609cdb97ff199880384f44c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e48722034f45200905af67186ea1e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78665a8da746c3af8bae100215e5bf59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb41075e92437c9a47b6b11757d36c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43ff2890400b2bc3641134f4b2e038677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a54c29452514cd85e89eba1177ec72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19abe1c869e3bf284c822cd43c16a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2034783e054519766faab46eb584b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f01aed77f730571d7c9569ec3e0e99681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911ef05509c9781ae397c0786488371682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6a261958525ceb2a094931c25a4ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a4e35fb4177bce2ee0209a3aff8d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2ba633dbecfdd9b9a75960700f211685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181db9320db0c6eac16096875c994d57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06447bcb2dee18ebd9bdaad68770dd5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96645b291ce37c3d56d091291f859168688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebc3e6470ea6847e367224219d8592689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299752b52389c6e7222c3318b712b4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d8317b155ee184bdceca727abd14a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d91612bce19fdd652a9d442cd5eb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1abc5d4e7c5952908cf644fcfc13c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc63f85163d9f4ff65d232bfcad5e37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0de818d72cfc6f6f7a1ee3173d7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21c78cf02b6de2a02478341f9541cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82405da8d8b305ffe0625d67f2bcea74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556a2fe3e0f14c67caddb10eba8eaea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fcc9ce634f56600e8fd05739a68c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e670f4a40e731f50d0c71c3ca10f77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df392e89d2e26eb603b7dc2faef3fd0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636095cd64187aa4c3681187b0cf5c18702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cac755d0d0ddc979b6272afc51190f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2990b46fb1719d137a0e305156837f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b43882ee99a1be6db8bdf55b5ab9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2d6acb2fd59400ba45adfbc23783a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cace60b3835a755e0cceb8b4fd27669707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36933228dae9461ce23e4ff8f12ddba7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159e5aa32780dd25cb4c6003ecd0467709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac30b7f1240e5cbd758d5ab68113f48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39256deb7597dbb6285c2251377fd1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b73e60bebd75854bb3d559588f7a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01c3639b20a3982f7c86684f8af039713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c793028612a7e68bb79ee663e79a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220082ec6e67c8f64c5627e513dab76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73095b9fac4f9ee83e958f94e833d8dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09abbd8fd099da54319d4e9adde12b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773adb7f0824dc0746437b7827ac0d43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffe065b5f544592735ae65ef77b254719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f7dc2ce69f26d1b2b3c525b198300720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc2f2d1924571d34d28950a28241d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3abe08c3b71ab8e6d643c8e80c045722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f73a6f5a78b5be52e50a7fa9e8459723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ebd0be83fa43844ee8faa1dce4313724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab666dedb448f61ccaf3138c163bc6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178a0d09d8f81695502c9c207a200b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a230632156835a5051f0387a21ff45c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09138ea82619b24521ad1809cb2ef461728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f203c428f35f307644f5013c5be02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecfac136cc75e86ef668ac8f555d7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c616b2a670f007c5d5a8ac668ffebb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee955369767589b0a8dd873cef9416b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35a25e6221da89dd551593a618cbf1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a9391a3f11ea5f8946072eb6e4f93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4b18794ebba7d1b5bd20fd6833f88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24198316a57b77c24e98e0d4188b4004736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47becf81c58daca18178e509105bd8da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f65a7a2165a7fceee62e06a4298aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50167e5d38a49cfa6c24c72fd79277739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e775edb7331d9e904db5868e1a619b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ba705ab17c6ddcce27055c3352892741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc925d33676b124f5bf7d8a9f189a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7bf093148408e7accf2f0ed5213b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31b2099fe07e6d63f2907d71b28757744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877dc9a61899f6fb462953943ed7e46745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c33566135a0ab42dee04765e736f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c6a270585677749d25764618a278747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc39c61537e0b9bea8c07a4c8e2eb5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196be2e5d0ce277e5920d9408c952bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de911149a2cccadbab9357f94439ecda750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f020d90a24dc83277490e8f493912b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51323a061f0fda0d2dbc12e8679fb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dccb95cc115e7af774d868f845e59f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582fb9ae0e81472a5e06339f652d706754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44034ce6567a4bb677d822a3cf5fc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b510c71e18d656df18c088d0a6cbe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f34fa9a6600e4b3bf9e7832cc4030757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b09ed7df3a66a2c8ea5a05eb9439ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6523f698b7811660ad1dd350d777dad759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c93d24c06ac02c6ed644f719956b341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368d0e12b0e8c857cc774cbb991496a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0436f52bab9666850712281ef58043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4affb9d228ba585e4433c49e3f7a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab8c6732da7419c54e3cacad3af1915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4768eb2aa0dde267653b024795e7086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd839cc801ca6e65abd3b1681daa9967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec9e97e660a4363483e6f668d76e548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800f3159c6320ab0da3f46d2b4ab3e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f382f4eee2b879299648bd3c41f18c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99270f2ef252684008c3c4437b792b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce93d4f2ce62b0dbb80bbf0b5600d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8a141363d6ce772bba7021a7c3b4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437fecda163b8a51a132993daa7626314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705da06a4e37ae9c6a8500e07eb70eb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774240b8362b63bf458e5d325b7be11016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ba8f2b50998fc3204f27cf185e52417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0498a9c8f58a5a53c81570508951b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed646534ed4fbf17581708006b735e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaca6b854f5e95006b4626e245e8b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27bbad3173d8e0e5e2350b00876c9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee82bced5fb521f9cf36fa47cb9251822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c933a1ea59f1caaf5b8146fa38c0afa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d9d1df28320044f6384b402253e1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d92c6a7144fc80cb89a87b56be85c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77b2232ec7783fe2b18d17a2d9112e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b9e704d6f9e684ca0939326c5c6f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248614397c4aa342b27d2423ca33ff628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60298e7bda59e9589071b0c5ca91cac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfd996019586ebddb0d6f60aa57a4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5ce0d00e5d72a0276439d606d5b7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6981e6321fba4e2697e30e016e7e44432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cac5f92427b2133b33fe636e530a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37e684f8715810ef2f31fcd655b9e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e344d36c51ca6989329cea476089735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a7254d345413900d8719015e382836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4e02a09cac8cbc4dc573f1cdc580b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a53b98fe4051b2e47fc28eba0173a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edbdb282aa3aed76e922ea066161d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556790567d41852c099131da4b1985640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6568a426da983f15f6d33d51c3f19a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783089282fc5036085504a4273f911d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8907c25155a396fbe874f01085ec843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc039e5df2bf40ff8ade229d27741e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32f48a5c397f4fbf6cde9c3da4277a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897935c737d943b58f85a66cb4ddcd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe6bdb5b6f104c8b43d9f5cff0613047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0700354e1ae69a9e183b0ef66aa4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a78823321c7c4fd04a7a2a17859949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e5fe7383d04d5c3510489ddfb8cf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f26179e70392abbd533c0a9055dc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bd02bba5a4da4a393b77cbec1500d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6173f6b87119758d244e3e34b1059153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c611120f4919567bf8e3d83e55e0d2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb08058d4387ac0d93c47e37272787355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea47b403c79a9b9cd3d113d1976a43156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190fb766be0dde5e3c1876b6d9e5ec557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0e4588c09e0ba8abddb42544dc89258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c7802325d122e7dea5d122ae3978d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4e49fd762d34f88580b61719d008b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14bded89c40e810ee02b66163057e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc95e4b14ce20051038bf4cbd6aba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c3faab75759014e01f5139219ee6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034efdb588340c3ae3a3a47a715ccb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339e8e8106c2c7410f042588c72e2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5912a04e2e771003cee7e32e06b3ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd1ced2c217915892126dc6418245467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c033182274263f4c5618863d958fb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d28e751ef5b008ab081cf02f83a80d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a6430f7ad0ed4313822ec9bb8d79870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473cd5fb5f8ed6e5dbf997575c779c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d629fff2d521e91248263de031fcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17326b3c227e8b2dc7733543deb20a4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840f9ff3ca3a4047e052156dd5ee4b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ca66a88b4079a7ef5b833a99f77a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e6f1c679ec012bd8538300e87b47e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0c01c50806c5e05273babb0f6990e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4269968de369e231369b6a00c541e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a5b06bc5519df0fdb5273135df66c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e00cbcd6c1e38e4f0e40c7754d16d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c35993d0dcd2bd30128ad30e0ccd281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e75b2215d8ca6d94fdd0e6debda7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd916f78d0e11072efa6b41532a5e4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e942fdfc98a1afab87b53095b81553384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3b6140602502590f4464a1a6619db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b99d50f019a408ec018ea2f248b0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f148220f2e38a7d216a242adebd75287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02356cccfbbf4937e5621948bfd2d3c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4378c496999ced1f408891561318289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14d43185aa9fb8b703c66d4296041090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7afa863ebadf2ad790fe9fc6e3c7cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17000d1cec1299602a46283dfb0d4ba692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f5a6ac8545646ba5045e9553d5ec893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cab1484401a08e3190ee5ee6899ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837dd73c1f5977d69d54dc465cd385895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704fefc85ebb9b8cfba334bfc6385e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d8e80286397a0ae48367b82f54bea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e59f1c41df866f1eb273b7d9e0e8aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f7b96e1dff4a8f0d53620c275cca899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e56b2d7cf7e1f82e446d79e9e1752100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb77411cac3f050f2168aabdddba4fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb40e4a1439469b9dc62bf38a372b7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073011cf9c10b6bb8a633e1eeefcfc54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2381125d245c5a30718d26caba27f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da405351433cae42882536f6e36465af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ac84674e23e56e44702baa1c0fbd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f352228cf46f7f490977ae7c3fa1c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225cf7d344936e10c6ff8f3306f86ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce012c77a13f1199dbb961e669133917109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff3a863017449d3192c338a4ae0bed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f30376bf20187f42743585cbf6e23e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fbf1e1c4a45f59268c0f0bc551b78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dddf710fe34d856e31f810392969d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b973c7f8aff1bbb5cb6e8d22b645e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4503ce343ebf47b804e7da0056cb86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae74b02b08ef7f3cb2bd3aa7051a376116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf96c81aae139d7041972684bc8da0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471e7873841c9e8fd87c31cc8b5f505118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4456a50cb1f25022a7c2f5ab18809ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d266bcc14b192b23ce76abe156ad16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1a49ed1ddbbdfd66657e47718989c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57cb041621db14607982b4688197c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9683f97fe3236d14c0f5bb65dfa81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052d14f78dc4029751ae53f91a1badb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff0978e9d7742d90d66790f633953f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28e5078531ec08493dd2b80c8d78df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1370149b09812c1ae09c5aeb72756127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c82596f08f5e1c20fa95cebcf3352b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a89f464d6bcf87a3e460949307b1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344274ddc0bb7b9931c3704125a7d74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1550ffc507ffdb6a73719a10634b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2185a111e87373132e782482681e29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20fa9a7f4d6d092142c13832509199133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e81802f4726e3ed60a10f43fd35c82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b285e18e4b6a74ad36ec54eaa5697135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b678ad9d79d05ef81ffcd69b39cdb80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bb96e6c93f05fe7077d96cc34b580137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364b9fc7951f36e57478ffc5b181df1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761c29276bc8524dc020df1a69eca9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a30696c635166d9bcadf79aae7e72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4d1c47d35bc099d66cb2e3de6634e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6761867886b8a52dc226c88f72995af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e972a55d7de1f265d63802f68fc88f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a43544b15b7f8b03de9fa06390f2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87206c7f50db059f339e098cb5d2fdca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc27d1a72776538e4cb159b98e8a89e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f68c7f385a3284f92ca50c771cad1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac91a7f87dfd53d9bfef9ddefb74dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091007943b4d1e310451d4b66c94588a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eac880bd382d5fc8092d001ad9f853150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea600145a00c7837be53318cd49fa7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208097fa0d24c679d8efe568c848c90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca4b4fe3a9b4ff226030a716d9033b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25334ca498154940a2483e7d71fde1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246239ac3174e6858dce683960eecbb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0548807c56ac5ecca713b8d4ea00422156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782744486930cc1266e34c828fbe9c43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d9a012dbef67998a50e1b8efcde00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae51adfd56793e0cdc50fbf03f59d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b37da067e2836b781c9e05d6233d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94065837cf3be3ee7daa47022b0a7d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714eb49264febadf9da75fe2d6edbf5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d41db3c45c1cc5d2fe0b9c13b26317163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66fb32cb265025bdb17dbf78262380164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c17d1745b9fb2b9b50801cc74d48f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2037cf8d37378a9c967c35ab3e367f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e495cdcad52cc6894ba004f0c3fd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c014f4a29a0f4a69f93dfd779e081ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bb470ddb908afe2722395c5b3a615169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d035e12f921f76ead89c50de9ea425170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5528b8aecd9df0fbec1ae6fa8deef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a634bd0bdc595be9f4738dcf297f00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06eb6ae9f7a1f37d8a4d71add2f0b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83fdad77699f184c78dc79479c2b8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef573626f931f6ba1b99a005b67acded175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513aa27fd3da1326ab7830626876b2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fce838ba1d4e5cd4f7fe1d6fc9259177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062ac5db0a683e9f236c491aff41e6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba6d6e54d456e523010938111f43c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361665ba0bbb3628bd95e6189d9d291180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d76e575693adcbe7e68a70c8760ada181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0893fbeb50470cba2e5aa3fcd55d28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a10cf3e2cd1fa806f3c5c70c77a88f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2fc700c09a4a1f3e733123441e75f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2414b25ff5b0d29c56c77653181bb3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f499f17228956d35bfbf48ae5b7aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637fae1be2a1bad74baeda9d3579235187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030ddf4a669adbca93215b2968c3b89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74f3a07b7166c1d3ab06b27e98d66a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9066182475798869cd474d1547e52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c3ec42818be6d957011b745ee209c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f22b1c46e9dc5cfd2a4375357778d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec3e89e8a39a1ebc1996203b93995d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53b93c49d86daedee80f4628e42954194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd78687856831c058a724c5d77dd9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a484088cc03f7e28300db439e3527196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa1661e8cd5dce9935f3aa66210cd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe27c11a497b1aef2e74b059980990b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffd0e1e8866320319948d8412c4355199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929862ebfb6e5a9151e5823a6b978c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c25e2b91bd8a5388dd1e140bf1aede201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9594f310e1e4aec95d828346141ff20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d1a05a5c4bcc163dae4368f42169e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f23bb396fcc7276b25e2fd6aa4ba6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee0d240774fa0da658f4915e645d21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ec34e2b1c8f6c7e4a9ea02cd89321206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d19e21b381e96b33e12d3accbd56f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff8df9d2e2c7b07fdf1100702aba3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdc366bf21b4fa7ebacbb2180e8f86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2686538ce385de1c1eaacc7e8351a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aa3248ab7a7fbd5efd12fca7aad6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bb2c34d6f588f834b3e32df595ab9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cc6f37a8b27bf7ee8015e001c3e9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143f5d51c007fd272adaf3f728da974214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf41c65a723d83cf3b8d4d954b64393215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba66900d6d0eae1ae89a1b76502eff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b9885e1cb7584bd3baad0f77d3b97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41b60508abd54967c36679d6413a09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445491226164069f50da7c6d90aac8f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35edaf8eac494ff0ca36de79287345c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee9e923f0f0620e1d39bbc60a90b3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c86da7a1bc27f2517ff12947dde94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2d87af793c4af252ca90577532ee3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b23175c4b494fe85a2e21ae82138dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd33da8bbe0dedc31f1d4097cff26a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317487c889fdad41c626ecf8bb1f4203226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5be698705b947b28197984e9f2cdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230db409ff91ac289a4c2fdeeee0e496228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e03926cbd6b614c4630bd7ffd8d244229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23aa2bf7c63ebd26dccc374d364536230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88957dd187d87dc33cf80ddfbaa27a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c099ac046c05abf79e6f30ea2200d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836ba4fb55629b138ab503c7b948abe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0694fdb483d5ea09d2a3d39d67d8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44131ed112d625bad62e58923ea05d69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b34bef71edf529aec3e097d3d12b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfaead1ba1d67aebb2d56b8f0c19f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46a11110d8ebec9416a60f51cb982e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad78eeb4833e8223378370987d77476239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb07332fb40400dc38d0372d427c342240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a509b37e93b5831f1a4d9221e76618241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb619e2934c083033d8e39f83f5393dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5bffe8cc6719ec5efec4ba2261eda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3a59defb17dcd40444e80979a5e8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a327cf242e99567d550e0aa9ee74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cab25e7e0f2f71ff3a2d2510c2c7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a8671ba9dcaf71ded2515d8d06bc3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96c59f000e49311cd03a2a5ad3ee00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7d08cd60a88e8739f08b11c3dd421249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71cda38ce13b8cb62667f2d58036f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d19a9486ff72d366dc2d4995f4596251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060aadafd66cdb4b6d67d9ba2d475b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c32a1c5c11321d15f0a9807793a9d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8d90a54525ee4bdd2e35786260df4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd5fe33a8032603f6998cd3b0284e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb544cc5eb905cb6ecfcd02b77d48ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da3a7e446cdcfcc2fece08077015f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8750f16b410dd45277b27aba3ef22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd131c88491f3d867e146e1ef3ffd87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc44c12900b0c9e84871a9a5fabf70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6b743708ab0c4e9442871b9afe4eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7feb8fa31899609b3115340693037262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4f1102f7de5d82d870cd9d7f0605f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e06210f5da7e82f5d0c5ee2805b411264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030cd7e591d351d11c14a0ff8696d04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17250319eb9f264d940a3641f6c8ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c93da1faa797bcb708b9acdb4d9fbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042266db15f59f37744327841169c78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3412882cc6f2ba19f834a20b1b8c84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d0279dff1ccea2c7b4fceb003c4fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148601e0eedfcecfe80dc46273598ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a981481ca1a41cc06ecf1bebcca8264272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8154b7ce16b1beca6d84c244813a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750591dbad97375a530b5dc5f93595c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c5d92be492eebfc5e0dcaf45a43aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce320a57ec9b61325f6a9badf41edf70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf90509d9f400a7f1105c1504aa4d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b255718505a098ab24e2a43b06f1ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a110b3bfbb18b8375ea8080b6622ba4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cd3709c5a291a6b276253ea3e8960280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fc3f3b159f292811d78e87d4e1c40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f278c65a72afcecc8bed4c764de54e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2ec73953ad2586842d70234621639283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e17b052ded582089b63255341a3e14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7a663f0d28f96d4c733b6f81512e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c541807e73df0372df293a34cf8d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2cc6b305356bdb33ef419ce4d2533287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc14ec216aca21993a3bc5d1f626f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5267df88c42224bf44ab5184f232bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bc22e5f94d8534e66d89a72d5f577290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b42370c78565aea457048da1f01bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efdc3bcc11fb89ed89a1cee0b97df7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468cf91bdb8b43c3617f0a6fa1b834d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae940122862b43bcf60549f8cb9575294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307062e09a4f529ae110f7390e9addc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d519c01eebb8ee40cd308004c7718296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb10155ab2365bf0a44795de5ee302297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f1eff6ee8c33718269b0a7d97a988298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ffb124492d4ca50ac2576cc2d077299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c79ccba5025a5be3aab6b75efee00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72440d330001411df88cdc09653bb30e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0010cb8aabdd0714133daca5e0a76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb80fdc814658a2f81043d5689124a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973fec8d5ea873199aa5c506989bb59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074a1b7cbdea1d67392f9885be76245305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f540456d664ebd674a6d696999fdc76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b5ca6ff21e80cf28f1e5bfa8e5fd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9ce69eb7c93aa774033841caadb1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef83edd9f2f760203f6b38118b62c24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60845a7a5c255831c8816d2cd3fcacb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ac80f4eaf70370149aa7302702e26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d386c1f5fd8d134a79588aaedf667d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b79803d3c8f849f4541e0e40a54169313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495966b69e4a71ce4b40acc973f8d956314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b1f7525040346f35e647367a673f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b8a476afe4bb8ebb6767f3cbf370c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfba279ef641acfbd65b3a41d37fda3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aae48579c8b17065a9a16b398b2de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878fea547328d7e905dbcf4899d2d88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed63ab4fd4fb7c6e03824fbaed4fdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0054d4563612f2f8ad6215ad1bcc585321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d60bf83ab1f0909c375c0b4685ef14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd4d1043ffcfb139cb8277a52e04c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f15c11975a35018f345e40f4700570324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a0730523ba9be24de6984db087b91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a315480f918c2f98244c94501ce91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbe69a68bd738b3135db0a59810aa5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a28ff16fdff498a80bad4648eeaaad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aa480a95c264836a71bb0f9d2e454329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d41e85e802fbfb8d601d51cd0cca6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f67229d691a3592b37e3a1b11b59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4527fab691e8bc38d34f34799d88f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70545ec94650e2b5782b98a29b85e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c86b5aff8672229f36f92501821bf2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e63c2327ed5e7750f571e9ee81e682335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83361f54d991e9f0e5a6d18b5d33f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14029e30870eb8f5456f8fbc65793aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bff4711adf0462528707391f6b46b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d91b44d491d3ac67e7eff05f818d9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2adbf040c42814c392b813dc6496c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdc245141968a4282cf8e4a2c47c5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68841a3747d72799073da0a376c6272c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f5e6b63ba86888c28d76f3166ebc5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dfbb3841216e8173e64da63b1e226344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604ef261d6362ef8cf6984cf75ff4bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae129ef2156fc89c80c171d4836fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb397db7ed58b9c88d1b005481a18dcd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7c7e5c95534242c5220bf8a36a381348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193d0c3798925072d556446626923d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e899c888f0fdc923f080ff9099c944350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb962942ce8fa6474139ed05b925b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071474fbbc6f48a2c3c1539997cc4bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977c9346bc5f647b461f75e594affa2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618c360afad96b6dcbb41243ff8ae41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a4668962121b463a804cff9cbd277355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e5868950a7541529db28262120553356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f010f48244b76affe265ccfa005525e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bf506edb0fb907f11b49d4b309f32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f1e03530f2d9b26ccea72be2df6c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed3246a1fc6030ed0f80681e650a06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e89c0bdb817e04f214a782f8b1eb9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f7f0afba6b32ea99fad83e08dbd29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fb7fd8e6953ca93bc16aeb61653ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896755a4a3457b023d66ea6fca11105c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab4a2340ffedb2db303298c242d264365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127371e16ce2753b5659894e6e7f739d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f7fb603c9a3c655237fca8a682d1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823a5772c271a705edb154a47e0a475368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc82e51640254ef4c7b54a0f03a65de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea3256260dcee0ebc5f861627e9e53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9751e7922ea88660ed99328289c12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e798c809eefb7fa3ce89c398218d72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa9800d8291083d51b4ec8f23746c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df1f522d798e6555482134286bf809374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbebb666de81b05ee96419dcf0e3080375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b2aad4ce72a83e3e87020406ac010376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36f36cc4efb2a082cf8872be1a5465377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa58fcdb322136762110ec72a90e259378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd60ae2d1c6d70eac42b775af46dca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a81ee601aadcd26c59af6921984d5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e51f705871c3c7a9484ca27d81d25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79879c8df679fa0df62df69f6cef1cde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d95b4d5f646cd412f042e12a34157383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fdc8f881d43264cee3642dcf922c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb7eee926cdf92ff28487e7398497f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa5f04ef4dc34b736434ea4f855ea6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc4794b7738f3267cc18550b8cd3c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b25a5b8bdac36d84ea596407fcde1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b2a0f1c49168a5f1ef57d2b09828c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a077279ce9b89033d9ea683ac60be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08180baac419261f3d2db790ab798ac6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e278eb21eba33efbbf71b92161a23af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d49c86b3ec346b555670970939660f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aa258fa779fa0027881429e0cad59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee760fea5ae2eac8a2bf843dc2ef081395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcda80837fc8e795903c7acb4e73ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a9d3bde9342948cc60865e37b92a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af805b9888c3836f2106e6bd4181712d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3fec012027c4de58dc66aa5e1ef87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472a1f64c3949cb3e944032731b8fd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba511638df555e1c1f5dbb9027ab760401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb7d68dc409324ebc103a013c94bab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7825aa48ea77fce8988bfcc8190b8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcebd76ac935231cb04b2f965ee02b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10298ea277814b4a21f1ba8a0f620a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2840a9e598108050284097ec54216406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b530c8e075bac40b2bee63c11812b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a644b5bfe05478070addb28a667f063408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff20eb022290c2d1721a0a8fb9dd3d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e3a3e9bca9060d9084ff9a1193bac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16195151425bc6fdeb8434088d4cda1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde25dc3b4683d63c9c678ce0301584412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6473c9d622487cb07f665597b92c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27468f007ae04201e9c150aacb1ad1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146733e3df497c2fa90ab82f8ffbf71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210532d41b0184711e3638d8b76ae83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34177c9e2ff305408702cdde66267d85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc140bfee4669c3001815767eedbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070dba7ff51a997311dfaa7d7183d32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0981094aad70ec46e4d3a0aecf58a9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86064146f71366a17a682821e1999706421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9633590e9e4fd99d72034e9dd630bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d27c5b0b08fa1c98c059608519205423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58e899e8785828b614e5e7bf72f17c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b8cba349717a51720e42e2993c3b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e84bc440e4bd3fb98850610c16d853426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fe23737794b527cafdd6bc62f321f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8376936223f34ed69b231b4876697428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a8bc8d98b1630fea5a58e8981125b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4706d1b4ec4c57ac144ecd379a6cb8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c963eaf4244dce487718f3e6783d10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74d601a87193e071d711fbe55cf8e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70816b0c987b94fca9d90def8056acb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab955d3f2fac981cf26924b3935598434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398a1df780ccdc7ffebcbe704d74ba9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac35b726907c423c007836d98ba125436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aedf737e55d78cc7500178675c87dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd8da0d59e4598a68fd90dd34286b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0babf15da8b6f51a8eb6326d99bb2db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654afb892d282e672446ceea0e19e80f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1beb0a94283a9cbb05a7b329f2e626441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bbc7e37c9a68b7f5fb8935e126095442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56775dcb8d9213de532f6f2d0ef44ad8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715327c55a1aea972628a6b4fafed17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846449710363a6103bee1d3f2140e2e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2c0ef97e79dca0f6665de344929a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ac46e0a8f32aa2f3fa6ce2710b803447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c2846fd589656298ddce2fafa60a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933294939703255ffc4c9b7ab5ede15a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a1605fdf550fec3dde57ca814c871450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a1cd9804806d2129dfd0a2fe96ca4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d03bb56ab9c82eb59e6c93e02f1498452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b5471fc2040dd48a4235c26785ef6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9588b8f28cf357f252227f112e69e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b938acef7cbce6c25ae04cbd43ca953455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c579e808be928afbc8b4bb0742e84c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62559ee22a7959ce08eb51be4cc04ba3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cffc4ae1adf9e21e134d434a69022458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae541228e3f0347be68aae7cd03665459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8cc64a96169e109ba055fa75a83f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93d1df26b86d0b00b3927293a5ad0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5652e1ebc5c9b2195276da54676920462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c61e4004cefd0ee0a47135ec8be99f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3086f264ed7dd212c6f5f68f73d91c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098dad49101725ff586a534f2c7331a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffae7931ce2695bcfb5d39368874d34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ce771a12a61aa1f5b3362c7cac9bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1bbd30155c75c6b2fa917c86c513d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a80429e3a530d7ff27df050bfe0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce722d7b5da261b7279324c75f492a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb32bc6686205edf1c7cfef8bbcd709471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927e7ba3d893814fa7acc2d5dd412d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d859b0d0d86983da40beff175846a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a79d4c1e1fe822a4624f34f022c671474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48f42d625660db643c0d0cbcee84f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b5a72024d2fd2c99429ed622c7665476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe399dc458e6e2ae49ef8774b054f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697e8478ebbedd07f8b263bf750044a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd39a2592a830c389b01e28a4ec680479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bacb99e7d53583708bb84a29320b3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8122b52129965c0ccb16e22b7392f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194dbbd1642285fd75969b9714289c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49a323866fc6905bae25a18d00cb9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269e282765326ef6b18a1cb00de6ff5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70ac9bf90601db73bacdda85ec1efd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c6c9da7344b527fc386845a4c70ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d39f131b524deb86be114099c522ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eaca8460471007495c9e90cde6a41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b145e0e711c4eb7e84b3d6b264da92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af0c6732603947f24bcade3b95e264490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ae536b41e31e2e335d3ba13dc3ab3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66f7e9a982dea5ba33a547a71a3741492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe91150c626326fa10d39d55cd97d6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76c02810ce83d5b1a348e89dae1d08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce0b5f130cbc2f7d090ae68ce4fed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ae00728e648707a799061945a9efe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0e5ac331a422dc2ec21ed48bdf9e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246dd6452a1bc4c0c2fb40168a0a1a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc7cd8f19324b88627eef6af8745c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d393e26cc70a0acc38e171b3257fda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba4471b107ee58fe5f740b6144d35a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf3ab16543fed60144e7c0d274d685502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f082f2ee8372e11b4c226363fe49a07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547f10bbc9ddee7e5a1bcb7e1b63026504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab5337223c0b149d3ee566c22b10bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0018f5ce9c6812ede6e3a2c1102cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc41bb6e928fd6b006843f1e947bedc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f5d2632c9e8fdab3bc234f9492d6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7406745b4efaa5fac21eb16fad606509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e39c9cf125fabf31467f422c331df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fa56f34c5eec0c231ed662100de30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049da26436a972aca3d46e0656cd38f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f49ea236db7fe3063bd51bf976307513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfdba5348ef2ebf39c3280816afcf3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ce8a684b66dd09ff9c531ac00310515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674209222cae3f3a59bf9002e4d2d750516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271b9d282f6db4f49b00cfc3fa2ee0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6fb41e7c18bd0771c14aed2c262d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f31ae85b2f542ea4175286a72c0969519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d9946dc7e811bf5abe032d094c7df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69a90e449bd176b41c1d95ed0bbfd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9268ec2caffc64a51bf62e28532ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8339fe29aedf63139b970edd1d19f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c516147dfe18fd1088fc52cd9981b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b232430fa863a8734537d30060826525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2f491ceeef8901253fd4d91d739cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ee54e31f61305bdf9cbab34b30201527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725255a92c2e5f2ecfd20bf89c040d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ea74adbceebc12735dbfbb3689f14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfec7288ec8068302f37c9d393713f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1add145941191d4d89b7433bc2411531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fe845ffdd625b7aa03d903aeabc71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046a045298369d5e9dad5bd4b1eab70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fd448b352d3f808193b80716a8b49534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1df4b367d98e92bf0795bf0f0b046f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e2105d647b212516ee12a91c7c3dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7d36aa08bf89db81d726e7212758e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de73257adabdc2b50848eca27da48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac4400cd4bed86cbac387c03f4423539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95014f57d79ed649576a50da3a59ef0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3975042cfc88a3c90b8b7495568a8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df0906434be3dcf1ca348530263db1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd5a029b8fbcfc31492e5eacacf25b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060446c103042d0d219fbe4bdeb0a1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18d32f993eeda9c44352d7dda90db7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe836baf676cc9f5b0909502f102410d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417da09b8eedd2fb8e5d7d13f66f3165547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac46b6f604f81bebd4bf555abaa0a81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ea3fb4f058d73410247fc0fc51af0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aef32f34c009be68ddd631fe16ce3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a2f1f2ba3593c8e7906bf4c14414b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc54bac8adad49eb138b444758b193552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29232be3e02f492bba2bf03dcba10f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc074593197927822d7e3e49ed15e171554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bca99423336eb5c95360d3a797a147555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272337f3eb2db4cc5289ffabe90fb60c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c56ad74fedbba8205983cc8f27d81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016388c25f3a77013aa9c5c993c9c91a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ad460e431eeee032e565f1389e8dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204ed983c4b7b591ddda2a081c4b0af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0a2ef3cfe8f262b6c7a14f898967b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6ef8e8f54907e9c1e1922dfdaa135562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde82ed9cc818a34df159153693a944b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44b3f1de8666c5e3ac593c61004fe0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f75a41e88327c8e36fdc0fcef3198565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c48e505e987ae5cd28b99a9d9353eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a5561cda8417c049c4424e56ef50e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402bc633bbb50a233852a82d7ee290b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec52486c0b8f9e4de7dc03d86826db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab11888ae1fb0ad2c7f54cf7aa1fe71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb12bc94c956f8e72dbec68cb5bfac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6985288e783441eb431e03fc43402572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf871a35eea97b71c13818405be1e73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bbfe0acc965886e49a763430e341f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b842e717c4feef3c17f119ce4af048d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef67d2f9a4ce3a10aad1f5b4c2fb42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604b2e9aee230fedaf052c2a830a2e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394fd69d8fc97a5d244b3f51df26360578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b23b4440ac1d49dd1b5c944a75bd0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e27c5e00508b317409507885396de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31076b7f977a3c8409225bf569fbe6f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0701b9c50ab5375be7e00626c0935582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87e82e2584f6deb1e0f0c4d4c3062f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb4d72ea53086cee97b45b986a2657584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b11569a3c59ad52f6f6c924bbe034585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288bea2decf39d42a469099597dc3db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592e9325e5f6c6376fb2f5169d07976587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37007e4e92ebac166d95bf8adf6c242c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45371e4e7311ea4d6f119a4db7c0e736589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2749fba93efdb5857c2f3e81c74d773590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038392ffc761a9d02aa8c40c69b0dbc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e7a5d8852330b2677a969205c1df6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18241eb3b6b4f089bfd8a8d28fec6b83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64980ad367643feb268201fc53682933594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd42dab38e3bb9c3207a70b2870ecf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351b951737a417a6c2622045146199a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6e93272145b38653ec7e6b88c86d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b0d3a1fcc472ec2598d407f85901d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78a2487c7032053deeea4ac5cf0916599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159372081157e3a1afd6cf64913c55e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2a7d83ab872562247dc850189c97f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5410eeb879a940b6670a885104e756f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e902d837085d22b56720248e53f03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff0f1e187710e24642abf8c670c6a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066d20662f2c42f8f599c616c7674b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7a8bd51b69f50b5348701c387167c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385d27f4ebe7fd8e71a6affca92a08f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49e3fa0bf6b739ca8ea73c28847882608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93d529b4c6a870d4d06e28b651d344609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8712f42278619cd5681055d5c087de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a9f9c45a6841e731f2ed21094c55b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b726a8a012d3107355d91b2d0af85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d845974d5016d0916043d4f6e41c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4eec531d168eca30d3df666bb8dc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b47978c7021d7e1e0ba216a8790ac6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d8618afbf849e53c00b497bc9d642616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ed14bd21f86d1dcddd257f432a8b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19b42aefa4ebb2053072fd22b74dce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcec21d3825157eee7d66604d5d382619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3dd4abbe234044d384d5ebc856b13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd6331b8f9ca931c56972abc0a54f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eed8c657800c1afc45fbfb469e8a87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e9bfbd78f2485215a0af94ee70e22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102f3eb164e2cf2a3373f8e87bfd50d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1010b77ad660c1e9809dad959a2f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41b57d8b272c6f1c4a3d87b57137e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff04cea7d4b694ce44f2e46d44f5ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4692184cd4cd6c7bc51ea4e48ffcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506223fede587acba7f03657204d1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bf30462b9772ad062518440d64efe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404362624cbe945524c40b863b47c35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04902e8b95aff98b41ca88e38c9fff74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1e05dbe9d1fb6382fab0026f440c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b96c947465c0fc7a3bffc149f7a810634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b75e8176b1bfafe86ced809aeb3a18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e9f994d68a86951877168ae1724d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a64c364c8bc818e6c41ca3870de715637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757accc68c18540755675caf87bb0ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c84e4d188d742209cafd2b9cd8db0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fe5ab280ebccad25ad61007659ea7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b82d4dd1a7186946499d1dc122375641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6797010bc7b83b7e984f43b307bf3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40140503cd2bae9864f806ba4c84bec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98345394a328a2a3427943ca9d4bb197644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba39b0fc3fdc0836a9f683c68028beb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b024dcc3f6a06502cfcb0f3772c13b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dcc0f3276695789819420de51abc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2aa073eee003eae7d8253fbac6651648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03d26d89d5d8cafcac1f614da94331649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeb1dcdfdc30081f7fa3ad8de6c679650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1f142e498f8d77fe6563d24c233ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981cedef21ce91e3d1723e84156d079652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01573ce7c4105e4be96742430b53d392653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4ffabb4c5f619b19dec80e10de67f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff38fb056a425ddf5a88a4eb2626965655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7de578fa25346fe381d431cd561a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f8205521ca4065a5f537fdc8b576b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776e28a0eed54eab4295c9bf4a151e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfaaf46c17378824c84c461213dbfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14822e3fbf92a80b8556852148fd273660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1060e11f45af12d8047c9a3e67570661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfaa31b33784d85ca333349a3b9a4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37325af146b3b33de48b8f83f0fc09dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409209c90d96a1c1f3e764c15169df5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ea96d9944083c1c9fc66787b77b57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598f20f7c8df53b44f1227281a71972666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc6f6a80441bcb76e76a3184bc7de8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b38df1f5ad7ae9f4b8d99323c3c52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf7a7d648d1938b964c831384ec92a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9dffa8fabccdd10e2455b7e960061670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57320c66acb82ef3f476cd8befe6a63f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172045343ed149ed114cf68e250ac8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275e1200d9626bf36e92ddf6d327c2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ca5fb62ad05466b26c36b8735b21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b101d160cf85cb851845fef0eb3c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992addacc965295df86870e20fd590c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311539816af02121e2f6c0af921b1c7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbc9c8f666692a4fe25988917fa59e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178410cc424a8c333eb7554b414897dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3dd8d0806311301e0e30534087e73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44023c5907e8bcecb9431a418106bacd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf13a3ec8b57eefa73e36cff7e0ba0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aa6d3d13809f08c1c7c2b4a3e9226683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db29bed74769eab239729c964b26c1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220b5796ba305967fb08baa0974a7f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81171f920cb7487531a88eb44d3f8aa5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf062eac08b980449263b73e2b9e564687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bc992ee33d46273f968a52cd54dbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ba139066c3b32f4517516f73a3d6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f614ca108f71017a4d1fb41d77479ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55182559b15a82fdd8cd035745e833691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2e3f5d256e4287da67e9d10b6a640692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cab2971a88d9a90c7daa8a995a70d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e0f864f6db621e861ec0a9061ec3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bcf5d2f7ae8ccba402611c2312410695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55900cf0f1835fcfcf629aff6d3c267c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fa2e2744ac1909f1432a5b4a33dae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a447726c8f112ef3456d1d149b2c301698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95662364064a571ff16992ba64bf50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddefbbb37efdb580ef1456b002ae5ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012bffb24fa9b7d773baf5de4045365701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb353291be44b179efafc583dbfad98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8716db55e8d3515ad6a9020c691f90c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30003fd7b480fd15fa1d0c3ff604da8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dddcc67f6b4e211b35585a1152a5fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9175aafde65b39abcb5594608342709706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30be26c7585c210d38afe12adcacf3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785b260204e5a3f438817d47fa673f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab335f1833aaf7dd5eef07cd8cffe6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3668d596f6ce6b3ffc60ff426f0cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a430c0876581b298b7d6056c3f47bb7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ed4cb20c450dcce71526d239e6fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adfd561fbb814fabfbdac4205ab6df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948474546735a3c42f8d9d00ad27c179714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc5bf8843567b4e26238cffda3bb10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905f21d97ca04a233d21787ede01e37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9203339913ba893d38f8c22a26aa0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a92944a2b9fc5b637fc89ccb9c231718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f53cb17e23ff95983a057a1603c17e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212c5f179c75d8481a3b86bc39bb882720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30026d55f28f8f74f9ae6e9b55eee00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92303b1bc21300238444d07bf06e668722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698ae60e8e3a4c3a6f2a5d3b361ae76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5658c4094b7e723dc2ccad7e191cc70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f7802b176bc5ed8e0cdc42c9e498b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660aae5bba3ecc89ea568f781d7ccfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb454128843d399dec8e131730d1f594727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59912c1eb85b50a3b50f10c792b3385f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979c25b3c34fc9135605c35b58f144f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746efb0b85ae54e5a5ce86849c2b147730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f858beab26e2f993525f4bf626271731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b729a1714b5bcb8bac9745a9532232d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18d5cf967f65f299e19b9d2ad6ac31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f28a5be1211edd6d20a3c39eecce94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf51969d31add8e21c7f68ec545080735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869c377b230ceb933fa9c3dc995e675736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0437a6a26f94166e65b8a5ce0f510d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bb4597ca23240f0d9cbda0d0ee763738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e028bf7c0b04d7f59e2efe770b7e602739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5cbf99343cd943eb94bb08485c969740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b690c0a3ff487cf3e96127746380266741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe7470aabcbd4a1bdbdcc3a0c9f845742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e7b07f8930e581591d9c6949434b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35c1301382e6b7d41bc3d2c49cc9b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d63149ca2d58b3013945ce3d44eb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a80f137e54b5eebe16d08bb8dbb5dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c44648a59e9a6782a0d39b91f98fb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bc6610f3e8a3629d58147172e00dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe2bc99f7e65c16c065d661da26355749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be351960a2f934e0d09d8270de6f42f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed433e0332c584b1f664e2e80f145751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36794770bc497291530f4cb97436ff2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cee5b55b2938706a92c953b1e3bacd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937ede8b98a3563fe7dbf50df09d28b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0206facae117777d4c4e311eb4599d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1040dff854f509ca58c654ea97344c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090d75891f3396eb5a5c96e2467fb10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f46f2cdea7eaa003d9d48e11ee3d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d11b9dba5e47503743269db8947d50759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>