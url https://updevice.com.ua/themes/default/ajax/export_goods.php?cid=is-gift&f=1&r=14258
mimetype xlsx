--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925a2e99ebc80a8d1565590d936f8051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246874f652e63c6f2ea407970447bba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf223119582ae55f1724ec6e977a3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29239877734568086b49a678b3a258ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32ee92f74ab4c1504f7edf754d93485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101b3aacea247ed55dcb46a2d647c276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ea82a6457236cd947ad5daf588bce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1bab234219a41de34b9facac0e9cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4846a1d43b8f3d8b0acf63a2552e8bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe935a92aee0f78dd5030d4a5f63d4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e821d256f3ad299ff7d44521cab7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10e6642ec31520c8f1ec8807e71e5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d5ef814ecda75f4ef4126d7ccaf2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c66f7e2dcedcefc8b449170172b6f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d520c1766489bde431acb8a4378fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c3cc86841ce2db97910f04052065016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441aad796bc27bc3f1f8f316c1bafd2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5325f5ca4d7bfa301cf41c29dee70c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650cc7c34c97d01b33602cd916e804719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445f95e3c4ca0878394e5f9bc791fe220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97587c19c6b6e349c6113b2e93dfc8e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf125454362c33bc3de407e8a0758eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df259760b297e78b00e5851c554b30323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfb7684aa8b95896a5ed9f5477798d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8cbde55d502d5ee090415d30c8a9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9b34035c882e1eaebb1f3b42d114826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21927483294d68cf4b7e962397ae4fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39286f159673847a523c8eacbac82228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688fe5abb9d6a6b026aecb706a8109e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a85a7410b749c825b83584bc5fae130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdbf177f05e6425c90030dfa5bf51631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6bb386e0924265d4c5091ec5d4d4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9893e86a0597445dd3e0b6f6b2396b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377c67c017a0ffa632fe602bfa6335d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4fffd6897f1639ee9bb1acb74614935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd57445a83221091ba88cc8a800074936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743a5dba93f8ef7617d7e76743abe6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02073dd6b0c14d08168692dc6751644638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae825e52d433de67fadb0ef171648e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e15658909bc9aa0f99640592920b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9afc1df8cfba50176ff1e29459a4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c20dcdb0816d5665a6711d2ecd161e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e532f647a7aefdcacd9ca56ca7d5a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e205a3545c40e5925baa44c1ad2c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e1a03275838ea5179c33ed8b9263d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32618a879a8532696f7790ee6c4982b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97614dabeb23f9d7ba9a3760bdcc414447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee98442bed7818c76a1f4305dc67ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea3dad2f89b87f182420095050c18649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697a287652fb9f6cb5002d75d40d79150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8f8f5b7393cb313542b1fcf8cc2c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b21038ad11ae89be139cb3d9bc7cda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b45dcfc79c0d72a6364cb2f44533c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484f178ebea9fc2d4e6bb7a4ffcc6df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0df8a6482c2a1f922612cdcc9332c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764927d82b3a0ef12d6fcfc53b9a4f7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018afefc619ccbd409f71db4b94823957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2537792f83500ffef87a632e6f2b74858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7140f542277259e4b8e7d0b96041d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ab1392277717ba81b40dc9ae602e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a804f7c9b96bc4f5cdffb65494026e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613b85d16a113b93db11dff5086b93962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dba2023595c29c0d617a78a3a2a5fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd6cad73838762ca8591d2c99612d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddc846c21831930023c6f40748dd6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d56408bc40842c5bccd1477f4d929266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e1effd07080851044d0193c6947cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81405a28009237c934a6b077ab625768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79652582a0d8b455205432b9c2ebcc6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf730d65e596509cbb4dad57853d0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7594c547098466b6dde8bcad48018ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3ece74ffadd2725e23529e370c92972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79e4fe9c0f47cddaf162eb07cc5acb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f302ca94034cc430867cbb94db828474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570186d055812ef71b691cadb9e44e4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29b93d4bd451386832eba42a52f55d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cb045b58bfddea26abe1ffa78901d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902310a3403d86b3c2970cb9bb038da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b788a0571587c760971e54b608c3e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f65d77d3ed52f31b6a3dac4502434080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5cb92c8fd60830960276b0eabf5ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d8922d40559050b647cda554ff6a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151075dc843e20e2b825d8b92d88c4f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d3eafdf7cb52dcffe4bd10845e06584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31fe06ce79f5ccd6e0970edccda95285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892312dfced4fe3d5b787d69f325c4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f39e09cdc74b4afbc4c9d89088cccd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294823e4570e51f72dae0c469a9b2dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a86082fe4f55216a4d4b4046fb02589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6a236f186e00fd93f78a018a8f89890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa961a008d973541afc027e27fa145291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edb32209aa786e86734e0409b65e1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae3242bf82bab2887b05fa29d8ad6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2608b360d76340e5580a860f538cae994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24728911cd41954edab2038f6bbb49bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485efe67cc034b3162b6dd5945b3c9ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad995d9c0fc72d26a62505423d5594cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e487375fe40e55eaad1a620c3719398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecd7b7d88ace56c81e64dea42a827499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f97d134fcbbc969c7cc20e6a55e53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a8e6704c92d10d4e9b9ca2a9ef0e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22c8964f04ab81580d1cca0853cf47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad178bc111e0bd05b1118ee5395fcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb83597e11fbf866aa55256de377fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eed8a07a6bcf0ec2c02a725b3dd1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e32dd960827a399a0932b5d6faaec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0620673d7338f6fd553facd44a7bbc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb8518e7d2132878db468e65a286a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f341e2345b4988cc8a4fc84b79ca76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a16a064ce06be430b57520687b1f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee1474389b5d292b3e60833252ce57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59ad6c493eb48f0a2e7430e048008e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e66e1f0f430f28a67b566a6ee79b1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a060709db322ad5a8ce88ec47484a7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10cb69be918f2a477e58e7b6160939115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582810089451d3242c6fbf17a7204bb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645706648960988dbf5d7ad638a1cf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b13df0df49434ac90c7a8f6a524153118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db645765f7588476f90ac999dc2682a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5612920cbfcbb8c0f9dad18bdc488120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96525c33bebb344398d493c537439b86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5530f339cec4085c6732362e3116519122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca806345bfbc06780901fd8f591f7312123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6efafd8914ce1d0f8afe410d09292124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2cc4bafe06daa771003eeb481512e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84f7f9684d414656dd05574754dfa4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b371a8c9dbc319ee26536b524f463c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5021f90b3e5246796fd3a1222df22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eddc7d289ab91baaa59f70ab0de33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c35c9c6a9f75db178b8e8a302ba76a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4376b5cab6776d4c43bae487355ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c49aeb6fb926c2fc02e41e0db97e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3e91c62b524aa280c80181e885d07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fa84d0aed18b08f6b76a1a36d91df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed1f6dc3db551514ba7a3935cecc87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc43c4560aa76624fc3caf29eb165ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3505f7f0d761efa4e36e4dd9a1b34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200154315b2ecce853dc1371faea09a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767f35d3854646ffb602c426167ff75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c6aed0f33b2ec0939c7aa7369649c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458eb64f7d7f2d0cee06e30491e3d81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c65d3d41eddf0590e97ad1e66d08fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ab93adf34a3a7e5acd3c15f518a8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edeac0c64ef5442e72dbf92d51e9b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b4a03e901925eadf141f15c49eea3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048236cada9a04fe3b75280481aa9e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731bc2a63b1c0414213616d78d975cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1112a5153ef9d68bbc301ef00a0816148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82320693a3069a5ed9b3ac19f91ed20f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394fb1737c9607ca3cc3c718102068e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f36ffa8c2002eb9254ef965ca0fba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdae74af6da5a67db2f13d7072a2b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737b80a6195300cd00505a6a4945f98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6821b123595a599ba9a2be2919e1a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efa603134c3bc5404b1e8f52a87640155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e36e0362d46d1beb78e9902634c6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d8c8174ce72f5302a901e5f672f0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dcb9b762a9b4e02096cceb4ba2b01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05607e38ba171404281a688ecdc80f9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c36cc8b4e3d99349bcca881ee2edfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a405e79b6892df9a857fd9f82b1c549161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0918f22993427f6b7bc61a26e03b897162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b578907041feabe1d402366359ed6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133b55669876cc8352dcfcf13cb0ddc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f0439dcf23e59dffb9791399e9410165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653271a50d922ce3a0df76974ad350c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dc5e3df4b44001b3a9d4770580956167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40657909ec85ad3291af7b9e90c81e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9f379cce6196eebf1bde11c8d44b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f33ae5c0735967f4c4caf79aacf90a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d68a147e364e7c1839a05f264eaeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670cefdcb192aeae333366b497bd5d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2b71056ee9a05f9ec98b9b57072f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dfda3f7e14dbeb61bab67c78ab461174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c77ce6398554c16682f9bfaad4222f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b702960635c39d4c533f20aaaf97d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0adab0cd6752099203b920b904d898177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357da4cc8cb59282ef157c4bf019f10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3d84fd25239d57ab632e3ef1885a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960607e8ba422852598ecc2e6623aaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc307faf8bb3cbf415d9e809d6378d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf325c80810b3fe56d9f27d32e64fbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10b0194824e994af920b1d43dfd989183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e15f3e1b54196581c4e64700fa9e41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba839f417bd3f71d2b0ef2ce49d36c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c7b4af719fc27ec7755991dae5b05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc78b201f533ee66b090a74cf1e5ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1a4a6e9329aa7966d6001dd90aaf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e0916e77843e5464444b949b63244189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1245c0e27d7b324a10f69308a43d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d086d7d2955148334f114a465d3c4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74451ffad5b300808d816bba4d3e99e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80857eaf6e866c4459badf6963112cc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097e6ce0ecb73abda755a28ab8ab7b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba73b1e8ef884fea17e7320c2cfcc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9865a759aba648a079764c0237da08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e96be3a5c77f1cf7e164699127cb96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfa74b39e56e9a95c3c2b003f8ccc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26decc31d9dee8a32fa026c9e15c3691199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b545c0d292a6de9bbb5a694a9b63cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581163031ea9a5cf34c10a630d6a0d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d22b930f9282f010dd76169335c2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226dcf70893a1bf8900fdc113325f72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35727124b944589b121debac9603bc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983f7f2cb645d39830742a94e346b39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48bfeb968bed67b9fa2020ab98de48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfd0377c355fc292fe4cd03006103e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaa5cf0c4a34571c33437a2f302dec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f0257da9b97a9d395db79475d5e92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb423e51cd761dd5ffc93e92a58f29e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8d8d16df321279b2ec0b818185bee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07afe2bf8fc70634c98e945be864cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c5f2aabe98509b93753eab41759b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3413f6156ab39bd21b7a0891e1e012214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06da4e73a0c1e653ea079f1de090cab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f441a0c0fb259a7fcf38eef0d7ebfec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a17cc80db8f4d0c4b8e5c6677bcf30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6cfa951f9ba11244de07a7d26dfef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dc6e66b25dfb5b6d09d7309f2c300219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d30fa44b7ac777f7574f18bc12a1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3db1aa777b4d2d70a80787eb57525221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaecff5f7487cf00055e76c993d2ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd292b5049b5930de8fb2a53bcfa8d17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae2bb807b6ad9b6bb404e703f10c3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a7343983a59fbfdd2352422c4b4d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3f9d8a832dadcbcbd4ac57b8a2499226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892db270a4b7f95a205344801c26b99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb9fa1b5d4e4b930ec31f11520fc0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e0264d733da1ecbffb7014eae5a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55151d4b09f1ce3aa4e9fc05d832b610230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d906fb1036bf770371cea67e02ce6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5881c7a7f0afbd7a6f8a61af29f6fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bd75bafff69c82cd574b56314b01d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f62a832d29da6ef4e40ebf63abc17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3473a11a093d0edd8febf6ecde40a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b997bdca0c2160c0ec0f94337c849236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6d5f495ffc2cfb5e2225e1efc9687237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba12399a183e4167052b286e3f75ce2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d200bd6ab53e2d12e594c233a815a4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8eb7f46d5a9443d577551f32481ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc66ca0c85a61d5511611cfab8d0e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dae180411da9ed46f8eaf29f3da9cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b1d84ad974b25248df3d0ed96c141243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ef24cb9011d5961ff230b8c5092dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1d48145bfe595e2c906fa210899ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ba2cd6e2a433da686893cb44594d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac860eb1eb0b6777ce675c146d986cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30427164b4c9684d65e26b2f04fee7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e165c11f89002fad66afef0f3ab25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320c89a8bd36e8087b450a7f663e152250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6db701fc3e66063b37fe3d44f7bf00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95f09e431312c89ecdbe2f18e3a8f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35d069d9e6d2aa0986ea8118590ef1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2259319eb5d99379f6ec04e08d1d28f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdae970877b50465b679cd200db2ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05337eaf101bdee1c016bb8319b416eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc6e328438b5a8dd2e6f9bed81ffef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358a7659aaf7461df7b2b4b5e3c9668258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bff91c31712c250b219b2414e70226259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8e0a1a350af97342cccba0b84e358260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4469ce21129cbc9fbe34c6f7e580a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc92edc763cbb594150a38c71f27b44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81b70a08fca0aeecb8837b881c7bca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b5d545109907b9460afea1af3c617264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44735415797703efdcf4b43423d0d8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4017ad7afa973fe6135774338047a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c191463721f1ca4159b1e1f23fb7595267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f443385790d8a7c8007043b7d09ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27de212bda96193830a8c32b404111269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29c9aba5611a4479609990a1409f0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5297979cee4336bce080eb6a0f95b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d8443c2ad5be4b9e3b55379c71414272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320b75f4e74a4f41cd766e4b5fa18c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7073f589f0f0f7867990cce745b02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b200dffcc92e13c618e72765eef178275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915f9a286453a9c6723ec9d863a6bd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf23d3c9e1a6a0cc47529fe8b073128277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259ca6e8ac86230b092d138399d478f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8fe303fb404bd1a0c55366324b4c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26cd573e595109f9161a7c89adaa3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f15451cf07c0895c05d2cd781db8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc1db1db7d67895ce089afdec21d4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f311abb5e8b02ae2ea4be7033b3bc4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c78662bd01f2a9d05f759df03932e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b26a07947eacd60b5522082bf7802285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39462cfa69d50fcec26604e9479cc081286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ef9b6c40a4201cfc802a7d9a43361287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372266e52ceb5064630d60158e144d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257de35881bda5f597ce287c957a1fd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ad942396fbfd724cfff4ddc0895b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b1d8b1fc2f41fae37afe44651ccc7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d0fa521a4dbd73d151d687b9f2e8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1432ddb41cb4faf6ba629cdbaeebc29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804cddf880f6326419754c90b3f0f2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370629e82d5419366ddb3f6bce7da17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ea10836adf96548488115625443ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e042e95deb3619f4a97a81475f61a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d43faac6e6e7032ad636b6347c6486298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaa78f1898c30f2cd092f520ae3b34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f98b04bf5e20d9228e77e4bd58ff4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01261e79e409a4370494c7f365a5707d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfa667c4a3b6a8f9d677efc7a4d1c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be36bc37805253abf51ad3b4dd60ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7804181bb6e3f95fcf94c2933c439304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f51b50625165e32e292f73b8935cb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b8668528026417e35bb6fd58297ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef062dfd7e96aa669b0f7eba5ed924307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2e44082d4482d0e8574dce9168c3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308921b4d3ce8b158a0a4d889be411a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727539c77485270318ab72c67f5687a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6a7bb3c69df2d7ca65925918c4df1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f29cad8c51eca9fa39cbbc4734fd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039e61ab5345522a75499307817eef1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f6ba89ec1d4e2d9797feddfc9a813314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a443d6a15a629f852b93cd6594f17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b23e3a7c3e0a8515da701b5009396316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf2477fe4816cfa2a60c3c8fb94852317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb366089468d4be05dba469594f225318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad6587e39e8731425096e042e0c92c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c45414a05af1e5a8b1398158a45ac1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ade382ebbafe6e287d44558d7cfc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3639eefd024b5a12645e9527c6628c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b1b8d886110eb3a982781b12e8db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63af4409972cdd26abe2add39cf255324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a8379428d4dd063d13f5a3c484336325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a4b347f172ad02581ba53f99a40ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318549fd00b17ef35fa32338ee18c0aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb360be9a429ad67aea718fd8d2729328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9c78bdb76116664689bbe05f20953329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df97cdc85c0e640d956633636c643c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381182260b4bc5de9c4d78c933fbe6ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76e5672ae9f28915256ff773f4b5cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44db4f71516819751778e8574b9905333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d71d5daee4ec1442cdd4b05b2f162334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9368a114bdcba5e802818376fd8f41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8e61143ffadb9c6551a325c85017f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aef2c8cbb3684ea13022954b6db2bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7c11dfba069ab7f3c9493e7a2ea6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0f139b3929e763efb321b7f59b9b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ada3d99eaf6af797b7b6a127102c3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b9d7ddb3956c0bf0bc01fcff0062e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd544c7e4cc12660a4f0b139276ca579342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22448e54fc9d489cf929286ebc5e1a77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64d6a8f8b30721bc92a21ef053af5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673460d53f6c2d0a02a6084a0204d1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7244689ba03b0ac47e575f537e6336346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174f8a35a0160564d670c07e69a5a27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589202e85c77b26b4a27c6163f7e15c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c4ffeda2fd4e897ded8eefc2ad5eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be475221cda93e1b3e91293ffbe1cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f491738ec0d037bd28214d8d5fc37f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3b4dcbe82362fa7ff9d728a6947d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90108b750360b06fcba14bac38f8f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510fb2e5919c0d5a7eadee1b11d09a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea942da170588fcae6db30e537b7762355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9145483d782f76219f9577d4c4d82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634d027588777abf6f345ed980b7184357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0acea225118d66e3f5e4dd3ca9845358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef39f56a0b6de8bd648818360440bef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296af082a4c09bb5412b22acab218b91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020f1254052b379d8be93ef590a09c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92c90aec8061414f35a589be43e63e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd241697a28ba204fd0dbf012c19df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcf78114f13f8291880918b4fa48b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e6c1e66e3c726dfa210ebfd10deb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42850807bab6cf67f2642fc45c8cfbc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feba44bc6801dfce7e900889175393367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f77bed3235bd3a5d28b87be2bdd1da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c30df825f406a277b879f5d88ebb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba51a5c32a56f64e908f59559e8bc73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a63d9a4a6331034aad481e81910de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afc65f760ddf5cb3dc95286200c68e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec03ef42530ac8e73eb5939db0aa078373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1af270595f4155f7651f83a30d4099374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42984e656f1aec899352a796e211bb42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ff67dfe042cdd507dc9d8a982d2ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df35620ca5fa157cae999ff04ec4b20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce100898bfa2345e90f8372dac95238e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf8c7f0c489ca2d33f3ee91ba40b70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854c2f0d827d668019c9b06de6d3c1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d1b598c5276259430c2066cb7352d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345fdc035e6a7d46398579327cdbf16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173961b8f184815ce8a63c4fc865da7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166751d162b8574197dcfdb5cfb51e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657616280b4afe2fa5f21625ddd9511385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3ccde14b43467724b9030a040e8b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd07439a177c6370b0707df928142c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d71ab249cfabe5b8a55613803ba6c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f054c3d5bbbb3ef68793021999d353f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f59eb6b3249f2c1eb2b1448c05b53d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c552135e900a5b32f05d87d7a624cef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f984db62996d4f00f0d8fe87e7cbd1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9919c15090c4f97d1d251c9ece42bdf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97fa3bc5e90d022d8f51840f3fdb78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb58bd0245f1c45551b82e89317764b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e04690b670748b01930df5c63910e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9af7b564bc92598ee8cd1081e57585397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24cce6388d2209789084bf7380eced398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2ea630b309153ee1db1d259ac9d8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cac2df09419e711f68ee7a2eaaed8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9966a8dc5646988a9620d51d74b0aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b81250e9d2eb9a8f2a0de5cd5b0c6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0041556a4b2c99ba3b882e4475b4cd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb98aa19ac724e7f6ecaaba11252da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af545e9b4efff7db1f150fe9568cb4ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556887aaf854546f6b87190f2bb01128406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952fc42a15f197d72c64e290f7f242b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6f380abda8b0bc648fbedf1b4a9be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbafda411b6467089231f662c89c9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c06c190a37d113462d98b20e5298e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf27a3a17b0f1dc8214ff8ea111b2db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02415610ff295d3ccad32e15fb33f09d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be6b55104db27a60b884fee8b746a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049715cbd8ff1152a98929f31d990ccd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902097983af64b65e295d4121257e17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f0b936e00d697bbe3689feb536f97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d37f5fe0ff493dde525ed5231605f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12db26378fdab9cb06ff3ea235abfa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5e7397ca3672a89b110be7b4a8e0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9085d5f89cdcd3e54a7da02fa22cdb0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefff1a206f748e0f7f3ed31e91d5da1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d20f76dece8a5c0eb6eebfb2cf706422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e1c2bdc91c36ee7303d5d5b86ab11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb89e566b4f9d78ee8649dd7a4c08e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982994e66b3e050b5b16db4e51d747dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c1bf2269d79f0daa533c141f85832426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a7e0c232067d26f7c377dc4496dae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1f9f80439e07b5b549bc2dd68cb2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959466b8341da042630317e2c414414b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c06ca588f90f60bc6ca8f13e1fc93e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114410157a4b2417309b0d032f4caf75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31aad5d94ddd92a3eceb280fe7b7ca6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c003c7643446612e99082940e223b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832c7aa8a8db26671bed884061957aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fe98cc8e520510c1fd474ba3cd0fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3ee28a55fff9c87d871f8e745aa35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51803e9b64b90e1b519231d1c34fa579437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5f4324ea60fff70a6cac8d02b49c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d5cc985d0465dde7b705bcd6dbcc2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc68665c9bb00e646b23530dc85cef6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d82f5521e7323a3a81ff252decf52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ddcf0d98e4523aff1dd386cb2750e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad547147651e3086a23798b648b1034b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12bcf3ae56cb007202ba62ae2666a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caa8937edc7a67e824c2a91b5c16c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9669867730867e4f36598fa4c149617446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e74f1161f0c7a0e7e2f162b345f28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37864c858899d0dde3c8b797e740dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582c5bf28b16101438b231fb022da3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10397bc53a98a39ce9c2d58155bbcfc7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e34aba874ea683c332c53fc6d69c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999aaf2be45f9837ae40fa7222ebb6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ca61c61afc5e932fec79655c5abe8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a050ad42a0470e8d870ddfe6262e81b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba04edc84598c2e22e14471be26af3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c64f9f2cbd70937dac87baa5fc9e76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198037903271d272481bdea4c9cd4640457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b9ee9490763cd04b6127939783691458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c733d69ff6f89b65147c312cdfdeaa3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ba9c09639a8d2a84e663217cce9de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46e0cabe74bc91e33973e664da8555461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adff8d117ceeb2df3cf3d5a6de168a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9e53981b35aed0a5628f8aa275db7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4a90238ae9407dab5d3f5de6a435e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d70215f9b63bcd6860f95d046cac8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3de89677b4c08aa9e8744eb84be8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c5a9e37c461daa06d11f2d5c4f187467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e81153c75b56233bc02114fc19f89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36c36ac01456354d46be2fe5f8feda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742ed35e990b4c128d7ec189b7115b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad777f1b4ca13378c0090ac67c3f6e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d641337fe24f8b66b1cd0f3674b0c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbb2370b37ac7396153028b8f20ca9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4a80e2eac4e78e898487976dac454474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dc015a876930d4d3d2c996d26551c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceae6b3bcee830d1c11d342fccd47b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33664ce732ef8b501a5511f12ed2d47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdfd40dbf41cdf202c28e22a635fbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8801cf1c6b0ec3028c2ccab312fa2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a264e2a8687c35749f0663592173938480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86c876c432747a310702800bfdd018481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01993a7aaf6dfdf14999bded66b3278482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3a6e721e1a7380a4a604187fa8a7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8f94ff4f0b9c522779a8bb63ae37d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b6e2e641ab5778832b501158b0aff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac79ba147c6bcf14b5aebb11364987d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57fa0ab6b2cebc538ea8deacec6551487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f355caa6fd0f160ab43246a09582e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47965bf2ab26cd880a29b1fd8e1b05be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567af899168620b7c8c7a79e72cec30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd77678f7a9316b58caa0911cce9a34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bca780379dbad581bbaeb53e226233492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28241c2f93fa90ef4ee6c8ab8534efc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e25ed5be6548ba03ccf1934884d8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f4cbf34ecfa18697fed07f398739c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faffd7646e42adfe709dbe146273f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fe41b9530f27951764f013fa3b3c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a5f6ef6ad5c277a3fe77070f977d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15fcb79c245ada81f25cba31578751499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e9cec5eead078aab8eeb902fe53e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1a48c88bfe20a63f2bc7f30784744501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e5e22321be463cb02ee0c88cbe5c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2701b8da55e95dae392f60c04d99ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e56bd900ed37cf0a337fd56ab7ef38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097863f9a8c4aa37df6b81f9a21150b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c24b8b2d8765815637f8e4c8f8939506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbab63e6d2484e41d90258ee51712d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd7100d286d18ca4a4775a84473c9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e513508b592df38f585442381234b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050460678759291a842a2f9b002a716d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed1b32e7661634bbc486f93f5e0c31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86972803253aff7236e3572601f0475a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb6724b07bb5943377e87d308dadd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c21c517bf2b07c063962c248f2547e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043cdd47261549d58156171b42c5f80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95692d271bc70420bb7fb087125522bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1ac37683481db72590dfdb4be0feb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc2d553a7b6a658da5082682a003b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a18fda3c76f5e05c3600aa1ca8f26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e976315fb3facbdeec441c77f2c7aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761ffeea56998cf6ef2238c55bc3c10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99173652acaedd3f4c89b9aeba792b73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aed6d42faad61cdde97382d1b64de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe995b3fd8052bc38cd0a496336573524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975c94b6eb7da3c1c3712f17960c77e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1baa6b6b577c10e69118c7e5b0c2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd66bcf87d6cdfb3cfa895ba2c01ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc50a9d03488cf1310606f5ffdccdc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401f1333a6971faf15269a6b0aeb5c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5ddb2c6753bd9f7a1f25820ad1173530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe64d2938851e15cd48a42b0ccc828531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab243b872ef39c727a29ba3d82ceb67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8d4122a6883a840198ff9bcd8beab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e0cbb0135641056908237347fd84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f80908f5457763f49bbb1949f47b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680b01d2e8fbaaf23ec83976052e31d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f39e1b5ada064e9b13d4f5a5892631537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cf6d369dd6b10d00b1e6c4983a576538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f25fa559e19a264ea35954e6b8ece539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19855143f6b905d7f16462fca21782540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62001be655ae90b10bf45ef8d86214541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fceacd7d0a78619845203167ec2d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b09c5e66cb7d34bc8c78b3a202747543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99dbcc2cbd515a45161044f3f31c5a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd8f20fd98b7fd5105dac6fe6e26b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632db06e602be61d623211e9350a4e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8ed1f94560c61d7ceb2bbc3d69c55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e214d906a835f7eedc2faedad87671548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d1457fc650880578ce7b6bc6e9057549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d676c583d39fc1baed4bdf8d5234bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34e4fe1cfe705b18604f38716ecdd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958abdf945c4c11d9e3234feac5e7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03631a6fe139f75b9f96e553d69170553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065530f4a01dfdda69c3ca550d2a2cbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e54c284c70e0fca0217a8118930e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5d9604d1c14daa1b0fa3c63e258ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c4279ceb791e15881591644658b0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781887fce74bb884b2758b92f5b907c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eda1c65dd2395bce25547a722ecb87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d8f569eeaf827c884dfc3ca544732560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23482552d8ec446184812d3790c30cc2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c200230fb927df676e8722fc53cb5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4016007fb59098aca1bd54df7a06ab9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b73e26081827b1889f3bcf94ade9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc69259f5bee5f680a7697634603454565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e8d2772b2cfbb06a8dd05085c83e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf61ab62c212145c1209cb04b697c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f6c334d2ccfea9b8deb5cf63b279e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ef35e6f897cbf14652c0352f9ea5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc8f3a35ce01dd3a77d0f85c1ecf7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ff1eed738d7757293dc8dbeecdb75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b97585d483f5564a011474a1f1dd8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc08daf55e5f7917bf7eceddd75d61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a99a1433333f06c1b81053f60a1b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae17937dd809e8326c7ced841095fad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82d48a8b0aa799e4af2539c5e8f74e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa340b366cedf5eb268dc91c43e354b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c44eea9609207cc686bd23959c24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571844587b38af8f43cb56295460f5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a19826c1777f67a9b1484bf86e7487580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774defb64c0b59d412381afe5acb6d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18dd03f63840f679794486d9a74a13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6baf445aa2231b764281741278f90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34ca6019a97f5d06ccb2900f222cfe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086686994ec6ee1b2c7e8af1bec37fcd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a157f072aac61a026e85e36b3f3df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f415e7ff3c23228886ba5e992cf25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95582413259de89b716c0f5795a776c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832101218c3f8beb5ce88ba2f75b696589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeab6d3ed887b1c149ee4883559c30c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5123c0fa9ee9062a0b6080b1840e023591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181401e051da2b0778fd04c3c5f792b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52e30285df6136bc08ddd48e25426c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c173690d81edac339720eac21d9a51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1676cb0d86eb7cd63e56d801ef57c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bbfa09c2316b185d95e2f68a263f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014238875a03ff5ff8f3d2c60c40d87597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1d9a54b17c04a283acf8d7759f574598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b247ae66014ba9409b6bd1838ae37e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951131b3719f1f54792366f021a4b36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d0abd258c720f9263046cba76f9d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf9205b9b73d52b913e1e1157027ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9c99bf69c827ea77cfe366f3f4f70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f38d3d468c66883f4303df7c59d8e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cae92902259160a8573e45a4da59d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5003032aa05a49b91ed7b44f3f8a50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdfdb6f1e3c543ae24c731d1e55468607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba760aa6eae1a53d85aa1ffe00785f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc55116042f3143013873def9c16f13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51ac0550ab75207d9c114822e3f022610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49339c4f428740c50e45b900be83ad39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f4427abc388c4baf26547752b592f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b312079b5ee7610c211e9e4e81321613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27206a602d964eef71897d336498e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48525049a46fadd1daf51b16b089432f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f6a679a26d227b7f5182be2e0d8b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af84bc81c7b6e58d79f0e94f0a0c8d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90869965158889d874569e437ed12786618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87364d48bf0261ce44bd40bbc8d2e3a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667c3c6fe499e06a51c94c3e18fea0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3a0cf626623962e8b1988e979f6e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0071408ff91c23496cc3d9ec12a840622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabba534e8793134ce55fa80317b58ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87bf9a18094d28e6eaf51cd7e03cf6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfc20fff772693401b01e1fc27427e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518dac00306fec8e33b6d23ec7bc9ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f568e592581196a63ec76c98b54071627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45438063ad1de531ce6923bbe461aaa3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0885e20c3c6ae1884bf9e365452a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4182c4b123f3e5f00e42c5b75b37693630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925158d9e9be8a500fda66607fb3853631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a50f2185c8643294d41c2f2d44dad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8de181d7c981844c1d184f2838b200633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1cae1a87cb4f3e2950d1282fc1192634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ecb14c26647336e20c82ead77000c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfaa4e79ce632ff1e6e0a7fecbbd9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05ba9569898522e8a6105e3977753c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a3cd7caad486e826f4bea07c7fa3d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2c1d60d57c27113eecc81f16024a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1a769f6972a238beeffd2eb58210d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707a8f9a054f38ac566dd975fe7fde4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59a11f43f3d9e2c166e412d5b00f8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89af9ddad0052063bd0a541aaef3b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0497e6ccd813b1bd0ae775880e6bba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bee086024909aeaf0a5191b2f7b34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d536748cd9c16b4f89f02b2e01e77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd3d96bbc0d36cb3c8b379581f0b77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b8ad29b053a6860d8aa02876c650b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ee9d67a949ffd081fca797980b2d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5772f622d752b2df8d64e78651b02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c080324eeabcd63b9352d1d333f1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a057cb9a8325f270ddc2150960c648652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a855e4944033c098cb56ad311cf3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff33a6777addfc28b6d8a4eaa12de2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466986aa4070ebdbbf112d52449f89a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab8039c578f83210c828d464900d46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a276f69e1a30b767763c961ed2958657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bd42080e05f0ea5c01bb2bd73222b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b776ce07b506e8ea246c6b5e93608659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982c32629a64ed4153c87593dd34e7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c83e0e8ad5f84c8688d189c53ba77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd232de4b6a384f7cb5d847ab917fdf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fbd12af136eac57c336648ec8648b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a29b083e5d4d5aec84fc7e55ac246664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ead4b4d0c5ec6f4423e46f0159d0c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b18b16344fc02a81f5b86c82d55c5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4093a147e2c9537cd5adc957bc9ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd198d46bf197ba09c16b064e09d3fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf085a78d49755718e6ffd96782e3043669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de177d39728db777176efb96ba110fdb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b987eb42f4b6f3310ff1b8dad896b9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59f71d11b5a4596aa0e6c9f51e7d93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945c87d8d1671ce42671a340ae48233673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea6612fa5316cb97c89da3116e4f61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f9fa4d5f3e030bfdceef57edbb5e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e8d752fbd1db7dad65753552a5923676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f7051702374c6d4fe3b9d7dd44e7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58625325865030a43870ea557eb04b73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c27f26fee20513cb9f84ff51b4c49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d10939e575fceaa54942f7ecadc6d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c8f338af27556987731969984cace681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acd1a7fb52b322630da8572df18b73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a5b94d6200a77fc2bbc9e6ddab41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092c6f1164b586a517d1cb7a1b99493684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c9910218dabbfdba10398b224758c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456be0df862eb3e7bff89e18256c132686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03220b2ded0a32223b42eda7657b129687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007a5585d1c005cd13ea6184d3589c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e32b8b1b89daa6107859f8060e3b25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876894b76f48ffc5fd7f356dd75adcf2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d78affeebaef2480fb103ed2632bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4cc329c7666d3b8142d87fc39d988692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27562b3e816d7611ee70c846ecbacb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e83c55cdd7e54d22bcc4f6fdaffc7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef12d9aac76dc9f9cd47f596dc7b818695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99605dc64fea5a31db172962a1f5e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d385b132d9a59f0e3797e39697e8b52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e49e7892a5fcf3c3c2705edcfdaad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d446ce4b5247883ebd6526df358dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa610b4939a0aa9487c9e214768f5dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae758875e97ca2933b0e7fb8310f8611701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d15dbf35c100dd80d280c92b41b11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c8a5cfea89dc7c60df2b228397a9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49062a07c178149dabe3ba245e00d601704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bd5ef229c6b5ebe7cdd70ebadbce2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6fcbc5e072ab2f662bd4260ef5f52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165736e5df507319231b56069d82be9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc807ccc32024b91200be4e0abba87be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6f711e629a73b553ba839a903f08b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa819427e893069afe2951272e0cde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85988b087031f42449edd0475af34f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531df78dc45fa5ee1fc11e02eb5f7c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9b5278f57f9e3fee194628bc3f707713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb697a96e24f02feb16a2735e2e32a22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d93e1f0c8d81fc39197b900a73a31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80f2f56929faaf782a1a92e84f77d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c4ef8bc50aa9586237fecbf07960a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23b1597129593ea08ffecc20670b35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ca8459ada6b4533b4e27c73404ae7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1490708a4319c7e6a5df948a96130d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785aa5339323a5b5e1bf7f9082c66a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefd469be993c0a3548e0f7cb10587c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d55a303334bee85e150151aaf718bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cda2680085c49c79b8ac56ba3c328c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ed616331e9d99aa4040a2ac976a1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f93c9d5373e96be8986ec2ca51441726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4364f5d55706e76f3271a275d6cbd9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31a87988362fbc178f1eaf20bea2fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c409216dc07c8698942f083b5199e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eac023993f94b085cd55360d15cf04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcd15e5c91c94e1398e65eb5052a55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a1e435dda212a0adae5ee342d5496732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9db9f0fca292c9608f0bc708b2704f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81243365d46393d76a91f07e13b8ec66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b70e819203a482fbca96add57c51f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d53f6fe0dc5b29d8da55cc2ec3445736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e91523619d3a4f9d1e22788359904c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d8d8298e39f8490dce29f8f341450738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cca84d3ba327f2e3f778285cfac65c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62270151b5467ab73dda47e103daea68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b4a9f8501cbad871a68ef8c55f2f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a21667c48cafd1309cf778769310f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b979143bbfec64005f6ed63e572cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2afc415b8b945edace02ae72685648744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cddc2ca03408e3b8c8bdecbe191fab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a98159da9ff6e5f3e894eddcf6e23d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd461f1ac3c7cf00cda570d58d19e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9cf3791202d8a221ecd9fbcbeb037748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d9345ee6cb188ccf6983c6293599c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b0727bc930e17ce94f35d340c3a94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cea4d9fe04798ba8838f2d93082489751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a206bdf32040d92d49827789781adb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30705fda681a34a963458ca6bd80bb00753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f1f455286142f8cf6a77168d43cb2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91766d55e8d2a79c7c7975da27aed8c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c98011a196979d8d996acc8ccff360756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc00326204a99d1977ce74c85038732757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeef3489bbc8d960f72d09fe3e8cc6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a95b5d93671ccd6491f637b6b7fbcc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b3cb351ebee53ec48fc364de0bda41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca281c568b464e763dbac6780f4fe72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057ee13838ca28ffd5beb71e56305b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b92cb6687e7b42b204848b8e41ca64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c18e68c7c357a88595f840e96af975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5521527edf6969131a654bcfbe3e6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8d7e2715e611c04a191fdcd571fe67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6499c77902e46f41d7273fc5f912638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5267bc0e9419285eb4dcdef24f33939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b6147bb506ee51d2f72822be7d2b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e1fa87a881deee422e619d2a0f76711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f345dc5d4d9bde30ee2feca797abae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692120c25355b30094c3a50e334cf1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7bbc434101a53c51502e13e3ece4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c93c94aad838cc09d5d014f1141aa815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dfe1b3fb7a443550b0ea64fbac51d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9b2033d412765f2b5e5b98cc611b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f369cdf4081f6576d401f1e16e43be318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350df2f36554bce2f640b1d8b5296a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93b8196b8e02469af97ab3403b212420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1a58123288e1c20902a581c517adc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2328c8865b984aa2f7dbe50531e654c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b52117e281b598d6a08c009075be8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaa2f733699a2fc027393d86b5766924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce0e1f5258f530e1f00f8ff12c62f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766186b5620dbfd3c4edcea34dbec2cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743350a72c1f2508e3ba70f36a7221e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30418cd3849a74df4025bad531a3411a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24103a0a0e519900077d865b2c90aaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046f0c1f4849af7a1303c1152cd639430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268c3d38256362600d58e7024cd391731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6f165d63f6929a5fe586342f8e04232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036a4268f7b33263724e97ccdcb5e0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c911e887b675610c7bd0350cbfffe4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d92ae11c3adc7be3d1f98b1a20dc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85f1a7a1678d689f7eaaaf1ec7a4dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf96d1cb1c44ba3478bf7fb63fd04f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575a9fb9884d1cceda84994d928f6b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb30c7239c15d0bc91d0a7a8d64a5cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009e9ab3ec549bbb746e0aa8a92067a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df244c69efc152f44740cc8c71c37141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597de015a0b1e042dcd376a7bb0b91142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82fce5cfb73fdfab60beb59335811443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efc40e96af75d693e88e4d5438110344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802d16a55a64d63d19440b51e52740845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f255c35a7dfce92f5bed895d27c1f9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b51923076a1b2a6c2b6fcca2a0fa647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eab393404c06ede13e8fc571e655f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461c0d797d944bd149f8a8100c1d57949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cb695167780f34469c3f4324a47d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c0c9866a10ad382ae2d9f3d4a16f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a7fcfd741b6ed29e2ebf4a6b3d96652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161d2721e8b3510e07638e7c142e03f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede75043e43f81b02e7e66b7d822460d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78295c5494bcaa61836a027ddb358ff455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5adb8d256ef7e800d2f41b408ffda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76cadad249c54359530757c26233ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ade3b1f17a4ea363076d254cd0212958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ab57bbe74f1f9f2b29d9deeecfad859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aade4aba9f1de83d2280ab28d52586060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fe7d2a9866428a95359afc4c3143261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ba7888147257a342a24083893ee2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707f6864bbde6fa96bb8df107b2524463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0f8c6fe808741af4c8fe900f0ce0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959c31c5b8790f06eb2d8a322a55f3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7660ff6ce939f67bc6ca1c82ee97566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a1fbe3daba0a075e1cd34948d200967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f948cca5038166593585082f17e07268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cad8f1e5bb48b75d05c090d2ea31869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae54fe3caf5fc80a17fdd16621dee070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71993038e764524c369886557b516c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35131acf929420b011b62635b3bef8e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070a825fd127bc08a040e2a98b2f25273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c918ec1e9cfc2c6b71f0c58be5b79774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0232fa3e97b1fb6a0e7053c884c9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee3bb1805088018f91a3b6a821a0f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fe869481802076136429b360262a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5eff373f2a81539be3c4a59d0321078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac677bdd14140f56d04f24a66fdef2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6843f5c8fccfec3bf52500f566c3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41306da5027e920eb7bad7795c767081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c83e7959e437c9ccf081c939dabe2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d978bb2d6dda9f542c128bedc4e132883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76783eefda341f06d72d406e872ac7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641c2d2104897c438e3d7a7a26d46a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66196932dabd1516431c53aba4c35586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8b012d143928e0af2fc3cc55de35887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b53ef3f014e3b0fb93b9d34d12d8cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a93de5db0dda28bd2b9faf4c554a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd828e0af82d2da023401880f6110bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ddcab0de014c360269e211f90a0fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d7efdd1945ed0702142f23b4b9a8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cee3caaddbf3c60ed5cd860d95ccf693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e1f4273d7650a43de11e8b97163f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efb237ee86f4a83faa014af1f950b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabd9634c0321e535aa57be7906862a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc63d043d6e03451499c6e55be7f4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd0705847050bd1e82c41a5a9db95c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf304ba172b9a3d917788e4281ad607d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75452c5fdfd1aedee4b8eb02f526c820100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391259cc5bb64c7e9e9f14da882d50e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f68ecdbba44e4f5a5e41ff23c6aa6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49676a2713e09d32c51905f86250bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12d698d6995746ced5950e08e51d19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f01df7c4f314035680d9fddd643229105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85cabdce9430f39969a878f14681aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383589214d46de1a18751021e9f9c42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2b3392870a5132ba7eedf900ebfab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf89dd3d00d02562f2ad5a64d13f1ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccd69159f6f4ab820c5faa38de050d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42461760fb3ec2aba6432bb36926da04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b17ef8762e2551f2f47f4e7873e98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be65ef92327c55ccae0ebfdce2fe2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60509808aa4eb40a9dd32d8a2aa52fdf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c12db5e0695357490ec80bfb2821115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a7ce2c44a65c3dfd801e065fd1732116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523862b4e0386dd55036eb94bc6dc19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c955d27b6c07764ec3b17e633a2d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29438805de55e6584cb62603be1d094b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71f12e37f1e126996a763bdbf9d359120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbcfa6a38e1fde1d7e89774af682f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204d2e46ebc3423b77e78eccf14dd04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b855e38d73fb00be5e4f77f8072a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b753bf45efe9326aa37589019bffbfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6609e8ff2a5a1c7453a5ece30bbd12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef52c7023f1a69681af6d854c03f791126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79862c8fcef79f11b2495f65b5906d00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc45868be7c354e6ae642e407a29b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde85fe0d2f24c37aabc6b12c76430c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65f74c0b62b64a0bd09cbb4138e15c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c6a90412d9c1f5c1fcd4bfc2d0cde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dbffd6e00d5e5651070ea064172b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c22362afe0f27a24b40933bb8ad02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4a75b00da4840c23a222dc9f1ee58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a177b3f93d4ceea5fd833c555a80329135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e021f20f563f8a962a408aeed9bbc95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043772cec4415783fb2d1d5425644bbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d512d40dd58a4f2fb320bda7ee1eb5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f10b7c8093321a80ae60084e14e3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9094c4c53a3b139797ff3ba3e020227140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141e7c0e6c3115d82561cef163fc707141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75ee876208e2d7d0469eb89750b1c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066dcde410480523bbd8e0dbed5d3e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3457a49934ffc6357e22b5c3f27666144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7131820be449dd036ef595827e3b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ddd8efb7cf5a0b0e22868569ee178146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f693ac7a8ec4453ec6bc4fc6daf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a976715a7f6bdfcf40ee9f200df6bce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f6608998bfc0ce31323722254711d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4c713104e24e81e06aff071e29830150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c8d29263482038c9d92ae58f33a2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22282f9938d22cdc29afed6c43dc1d83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bbb04f9eff93f601b252b89acb9ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6c1aa7b08fd3e8e5e44b5d8018da7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba7a976510839de64317154ed92f64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd56e59ce2c69c075ff4bf80a8b5eb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629004c7330f3ebe94a136a248c7efe6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979e41d0b3c4378908684ac4e3c0add158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f193bc551c45553f7f3940379b5ecb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1e5cc823dfa52a5269ab2ae9ce53b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152efafc55f45edb355881a0551be7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccdd0b4418be8034085291d90e5cf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78cd5a64a910c49236176e25a5a90d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b46aa46d2e70aa2748b0e9c949c7d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a147e10fb6dad39e591f063d0d71f32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f484c3d87413c38608ab65eff44c7bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889ae617d9bf13e51bde0fd228274b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95465766fe4ca711da3aaad35f041d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b37e864470f6337ada7a55dc75c91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf800eab7cc758ff39cbad4a545da8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25e18b96587481e6f3f7cc6516ede8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed42fb32d27398bf6323d34a19a18b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfde6e8477cb554d7653654cc80714173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24fb07f4d9daaf26318f9c4e86842b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eaccd98b7580abcf4891fecae33ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e656e41a362931ba3a535f4ca2c0eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb278407743aacbd1f3748c72b8f1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b042bba74237f4ae29b4ebd8aa3f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de05a70e57f955ee43e3e64bdc87430179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b56268488cd53f5794500ec5ae658c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc63ac2e0765baafc55b7bf5cbb9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5890e3d66de3868713fdec693ec42af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a891ec94d5579a0c9ba46319e0106183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24503130c2173f5ed7972b7987ca1a1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53616dca6616c7084330847c054020185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5791ba413f033fe2ac12db6c95005e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598669a9f5562c38cbcbd41cd94c2a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b08d3db707e075601185352c4eb7a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051fbf4fe8dc430260af3da92e8bb77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576864477fe6d1260008cd64c6f605b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b074ff10e52bc5f515cbda8d663422191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e797a0893c06e48fc9ee9bfcc5b4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833964837300c6a7db51e456c7b6c4db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da048f7eaa89967c9ffff8253da768f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e460e41b80696b793c35dfc9dd1a7f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df052b37dcc3384dd41a1a0c747d2669196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bb720937ac127152b690ca7d29855197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada76e733ac16d92aa5b750e1930fcb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35c12b261a67a416fbcf395f33e928199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f87492a9202e5621dcc2a8d0ad9300200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271d34d4d8ad3ec64490d9f0159533b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93532cd6aa92e589eaf5677bc3c0463202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6172ab84ab27474cde2e0b5fe435cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070f2899d3849ddf70045aad10dfc0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dece563f6b030cbe7bfdc02ccd2a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd7ff45ac62a24fa8a3e8f6bf843ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb40b8fa1c8b93ae3224ba8f606bbcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd9a3ba229b04e74ce8f30b401ff8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6587aab9749fc9f4dde56d0c458bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d76707a23976f7cda0ca3840b2868210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245ed018f1cf7a1c0b65ef636522dbe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b0285f90446a09effb804f8fc2cfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc07d7c3c74829ed6ffdd762176fbbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d7e8d98020b77437fef974ed313e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ea12cbfeebfbb8ab4d626a0a4ab35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64178a9e897f98213bf75746db89a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d0c249a158570aec0ea799cbc51b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5262bf5e5cd2249ffd9a6c0d010c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb0f801ed6117b24c44afa4776e31b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2bbdf560dc3836ce0b64e390d7665220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b78091450f64cd2ebb003d6f786d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bec467b5350ad3ba5ef5cb01027132222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c62d737c3dc0f7bfa0dffd9c78a94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc455eae415a2f098b290fdc80a1255224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b29e18a4f0857841a70227d57da02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ba2db9366725c333544f293134f5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1752b064e6cbb915ed35f5afd9a825227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3a0be2ccfdb75cbdd97a013e8b90f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2efaa09080ae58ac20069b278cbad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78063ebf911176ebd8b720e39bdc511d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e3d7df22863b14e6e47cd189f6bda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d8da4512a61e85646f55d27d078f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fdfbffe0e1066b13eb508b85be974233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475005b25c7ab836560c2b3fdaf981d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4824779c246a869287c003e822d04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeaead5766523ab5fb3e48db26be3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bf05d544dff2d634b4cb53f2ac015237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f605fb03ab87037737e34018271a85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4b6566cf7357080b00eb63c9fff1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21f78e739d9c5d3f049cdf1e98f427240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a60e51651814a6661f49352356c1d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725263ebbf2e0b2e90e48c76dd77fd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fb601eefaf9d3abdf202d0a8ad94c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ebfc3331496a6edf3e4b6f45f6873244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499571b1b67c51724f857e9f71560468245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ab65b9cd485943cc0359fd1737491246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea78d7fa12673b3c11ebaf05bb3e908247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824d585df54fe2727a47ea6d9389bba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e7ba55c575107a62f4d15062fd211249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ecbb1cf8202ec8afcd97133d528e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1a71cb4cc1a0918ccde17ca502fb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f31bd7c6a8c393bf7e6bb315be0424252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69f6dac659bdc0159eb964d5551913253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390b9e91ed1a8805417b9bc6eb140fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75730de8a67d15e93d10e850352035255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df855dcaadddf605861579975f4860c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040db890bdfac937e63cf14d60bdd21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aeb6aa2418e778610ea4468fb1d95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237f73445a7e96130362b6f96b64c07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e9fedb489724fdf90411e8e59787260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510b18ac8bd18c4ca6ec385a45af720261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f385163f093bb9f8f8c819b1778f456262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c72b2099ae2a390af140f9fe63600263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86852bc16b22e72f0b616a4a2a4b233c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b882f880ed231b0c36a62f6b6719d17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420a1b276a66ec4664ce17451c59bff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef64b6379b22cd82d002497409739a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9963e05f9ece708f8a477c0ff581a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52da95a3e0ad1bad6b7b5b6e3a1fca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba8f9aa49558d3b2aec2b2c1a5231c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e083f5aa6cb39d6e66f5b047332f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d6aa253d9c9734ee5de27fb485d52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf327015b47cc44e2b1304c245b130a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8798da43942ce86f31bf5604c033e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b032a03c49f95a1c6fed84c5274c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661a48c590cb47b76e7df62febff68f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029569ee4898d023e1ab3f1a5c852e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a733be930f6dedd42db85c279796e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77bba89981f208187d550c3531619c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9edd985c596fdf29c5b7f6793d17c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823960ab8fa32a48b9e5dc35babc182281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073cf176f8147727d4489074dc02670282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73784c6ac93cf000ba56d53147212af0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d255fb5fed13274dd01fe05403a168284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f28a8a8c7671ce2650915d0873888285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc67ee5129bf7a0d246e8d2d4faad5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d5140f49fe155208589ffdf84ecc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402a074611afb7f4d540661ad7ba293288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7d47fd353d0f5baad5497feff6843289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb077545a019ed3d85fd9cefcefb44c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e84e46012c896e85780d0c5db532c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87782a1657bc3a3bfd124a5435fb4d14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084e55969bc48ef93932c4847c6b73e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44644d5f8dab31e992655375113ad5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92299cc1da9ceda183dd668e41b3c691295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab9a8a1d8f3045ba1802b8b8b8a02f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6902e3c441c0bcbb2793bd5c494d5e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4599343545bacc9fd3c96cff9b4c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085156a4807a2f7fe8979bfa0799f9e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ab06cf02dd238fd29cb51d690ca71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e4f42ec3980eeed748b157975056f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d5599fef636267d78c98c89a652ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bbc1258f3baa484c58fe1fe12ca2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e156214fed1cc3a63f649cbba68e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604850a5cc6c562062d1d127bffcd308305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d66f0a724a296e129f04cdfa6a6a3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c3b05ed783734524e3047bae2d48c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614133c875d8df7ef7e16c157884eb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf869c6b7a20f1e1a363caa963e0782309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748992565f234dc9629b27a39fd2edfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11996aa09feb76e4b63085d364e59da2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20928f8b169b0d51969f22a9b037cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bcea7320df0917f4fd85142e7150d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f001080a2ce2bce33f8abf165cacfa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c50363ad1d2b171deb19e9b33c2f7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea50ded1226323b1866beee0955f78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501c03b447013f9cdf221b09033b4f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3242046c684b757fbfff464ae6f792b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5cc4ef61c59f9807665f516678371319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda88958a144602e98c1bdec3726d97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c116e362b0d8b48e0e0889db15ce07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e958d780ac3384eb47a9dfd188a04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907f4b19fd2b345bf2088c6fa268c3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a94fe9a80ed9950bca50a8faaa26b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd8ffc964c2c23f4c03e028d34490f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf84d6e05d9924ddc36954f9e8f61f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bb60b3b6f9c8905a8643ece61508b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e81c86606faf8c2c737a242fc6982f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ac8f4f5acb1c248a7f9d905bd0a72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2cb8dec88ca68eaea882208ff4367330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60644f2d2d72963da9865b194aea51af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510121ba9576793a5fb1c14dab224103332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6184829f22dd0ccbc0702988d6cd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5680b530f22439a09259059c5e1bb1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d313856b2a43a62fbc27c750cbff6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1c47dfaa60270c611a740c216d61f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712beffe02955ef74cb8ab186c83416d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c0a056ec430f2ba37edd5c17ffbbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad1cb908424b88d97a3273380845eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bbeb40f40faa0185db277f333fa6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476d44f7482c7a1f9a3df6d91b86af8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914b341d679c00bc88082056a87eb54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c0bb08c7e198824883d7c491685b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c45facdaeb270d1c2c248b0c10612344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c490294ff7a3753b6751f5e0d30b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c5f70a381422f9c73b62181332662346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf490a292e722559856e07f1e74f297d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e23568ec2fb4668428641c7384ea90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c1851f640e2944e5b95185f18d0e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7080b6991789a144e1639a0f2c9ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91a4d23441ce92922e520e7d662fa7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27caf7daccd0f1f3cec8a528d812f82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e76dd6a415577eaa32e9c4f0fb440353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b684cb54d7915878b4d8e7ab93c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38768980e3adacba23e1e454824bd373355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5a04fc94280b077fa45e088323371356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85f8dae00b37cc2698558c4257192e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c92a095286c95c9769468a1af51a55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e2783a57dbc8dad8c412f14e413b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f120a5109e4d43ac52921f7f4e77e1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b62a87018180284083f5289c6e9f9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d40f66b2143590afef6fe84920a4c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f5ae6a3344432f71333641abc0577363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e19e865df8bf84859950f11cbdcba6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36ecba454ea257781091d50394938d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce96689af007e575670ec92c519f74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf8846427c4e90fdebb0614b2c0aed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2ad6d4a9154aedc0921c4d4bf787e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353dcbcb030077b25be154b09d46f19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141165ca0b80565caec8cf753beabed4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e376d62dd8307da76f8965a5d5a926371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c6881d0e07329afa635bc2a291a2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309afdba31215cf5db2ac188c74f8bd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7c9c42f5fc2e1f58d5f5d4d9a5d69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45152b6952697770c1a77bef4582d550375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16854eadf50082c44e2053989e4d63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c641ab8efe4606e6ec7aded24e703377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba9c73bef3520d715697caae59d6c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa3b0840ae8aa0121262f380148325379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91faaaba407342b89d71140994fb30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cac53ea6d2030a7a4089721468585b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d09ce565a4d9dd5319af5e3b5b301382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb1801c2f43c2d848273c328055a36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c681ec3247d40dbd5d3e2193fcc21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de0c01eff02dc45cebd087e10607d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfc261802117d0a5fb579991b22dca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fa993ea786390dcdf5230256a02f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd18b2e8a69f940aee9d9060003d90a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd11d8fb8358b737791cb64fb4d2d3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f5364e163095a90eeb4bdf0e349ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a18bc289e4b18f373eda6ffd1a8373391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1b08771a267d77f4137756b9da9ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbbf95d6965a9e107d13bdba5c3919393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a034f58bed0c7a9fdf5e16de54de07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d34da882ceebb0a97be39d9bf5172f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d0dc1ae631989f2c2de5a864d832d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc01f839c3ac900ac12deef08d75de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b9d54edb521f11204c3d79c66e264398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c5a2bab3d825fca171495d98c8abb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bdcf0b250f5222a79e8a2b401745c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec6843cc3ad13a66528447ff09e12f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c86cbcb465e5c2ce08277e9b141ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aff64aa023c08b45418844828c61a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b21f6f3b265b4336c54b6411a034e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246d28c54e6664408cbd1706302ee50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6b2f6f0aa9d8110695d9d4bfb89b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcb920d9fffbd33c49a923aea8a218407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892675a19893f454a11562247bcbfdcd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f2fc2e743a37af9138d2506673747409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92751edbe37efad520cf22cc6dea837d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2609951b8d1816b1946d123034d5bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492fd94616c3dd293098318509cae86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192849eda29b813a550e84e9fc9fc65a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edc42dc1b41c816d995813f6cea39f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3b61d7d2d4bb82751b00596f3cceb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd7985e82b1a68602f1b847e21b726416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fef436856f0a69cb34fb82492a9bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1614654702c17e6beed0bcb48eed92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339eb1179cb1a905082de4f98d0db7a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b6fb521d240abd9dd8d06f56625a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec8c8fd54a05c423a3406074430c54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a20fc0cb61e7efb9127d5a1a4c706422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd1863bdd9fc030abac0900019faff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e048e24beea7be0c88237ba5f0dd08c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83c8512d63b1cb80ff49745977504a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954deae0b31ca4ff6ec132967cd36dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee2e3412cce59ce44a313e208a4bcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76104de602987d2e2e5897a5616fce7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2663e1fabd6a7d2a5ca7fbd44d4ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52fff1328b4636703d58d740724f3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d14f329537ff29729b332e6d27608431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa807d5c5db7ed34ea1afabf3ddf815432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffd0831479c7842d2ebb45fd69e2b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b99fdee50e3eaeeb54b0119cebfde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbbb05decfcec09dc9d684712a83d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bf30d241e9b4b6702a4aabf850523436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bc58e062c1d818785b3aee1e21f4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b8bb109f6e1ef26c31633ffdab48438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8262db1858c96c281709a35ad245f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a12d0f57cc34ed27d3b8243e19ec5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa464df3470373d9c23e7ecb8187ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc190f9ed782e2c17325abf2ce8f771442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e96e9ed9ca90bfb91e87a085a7d2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99101bf4e55cb11a656b14cb3b055d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50161e9bc6d8564d1f0880de567f15c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f6f0302de8332be21087b3fce7c68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feab7cccfd5cd192120731afbd77b14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c547810034baff32b865208f7a49b9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57c0a5ef5ab2bb3718f2ff58e0f2da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bec24ea1995783a6716e3963a607b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada488c74b4961a5e117116f0c9fdc57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa8879cc7dc219c1f708913e6d450c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272c7e8e856342bfe63a8401d6e561a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1ea1b87ed0cb1db00b52d9deb11c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74abc0603481b7cbf2b7dca35b1a84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997491beb6f5180038bc9b2e54813689456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd21402217eb32f421062e5b74aee85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cf8b077a3f1468975e07b7fe82d5d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6705aaf3edf6a3ddab64a682cfc2c18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b246d0f105286370c608aa2772cf4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02173cc8afdf3d9b7103df8ff66ad4e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138e868ebeef09584ab7fa550827e39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dd113098066aca3368285f98b7f74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e322ada3ea0b4b6070ac0411772a78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25040d8b003e36cb9712f14a64e9552465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc529e6d46896dd06dae38e40373a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74726ce5749c5cfe3a5d180ec50dbbac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ead8929c53c4daa6e4326e55b015c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0ff29b7238814a5a71d56f4365d42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3951ab96fc1eb12ebd950e6ff11b0f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaba58c910f39470609e5bd56acd9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3428f8e61d43a12a0924d77018e20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48b6f76f729e6cdec33ef3bbf81ddd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435152a75506991189d5ed4dab99481474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802fd7b9f9003c634e3cb08147c204b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329fd0e54b06b241b097d596a709491476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de07994cb451fca9a27c4efce51025477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159011b8a005863a0050b0c1c23ad1f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c4e86f39cda1aa0950549f2f7b4af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dca4dc0dc5bb73fe24264ddf8cf589480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60bcc7f3a507a10833ecbcc4f70463481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a2fe94f2e73ba3bce545a2e20437482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ed6a70c9c27a8c2e677f001f26ca5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010eb6a91a488bd0d1219343723f542484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077017cd2a9541ae0f4929ac7031201485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabfa0feee54f923609ef8414f259fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089ece448d98bf8d491d8419afb62fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439821502ee25e255186239b1f63d7c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e4a9d89bb3df61edd41df1e0b09b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d16505e230fd6ac77acfeb587b16c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c222cfac77d16cd5f3b087799290a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bacf07e0f97880b5bdea7e8f9b51c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bf7698d17be37e874cbf38c03d422493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17789726a2cb620419aae2c9ce67f4b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b18fcab0ccbd1d610b8c4cd01260d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83b8fa5184b0e1ea4f8e1d849e6f9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94eebac46d426d5b7a383d516c4e25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598647f403e4eb5a602d09d690ec2556498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807078c6fc241f86ba1d05f0d633040e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638c6a72e11e5a54d534325834bcfea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98e754210115f8b87021e8eb827c8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227bb66d466bb673d95d0f0dbfe158d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193587539fbb5942469076e60d92ba16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a66a7e60201d9af25008d4e5d30cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178933c53b343e47e9fb2ca2cdcd27b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6881477faeca3dbc4fa3502447bc68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cf5ded792610ed3c3a48e27f6a3da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6971f66400c0236c6f54e9b4809f75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7cb32d664c6b3c463285794de934f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dbcc17c91eb95872730f4a7c7d40e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f49a612df3e283de17737c409aa68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74457a8fa7b178e3eada3923d178c9d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96a87d611d2a7236fec891faa3b224513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834364ad84c35eafabe3b2aec74373c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd5763a5ba4f990b2db5a9bc220743515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a5794e8c2038d2f4472271f50cb7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883e4d00f2f427c5e924a509caccf7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428e9af988a64b5c2b27ac326c85577518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88968798386e6061b1043b828cee79a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f7ee497b9a3a77d8f9c3047e9ef82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fc8783c9b67bbbb6cf1d42419acbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e15ba090253f4de5a2735c812cbbe3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c479f3ac483fa9a1db60967833ed1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3895b48d076b7ebf68d0ec22b2c373524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3195f0d607d019baa73541106100ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e2a74730055cf1fd1f9ac1689369a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff4a1ee92d1f30c336241b70cd4c39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28f22ae289bdb284597430fa09d106528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71e218e1a7a6340bf0d6f3a5d009a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef17e17bafbe458df3117147a0105c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a28a742287a29f6f9beb0aa69a23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ea953fb2565880fd54880cd3bf88c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fe8eb81450ce335bbc539ec441f6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5c2ae91ee2ea9f370abb13bcc686c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeff9c230a0f163f24cee0fddf6ce4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f5d91918c76e4deb9a00a16edc72e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c2f376f6a3e75c1adc6a14195419b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f34d4e2f2e36b32800940ea454699b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f498794b43c621da876be210feca1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851669b311055f0665326ed796b357c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b5b0264163658fe6d2c0df5f9bf9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba14f934652aff56f9bda728fd83d39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5c0a513413085318cbe41bb362de0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f538fa2c7a2281c3bc74d13f1cfd823544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ff4006b8e925d2c5ee5c82010448f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66c75a6e176d5da89574fe56518e79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ef3cea1acf568a6ea0cc66eeb18eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd4e5fdcdd4cf880448926423973c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893a9aaa804e5c49df3c1b16f5639e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbecad62ccadb6aedcb19fc210d4c06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b3f9bb9882fa4f1ff1c27a7cdef9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7507dc733e38ce0aceb26b9db1475eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6358b5a17b5833d5aa3a1beb8820da8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40895fb9757562f7799832265c0d5fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a23a4fbe530e9bbdd8b804696705555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aa41f74401cfdca6c276fdffde89a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399908e73dba694e36740e3ce283e13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775000a6e23387a29f7e04ed95341cc7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fe8e9a1b25fee14540689731cc452559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5e42c99aef38f0c7fb505dc5c39ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f280e3ef20614bfe822fde5ab46e610561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabc86757dc464aca48a5fa328365f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad3cfd7565498d996d4e042f6a7311563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5263df6f23b894288f52720efce9f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca695208ea0f9f2b042c21a05cfdba3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871da35742b85488a691ec0e1ad19b4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863c9e609fe514fd7b4e25aa2166184567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a467b4fcda96ea63020424e6b48a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00314a464e66287eec23cc0f8d235c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49144bea90cecdc0be7b9581d5948786570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e18dfba91d419e92e35265b35ffb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb96051bf47756b12b8a8f7caeb33c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cde7c9bd2f44e6282ae785073b4cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec09f24cce144acb4efc16aac824b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895fb7283ed687a0575cbaa62415418575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0402a8c8df4e9c211c536befaa31a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38bd2e98d0d916388ef2b34b29899b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ac011250c443c0a377f5317cc0461578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8adf5914cc0eeab3c70b9b2df1122579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af19dabd4d50b62855bb089b159c193580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf49895e29d971faebc013c4665ffa1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce619afd87de84a3c281449c1977016582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0add87e4edfc87eb7d1c3eb7e990fc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15ca1fded52444725fb46dc56b56f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c0aceb7ef89e9f652e45716e4e535585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb61dfa7d8e9ad1b70285254d13821586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071d9ac6c4ca6a9bda0f5af35c714de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5945d9fed11713f28a0739c0f4eb63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56d3e0a35b6c7adcff255a1ff00ba6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0600d92addae8bd1620e7e44f9c8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a01876d8d90a7a469049057bcfbd5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b91b76d6b235a5aa85ffa03f8fae8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76963a92c4c31fa9f6f23486f163f6e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e67d68cd0f3a1051bfa268d300b458594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b939a547c41b98d5c6959941ac133c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0584d8e012ca8b569dd5fdc39d8899596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399168f6255f1e4c5bcb4799817b995c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e781d9c26e4e2e6d27940e2428449598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e44d2a1ce1c6f696337dc29747fda2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59b1318ca262f1d4c0aee93f029561600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea62c8d233c2d9c66a6f75e00acd17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1eea1dfdaba757c511bd5ee650122602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f183a285c2dbb343e399f1a8a53c9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5580cef573bfcdebea5bac7cd774bb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde9b06677a5e0550332b2cb6c5af0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade3c74eacdb1530bd1caa59d9e2bcb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002eb701efcd5adaa252064d71cc0b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b253f870d10f19d3b3acda914602f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bdcea95511becf78b6428785ea9c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c64612a8dd6b230b18af756cfbe7fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f91db82cdd93e3a835b9c80e28e3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf169c63a52d7072af8ba1c826880e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f53e644ff828ea8c72e27cacddaee0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b3e58f6da1948c073dd39838024ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e46f2cfcdf2c3cae96c832b0b9a70d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1203724e38c9ac1045128256d0691f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25449ec92661d4bf7a60753b914221617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c4f666cd7f7986ee4ca14b1bc6d9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b471d61026306e90f997257ad296cb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbd2e689799daad8a917d87ae7e77c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d057a9ad003c11c39732dde3e708e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330dc6856311648977198b26e97b325622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913efb55e3aab2e53db60a9071c37b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc008dc3b5d318250e5cdb428c91273624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9158617ded25083faf8bd174b68dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedd1ee15824bd219665094091f8c39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41652ff1dc0aaa3b207914331e26c0aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d442bcb613f0976be8adc027fbeffa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecef907ccf77255237fc1ed40f906f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81edae4c177d67c2642743e95ac6e0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccd46fcbb7dceac59d714209f5f291631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f52fcc5ffb360b5dc36c788361ff5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490b8c8384b5748396005bb2d125c80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65546296d6765944b133ea2684c78be6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8447663e757b939368971c575822d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae76bad6c1afaf7b63ec6ed5ca24c73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14a8f727bc807c6171daa43a00d1f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f2116cde97fcdf41555eaff6b8b3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c70a17a79c4a698dabbe2e7ae9e6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb1665200115a45bfccf8d72607d80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d24d97de40e3b021ae072a7b79e498641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d5e0191e264e6c27360de35431af0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a624a32cee93744affc8dc99ba181643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff549bf8c74fcf313619a579edd1aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68872fb88685a103d32b2ebcc5f0c01c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503ea97976db48e7f2683bfad4116be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11af4ced0906a9a029adba77a74bc0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac26262e0a8954d6e1ab4e817713c1f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836a0a5fb48ce0badb5a97bde7c3e83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f60c6859b5a151fd93a57a05d90a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cee9b2b4ac1dcdf30ee0964d89b4a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b940450bfbd3e6d2ac69554d6ca78d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd46fd8bad8eddcee88ac90ee764a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5d99f9ccc9d2ca12e1bed7db98bdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c7b996d3271271d76197e904661c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd1a58212362a28593413382c6f4d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49abe9ae291646484c89d120082f2e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d07ba167ae94c507c016e1b3f486b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a98c479ca0d8219fe095ebdcdc883659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26852fe4f1f0711323b928796c4d133660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389f8a2ca1943ec98c33192977e751c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cd3d6181875ef72589b16d11e08af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5878fa9675bb57bcbfd59e39a94102663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3a1325e668442ea118421bed9b5f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade28e10b05f778394794372fd7dbf8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb90be79042f0041886ba9877d405b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fae71145b3b4cedb5bc8654e13ebe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e56979d46f67eccb01dae95c84ef8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eccd1f5b0ee3405f83a581e0a7ec3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc502387648763e6dd9056483a72b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcfc003580092118dd3d754f918a20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5270f33288c4fc62e182e625dba0ca1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588147efc3be081729697344976b087673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c093d845d40261a0f9ef6a52903720674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e71b29bb13e2084fc5e7fb68459694675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e3e99b7ebd14f51dc1a87ba0db898676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa178b242caaf99137da29193cd742c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4ea61a7a2577643b8840a14eda47a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e8c18ef38122967b32e705c2501f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326767630b3f19c07cf3b6985cfa1c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e0456d07e0b6c99341fa330878d56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db789a4559aabea5d2850605a933aaaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63533b2f8b49cb1f1dfa829d680eeee8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576a09604d275bcb606328a81f9b31a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a0b165cd8ba91f56c143d91a3348b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fac5b435cc90b5c69ee7ec03da8595686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d4e4bc9cb96f6b3385bad4d9912b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b8a0f44849554c44eac28f052670d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a54be5b507c4cc8bc43aff3940ad7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76a3c3d2b5be87fcec9cc00cb42af7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c077b37e7dc276416bcf6fb3f91b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a04e7626463151b63f07e8a0af3b17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9d15290dfcdf37a81f5620dee65ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe95f1dea64278f9ca1887ed26703bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa8f91a3daab4931fee42144b0a8ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d21b79a9497bcb37741523f84bca37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b2776ec6def44949f58a8e3f51db4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955ca443ae42aa74788e358eaeac14d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c3aaa6b3911cb243442582e8a4c54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01878dbfc8328d40082b8a1f4ee2f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32544e84aa9e4019cf2d808a05ac8266701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64c48f2e76d16cb9fedb777c50c4fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6191667976255ca4ec9022bb123eef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657bcba6bd85a0830f31f3fdd0a083e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40843d97ae2e6b49e30626c4a5f8d77f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957af6e443a1f83ae059be30e71fb6f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dafc5375c77d2a9f172af4abd245d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a01c378fc4eeeb7caa30e9fd50f04b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b50b457b40b8bcaa1d4fcbcb0fcf3a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1f4c420426bf937f660ad8793fee8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303d4a42f1d2ba9c4f52f20e4a95c4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f930b0171d20393ffee4861c716024e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67e2e24f7339eafa4f52d33c66e974713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70165a5d857d7c316679231bee813159714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233bbdcdef5bf39d159f293db52a7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b821dc05ecf06202114f7e380784e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ad95418191f3b32e965adf06b28b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57f0a0fc6b25f1b3294a2006499ff2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd619cd480a06bcc4611630e6829c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd05f2c2d22a9e45ba2d5f28bf31633720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862c9d87f31d14e2361207afdc6a193721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82647437371b409b01f7a77de9985801722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac76051a3a5b8a0e38fef844772975723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa160adc6ca4611754491b5cbc683ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2836b8fcc43648153f9864704ef16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb7b4120de8e7d4c8623e1b8894b06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b07206989ab524ca6b85dd3bf54fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d6651365e134109701bd7d26070b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b3203e8b3b6dd6a0a766a24e8ecbb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8974c046dcd37bb9b3ad7511af8eb74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f64c5e5658435c1575d7eb0572243731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470ee02a817ff20a7579da1ac3df9f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fa8cc5ac4a693194f33431dfed076733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab40bc0dc46505d352e788d8bf82f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150edff040d1c8d2838df3c2ee794fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273c690492e70f82f94e7bf96882174736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a61eef81e49907080fe38593cfa2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbb9564dbc6f1eafe31d4259106992738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ea525f791305ac16599d4ae097eae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d6563d5bb4ca0a8d292a659358900740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556b11b6d14cd0994ec73999c15e0e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614bed51b0c071148b7e40735a3f695742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ab2aa4d03682da0130528324982cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376719f8f4ae34aa49b5e6c1c67b6c43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff079b7d3135c455e202a4eae2360c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016526776a40cb50cc2fa83dc8bf17d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cd3575232f22600654925ff4cd002747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f24d7156ed1ce68c21a810841b5496748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a9684ad6ee62bb6844a9f4e2b5f5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c752ea063fb0c434845d5f080993e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777747704193f532e152472f75b36ebd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dfc9f40e1a30e700c448f3dd62024752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cc4eab6ec5b9c847729805353146b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46048d6420b1eeaba28898cdb81c78d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99a82abede0428e9c827b74ef232a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9036f796fde3f0cf87e67b226b05874756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb88c1a7fc777027e4a51ec0cb40e7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dddbb4735c11c529038cc1700e70a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fa9bf9e79814cae58219afa250671759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>