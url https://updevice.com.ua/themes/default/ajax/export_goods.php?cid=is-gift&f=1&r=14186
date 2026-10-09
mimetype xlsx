--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae731e72caf3a3dd45cb224af285f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d0f2deb4f25e85ed75c99195f22162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa60c2a1463acd79cc57f4f402dd263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339565b3264e5c13663244a0bd88ee864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f200cf57acabdeff8bca52db07f5d485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a57601b067e47e7fd828ec3f939146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a141d95014f0106ca4485969d222c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c224e8cc6c094534ac3a383bba81c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbf9bc7f2544a5afed71cf6110dfb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1c8637cbd3ead2bee6a54503092cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa2ebf81b064c6dea8554874666dcc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a5c424785497e06e7a00beec440012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6939812a38eb8e186e2f8d090391813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09587e70dcba10b50456e031614d5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe1eea96d74a3c9dd40def01d895b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b4e840e26bd489481a13f6d79a26616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d14b493eb2c082784796cebe732c3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c235e0ca88c86722601802ea0c21f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a645706e757f84c3c86ce5593b58b5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a677b989814af22052992ac4d22a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269eee22e1d28819ed9c91ba6e8444521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca93bd9c782df6bb817f92f4d82f0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e0141f20516f8b57b1420dd44068d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c97642825f3b17df4fbdd96bc0ca624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bb9a60844931b9beee52d48c176b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840b02c82755f73cac4633b2560015526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684e4bfb9861c4f731346a8240b26727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170431d726e42d02fbc707943e7a992928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ae1e2feeb4694e3d9a0ca35436a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17372be9347a51ec02598f08263e24530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf28823d069f76f69a971c42d9b61931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602f5916293cb21fc1f5c9051021f3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0896cc16325e5b3384b62846bbbbc0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ee5f9549719c5de62463ccfbebfc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708f1112a62eedeeb56375e150cea5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271565c7fcf9c5b4c1a5222c81f1d56c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7a2fd0f1530fca103a531d1ae2dd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3379560fc5481052b69bd876e692938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731e82aef14d5883e3c73e33349d05c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38471ac88f7b77aedeabb1228214313f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d37b0acb76bfcc6acafd447944ba541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3cb91346e548515ad182f86677c0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c51e11bb37d4a34aee1675ab9137c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e761fc75c96f4f4c9167aa8dfd79de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685112d5455a5ecf627a7472445a244e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaefcef017d88b568142914c29994ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04c824b2d89f2a0b33ddd29ceb8c7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfebd9e262eefd810b95e98ea833f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af530b137ca0ccacd918e3835e2415649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5bdcb78090fc4782499fc23b4143550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62547e97043edf062a91cf08ddfe2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d58f9581b204e0e7b535b26911e7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7101077cfb9abd477564225057e8c3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa2515e7fe7659226dba91dfdea70d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ecd0e675e0a1b73f5912a402b893c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc628d6f46f9134da0ea71d19e92556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b17f726a5310b78d53ae2a6d1ea4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d54708500c364e4d88dde7a1a0c6ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcf4be3b4821f693fb887eefd4650d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4a2ed9c536c651fdbcd93956806d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e539dd15c3b6af118d4840f9ae8bc9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98b2e3518e8e29c05b39ff7a61626962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef613b3efa26076c62d4367fcc02c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56922d8525f4890ce71e5154c51dfdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9177a594029917b132a2dc85ccec565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8afa8b3abaf0f06fa2bd8add2987166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0c91cb8b1e82f1c9131084eb548d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a70a0ee42576a82897c89463ef9aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4afd63cf45c9584ab30137920fffab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77b062662a8b2b5eb3638a223e7aa170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157e7518faac6585b5678a82c3225b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6dd6375a86ebd2c93cc83cb34928a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e6758af81759442918efe764cf4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f33281039c6240f3899163d17ffa4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c013673eeffb51bc4b00d8b97812775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69f8641c4fa2e766afea08ce1cdacc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc016cf950214dc448fa895a8452cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26326f6bbc2551f3864785dbaa16b28178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00035b0474df80f47159a584f58cf779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbb4068ef2b9749a7d33b7c920a4e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70240f3a9089c7d11f94bfcf8cb8ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d8f75b9aedb976140d7c5d886d6e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1a0d0300fb25e7ac8bc4df0c6d5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043a1599fb63a94b00d5176cdcf2ba984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f574ce20d9afd7873d002ce5bdd03a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021350c6c42e268fd0f773be011d51c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729b1caef2a3d25093133193c02bd3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d5956ecad96198bc66cfe0a6603a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc89e1514bbbf85c6da7f5f4732cc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cf47e7f607b6a9635a3b2f126b7cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbbd02e2942924a77cdd4d0906e89a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46e09c5936580377f4e2c80734e56792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ff452064dc6850bb66c19b1b6004293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3597d150877b4f9cbf24f93bcd751c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e54ff119fad1c995c33029ee97caf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0cb1fa64c1bbf374970e2dab8f05096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb54735cfa27aee027d40737c959ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2865b9f2000e08dcdc36da0c862dcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec823daed751966b4a5bebc3daa06199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c4109f4bd8b1cab3a6cd6b17f4c0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f6faece7b16049bcc3a0a8b5b6527101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27e478a21abba467b30d63f58d8362102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f2e85839fb0ef751f8a1c492fe0d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe4036edd58cde3e26f2ca2c3f05e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971650b8a4d46ad828d46385eb22538c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ec66aae8b30835661f8cfa85b74f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab5ea8fbaa95efc38a7c9b79902c15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fba92da72d943ee2cdb32bb38294d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55fe49c7cbdec5a48b8737b3a8ba6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0253e206b005c0460a1c07fbd7d5b56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c204dc3f9e66eb79d71f8ecf3dcf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef656717fc6e09b1d2897b495f2166112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dfabf1ac052bb74f8423c0b756ce2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77af121d8a7306bd2ddbabb84ce90d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5958fb585cc3c210ac1c61baa1330a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95361a3daf6a1e623339c78015f8fbb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbca073902c35c4c0df5be7e55b2a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a198dd936ce8b844336d9b2c47249118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51935d8404301234082d2be7e36e2fc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb43fb8aa1d812d9c6a13acc8539c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653d7e02e4d9be6ea658e10dd70a23d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b50502d92c41c252ba5ba1ba2521ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c1b4317f1f62fa7807cb7e6e36be0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8555149ce1eff492598aaf1c6ecba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48c3384aec08be312e345990c817a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83781e56ec1ad32e6113a7833364b728126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706addeb386103015060944229baedd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e5f9887c2b8f44851d6717bb27553128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ce43e2871f2d005c3e6b17b4453d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe19615f42b4a969c51614dda57ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdf878529ddabd037ca6c724125321131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79a06ad89ec7fa6fd32a8da592e8b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672f9facccfc8fee8bdd8beeb9ac5ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f661ef2deacbbb36733f6a881bc798134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf914a2ec832cfb5c0187bf8d76b967135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04b3bd05475022db0ba0e900da6103136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f46e0e8ec8afe23b82e09058eb0ab1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90dd0b77d467f318db5082be2c72e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1bcdf80da0835a71ea12e865ab974139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0c94f23dc38fa95f719fe10a77508140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40248f090b059bc5cccd8ae2e2fb5fd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5145a0dcfa89498fbee4e8c5dfd689142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16ba73c2a9ad0d37010c413fc60a56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b988358bb495b9ae52ff004aeb57b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565034f1a91f256a678364852e8dcdc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9fefccdd3cad68b9adfee3a98ed8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347fca60e0db0b16d4e28aa8c7def64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea65d592571d057f67aa7ffbc6f0f9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de10f79edc47739dd63ec46822c7f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5403ffa4bd58c001889c27c6fac1b44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db489aa1e2a8f6cfeee4e5e3c85958bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7829fb4305ee14689d9c931225d585152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864d6cac719ddad2ec166379d637dcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4736499715b162dafb183a687ea1042154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd7ce22c6e0008d7098654e1383b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca013759da06fd6336a317906b6527156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0011d71f4c6b0ceeb15bbad06e917157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f752c494efc9470330e81aeae264b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd7dd9802b0299dc9bff1b8dab8f19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aca5116b6359cffca8a732ed385e34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5162da5d396b9749a2723def917087161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3417982e8492e9ea283d4fd435a0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f9f03aae42a966c4d866f7581ebd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332c0f6a8f2f28ffa6de2b54f464aa1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1334c418795e9b1cc623e74e942c4d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f29c88a9e719a9456fd7301a04202166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023cc14b1ea744f932831c1c1a65552167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f422620118d2f89099e927ba19453168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b83b41dfe2c9edf0c3bef39a6f805b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e71993715a761108cfa2696e893a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d847f074c967bd1b987dafd835e3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b07f4ac0707278e26738e3489a6a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4953dec262d34e017ce01defdf2af6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06388ac77860ffc56f895f4f99a685174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b69eedc7dc6da8b79946fd2f9b1c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90fc2b30ddf87b4e35438ab3d1eea3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3ce1cc896c30871f8cb5602b139b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0874817c03639dc79ae644a281508178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62413c74dc8aa796511d89cea7a26fcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36cd7174815541e7478e44c54b90b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93eb3ea16540f949783996e7d6df2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd30acaa2290057fd71a6ff8861d01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b98b41adbbe7636def45c3843c70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aa9b1ba1f607c948ef2dce105fe95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715899c3c31c4df8e73cbc7008e1db25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc9b7e71b51def871c6381ba4b93b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c915132d515a82c33e12eb565d9d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222f6deed2a21561d5c50de6ce289c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cf90ed0d93d3f1006c055009283da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c1952f481abb63ac9cba57d82d216190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b0df112adb4b0517f89a874adb7d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511da6365972bedc79152858cfbe53b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6118bc6c6560e14b77a01bf24e33a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d066cb3c63a5a35256b6749f5220de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b82049edc65d083a12ba9006a64206195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63762d3aaae143efcc6fb09dfbcbba5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e35607fa09007c1f7b3cc97d94f3a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a79bcd0bd75efdfc92285554448f42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3088cc2941b964541f718288cf09852199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30095ae31643b73ce5348b566d3a0cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad50288ece5cd41daceb060caac31c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaae3fb93d951c2f23f8a3b124e3526202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245742fb1dc1c7f714a436567c2903e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5288bdbc6f66f6e08dd73a48fdafc5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de43318dfbd7a5f2dac84869d0d5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64a6da37b2ac72218a535c26f48132206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cfd09a50bb1f30f838c46f1e7ca47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebee71d14556e4fd53c095a4f24f85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f63501008ed89adca6c2e87c90bac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5650182134f838201adf7fc35c6b096210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a56af94ca0418f28fd38e91c42136211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07132ef0c09a37eea940caf2393530b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c622df612f1adffc8c4da256da5b6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2488d2ea8161cb09dea9d571ad155214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df70cec65ae3f87811b801c83d31bdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fd1179ed356fafcff2593820d5105216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ec4dd64893b86c215d6ee181f2a78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7513a5a7cc5b5889f213c6e14e413e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93c6148e26d8cef2027d3f34f5db78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e472fb408a1076f9eed7855257f9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda19173d526d524d9e2838cc0c7e27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56b3eb11bdd4fffdbec97d47b43fd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a97d4f8617345ddec0c87ff66bcd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a66aca832d763c42edcbb5bd67640224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e1051b69d7727111d62ab51cbf042225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae969f81362ba7e4b6bbfbe6e10968226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196833587d2329b1bdc0e489a36b6dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfae6fce4773a484191add39cc91b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920febe5f73d530a5437723231425690229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a330538b9684567845af711242c22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65937681f4aaf51792cbb637ec13a43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac7c5a82143f6325066341838a634d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492eed21d1dc2275562367cd6af56c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a4d123ba7b6d872b6d9b9ce57d351234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d9eeb9017138e096dbb5abebbc865235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84738e76d41198405832a694627bbb35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95854f5e199879c20f76fdd45f38edfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb21a215688ea982b15b0ec4a5fd3df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae3fe665012283ce61e63ce190b232239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f398c71fa5c760cceb4ad29867a339240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfc8b83c2101b16f8c06cb90624988241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8112e2fab928f26843883744e8ffe7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6f8fc02d8384da598c84452d9ae34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1e388b1d719d49b47e3d49a0522d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678313e6d8ea723f6a6e7238de1023c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50905842013862e18815c829981afe7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c5e85476ded8ef9c20f6f87777b37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efc8a680fc8201ec22543b1ee5bfe4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03db8ab73f5048d8c22f5515ac284c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d74df8e37df85bba55e5edf248785250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bbac27607b2d9cc53aeece19e5578251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff9c3d5b6d9a3ed68517ce3231374c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d2b314385e4fc5659d5e513b763d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7f9ced738bd16ba17f3b2eddf2bca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cf3f39ebf43018aee65960400a414255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32eee172b62c2fa81751a17ede00de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa12c7d99538b33766e5932fd5602a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4a92b08a67528b8eeafeb9d815f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a36f57f0c5204c905e321054c4197f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edc5e8b4898fd6a70e2b8b614435ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a1ed571642699c8e477ad7d0fc343261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ed919df456617e5c9dd2196ff0d56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f70af0f809e8ebd87b3ead5a7bc92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624f039493ef369c4a774b3bf310ea2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630a559799be582232bcd35ce49ff84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99534e5b7b637c97d9da4dd6174cf7d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f5f09a37d79f7e67188a17a9d825e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f1cf53077f3106ec61ccf117e58ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8664e71cd6d163820ac7ea1db5dda7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fff52c5597e399886b322bf81c4a97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619c7ea0eb298c95d6eff1ab3def668271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc02b24eaf28309720907764936e9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada70304c72211fe32b1b963076e564273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec2bc7705aa024dfd78e39f6b43acb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0f0ec32ffc5240999cd153c444f1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0020e6366d089d4e480a78c515854276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3664302c30f71770d2a253fadc0fddc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564ea97ded7d1474b1efd9e4720195f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224dd25e20d665b9d296f8c4cda3001279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fe26573f8a7bd87d3948cfc077027280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe244a9605a0a723707feddf152321281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535d2f52f1fb20d79b29b50ece5a5bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e6f599de924a57cc4c472d9e4476283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987dd50ce94a018dc6e6f3b5f67129284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151deef36abc4125629517a3fda084f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68464b01294da9544b364d97a4a32b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d119a057d79caa393e7204929c615287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed02a5a63ac0e718d9bd7e630b2e3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885f74da7fae01ea92c1b2c47d195f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf334aaba3f2bce080f7c0575b16b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceb26ebcd2ff0e86362868676a3ae3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc507eb9497e63e408e40e7424338c1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469accecf9917a908940a7e253a03e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d0ce677ce117569ff465a71c7bcd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d0a6ee3c77a93f5e07e5ef28533f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8e8964daf5b15cd31c17777b04f46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2148ab4708bbb866ca1019e68127d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e7f7a414a2ef4f1d32074668e8c5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bdd432ae0eb3f30f7c75783a56464299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8aee25521d86081c5ec3f2637eb6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc0a696913d35813d3c65a63907dd6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0898458b3a5b9389a854134ea34b9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b9c9dd2359e5fe5cf8823ff695b1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c208b489ab5b6576b43ba66fb03cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb501d9383abccc9560cd632ab08566305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18113d7de582d3d785ab14a057e1eefb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27563dec1b71c8ab2f4d2e1a469ae5e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521db6bd9c12d4333e8360f32eac93b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6e1fe7dc2858bb68c1347d523a40a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0043cd6e7907daddab75b7c2a3d89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14285ab22932323771fafe825fac564f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb77b6e372d3f4b87f53b8f79e8613d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d9c8716d2330d50c73473a1df3cc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77434827029e16423752d67a130e6ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c06572aa2abf84b01d30f6ef12a714315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434c48e0c3e01939528bca814721080316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd816e097113d990804624a383e34dab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde581e115051a15a9d1acbce9b1bb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3734424e4b0e8ae8e15f4084774ef57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035880225966d638d82ef6bbf5abce1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a49400534a04624ac558e1499af122321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b01a2b3752a23ae37f66b53e42b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab374582dbe6533a152799c682a1ce74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c781b82246b906012166926e5d1fe46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8447bf62e29285a611ca3b29bc36a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92282542f5875faca97b78884a6063d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd326586ef8befad16fc55265aee41a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f838429c7c78a862cab63b8b618a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bea94b5217f9fd98ecc7005411095329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e827f9eb14932ab9e0642f74b097f20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0a98d66b2eef53948b9638f38a3e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f1149f2709222ec57217a354d0430332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96aa06eb6e139439faaeb3c45a20bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f3cfb798fc6206c5cf7645f0b9c05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b548112c4afe074f3b31f113f86a6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bbc1d7ebfc450091b769f02934ae5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab5aad4f51308faafbdffd29336c37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d63b1a3e728e753289a613f6923527338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0ecf58fa19fbc4eb5cff9b8788f44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca89cc041028a6dda930ebf18cf00eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af903daa576c99af917ac5ae1e49b956341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e834d302506863aab219b965f7cf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e9ee5bfb9eea4153947b40013f6e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225903ff1f014a873bd5017b784367f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a321384c409c5bf8b650214ede9b7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6708c83369ec28b7d4088333692ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448ee8117fac942dd09b02a3f499c79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dad690d5d20c414796348d9410f9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70cdc8635b7ddc5be9f61c7c71d82d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7982efc0602fcb4b2522ef7cb379ad6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941bcae5c782d751e2d830a1458e4f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f25d9aa9081f06f081a2f0bb4cf16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb06bea7ab1bbaf444f98dd595a4d37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaafbb53d8d11646201714734b94ae1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b86f47c8ca01fe22b15c9082391ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30921bdf0cc7b504d1a87f130fa4b969356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a6263b671f1431fcae277a3fc14e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b825a07c126530dc3751b1136445c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badcf25794e78bdd7934899a415a481359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b744d08d37689bcfe6bfc9aebbacc02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b9d9e2e82e181658d6974a8893d48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd87fe446fb451634b5e746a911368362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229627fad9b4e6580a656400236d09f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7d837783549ca5952d78a913b8885364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5f47e3f49d45094e7d1720d091088365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244707f16bb3754539c80702f651eac1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe0e3fcbc0b71baedb6a7d4c68b1e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97cbb917a723ad899438bc58740b7c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b5d8cb5f0a3c20c625bd7e215071b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423e23019d624fb3de9a05321ad8ec3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aee98af0e80f4f362a25dbb815160a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c918d5f1c18b422816f778ff2293ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34f39890863b6189702c3b43a47684373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31b5d13da6be3069ccba7184dd9282374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afe34a958057e63c153d416f290eb2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc83c204c6ba15e60156c91822e510c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b5a8ccf2a391cb685695131ba4a46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471117c58f1ff45d76c8768f60a94e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38008a99b4d848c3afc4c848000e9ed4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9760ecc9582364b12a4a0db7243bbd6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c485cdd118d59c3dea71314b85125381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f9e86e1818f2862ad1d176e95b6c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58cd945a7ffcfebd6d4d828733766e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0f18a53b7cf7a2866f8ddfa068fcd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea5f229947a50583758076d933cf9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dc2f7a783024c435c4e7ab57478ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741cf3bd41b89a152fb9d0743f3d697387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234403edf95c2d286e8d3b0ab1e90ec6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c5fa50bfecee081bfc7cb1a4b5690389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21077c41a614f129e627cf2e602e28d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ffe1e45e35928eaf4942fe1eab93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d1b7cd81e34fdf140218544e914e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17203721f048c7fb198ad6eb981d6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73853b3800e35b780122086e9893577e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b0d92e2a793f5917b427deafae8da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db79dd3e56d23533575abd9c14312396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb36c0a750f8fe6f00c81730662378397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036754c78d1534de4524e9b3a1cff9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ef71a9b7a6ac03877702ba97adc5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669926e55994fa3c1ee6979e13d2a44b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60949a5251b83fb265911c8d03ce7a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08622d8959648cc03279b662819aef1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cebd233e9bf46d52261852ee63af0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992aec133e578af2e3a3fa3e007f2fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69515589c7dbe132f1e4754be7488141405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cf698afea593c98f4723deeb40073406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e95e7e52c97ff3c3e0c67a45d732e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89792ee2683eb3ef5fcaf1d53591f35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6bec01d7aca4e50a15e39d34d2eec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bc3620fae7606b66c519cd64018f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461519ecff14309411a60797c675ae8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342837a397e31e8e8fe1e4b127c374a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04d9895026dd1fb2796bbefa19bc90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dbe3d54c3042b1a3805f25eb7e633414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f690a42a61b424310fe77d9145442c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1030abbf69904a21e83cdc048d40b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1053e3cc8cc59a849df0247b553fe4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d2bb531a501a5189e9d778dd77dfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5b5b20184968b8fe2c9a8949148e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917867e106ec75459983e35158ad283420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21548cfec5b33f2129ad6a773b28a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a69416510397c617da27aae3deda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fa48b870a9ea92af011872e7b74f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c521e50740532baee4aa2d162fdee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaf17d96b13d843ca0658e0a0b8113425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069d275d003216385dd68003429171f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cda7e0b3c2e0a97f586acff1a2435b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518294eb2fb3728dc492f2e5b7827e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad144f003b2084d1091feaba00347429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e6ea2c70f04537f3109c9cccd88b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c342ade8330e712e75f6e488e102d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dc3abca527d51169b303fa4fca512432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca60a35d1cfb31bf73056a1d9efc51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f6061a53718fbd55619bbe7bb042d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625c87afc5a990d0ab9a38549d570ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9840c576be444662b97d2fe2e1e6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5652a675e55b8f6789c5544fdf707ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c3a21cefa71013caf86994375628e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05854fac4882cb145aca9db370424284439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e970c64431be72089067374e92c1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ee9bfaad7f560132fd7c12d276b45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fb13b477e55c253cfed723c5dd609442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bf0082cc465c1e0e8aa71f409047b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e97503748e32e95715eda0467d9e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565de424815ef0e2932ab4835ba25ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6281e2e7981ae2a81abc3d37b42b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3281d85548c3b2e9115599ea64ac250447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc97683977eebb460994850cc1fda2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f167e29a7434e18d955e67db1155c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd047d43aa949851510804fb42e942450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4d1f10c5f9e351c46f35dd24f1a51451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbad43d6427d30f733bbc855cdf1bfd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf1abbf4901ad182c56a32689aca7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943714ba2efbd45945091c5ef5cd68cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf3e4047032cf8de2d17c883390851455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad96f3feb7fa88f50161c8c167a6d35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5566acbff3c15285dccf916450dc855457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59158fd0d55c8d84a5717996b3db24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b135c6837cb8e63c05dc1265e3810da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae77e58e36ba0539fec5632ee6d90f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1e71162e479b48b1377fef052a62c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee507fc99d81d1737792498e2ffc1554462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a3bc76d5a7242fa130d244c700eb5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc969de05356a1082f88030e3696cd87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029167eeff8d6d24b59c47e0e8a2be9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6c7d7e51d856214ed82f4af566fe9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c89a80431b58c228576b2b2037a2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada89cb9e91982b1d474faf1586e75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31fa206e45a082068c2f14f3a1b4af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726b2356802b6d34dc84afcd8faf4e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c88214807908887b3254e706448e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbef66a891f443b17fce2aaee6d836472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4081ac8c74d094ffccc171f6ddddc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0202471db1469ec5ed837784c0a9755474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c882236f35fe94616539b6a1d44e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6eccb7ffa4f8728ab6126ecc782ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e9a7c831d20bf04a4778bb1d714dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f3b6325cfba59f2fd82e2cbf3ec4f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3f533d95e3fa3ed080b970e552dd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b02586eff4e1c3eedd304eed1ec8ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42305949d48d543de768ac3353d0f650481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8786ffc442796940a5f8e00cafdd9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12fd8b5e17e034d7aa8156fdc6fa3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a324e07771fe6303f9957a8d44c82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbb7bb61a59437ecaf92710ce45565485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed333aae14cb2c0f3ab5fed5f21027486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0ea9c8bc7167ad017b30f0346e149487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7673da5d79e15b44fd63d966dcc5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab470c2186ab757d462ac1154446fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dae051527fd9cae179f3d15f5345e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9be77332a09f4f43e3cbca3185c6b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a485ce5fc7a2b094f5c37b4c0051db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b7dee67702f5607425b9a06baba20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8d8cdf72e1fb7a4bd0d712147b40b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82156f6200b8bd0b97a57fe4ddb3b682495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e87fe8b47e642f8acec444c5eb05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61e369f017a089821db59f97b5a11f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da3e1c1cabfb837673d88615f7093f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8770983361e3fa3138be6874456c2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0a520c2140873852deadcd8f25556500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bc29dcc2501bffe99747c91e7afe6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf035c758da95c30bb87f54ca51488502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92d4261b5c9fa61f9b4790b2995a6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0610e02f84c8ff23644f15c83d906504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb3ee5878378a6322b57496fae1c13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ef2d4d5ccbc58ecf16f30d69f07b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e51566dd7a4780944238670a5ef63e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98820994f5796026df1b4e9b94d9a229508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47280c11afff435480f8966fe2b0828d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae59eefe2b546e14de1a4a762b49d37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73f0dc61abc82796c1a6f5c2b608a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60ec1cabee3c95736ea7463fefdf05512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc14da344ca6960245203a5bed7df5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6b893d362b819971a41dfb99cc279514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e653c9b71d0c081e8c384876fc655e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d7c8afa32e5c93416cddce3a291df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d064aad81d89cd68ae2066ab7dba03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898dd9261c893ae60e7d64965e2289b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0f039ede139cb9ab290cfdff24bcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e47cccfa1164dce0a2c30ee2fc78c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553382439595e7aa219c55b0d0b1f8db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e94daa0e1924974e4e4481050466522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6847e89913da52d070e91b71d73d29523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff5f7089e57c6178cffb8ae8cd01ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4b4a1ee862836414536f5ef4e2c7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9989baad4f88a7aaba34e6e56d024526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2529e5ecebc266eae50e301718dacb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea1b083d19e1d01af3c05cc3d985f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd37b9b9c010db8130779f85c2600b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823333ddc1931c6f70046a4e6e44a3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33481b4cd339644766f70824927ee5da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfc13234bb54254f5ca8328c68baa1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0dc50dba57d58994484cec979b070533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f56563fab55830542113f7ff313e24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d9d5d338b7995dcdc81f28370c3d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2bbdae18fa2adc2725e1d78e4c7e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6202977754b964733a46a945597ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2786be7481b51387b980d5669d4ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5268aa25c5c689d4e5e45ce4ce0b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7ede5f20db3cbd22d6fe622e06290540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12109d4f16b79ddd1783dbf5875dc99a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c70b99a9831f0d7fa3905bdb1a761542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec2426c4ae0405ea0ac1314164836f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e71d0eb3703a1114fcb4bc7b6331d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4a3a2d4bb4d67ccd75cb53bbdb2b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a9e05a427a3e990bf061deb6db71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b3b742a523674bed7bd954d38c4c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14a6c56db949b7b3ee8c73e571feac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64904bb628c78ea0944fa14758a0a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ff2f30ae355ea7ee1f9e3822c4284550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d08f105726064f42e99df7faca344d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904b4812a30030ce8941943ae5ad4a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d6a55d85c57836d094613e11bbc53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26910f232fe0298d423782d7c0866f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b93c3cfc770a1b7d96f058ae9d6cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cabf39e995c681e73432125fa293f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0517a5e0973386373536a2d0eacd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ec5490307b1d0a0ed8e6b28ce11ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e9fe25a70fb21ee6a1067f7dfa2ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb087769a7228e04fb53c25f96716560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d3860ee7a2828774200da81f4a389561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606257b04cf02a95c399b018dfc0a3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8fd749c34d813d84f4ca0f2b76b55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491282713eccae1e82e6f3d7493900ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b795b9ff6e6f6c5f1ea57d386811e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2ebec536a3c0465ddddcff562769e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5c5cb283e3ef0ca63e8145b5c1dc1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc55deec11ff7fb92c9fea84a0a249568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c65bca7dbff8fb2bf7231ac90cf5a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1124da46aeee732e7255b68e87b5484570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2fd82bcd94d57ba83bd37e6807752571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7a0c5da5f7b45c64997496f0eb274572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68250bb5052460ad32f3b50b38e72dd0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59456e2f305f1578a4ab00e5ac11b8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c9f38eddf36d0dada46883da305e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faeebb2de30223b29da54a154d9b74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaefd04159a1d2fba382c5e77e2a6d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e2bd54f60f961e0c4904f619a174d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf3db16dae7cad5bd08475ce55ed47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba7c14590310e55d6475a9781ed17a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c645d459c2b065252e216b05f23a91a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ee625861699a8aee856eeebdd2bc7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c71e4ed5eb9a47e192184f12e23bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907552c73b2b375e90a3c33016feadc3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3181a42ac7f921cdec998f9a0dfc5f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea467cedfd832feabc40825efb139ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bcb81118b53844e6c83b21dd83110587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3ac15f941eddeb302c35498a6369c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d077f191afef28ca34d80e6f1c1ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1acd15aa10c03191f431db90d0d873590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739faf8100c5f633050a276e8599ee6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b05406bfac8db58f56dd3db71740b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a6645ec6af7d82458de6790a63a8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c30f5641bed2bb92aa8df883f75a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d48df31e4331093c02f05301adf73a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2dcdd53fac081725e4d4c964b15c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0656c2c55a405aa4f93d8a0c377a2d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1524eba0be850c1e3400223739814f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077be3bd787992876f0b0588cae65ea5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583728c1345f442db981abe6fb4ebe62600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56278a774ed645aee2a7216512971cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d7b895c4ae425ae7759f0dbef45c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2c32a415a95c31173ed1ad65fc66f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c214ea025990631fbe43dff8c9f3926604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d8f50dad1ffe7106fae4b1ebe2586605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3742e3b15c7148ef9ecb1d4ca2773606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50b2528fb48a321721b38a690efd81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac96569e27c180b9b22053d1d7dad7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d043118afab8c8caa1e064dae5cc51609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378a767ae8182d541bef803efa7c09d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480e7f913cd18f3f8902e640fd2063e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744f209349292e7d0e5409240119cc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7d94d1bbbd1807116e44566d2ce9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcaf2c1caed8509f1c0cfd527e1ee4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccab9832a73e177a3b84701746baa2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66f993b199a3413c2459192dcf822f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32fdf9a9ed8c22717bfc290c586467617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c42e04f48b4a7a8bd340f6d6c4c3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e48cfd5f4663cc0b8832e6b536f442619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194501bee5d3e7b314281b94aa76149620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390030d40a41cb7e33db745e6b868642621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de5b0c93d9debab45b2d2487f253e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300f4e1380c7c9c0ec8a9c54f273acf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0d18b3d270204f255cf05d93bba29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c499091949bcaed63dcd34f8c593b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d18d12df97a6004502f453ff28d2a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf69411e44c10501eac8c8fe106ed67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d13aa4235ac9e9214529884918fc86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e00d4cb5a0cfaf7bf165fdc8c8ee1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a649fbe3e9a8a04e94877402ee79d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14318a401755401ee9d607cc4a3fc607631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4fb12996dce203d1cbc306a300f46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81a1655dfd0e4b4227c4958e66e155633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a544a8336c37b4e755a167fdfafe59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c154acd1229670508ccd0df0b4c35c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d93bf5e0ecef5359cebffcb290af21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681937d0c8565cadc717e15f25e76a0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98ebb02beb1598a284e627dbcc2d5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4093f0398e0668ad0301839f2ead061639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a3057e05d837056fe79e38fbb6ed4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa189b31da33a31d11b91610c88951d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dba5c8cbee55373a1cbc823320ee1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285682e9093e4ade2759b112d0e0fce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4afcf7551b71871f16b992faab739644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba815d0ed8f8d6b815dae352e3e2d879645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffae7bcb44eff4e426f8a43927876d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0030087a282c6eee6dee3e59c8897647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1c87a364cf6423ee854aa1d8d4468648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c6ad18924c0d7066904bc75e170e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93337fdea782bcdc1239dbb5da199d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e54d1335cf92e7fa52e916818643a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f29674f1e43bed72d342be811f59e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fe103dc059625f372b1ad57d0e419653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43be368ad23f5a6821dcd3ab8b5c5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154cd8254516a290f0c48b54cb6b7f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252830f7b72dd9d00210355b0159309656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d9c3b612fba9461da6935ba0ac1c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac9ee6c9ddf8202bdde9990d732c87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbeba09822085ad631fc7ddf00d4e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd6f50e1ee703bde4623279797ec16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fcf188fddba12618dafacf912815f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dac605370daa589bc8b536050eb51e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca819ec9abb6f80b1157551db340e387663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fb0b292668b05deec0c9c8942a997664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373758a3e65b370de6bd6a7841d628665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5ca6c92a82109e44dc85bd794015e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906c6bbb9bca5efc4f186ced2cdf49b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a953e6dcac20b104e050e92f489fd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9299da769ef8be416d0a7d64ca48b05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785b8950b2c2028b82907a35d695db0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe63140c889539c3c0a906e7061058671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04fcbc8e1f19d8a5f8ee6e2a01a49c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daebfa6e00858da6c0136192977bff3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473f389d40735eca6d76af49fb71d38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372d4aad5bc79a4eb2907bd938b0346675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af324a201bdaa49b9c7ccc96bfbdbc1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7f278f271c9d1121eba32387b41dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f7a626a87bf4fce07ed0a25987a36678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dc78ba58cf21d1728d4d6538e310b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebdcec647845cd658a068416064f15680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24b7a3d031636f76e3460b5bd564d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafdadc616ad841129eeb94779a9ded682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e730786b03a57d01be666534b7a14a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4142b49fd7bd7b6c624ca3e2743f461684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92559e923a5f2a24b0afa10a9445b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5037562a3de1db5fa5bc0812edd1b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cff63846926ad0f2db66311c6dc4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e48d71a6af86f407048c3860a4777688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d51b407ea773a4e4b9401e00c2462689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d781d193a60f415fc9c0c40172f01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8069f30d6e70a5f53eb9b8841c2b72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0945c78555da8c92e74ecb8f4bc1d71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca232182bcbc44814e480a52cf94bcf3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e9a36066f11fa1083795ed6ccac58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f9acc9aa10758fce219021d4a7810695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261ce8357ff24de98884782e1649711696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7fa0005444c43d8c4ae6bed9befcd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb296f444c0ea4b4970622eed8b21c6a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3385c4dbe521675e365a7df894cd8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef15239ed4eaa43a3c50201a5af27af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8668f4f44004c379eefb9c1895315701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe8b285a5277b7504bed46824a6605702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141390afe5a1059c010a5e4b9654d835703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aea166e793e11c74e1bed426badc4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb29ae6ead27568c2c528342e2e8af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231e4bb3c56bbe019e6a6bd7fd56986706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b36891e563d11f4b2b998cb73f9a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e318df9f84efab45af8a6bac3a6b350708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407b9abe269b5ea027e47ac403ac805709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731d2253fe6ecf29dcdb0bfd74f8bfe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5447b0cb671388ea4098893fb2e3596711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cf01db9dbe46f25f3a799b7576bf9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed492f99b37452a40c80ff870a94b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e0027b6b5c6430895ce0b51056856714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde576687ac16a8b4fc9723ca4421934715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d635a7d135b8fe27ab044ee6ea751f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5ad6059b922fcbfe8193387b72546717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8588e2f8cb260283a8d11ff645a2df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafa8296a4256a28f9056308c6e8664719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46b2c7a9d4323e34643a2ab7bfd32c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792ce41e5b405038a09ce85ffa67390721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65543c0fb2ca8382ec00ce3a4e2913e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db171d2ea0bf46157db906f046b76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58e214812c70fcd6b55d61edc35e21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed8aa95ffdc83639443b0e73b075fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56add7ebb45d4f36af7bf2810df857a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0588ba72b2e6c0b89cfb643cc09bf75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc18f5df52e5beacc2bb8667d9c561728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53feebce267403c11041d408714fbd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e21ccf131d8e6f560a2cdcb5d84d7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bacc67d0c07b0cf6db9ab55758e5b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81acc3f54f25f2a30652b34202959a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88ffcaa576d1318f49ca1775894bcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9098f55797c32e71d36503597033b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b1f94db676559091accaea659a83a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31941d51e8b18651bfba1bc647e95e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd71560e29cb5d7eeee308a136ee219737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd03aba42301fe12c12df2e0ef5a4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c4275c3bd1cc6c2a003fe4f0d9470739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a472dac9ac3744e528ef075f9ea42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1065db346bd5224d2462768359e958741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff820c085b82ac1e6b8524ed9318e8cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeee5a85856253a37a8a75f49612814743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ce96230213ede7dcef996027148b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669959e5ce618d9d65eb833636eb2a7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662e6011db1d8f6c21ee5d1e078ba8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f641aa63964125915aa6230cdfdd52a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4e756a23dc9aac46096fd4d416fa0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbde989eaaa6b56f785fc2dbec1d34d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7183d02dab822fd4b9928c7e4d51e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be264e1a26284ee1ba9349e59a94e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bdcda48f5293438fc222d5f1e13f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea8de464362f00b9ff2e1f8959f775753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddda8e949905c30d8a84962154e79a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b2caa11d0ea74472ca728ba0ce1bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b4d7f3276ec281a473ce9e8224a76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2feb54ec68a957d9294672ee791f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f70e07bc29d6e84121f44f5bb683ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5dbebe84eb922586a02dc2f11a0bd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eba5acb1b20bd6efaa6db5564c2e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb22bf4d8591c97303cda57cda6ed102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5af417ec68b130b32496eb7bdacbd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356bafa36b1345484fcf2bee41a5dee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddc941c8095fbbb2f40b776bfde48f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971450f2f14feb25ca095ac45cf3ffb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85035ec62f5c7d3f23f81413c4e05f677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c10e5eb377a40882d80710b4b23688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c37b6eedecc7d54b095c28e8d723419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79840fe48ce7bc4d7fb882b0ce81fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3d71f6ff47d55d939e8419b1c78a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a935055450a92739612bbb8870ff612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f76055438ada96e540be79e5f87f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7fac2ad5ad8f470f345e9fec4c3a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726916a3e5d5372f4ca3cc28cf4d86bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e4f0a1ce503f9141bfe460accbff216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd12509195e9dcb4f0f8fc835366517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469a4f656c98da5e9d505b933eb68e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0be567d2f478047af792d14a13997019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74cab66c257acd22bc4caa81bff37420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef4f088a291086e035e641411832fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381c1ee6ca4e91e8dff53fba42fa00522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757d0044f315671f91bb26644d1ac7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74919a725bb4553045ba10a121375b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e7768856df706a8f2e519114d1c2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a79a8210ec7c34ebd570daf72ef55d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b590c03678be74a449b68fdef5f50527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56990cd8a93d0a6096c9e48301d41ad728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346293a10379e5fa577f174ab2204a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c3c28d108876ab3e29deed311231130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61063f31b25ca92b443aa46326e146e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5a54bd231e85eadc3b4aba096a5d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca480ef6f541dc1c2c86179966cebdc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeb6ebeee74bc701fbd66b92ec826f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d6c66073dd350838c0ff849278e2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4d5f75cbfe3e019754b08df390fa136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f730e1170d19a057e6bd772f5830337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539c13234a9f744a9d29149d205912838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116145d5fffa6997c7d5c0d94340638239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716ee432fe7b13bd5a1ef7330f6c9e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ce01304424c91f22b913fc126e8bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55415d61725488c195828eb51779f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2542153874b76b4995a9d9ecaa79d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c8aa1041161b09ec277bcd6d2fdc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e5c1404282845b84e9ceb06115edd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ea50a106b04e64b20df6217cffcca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d275ee5283a213cbf8e0cf87d0d6d4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaba1d4e6524285f72bf8d22899c1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6a514daf3bb3e88abf4aecbd9b1cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f0f3a32f7af90b71403862fa39b9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5a83be314044a9975ecbeb29ac27f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88426d598da76ead4f2cb94a4fbc926552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73035422da8a168be8c25a15ef637853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c965db296ba8c9f7ae5541754309654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c678f29f4f1500e7a3449a5f752df655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d909ae6246660eebb26719e833dc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d606083a7b0586f40266f376f15ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cf68ec5a6509f94e4aac28f782a7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a756f8ebc9aac0f3d32dba236e4ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eea8ff2e964c1bced31573431396b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89d6140d7ef534e7cd4e919b49b7f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2fe1182f3ca6724cf7d0f55a4689f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689334e0194d811c47641fab5408634863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7af6557422ccabf2bf152c1e213e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52cc16b657fb6fad60b828ff826e8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f67bee2fadf945d87ddab6914b295b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e0da4feae8b93aa313a1ac3d2d68467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b85f19fb05391e56b341acc351581468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e367271f9ed5e4c1910162249d25d3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ab79050ea462ad959117c3f97cd4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2e89ac43aa26b193ebcd044b4236071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a386066f4de8ee04112606c79dd9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba8047b61568fbfc0aa0cff33d9e1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ca1bb560875e59d18dcb3b538610b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f94ddfbe501ea67ee13ba33ebca09675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c4a459627dc63d580b6963a67f87376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309352af5287580b3414630301d5c5ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0686679c9e16e725401d36faa676fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cf1680c2f1ef33feac2f94f05548779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680a9c44906f12d222abc91182b3aae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516498f15a1d54f14d6190e0d0ab28bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8ce43286f6a7dab06782bfb6083ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd63f82cc3442ec78a0f4fe9d2f048b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486872e0160721f8883f3171c7fed7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13764e54d9cd3d3e67a8a28d6c6a7b1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733d96eef2acd2a22958a8a9c27dc2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b8c4701a2f1193fd6e8de1d7438687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042601967910bee5709c45e92bec7a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa3fe698bd8454769fec604049e49e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567008926c97fefa6ed117bc20399f6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dd3aa1878f74480e10d9c7a3c61f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94a987099743694c4b351ebe159bd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d4273b3c8aa32adf7c774fef56e3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e39d60c9aa8e8f377ab5cafa6c06f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670a3cd5ca4da74bbf2c0ea129a812095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24014bd47e7243b688200f690dc818a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b02e5706e96bc4baefd8fa2ffe3c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f873a5609b91806da35006e0de7d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64377fe0b81091d2cd73de18b8576799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb473549fef0f7796f57900fce99333100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da19e25756de40082d4a7884ffe36e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc44b417198cea7ac40677d72a4901102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6605e6d36d1369c420132987639db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f4cdd60142d256ef10edb95d6e264104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28dc05ea06380aaf66278b10a25665105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a476905c6fc77ee03e1156f6b24b70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efacef82eb7cefba9f5419ddf55ba9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99eff7bba08545e85e0b524dc6507f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa089fc19a7d65ee3c99e1ab550eee0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac71b15b6a13ca48cc971c301d71420110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882c98d05018c3ef3a3b0f1b73e67d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1798bfedc996b8be1952e5a63e2cad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dc79f6326cea6a807423718f00168113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b643d9e5c0938f5a550e32b21ae93a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518b60d4bcbc17b8afb8b3bd084f561115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d233fcaa02c76f6b26c9cfec760e32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e250b4ba9a8c2caa4d31a1b830fdc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a559616471e7b9a5844a881f875f99a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d041a69b6fa2a9f13c0646864b60f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30ae2ac69c102e7d7c7c74104c777c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e995c2ec5259d6d943eb4fdd4a21033121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701be148ed91804285232257dfa57bcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16845c57c523a0fd93c3090dc711f3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab5185e9ce612c42d83004bac85c3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec71c62019226fb7f7ef9a2d7043c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fec63f93b050267cffe38b287b392126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22998b84d3c978a8bdb72378997dea0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af28f3909ccee68f75631a315265d24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d581c2d44ce60a186a74fafdbc586a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143990c12de72a275a8d7c10881708b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f304b6f659c5b1a9a8986b65b9c7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcb88aad386437bfccbe5dcb91bde3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ca58e4a523b37c9041bc0e406f4df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e024b4b5892effabaafba8d7e262a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a102517ada1ae62d9192aad3db34a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba534eed8333f54198c11a9a21609ad1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea264afa82d53da2ea0559cec9e9d13a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823bf3d8620a6936af5fa8fa0bc47e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16c83ef38e40f52e281a15e11821d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c505fffef29b1168513a9ee6e2c96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411105801dd9a355394a81ed4c77b99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f93879ba1bf5b887db99e9f33459a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba971a60a3e9bbd13e61d2826d73aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caa23be54fe9eec34a1c1f49792ac4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb806687c6720613ff2da29aa114527145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29815ffe802d2e7a8c9d0eb7dc69310146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24145d50ebef470416380d773ab30c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fdc5e3e8848ec6e3d95ff1161045f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b40727152a52eb275aec9de72e9c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012bf557e65e134e9737b5b58ce0766150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bd8bdd39e6611e93b4fea8b1ca832151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018a9c78f74730dfcffbc1f0e71a452152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd73223295e3dd8c0f0236e57b978d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8892c4b4c1acc29e260a39ad31c8d13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fd0d72c4981f22ef7b745b48ba7e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fccf7642c0e62545e7cf8e859657e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137fa8fa3980e13f7954b604f393588157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ed9e43e6348da41c60053d1550b53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ad666796cd93e8a43223b35a2c51a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8923cbb170597fa1e40dfecdd3d37d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191034a307c60c0d26fc52e43ebb3c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d94965f7e04416191ded41c7357be0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914911293ba6c8afb46c99a4cffaeab7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2f9a4cb90c2f90583240f4579aa8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0518afbd73ff7787f12e48ce4b06db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbe657bb7b82b25386d340ff86d4f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf926454e2cf7eebb746c47391d89d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64e3035d282b7690d8240805f0ee54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ada24f768a84b73702155dae0db7ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6e8fa5152d3458e3932c9a962ceb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648dec3743c1286bb01650769872c59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7df2400bb3d68af0ed871748e3a3ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e280927df336b6ed06679c47ac70f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b6b461137d2d2ba1f8b728b491d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a66f3a65b28b89dbc20da79dff857175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017a27db67317e65d0c54c78140fa72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801581d95b049bd1e57ac35fb1e9c19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d40685fca119e217b1c45b5984322178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59162f806f6c03401e0b7b57401c0ac8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94939b991fc0f97f3d7aa89c31638137180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f05970b38ea5b1b6b3ecd9dc8f3bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef78216e4efe99a7e3eae885e814f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a00144ceb70dad34edae06279352df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff54c4c5433587e5fd9c43dcfe0474184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe720336c6c5f3338597eb2e7b1206b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2699925d6e3d1a61aa61fab38c3d0a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97010792f162e982b6bf9b2f7275d890187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db1b248ee7d78a9dfb7eee9a489fba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe2fc284363847f51d53883a582caa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028edc76bbad69bfea68b584f8aabf06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fa25946cdf903fb60bcb7acf88f62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc29370ad40e553073b269b4852a5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88352afe0cb46379cf2a9f6ca755eab6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49666830492e153c200cda6f6d38fce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3f6c213b8bdd5d0f795908085bd04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974aa8baffc1b2381b98d826b94a781196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928c5b64d57c375e5554acf340a73b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ffa9b33134e59883c81b640da67fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca623fed8e1d1311aa5569172a06079199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f75fd921976d0c78b7d6f1adedbcbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471b691c259c538ac4394fd734d87ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43628e97d0c8d22a65a8d5627eea6064202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4192201e7d5abfdd9fc946cb6bcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e62870575ff4e6ea3e8758e51d6ce4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761dcf12d59aeafd32bfba7c98036e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c667fae4e341d9dc960675ab73b9f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58736e5fb72fa8b00f6fd52353ccc820207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e724d9f599e1fa4dd46239216e8f46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9aead1880e77f65db5ab0a5d66776209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c8fc9533ec3551f8e8680d8d98989210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d87091cb5d5229c6ca7ad560bc840211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e46290a18aa49c354c1613b9bd549212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9999f537c987b0b049cb3c0559e7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fbccb92ff7a4ddcf3a529d0e7b0c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07490c1ff7168e916ed5dc0e967ca9c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dc157efcafc89a4eec1bada3680a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df323cb3162828c6676b1c65a0b38b95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd1dd009ccd480745942ed6c4b70c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a628095db174d76dbdee77d937f315219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299938c30ec8f6b534f63b76dc73a09f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79b4f483396923bceddc65d4343bac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d213855516fdd1dc74243a8185025222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913b450acd78731daa58d0837975ad9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a2bc7fec4771d1f54d70af0dbbc34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e99e773c3b8424228f20dc66aab98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cdd8cbe0f9f753c99a5579e9200b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aa1c71d4bd48d6727220541eba45a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23a19160f7ec4be1189e737a211b15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f38a4ffdff8ece98e73a6b2dbeaab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27446e491d546a11e3dbc042a3baa78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e37da6302868749e1f8b3da03068e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc0e188460eb6b4c14113cfc1044e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042242edc0a37e076435f2bf8f3ab9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3472e36c502bd98de259d8158a8d3e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c1d567dc93fefa49c59f3e1a7d05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8763f6c622b5fd11a210f6a852797236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525452c4b56ed0a4e8485b241b467662237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5843c2fe54c8955055196c543a2eb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e765df176e5ac8fcfc346181b41dcd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef768fcfe36169b596eb83929b2e1a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398878f81d2e329a5376439abc2365eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60262948935b7548f412d49d8589efc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32957a2d9d97df8a8a4838dc3906fe8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5202c06c35556128fc95ab3c3029e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463b07dac79d4004d3a456f20b9eeef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2ace283e63a0d61b3764f7fc6b8b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109a9aecddd906d306439890c021866247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ef8e9fc178e6a627062bb94cca884248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27351d5dd3d8bf2a2ff4ee09a52b1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483af901860513ae6582ceec683c929250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3b4bceb993341afd25f22689443ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42475bbab21603faaa20f406456026b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567ca6eac290639e737bf4867f6efa4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53404cab15f58353ecc01bbc2576f954254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc7e8fa05f384f2254a791e1d2eb37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21750bf2df80988a133aad01f0e09d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c94fcd5818c9f4b0bef49487e941257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b06414c4e978d4b8e7d402ce90a7e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd2a9e74260e225f298098be941d5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a080b488b0d5910f596b5087da1d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834591a1ecd034eed3b752ee7de1972c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a437a4f2a4508ff58cf005387d582d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf220ad5ef2b0e90241def9f9caa73d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922d4c3d377a246ffc937231a4a40ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb184446e40bc910e4bf93fbbde00c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68cf3bbba45b020257cf3a6de3de41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819bdddd985e9025ac67ab3eba6e75d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44148a57b70f8b36f48d400d4af9054e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781b40755802c46b98f772fb0b5302a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0bb04671973a2e21979f04045ce80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064510708996c7a56627e520437cb16e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913ee5b915938a43c4872bb4eab2993272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b18edd6491a71ed77b98de19bc4ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59064364c0c260fb66d17bcef6d38b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0fe8c82c7db8158c98420b97e59ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b194349ef2281ca15c8f2a2d7bf6cfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf248fdc9e6e71ad4a58e331eef010277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15d999c643ac85676e1885b4d42aa9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8057e629db4f811f7945bc107f60a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf87ae2178bc2d0395f306194eaaa8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dcb8be57a3e0621932ae16133a9c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83bc35277e42f6800c3f680666dabc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c01a0665b809041b84419395b5e9b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d8e2df9485bbf16ac2f88119099d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79716ab1fb406dd81fc0d98a3a0191285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314551fd60a614351a87a63d69f6c9e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fdd47dfb8c4a48a42bec00d9d86f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bd2d5df8aea10b0c708c012310fe3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192d4ca7d783242c86d5a8db0ef1f86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02298aaa040c0c9d470b1d6c3938da61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d6704c66903f86b68dfa760047bb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6f4befa1edff7837a2d4a03ccc2cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7425b4ef9c62ad49261b77251f8ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7582c7070e5570dde63baba287ffe7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5bbf4d074b6c3604a5e4e98306041295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6f0eae51e23e0ab93dbd113d1c2f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f585161e78182bd905d53d5794b1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed660e6a8e593c933297d800d6fda2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25866c2026f999a0c2e61eaea4acc746299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7ba11fa6c00937c5252409af533e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28370f9c1f0a674f37189db5190064301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d663e91b69b2f13a481f78190255e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33871dc65672dc8a844f34974ec60087303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189b798d931c74172ec535a242ff8b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081412c3d8717cd25675710f4e3b019305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e2c4f5e34f9f6c7cb72febb210127306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49902da91823eea9977f2d20b12655307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989dc2c5b4b07804ea5f75bcb1ba3bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b736c08348c30cc60c0f2ab851cc35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c484b5d9be8d294a61e4ac07ee329310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d3435602371e9a9cf05a8c96df44d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6124839489b57713d71af6f674ffb68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be83c722b9cb52a08c030ef214f6639313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad88da18bf9523b84aa3a8dc9a12fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14963c21a1a52568a5c7aea3aa213da1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e0fc86e3edb4cd4c53707ddd4bc74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ad369b0ee76e026f56226f7916f46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f127a0b12954441ac74ea056d6cb15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a67ee1d851679f7e7b77d023126c8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e108207b32595deb43d4fb7ac43c1a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15bbf310602ddfa9a6bdec63abbcdf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35334427de795d49d4ea88854a9f67b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7722d3bd694539f335000ffc51f91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd65733e61df237747d325dd74997c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a67a6c1d6356082da04b52035174f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df787ee107d0666138c84701f1626c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e11b6e4aba6444e8ebab10bb93bd36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1167fb04ee610702e9f67af6beb79b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf1329b5edad81f63683202bbb70c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de283e6da94767fad8ebce730cef709330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e95f0514cd833ddc2d3b4c0a63452a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf37af5437834230b39109e425312c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f603a5e848b8f7b1d2817b9d6b2404333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34558dc22e1b22fc4194d13f079caff0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2f58c78ba76cb9287ab6c8c16f66d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb3e79ee9ead66d66ae4a334cec2fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc2f335b2b67f00a997c2382fe5591337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4482569029e2090642bb850bc53e17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d03540b6f35e129a2493fe10ede027339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c70eab5e26df25c612b2d578ebccfc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba938e10f79978a2923179f1e970bb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dff4d1c8c569088b5f27d577f5a5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac3f1f69f52a407a9546eea7c9c3d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0d3feea3170cc5ced0a3b5d800f4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c2d7f4a5551f61bfd464c84131392345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae986118b412905a3ffd304c82c195c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9722e8578c2380c7880674dfde076b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4053fb8e109a82a8926a1f8be7d78bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd53f9cb5cd9bff8cebf718315e664349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c1b92aef4f53877ec9d1a50a0fb22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88933fd4b12f7fe1b21d9fc46a3ef5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd085c5a59bbcaaf2ad1968a6503cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e518d13f249dc17a837aef7fe54508353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dfa8c6a56d898d04c550c5cf6637c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2824110cea821f48df03f188a8c6280355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db296cc44bb1becc91668c541cf3d43f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31f10ed5c307b5445c5ef58104376f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea52b021bca6c68089f0ef8a051b88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655c2832473e4eec3ddefc58dca3859359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e56f91f6ff506358fb662e3c0732f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880068b76eb9c1affa0dabefae6bd01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a688a01cd7948e39a169fd1f3923a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d752b0a81a9e9026a087ac2eeb06eed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431c9420e8d59b05ef4fff554a1ff32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf71cd8023b4ea669bb449fcc4506a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6672c1ffb3c135d90660137bcf33b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b722b7c32f4f863fa8b64ac4ed7b7d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8103014b5ffc821e818ecfa2b8793368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cbf59786421d051327724e267abf7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e50fd478791797cd9abc7f8de63a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14894a4371ef670c53a6c03f96d6d186371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8c3a34ca2b18573efee5a6db874fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92170e75270a041a8a6d03c89746fcb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f6a43ed5a646974175b881026c885374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49618fe07ec663f2cc39b30a5d7cb298375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f2d3d95a24100b21be6b4d44c9d09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ea7fccbee6e0f7d46cffd8d3c4a47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d468aeb5286cb779ecf83837dbc6fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567d07d43a0f6b0148c3ef1cc7b884a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef380104925de0d13fbcad6dcc5075380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010d4914421ac884ceed8f7cef75a11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbc64a4625e3c9f0ec18a64073a231382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b889dd580b0dcb36ec8466edad8bd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb34aaa904fad22c09019b722451425384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae70fe325d8d3989dbfac27830f17d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37a54fa0eeed79ab7eef9c2c239fa0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6092a7ebc859311f2837bb72bd508d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c36a7bfbe839b8fafb53853056792388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986141036a708136a192479aecb7795389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcde1f73709d732fcfbe80718de6aff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1df4e824f8f47ab3e1f2b8e5a68d09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0b8fce0f2a526330067343d7f54d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988777a09ac74b329fe03cd8010248b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24d32407ebcc5ccbe171ff68fb18fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ce403733464b60f9de957d2b3fa99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21703abf299d70365efc62256bb5734396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cecd7f776e849a824cef7d87eb6c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b5a5711cd340dce05ad9eb3610174398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be22aafccc4a5bf19262f346287254399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0917fc29c69cb46440450ea350d665400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492ed2c3f84dd478bd8fad93e765c87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabf2d57aee02c62bdad65d4e6c6a8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fdbeef87cd05dd5f368a04ac8a4f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea276afd61dbc64415d53f898cd5e11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ed4f2327ad3ad16474734d23bf421405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7382f6e2f2fcde112257f28de951a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23f004356a1234abcc22aaf0560360407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3974d086b59eddcf77f5a021a81df4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2731264a7deb25df9a1ef88e2e001409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e058e9fb486243c80f4ccca46029f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6b2d807d79fe9160b8945e5595166411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab3fa13ac3e7449186b647c646bf2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429c721904353e36f470ffaf5e8943d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5ecf5d3740f1b0bf21b24cf38e201414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cbb2e8d8caff46a1b498f4c77d6d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8226cd2047a8d8c72fd2137a65e3ec1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea212c9ad4a6d6e6eb072564d7031f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40a6503ff55f32d5b20331bb132f83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc2d3952d01d7dabc4beaaeb028dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e13d3b61b7a1ea1bbc8bbdbc5b3ae8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b54955dbf8d04bcfc735e7de81632421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c65060a4db20c2d9070d1646f6f0d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15b24823043003762beff34bee2936423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ecacf89014fe99441a0cd689fee96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abde43555ccf5f92e4fdff6cc9380a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cb7a64035d5ae75afe07fa7c2808b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2b2331b6c76a59ee3006e0c9db9fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1a38d6fd64199d24f2731327137af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9251822048dcdb26723b32178f45af3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78548186a2b04429a1c1a982f3466c96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c94ff6d2c45db78e5043b27d9dc00431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af4bb620b3dbaeb881e03a5db55144432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32280326b99d06c262b6c32775a85ec7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb368593c79c9c36844a39176fe43a88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a787df5c2f014216a8cac4b1b3568435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b18c4a8db12abc4c85a2c678ed4f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a712aab4547970ae7308fe0a8495d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891dd76535f71008225dfad47a2095f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55fdbde2abe75d9c1ba1f18e2ca35a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503503173aad74c52958bfe60c964afc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63e0ff169347e5aaa3d9298e02f748441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e66b1abe91d64d5d10fc596a617b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08692e85552bccd0f321af7080ce68c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc7746888d99a4548be44f7db0ecd0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0500fa81f57121a4c14295c75b2c708445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a1ad55d0464dc1f79e9cda6603c31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804731e36c92578bcae704c451d29b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb93650f3e8a5c6390ca4f01814f515448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad650ae5d965ea2a88854f925ec6e3a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eff9d94cfadac16fcde3fb56f23028450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b57e336a26ba44dd9f1c4f3e01abc5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb4657cff9b32d93d3e75a6b2bd31f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333cf212a04803fd8ecd6bfb6941c93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6057abed85abf79a5832cae028fdaa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef62b647f168e5a0f7ca9d0eac6b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de2e38df8aac73ee9e466e90923e1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39beefa9da37e873c281e7c64447a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e11b6c7105b7a2aab4442298049b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a41261831e194ef029e0469025cdd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00f04a6f77ce34ae85d2e14f7d8b39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029b9901e209fe5cb493f1c54a91351461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e76a03133ecdfb2fd319df539d91e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac39ded5f48e3dc6f4f79b27f749a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc4211de291945183b33fe8af3a599464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233d31680e6a500b703c2e6edd057fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a839a17dc0a49c5aac29938029439466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca496cf797ca033506d479bf483c958f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6722444b2c8e8f7cba64d79868f1d28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0e4fffcd3f378eb6becaa6e4d8517469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3b20b09236fd9da53c4f649dfe634470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81728603b415697c23fbdc038d1e81d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47a8fcd775bc85e6bbc9a9cde63e4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874616e816026b6621f69b93f753437473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa187599269913e0d6c3f0506c82c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbe07494caca4d3530ec14a8c8a77e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2ce8a5e28ecf5f40f056b5d53f9c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470ad6d2fcc1ee6233f8870c983d33e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6b52188c9590147af33c1101247ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b8d46d4bfade1761cbcc6b85928c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee246ea5b00afe7bfd12c88581907d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb11054f818827cc4aa54ef36ec85b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a33b356caa14be7d5c6e4e0bc130f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f292b4dd913407b5502ef917f878b96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da9cbc9bbd18129c15d8088d729bf9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a235599b2f34bda9a8ccdd3b17f197485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0991d0b81424535c9a9d2362ebe8f8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6626caf419233506384793c6bfe7c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273504fcb4ff180ff30035d93c179178488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970b386b22a8e13a85ec10fc46cb83d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f050b505d2e06f2913ba01b565a35d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09020c0b22be850159883b2f0f084f9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdef553f3f4c57530774199739375c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69da331f5da92201454a7445b4f3a5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b4fa8f7d9e26d6b9c722d456a2599494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb4fe31a314b33de43031f321b2ffc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770add5e9b5e54f0799352077348212d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bab219656a51f1f2fd4211328049f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85972c0c259829144f8d8095ac179bac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6733c5983da5863b17a19a3c27fe529499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b7e18e44ec53be9ea32c00f763c71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117477e1b16d01db4c606e490b26dd08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab956ec1d369a2437e43f4ad9d46bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdee2bd9e71b96e1b8447dd5379062503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7191a4388fc14b42e8ab6249afd68da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b4cd1489f448c3d97320b2bdec70c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d02801cedef29f844bdcab190235f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e65cc134075bf2563e9f5d91b23d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5f594c3556f34c593d4f72a218c85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31805dd01c601f12bf2afc939b5506509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59300d22fb7801c9f30f1c00ac3733b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf367545bf6e2e7ca47dcd734357e4e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d27874a74da3f4ead3f76c3603fe23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86f5b2bff06515db2cad876ab45aa1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71ea1810a9344bc7738bd7c3cac045514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc4563b1da38a3c9190f3ae933aa6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d58e94e09f76d56047df9593ee746516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364de6b4d97a0984a8cad15eb06946bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c87e5da3983b53d1f9800de1770efa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91be3040b5a72c926da098c8181b89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1968d504d2e30a87f2825886e4bc01c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f7ee0ae495121ba8d201db718ffc2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e4040ea825b374268b58bec564322522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e63f4b35921d69b06425e7e4ddec28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bde963b33bfc03d32003c68bda313524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d2098d1b717655fd00ff775cd6d3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d065e8b8355752fa489a713e0b4dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179224a1248fadca81af25de96a0dc44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7a918f8087ea5cb126ff314d9bce7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bca6398b3549acb1036c65340fecd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60309b6dc960e1a958bcfa70a93dc242530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4527d0551feef54e0ddbab6ec412dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2413c4c2dcbf525bf0a823f6ef856532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285ac5d5f35b8228cba5e35dcba4d75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a58c061accd1cd58c6faf093bfdba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52afbf2977c572dc823bdf9ef17b9ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eadc64dd15bd6358b3dc623f623f29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb951a77321d39cc6db3333452d54a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494e188c5789103857293d31c932de3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6f2f7d57610428d4bdc778f445def539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa662e054f744a915e7df13cb679ee65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1c7de8348f4afdee136f280cc6ece541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869304a27ed38145e97488b6fd28e1b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280fdd04a574f1323e971d36946ed5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199362e612d9ebfef7941d1c41acdb15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1cdce8d6d5adafd60d0643f917bf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb59cebf071db4a005229acf400864546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5a486060aef3a05a4e79b10dd08a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ff82915715d06199d1e80c33bbcdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456b9c82eeb2266791311d905b39c51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b1c27ea2cc7f3eb4cb622c2635d3d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024b925f82392c22f5f8bd5eca01014551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b4334fa72d1491e44f1c3693cad39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3afb5a014d5e4c07ed0d2d763d3ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76737b1579cf948108141d3f0d16743554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb37fc0dc475e243ec5491c85844d71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed91b68e84713f6fae3d13f858fd0e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f66e3f965fb32f3ef5a58580c32bc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39350e4e3a5f98f56fe0eee4d2c6f0cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1bae97246c5185f7dfa43ab8fc0e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed116c7252da6e58b21f3d31611f27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc26277ff6e451ff062c40a9ab2ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783eac78ce8c922d8ee9dd194d6fd23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8dfb8062fc4b6d4933c030e9620f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a817edf86bdfb1ba0e93602f153459564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c39ef3cf5522c379c2b463a74e327565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6af2701057541763d4daa28e747548566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce151977b62c19388f82f5c28b2c3e8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b741de7ebcb0133fc6c804ea2193f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef979e80f3ce2ea62671a2d582c96c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dba0abbd6b1ff72142d05684e4a94d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227bb8f6eb581d1ad946f76259a8e5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ad65ae8100303331a7f2b32295615572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723d748601ebaf26ec3701c2110c9b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460a4ee21fdf1567bd57816e5419a60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c53d086116ddb9eb37545f6c6cffd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabe65e2d651ec5f059b1fbe4f9c468576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954c96b185209d499f4ebfe261b26e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6cf429e6fdd9718a74220ed64bf33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddbbb67580c93fabfef395abcc3594579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb165ab78f5a530d706c2321e81fde580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf275e43a32ef41f06ea611bc3106c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3ff0d433bb97dddc7a7b14a5f986b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abf6d25e68be94cd6255e25ad1522f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880a6a96fbba353a1e2581ca5a70f0d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0d7f6489e4430a926a56dd5288f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4f6d9c0b3eaf22781c0b0050cc10b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d257bbfcf7c7ca345e06af420e1e16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb51464084cb2d5648f94821fa29265588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c0c7a53b7b26870e3ab17e41666c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6825ab0c75a45bb07ba75aab801e1ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19503199604edd04b8c9cdc918a3be93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbae189cf22e4a5cc8fbdd9ebd83c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd4821f074ffd80f96253bffb6eb5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd540afadd7b69b339edf05427994594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532c6edd680cab83bce6daf3d42b1b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d81500ca5a18c2c7f1522430870b91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241ac993f3c74851a8b9ffba172a264597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b6120dbc3163420cec134af257af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c58f9587adf5a7ffbbac8bcd4a2db2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbea2d4e0ebe73893e028db3c20112600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7a3c11a31973ad726e41a55aa7e02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf43ec54c9f59ad9ebeb1cf450edef6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c8525cd3c564fd0c8cd7cacdb54b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43439a54f08956894f62772e28fc1eb4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de0859b791d18601d1c47d766ce152605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac65914ebef2ff9990c549f79e5d40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54582fd9cb1b8cec77e718e8e5e1916607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b671cf4b6e706ee2533c98836711aa9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234368ae7ff313504c05b34ea90ca9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bab1810da3f38807ab99bcd8f1f2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ab0693ce889121800fb9b73832caa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9d905e8a64ed150751cf822786b9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8c9cb684dcbc14774a943edaa86ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb904b0c8515317c569d503f81630b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa339e4a56b145653359bbeb68b733b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c264a6b4d2f974f906374b5e2c19b6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9db7d10341c0fc83438421b01d3d0b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83029bc25d05f22c33068bf282738953618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c991a57e2e606709e9b2630d20b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eb4a223a4993921f48be556af72c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bb417af0c3acc7277c0b88681f572621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3985565afeea51048676784d2d944c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36763a4b85685def266e8b61da77b34d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10efeab2bac5a0ed7ea6538f593b26a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36510ab5622cb1b72f1da35e7fb026a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff236b702963a37123a236a7f42bb75d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132c15029d24f1e1512522f80d96084627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63287b563e6e31a83f9779a172e076b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689425fa6591b42c7f9f9704189857b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455e55007bfde0678e968f1fc6b1178630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b21035ce425141e4e36684cab85f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8db660c9572bca669db8d63c19e40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab2cc981ab8ae5b584d0c04de60b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4f923e027dd1d11ce3a289df83e5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d2819e2034bdee7e4f1219828f6bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548755a0c393d31f69aed7c3ac6801b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0561e74a8dd47d066f9c301b04d4f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798342af5d8ed9a9220f4342bebea65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5bc55f4873631bd04d4dc83291fdc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8622feb13b9456bc74c1e4698fd108640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c182837b85d78f8fd3ff39254372f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c6fea625a1e2d72f890436bb5bb21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1b32d780bae02f65024f4d0e45807643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bb343052bb17077fb6e82a8594629644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4837c6af0b2721f8a24d4155ffea52f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec179b1f254fd1e4d2f48394aedefae5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de92e32196dfbb2973fc9c0158552b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263914efa5df53204a216ce434163e9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771f23a831cdb9ad2a3cfaba29eea91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253348463ef668e5636557ce746d319e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716f655fb9fd193bf8c96deeba4ca3c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884c6075d1ad891d1fe1feb99e3d05b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa026ab183f7bfdec4e9f901885ac06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e6f6da8c4a5a05e541306791828a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d443dc4826cf7880d55149b6ea29f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd04bcc12269fe79dde2ed79b4e3c2f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe93606e22c8fbabc57d6e726c897d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8921d352d9b240006e13789fb0d836658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701e41bc494340ae991bc75fa1ac705659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f717687d904dcadcde6e446d7e9004660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b02da14483da8ea2c2509414d1edf0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba318810f7496414b691d0dbbdf1a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3555f5754f320bd543efcff3d1e7098663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414a8dfadc723b9d72a656142e92278664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfc0c90e360d22b527b9c91284f54b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27b38fa2d5416ae26e9275f0a704a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6440941dcc6f6697aa7d98aca2e5901667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d5bf53d166dcbfc3c754f1397886f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263f1e97dea0fe3a9e5e7b2b0a86223669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cef6ea6ebe130791eb0bf856e71094670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9061078a84fe4c50cf1385199a3d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d40b842253c15c133b8308c2e5e5c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb548fe45b4431c541bc12f18484976673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433159e3e43691f491259209559ace0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4134c8cfbd59a5088d2c5b57f475d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841a0ed9e8bdafd88db1b76d888aa82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64a839244b79a1c53a13a27be20624677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7a9b3a23e397e03555db69b37177d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1217b2bb4e4cbe8ba249babd6f645679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b4264f379b9912ca0abc6bcf3fa68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0b82bd3a7abdae7b4d32a98d006da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77d41ee18c70be9d072a129b9c0432682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4cbbd6df05b9ac12fff18270fa7aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298261b682e91795629467ec5bef5fa7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b66694225aa521a89a5fc2f9f7a1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bcd1090911a225b20f1df6be60f60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1928728a36fcae4ca2e8559652ee4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72eb41c8e052ee30712c0cbd4a4b27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e73e1771061ec1b3817a1c5636ee23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a48370cdbd9323fd3b2184de365351690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef424e424de69adcdefd43fe47a0a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db697c766e5a1a25a2e735c45324e31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c803bae3ecf2e8868abee1c8cb07352693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d49fead3294128750b8e15d6786e6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ac16a4dc0ce0f82709c6bb9f46747695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ae6933925fab6889ede6adbac0534696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37c4fa62444ee21414a5ec3bcb6b5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908207f12003ae5d7e0d397091f8dd1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e800f0ddbe8d0df86ff2056327ed65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69f3edff8645851390253623e5f880700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bc75d947b9880dbdc5de6e4f569c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea843a6ba1df40de63f14740fcfae8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc7ea9b92e58f5366452a661795eda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b3db22acf08e656e6336d725035c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9ef9314081862ef724667ca513185705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d6a072e8c0c995fa263fecaf3ce8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a6ec3fa4c859ee971c20b1619d420707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a20d3e36fbed395adfec98b0d22de2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55697f8e750ca309e2428602ba489a92709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902c0407a5b28e9b5c66d0956dc9c11710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb4ad3d61f57ca4bcb6481ff89de01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4454b979a5ce425b70af889e13746712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efa985d8f9777de08a737a094eb579713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e9615569c9bd57576f26ff1d29cfd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235bd99107464eb0681d85310c77174715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebc6a2aee678473695ef119340f9b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2739fce38a400c57652a70f25ecb9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d955c3de75f9dca5ce6584987db67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf79a60c21234e9e5a6a5d5c3860c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3e230acfdd281a99a6906f3a4f7c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65d8241b88ced17bec6013e6e58439721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eec500e03a549dc2f0bc9d8a8dd9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d37317625f1337594ae0bafb564fc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f24b28437f180b143b156ca577947724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32b37337fdb43b1d47931f6bf94d41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8335d371c2734fc28ca0204efeaf3c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f0c07245b486c8e30f759a76df0a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a526c4017fcdcbdacfec8a5d8ee22e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39079581ff658f87484dd1d74629af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e760157ae21e514be5f776e61a175a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab775dfc20ad68026162dff3eb3a2298731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c398cd0dc94f6b4dd1ad0faa91da59d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbba7e2967167fa9c8dc660264b6db4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fe12cef56253afa2bd367b979c3f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6f20f002bbaca64d9df07a94771c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf5dcb04f34a63bcb22781e7b2b9a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288fecef37d5ec334dae57adbaeb508737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80062bb229bab3e3b185bff258b80c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61ffaa6a7f907667b39d22943b6cd1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da91edb047704f58bc59baddad02d9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e2dbd6767e8a69bb27416a1be2121741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df312a8e892ff4e5b635670ed9e3d6fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9083592f24615dc4355d7887a6a4559743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da944a550d78b39330de002e3e161f39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f06c0e037f723cbdcddea72e1542ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07e651fcd9d2b2405a58eba693d629746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8751c35ace102d9521cc80e36e19bd9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69456110ce7c2e6d70a43e85d9603e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e3718b0c13c1aed343908b61f6003749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf564419d2de6974b4bd7c25246bd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e35669ac6cde8120e9827ec5d8f556751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c61c4e9d7e918c0116a1a31cc0760752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b13ae9c93d581638938c69383a558753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa43d537e25f8c204ac1a953a981f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49102ade7e744333c413675045d686755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d513466b274b47d7e427f8b7a2332756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa6af470c210ceeb27e5ff10354847757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e85c20f80bd55284969772af9b196758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e89fa646935cc5707d2184af53d01759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>