--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e05817edd9e9a3884aafd2257b917e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94638fa21ad93969f0dd74bd8858a1962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830af00f5e64725143f6d607aacd2853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192762ae29b0e3c6055788314969f034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c032366add1ccd54f6eaee06647c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d04e193d592682af326955913c42b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e28f3846706f564c79ff291695fbe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb6e1c34236fde3baf07bdbef36cf28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ab33686a5aadbf56399c2e950a7289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0041876dc7bed01e48213f1a5c480e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a0141fcdade3f89792f7713abd9ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73642e6d3a2d26a9823e1c85b57a15412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9a7d8a47bcdee7194d5dd4dab060e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464034bf8752b6006635dd36bb6f349014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2cbe1061cc8a9a55d94230ad6d18215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c780ad91369855d8cb78e6389b02316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3dce9b7169accac44889c273f030c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae525c9a3afc40236d68178574063718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba924d3e58ddf75220eadf9081f8e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933300acb8e0c57d6327490a7722711f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddb13101449c104bfb6f4686c5174b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1ff82c76872aa0ef6174d44224cfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d0a587ccc1b0e618954429ebe342f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e356d6b1851bb57024565c52eea4a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b14d058754b8b29c97faeb415aedf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de003c779f41dcd63c3856a46417f0b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312b135d8957ee94999eac1af8fee1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd59f0eae8ca2cd7145b5ddad0a5f4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e6c683666242b4955c2705ae008c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7ed98645d3f7e9946af6993b459e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe0ade31c24d17b5f927c2f80c038731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd166e994c447107c208c8022488b5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff3d8cc7e94097a12857a6ed35c3fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806d92236ff8d61e6a128fb92c36bfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc79cadb5bc9ded85d0171eeb653df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f15efd7ecbd001f051e63f44c7d2ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa3ebbdb302db0b52e2a2663dd5f2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b594ee6ed4295f641123e6602145b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100739c5842a0686a9749d39c94128139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79255b23a7e77c09613b4df2a91197140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397eadb6ef71d186a9da42ad6999eab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad06c9e150e5fbe1c08c880415f6d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9d43be7d3fadd46553c5a0838411843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91545f7123c62323e8c42f5917fa2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125291f3d82a1acb8ccd9b17b2bd87e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1719f6541d228f16141316811516b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0f8f71c7e366e54e47b0cee4dce7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf391c69b224cc01a469f34344eb27648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c389fde9d4eab13ef3851a26c9003f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992e24e0248b9c8774886e9946ad4e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c56daae83fc2c5b7dc7f1a21b2efc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd6e6afe855928863a26512f60737952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbd3ed9ad9bea0d6fcc01f9fbb98a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b242c51525c9198dab0efaafa56513c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e9186041ba75d1ff9f4265e3cd13c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeb0dab737397d846e6dec284762d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ca5212b25722eec2476c54564698c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fde889a6ecfb7edf08475a11d5863b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc88c6f514f03b6c1f87e9ff0229d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d907a5509b74362d4c8cd1a243cc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c095374485fe9b8e4f527079c3151a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f4e2bcabde1b1612f98aa1ebd981c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ad70a6449e8a753039c5624cb73063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b0442f8a7cef8432ce694c6446b8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564c6868381ac705b833ca54df7762e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c1beb4eb6f37ed930c84d81ca366566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78c34c8ceb1690e1e470e612ed7e7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d03ec86392fe3d0cd9bfff66ec7a2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a751e2149103de492ed7be5f512ccc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a99b11343a82ccdcb8e5488627b7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abff0b85dff4d8ea0afddee6203759371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e28a0eee063ecb198c4a4f352b0c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559975f2264eeedffefb7b1d5116a6d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573e59f34017952fe75f31434f80f4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9360876b623baa3166aaff74ee38fa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeee6939416e5a590052cc8941658c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837d7bc1402faa101048b8df3a9efda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51e87780fca7bb566922d3cd706a0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba492d498305c0119c262fdf55c378d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396a04858fadf6b0ac63f5d9ec92d2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a86d17eed25e55c3144ca9170cfebf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b9abea94c773db7337b105a31b96a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984e56aa73097be5174c33b826c781c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc3cc5085a4a1bd894eeca8a2fd1f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce9bcb5534d49b93ab02157c67314b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f47430ac64353974dae6cd551d9df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fa5a4d396d5133a686b18b936922287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af828cb44fd9c3499b6c38948c2bad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7acf962b97bc7b247aa8a0a4175ad089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9fdc6a66637d42c4ca6019f4913d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b14c5757a610a5dc34cf19eaf40a6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e017db498893e4eee7f80ceb7460a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42d29492a005186516c8cd242d9b5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9f291db6395bf4351e5b1bcf0bb8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0cffeb5c45b1632bd2e869dd0505a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9454363945a056b7319984c4cfb99896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93fb4c1a10e6bfb122fb0c098bdfb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3f1f5cc9909614c2f7f9aa022734798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e097585a7a807971670c312f733d7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76368de527fa7977d7280a3ee73b0b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88930a0f48a9ad1dc2039c283386e1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280739e1cdf691dc13e24bcb9d1a8488102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986e5e4da01af9c74f4f1a0aa2fc591103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f487e7aa6b4ea5963f910c95613c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2aa409c89884a9632b3e6b71a1541105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd7a0568ec59c5780b77ac257985aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64270346e19aa0b76b125e7ee98a94c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b41d91c3fcdf5ee59a4ffa903035a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89146fb3e13db076e26af178472296dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eec60c376c7721c34796f5ee31ea53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5e3c72ff5779b71970e4a74504be6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87e682f679e675b449b8b569625689112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825efcafe6eef3bfcee7a3ab306a09c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fd55c3353885fe170d0320d29eaec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be04a464a27ca204f8433c476665e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06a6885bb8acdf48d4cfad008f17b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dab82a225563e568adeb347058fd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af80494b0a756ee474abc516220fa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18449c5819aa70a92c420013711877c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e904a352311ace084b1e15844076907120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281f0f02a521a88b9f6798551235a79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7d206608f291c650dd28093393c70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129220ca8c1a771fbc1a116c3d3a8b26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714ab53ca298f92c22418baab4631d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf315bf13c50b47f4ae10a973b7b9b4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a79415acb21c84ca7bbcd64d466a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8639bb14da413e23e902dae66cf94e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a1d5548294aa238812ccb03d5a2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3e325e4cc37addf3fcd93e0f571aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7977cc867bca383cf8949f45f5e198d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85b0a0eec27f48ba1f1ef078ea117b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8708e474aa879eb14466f4df894f220132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0d98e8b80bc8506442dd8642b6ec0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c43ec6d92f63716d5d1b0fc9f5cbb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c2c57abf60fbcf7da648e46928ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bd32e4bf44b91a909e4d571eee7f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd191c2085b5363ccf3b9316d55e92b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74e0111a52d4220c8b6738a17bb1cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aacc0d8ec085b6c82d2ac48499d7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cdab4c2b692a869a6870c4c8e6971140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0532f1129310d23e99e0f5d875057e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852e8bd632d3a88fd966a049b29bafe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd902aa3c6962cd188f85b97c326a20c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829137293277397657fb634eea9e4b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970cdd4a8a2708edef751c012c2c62f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d45b40aa725e0e5fab45f7f9ec3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412866b736e648fcad24cbff2342ac6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f7aba3af94b83a333074da43dbe08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5f09b6373137c19ac6cc60b82b56d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799392a1c97cbf60fb5d2b1ec3be0c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab5ad17c007124dded11f2538d08b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54436d7b1bb4b6e388900d484e10299d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959643c51ffe2a50af908c0bfa0e935b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a7722d7de21e1f5d052faa32caf1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10596e5bfa3f2b4666acae9cc6408587155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4a400c5c8bceba935a5e3e2540ed9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7e369aaca48fd6a1942bd1e5a2452157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c977fa3d6f5383c01d078efcd80582158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd2978e86ef0eb33b4da958d20f285159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c658b5285215438488b70cabbc2d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e62534d5196692046ca85dd9c6f52a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92693868548e3a7b69268f400483e32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65ea738d726aa3e3fcaaeb2df7529f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954d3be86bd99fe73391b0b78100275164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716d9584c6ee91b4e1557d5ae57442f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e51f558004bb208bc5397f3482ab1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeab99c42cb1e6717cdef782ff51dba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125af69598f45b9287d7e7235914039168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359f24b44ba559e440a0f428a0036b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656e523fa251e478718dfc255f9de46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111d11919b2768db0d6800d3e91ffd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f821f545af65b247982116579f6e9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90342a204f9def84c58ad545eb404c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec2c697642458af9c11521afe78744174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6fb25c5054b28bbede00cdf150035175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3eea70c6ea7149eb18b835bac4f62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed5460d413ce7fb2a4852f04664b00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba6338e44468aedc5ea219afaab825178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259873866733982a548c31f48d8fc25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385992143e2ec8809b46f18b059ba63d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ae8a0e1323feec3a5500244316159181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d71e3beae9489ce0de8335e2763197182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc10f71a29ae7405d778950a1d4e4e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ed37b16e26d7f011c6b9a3c849740184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc02927909b6d7e685e46174d24b5ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb405f035e96d9e3fd16e82d737c2efb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ae1c6d068f4d3f9ef3d05aaba91a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da5ceb99b2efbd523a93def7cc4a64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ddea76c516260e373c64d07d0e453189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d97419d5c3681e579d01207c86527b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb3e429a45746c430304559946c82d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97052e96648c6574c1b8442bfd3a31dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef56afbcf231eb00c6c92852b96a88e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6c0769ac8a197e946d5dcc8db1cf7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b319b40f70ccfb545a290d91d122cc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d7bcfa486fa0a8f7a1e6004fd4bcd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ad8498e72bfddf159e0bec21def51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6630099f218dd53f10fa475a347c372198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7000906da2887eabf8ec90ed1452cf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9435add4e5e4727983d0d6c3cb809c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fc25441433c903f2208281bd4c672201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0a3120ce83269ae417faa6b92dfe3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda55598ac60ffc267a4c5ac6f6873d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54090388b2248708bb393c13f725cb8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cb396764fde8893c518b07066a0b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f53b33debbc442ebac77c7fb1caf39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa192cbc021b20e8e850db15582e898207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885646d14c98ed053148ac3ed428da8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcc09f7bc27ee170e1509117213355209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffc8e11bf759abcd66b0a82bf3a343210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d910079ba5c2e6c0239c08e3e2e52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dada1576be4d0d07c94c18fc8b9a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e98c1190846eb577f69bdb09792d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfc497b316e510776e0c318d971fbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784bc3d983d54948b1dff3adea9e426215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f4679a9de6c81c2e8a8bd0dc1f735216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef29003ab21f25dfec9386dbcd9210e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf06a6791fd46e93bd2be4775a87ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce8ffa364febad50fe74c722110212219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1b1b3436a89ebba6a517b1db127cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f92b16ba098d14d196e662d56fddcf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fcbf80d6cee18480ddb691e9d11f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ed150ab3889cb4e2086702fb40538223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529ee60e92291b0eb0be5153a99c476224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378c3a9612166cc320cd8d0a7fb2cda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc7f82671fff0bfb78139805d37f5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b64a1a177b2fa932b78c0f806a0bcb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243613d48646d36015afdebd0500849228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d987651fa3971b55db660ac451767e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f19146ffa72debbcc700177265a44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4165aa557d44d0b6efea79efb20b178231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539b0cead163b15126328f180fa9d6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a96ee54031e5fcad438477c7f960c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a4911bb9e102cf34a191b8f1cbbb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f029170ada3aa0e611c37cb4e64dfdd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc45b7cfbe018f7342e16f2538fcc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea164f659c171de18e1f655c0955d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7254e85395a577b0dd4f29c4ee7f9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ed7835a5257dc4071957bfd463bed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762ffc07bf24e3654fd1291f77b1fcb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb1a40520f27140b3587736cbef4af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da4006603d5226e112e9188119af11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a87620772e94768e1461695e64610243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ad4aad7a61c948e5a4ae4099be071244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f147a94074e573461a9dea05c431245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320861fd45e5fe9d40af4b82b94fc79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789c3ad4b874b4a52d240ae634603e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993f4d0ce2ba760e3d93a888058a5de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7748799e623a2e1c6ff8865017b4386249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67dd97af1bcb6f5239c87950db4c36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4e31198347f0b744575975261fea6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f46f015e92a12d09c244537d234bfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84789e065793403df74696477b8f7835253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d643923bc50b0b80ad17f2bf66571254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6363bf6324dc178934e876e68601e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8638fcd67b93407fd124e89378c2f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755d51f2a4b7680a5b21806a32c87d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7824a61868742eae7789d3d89d94d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93fe3a5d1948e45e5f4f40c2c3454c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93177900500b66e13d9f151b374d9155260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e3c28f9047f1420219b10e9eda719261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e4d2f86f69eb89edadc058074675f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ea5d2979dd8285d47c7d40d0abee8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771ef05174db4217aab52f1f1197530264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235676ce3c30c674027fa22d59eaff2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6189b4c02adb98ee6696db753046180266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa55f2a88753506041cdd228f033c72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5a56defba9517aad21f97784887bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4edddefd74ef39d9f439024e033004269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf184d1a7b29eea99f5480444f5cd69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fde1bc0ad95747c94d11d87cf71198271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fa52812fe69700be30eede25930ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc721c95e5f01ac4aa8afd9d11c3d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8339d33a7e6dd74bd27a3f4604f090f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cba9655fc9df908ba60bef9065c20d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c127faa06c8d8cf578f5037f7d670a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9c9d9916c56fcc981322d818641c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0105d195297f442bc43d316c409ac9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2ac2ea098fd39922d35652fa3a4a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956d7e12464a70598054ff69a294ea2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0d3bd75899eab083de82c3f05b162281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793911112e66fd85e1397e0e365c495282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d858ec69705f91b9ff97c5ac3988f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c40fc38075b362ac9c8169dd6b6b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883be0cd0f9310c32415b0f0be9dff6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5eb1ed40d47b523fed7d970bdb81f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1c87db295d7936fcdfc2daf967a67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d1299aa808b71327840d09fcfeed9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e8253105886a600d55bc03ba93ea0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cb9e98449e39da034e10f12bcaa69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56139def9493a8b5ef5753cc4732f12c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877963178a5d412cf9233a97ce789af5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65f766a42640c879cebe74d8215825293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20285900e887ef6a4894090b3ceb1ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a633cfd23cf8c4d4e51d98249c91fc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dd15d3803c16582f2e5ac4d265d5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fea68838ce3e186479ca2529c23db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9a62b9960cd866ef96d8468a9e0f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad604bbecb2f11a09ae021df67f528299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894fc51e59a58435f466da9ceefea08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d1fe1538a8f1532611346c6869058301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb201b7247bfb7b1ef5c02543258642302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a634acdbbdb77fb1594f4291a054b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e7a829bb07bc9f4c0d809776fbe30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1bce0ac9e077d2b9399332f7736df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798820c1f759566dd6d4c5ca209f3c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f706bc3e344fae5069147760b22e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfe54153e14cbd3dac91a3c86c0309308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dac8f645be4d980e9f64298d2226c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cc49df8ace57a81e30dd5896079df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc730a089a3584072b77e4977ab1ad67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c7f7b737cfd8f0cf343506967403312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706bdef98f56b155ced45c7bb420af5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4699e130d9bfe4374fac3ff58be9adf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e973fc20fb5ac4746fe67b85521e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebfe843f57f2b5de7216cfbbb2382d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba74a78d46711b5341aa2fe4cfa1d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fef148267005e839de52c632ad3201318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220da20aca23828ce08d4250ec1407b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372e1d40a060279002359809f27db1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b34f38bbd38d3d4da35c94a3697ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364ce138b63925395c589a0c2eb8c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e862b5e0ee9237305f4a97899ef759323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7195fced1adce6a720c90e1fde5802324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa684cf1e9c55aa5507df2aab3cbd1ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212e5be82935b63974c7249a19c3b7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b342eacc8c5f31388180c0c9a002e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d11b790d54146516c76356e7d1d59f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be713e2d21aaeebd4f37dad9428a35a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567392fad06521da7d9d11a78eeaf5d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017caaa5f47c7cf407e11653e4a18a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c881870959334caf71ba96d428617332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348062436a61cffbace522c9eecfdc9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a8254897e996ae00c7e1ddba505a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a3e20d962a4ae06fa965038f67dd8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8de07d4c39c4218169e220c6b1eac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbdf251f29c8921fc31a061185915f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba183aceeec5997728faf539c5b3bd1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f31341ee94074c9313f9a183f85e55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b8c32a2772f2bb82cf3abd8a49984340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a75527ef91b4cb25aa1deb9b1b5e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a31d66485ba2e1e3ce30023ae861a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87616771981b61ce61f42bfce00f547e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc931fb5460928bdf0b9b52fc2766c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe87a3b2c697fc3a0cab97e9d8cba78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c3ffea0c2cae34e38ca581694488346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ee820eeba5084cef63515e4752ecb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9decda8cd0b150644568da8b65fc516348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493badb6d2640b93ef375c967671f3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350afc0923a0791cb35d6d1c99ad9744350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfba7d4f7018e744929081085fac2fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a7415cd46b43c1c3c0e55de7b0424352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b556fb697f78b8c0872ecafc0f700b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531be4d3f1fc922478821e140be4f6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31622502ab979476ce5b29e39b6a401b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e4699de4afc77c3e918f025c6a0a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32f683ef797f6ebb23571a42edc15e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a778f3bb5701b53245b00fdcce5e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259f2ab66055da42844e3cda6f62720359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077a14c85d2e2ad789b71b5e9d4454c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50f575ed6f25127d1711576b91e9ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca2308b0b17f5782e99f377c5802b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d2ff3268b88a3d81f5092db7c5a32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234982e6439d568c7eb6607861d33456364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a2ea31342ebe6fed0d1e64fadb7b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dc90f576698d9668632380fc78d62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373a79f27a31a678160f45fe6c287db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598502275f2fe9420298c333dc9bb85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e3e9c2236b1264e5c58d621a76dac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042573be58f9052c9ea5907ce1bea832370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0a53b78b139fa4f01cdc4ce04f7ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f52eb24958b9a3cd2e6f09de91f7e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8f647d709176ffad96844f0681e26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05176758dfceeec1f5dc3e193270f30f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b0e6033bcc150f06bfc5bfab1c454375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367691be77970de509d94472a7b86b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79941cac778df88770a05600976492dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b40e94398b8ce5897e827bf9acbf3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10782df51ab28474fa2d1fc634e96b08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f269ee2070bb8e1b5a82c9502cf04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aa0f128e129158e47b8410ad3eb3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2594f17b5e476a42c228aa68e04f59a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29511eec3b41a0f6a37ad21d9c5d3d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f207393750cf028d94efacf5e201044384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4254d963a9c84e56f353638cafd7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9d5c1e8bb6fc804d294c99f0c1b82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e730e462f9b47ef1607d43be5cb2fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92713a69985180a9bd8561ec28704c87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ac41f5d1105002b29e6b295426af8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5921fcce5f9f3fceda4049f583541c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478159dec2d4a45f089091448bc39bfc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe570ae6052aaab6f261d440455018392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bcf8b19aa29265bf9fbf51a3aad4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97514e9b5c21f91e8fde55ab582f9fba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59106c54600d7c8940ad5ecc385cfd95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db1cc28857a01f866e41cb594dcffb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0ed26bd784b7503634da6e4895de8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5b0b172309826c31e0d2825011546398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce067bc0a776dee8c016cc821c6fd641399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15974621b31e813bbb9923ff7e3a5725400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a40015ab2c6e4d0456d26448ec6e7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c1ebad13058265dcbdfcb2eb6ba1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eada58eaa85334f46b9d1186d542153403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d2771de1e0e31db3895e71044f456404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30926737e228638b295dbaf3e605c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dce04b8076a61433118b9dbd7b86f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c46dcb09f757f343995d09a88acb9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f235d68d4608827947d3b28e8d2afc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9e780a21c196684b8762889878faf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d014a3527af67c21420e2aa6220e600410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3f30fe14d747e03ccc404fdbf66f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab87678906ff10f69a29d6ec4c285ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db365f40b34cfe9f03644846c2fd84c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb44e6c4a502781ae1405b8100233e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc8ef2e9b684c5decaf5e04814965f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc0384f3e15f58ddf188f51fec5c99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa9a38ffda38fbde412f33c42226b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea314ba689a6468e775c057748d67e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273cbc2721e0f0d3ccacedd87b2a993419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adfaf13f7b52b8b551f5d997e6127a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbce1c15fa398062cce24bdbf977043421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af91ca36e35cda52043526c6647589422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43128f70f335a1f12763b14e372984f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac276f36337a3817932ab864f086c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06d8b1ec3aefd149ae7b8d5b77f934425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589234fdefd6a1a6001cafc5d7dc5a91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8adeabebac23d3b6eb350459a31d29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493870692e1fbf82922c79dd57cc5a0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8e958e177f49d1bfc11cf114ef35e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec280b1451141adcf7675297213b6eeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1da824ebbe3380303956c0c410b53c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333eb7ce826dd56b04e5ee5006fd3ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371d24f8f74893b617932eb05e1c8e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5a68b84e2ecbc7998833319d94aa2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0a557725a109ced13a8ca61461062435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648b9893646a8f1187bb58a66499c39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507b30889117a49ccd6c82ed0d4169b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d748990e510eebe64c90f91f314487e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2c1912b412b8d5c524529067b0e9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10060d2281fcb666d7121e498ec85a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6766e69b41a2f2d0abffa0fd3a3163441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71c2a56f4458ba87ba3dc52495f239442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0b4c2c36cb3609e6502d76f27c175443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae5a440820c5496c855ec453f16bc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b848ee92ce9efda3badb7e7d73a1e70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c8a71dfeb31ce00a4e3c847bbe52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e37b101e70d4373ea2d7d418f369e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08e0f9f58becb3adb24b3a540d475b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3858bf007dfd601ed747053d832a00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2820ca2565b57499f608ce373af40f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0fcf60c0ec87d0345b311274282a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923004d307e32c8c88afdf1ff89eda09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e13b00ada3988008b16ac4a9717c49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba988254fac505b3ba7d1f08e26f6f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0986a15341cbed69049c8945a8df8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caf76bb3524d0621f30c73c64b2c22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cbe3a56834dae5eb9d092d8274b39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b96cfaa4def779888716ad229c770458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d517b2c03268c235cafbcb97c82d2a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a91e7406284395276b551344153c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d741e56b41362c5c71cfc924d1cba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831230f2495b1aff03b3f6b4edfd7e65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66243d438459a2ba5a5fbef9b049086463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee224768ea9ec20dbd3ccb7f19f40a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861e0d584be9d7813181725cfc5b978465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2750a01b5fa7cf69415f9f17cee22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbd5e06bea592be798b7c18479ecee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f187e4e8d134e030c1cc02b6b3ae58a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25965ae7cb0ebfc242ecdc09324eae0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203e2155a6bb01b1303e4d77279778e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9ce4fb0985ff85ff9293fb6acd527471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75bc4005e67f876c4cc5438959bee7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1f4539a0a0a25c439b7612eb2a2bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83908263ffc5302f152bd1397844a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496d4ca3310ca012c33ef74028a8129475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447ea41ac7bb3d7cafcf6655815bc6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c8ab947c32685227d006dcba22943477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348044efb109bbda319a71a0b895bf6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c9cc056364af4f2b7b3b424858c26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063ebe06cc6e459f76c5d6d97806c1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff712f6ddf9a870af782b1a5f2ac5ea1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274514c58c611ab5318542ba4183cd6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297818beca1654f1ef009b26f75a6bea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac432966fe148e090b9547d681fb3149484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b844f279051a4b104c0136a374a909485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b807ebae2b39c63b88663f277d37ba6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37257288b8cf8d3a06f5ef657d712c8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72a0290ae5c0c562c9f82104e1ce00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212992e6bbad1db73bde55be077aebf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7be486bdd11dec0d82464c28e35b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6967091649e4b490ecbc32b63b49b6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17582bb031e44475f6f5b565add58ebb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13baf898851357dd5d9794bd86844e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056eb19d4efda14a955d6ba88744a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5388fd979c8deded38c2d947c653cf8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a386a2e0272725f4cefdd7bfa31eb92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaf9b765b1c7aa4b4837219f480e38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce450ba49f857152d638bc74bd326f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123b68cb7e0dc3931aa4ffd3c23b19a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423616729ba6273ca9ee50b605e2b13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95abd7aa24bed58d819bc3fc0e99356501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f67ccf85569aac6eac44a9f2756d62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b1eef5f86e55ed4d96add03cab7c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25b633b2403b46931dc806bbfaa325504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570891c1e6f96f715e6152a37c1aa3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91faf06ffe4c7a4bdbd09b8131bdc2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52297edcf88b80b516bdb3df5cae28d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c209206b82bac6b3bbe1e645e311dbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49fbbb09939a3d585b7edcbd123770509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7399c778ec0c9800b0790b9c8d54cf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23239a6873a5d4084f2fbbd40487ee3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188e95408c79be2113bdb8833155aed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea5366b9084b1b47c073d05c1fc05c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b6d2d9839b64cf7e422f2a5b2c425514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124171631ee074c696d03751eec5b471515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e7a9633340993ecb2962fe31541c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb7431b76d24dc9aa607adc40b95bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8c62ea81ddf7f3a0764de048c0a38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514230be52d3c7b3476c74aaee3a9a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e440fea38ec23dc07729e9e974567c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adbd18d6ffc1ecc22704b7aa48423f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ff869b4309fa455fbb4c8e579f638522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a52180e658f3d512b5728f8506e9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb3ef1c30a4fd8b99bda0b4406aa60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebaa512ac71f8e3cc7410b0cec95fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2e3be426b235590f7316bf58485da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe642704706f0edaf408d4b1e77d474527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114ba5c05f2ba522d15305a4d7dd211528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20122db8376d7bf9e4181b994ee9c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53684ba84558a136148367996038e46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d35f6d437d140a4bdd06ed4ecb559531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96794e256777a77d155c92b59e667d13532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b5d4b3daf1e51131fb07448f2af53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455f6b72d63658e3bca27657edc37ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e35cdd5c71fa2abfb25f0739c0cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19758a8ae078844496af7174fa6ee62c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fdedec77aa811a199a85f01f91e14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce722f0cd2dcd734a7f8fd618b82b23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993b5fed2564fd636f6e2aae014c0f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7084c5021ff3a3cf823d578f915af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a730967b3e48ce7d08d04a23158b5a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888d440d0509d08dd74a6db17ee7087542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b336bd92f055dd6e8de83a7183828f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9168ed9d5899e33f23ef173dcb44c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e45c62b93d880b2f1cd1031927b7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543da243e53dda441f97c4384b76047546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a11113d2bce8f4a568f2e401e4203d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298517b96c244ca06aae503f645d671548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69779451baf78b0782b6789140b6cb7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7cbe03f47b2d32eb8073eea32f102550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55d9f23db6acc9f0a6df06848d2207551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7868ed72b7e1445bc697e85f2187a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac0e63135d5d3aa33e9961df3a0920553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d015f40ec9278bdf9b921f3fcd353fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63953e28474936998b4bfa7eb61f2454555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459e9e98a0e6a134619d537d8a75f99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99b7409b964d6f0b4ee06976400d03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fa983143128d4129ee90b66d9f1c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7dff5ce9f54d1310b9a5c4d31b98b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c6d0e0d4036b325ac8dac9b3f4714560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb0cd6c31d7c8820d74887bd909f2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40609b27403ca32f82763c37279f5c6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ca7d6e51fe02be13137f9c4e2dd2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7212137925e537da6c0944928f00ca3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d95bdefdb1204b1154e4a24d57ce5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893fab0aa261b72d605793d95a99e90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ea08e99d2c14c693daa3357cf9bb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e74e8c00ef9f9f4487eb7c3c92db7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31416c1dbc45f2fcbc7128a8fa7676569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042f91f9c2859abdffb27ac397308b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f227dc598d253191cdae887c14d52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445f0851ce115b7b6b4a27e25619442572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e1b50530fcdc1fec50466251e634573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0d561153ccd7573c207eb3f4bca0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e5659a925002742e7c7774e2f323a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85e95c3d58783515a51183804d55d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f4ca515ca90ed9130d6de5fb21b15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d137b85e8faccfa14870aa295363dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f00e3283a4213f5840223c2fc451f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87977731dc3d0c283ba70425a4e3527d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295acc78a0fd1296697c9e1e5792f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2afd06d240dc8989c9875f8f22295e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00c323e558417a7c012f8869cd3dc6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f5abf4b41188badc4aae8f9433bad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4928cefebc8762a2630daa603e53c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba3383b8bd99d03bce36c53418b585586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f79a949842b361eb8a23dc382de41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b790a6dc9c4f21bbb382e55a126510588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3188e09087d0e11ffe29121ac4cf786589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272f0dc77cb00c9b485cf4783283a00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a5e22d933f5c12c30df018f4964c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55461bd246722cde1a04f9fa2c0bc3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80860cd75f08296217f18f31d2e15cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4357a37905600de6e1f4b7b81366cf9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23833a8c1368ee4f8c1d7cf56022a48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab2cc9a3759ccf7343611d0c7d7512596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c376bb224e804d95a2804c584b3608597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737452e6f69299f740498df68e167092598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1df3aa1fd936b8619b82a15292d87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feb20caf4fbe4d6526bd9ce341182c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526b2f9e7bb182793436a72c9a10c3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8916b70339d9e9092a2476a8f330d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295717ff6dfa3110e86bbe0c96ec0d84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f07fda41995c4b765df1b88795492604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef60ee27631b1bdb561229685767170605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e0b25c4f1f81ca2efa023f4732125606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85444d4b3eb01cb023692bc5bd360ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5774327eb00c314ff96bf105cb56029608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d4d0dbe0e58e2d808835877ab17af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee1d6a9986baaef8810228df11ba27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77103c2a4bcd110467d89e1446370c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b3a19909a8301f72f67c20f3a6c2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59e0b4996753ffab04bc288511d7d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90e08b31c7b1f0af5b88376c85fb71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fe24f5e620a377b39de5a609755bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44382b8ea6a11a79d770a59d4a85edf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b390d102ec84a035b2febf2abe9475617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c020edf25b0bc13803e2e263c90eed7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227725845c672df85aa507295359fcda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073f6e152446bd1e5c8e29a24cd39d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a678eec147e0696e5e2ee872221d8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad50c6a76e2ce63d68c9d8ba4119ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70bb7795a29302b013b509817df390623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2988fb2a9b5b50a98c377ec2d5c159624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8783a7f38e07c3f71ae01a3ffaa5a3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bdd360001a147f1557a9b60d101bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6ada5fdcb2b5467e437c5db7e3e9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0137292f25d3d86b47223be63640e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2e8ea591aca4aa7db5486d1dfc60f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ce4721c61310b4992798f0f809364630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa3b280a58a532fc9c53e985b9c08a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c157b3c9e297d6613e88993e6b21b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57463408657e06ae41c02da6d737190633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c23016068aefb0181a13fee8f7fce2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db82a562eae0d8eda96cde76672bea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901c4879d7700b9491dd436a425c19a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11e0ace0e42a270d4e7defb030ad66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6392613a7318aa793b286269980f42e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d2e50480ad3d57c78890b01fd055f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393eeb1b76b7fb77ffaeaa77cda139f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4113f97afe8e6b05c8fce6c42fe17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaafd4b60752c2317ce1745814588f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22152a3f82aa64f13e0156d53edf67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8d7d47293a84620ff3685c0004cca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891255374f2ce6022b83a4b8e05be7dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034a5226c15a0befa14189e710418ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24116a3a81473173e33bcedcd65f9b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e2682813bb487b550fe94a7ec99fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d3621478b1b20c0c92b9a468e11f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de417b3ad6bdda72953da8028588084650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c689b6734e058fccb9e282bda208b16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fe72daf2c1cc5135d56a923a6c7ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87952783e5325f7be186b5619d85b198653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208084ed17870a170c6f853fac5e9340654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f6f187af1022db06a82176a736f2d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfdcda31da38702a6ac9c13dd55fc3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa415159d2d8c2c583852756a1e2415657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca61f747ef3236870100337d40f5182658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122a8c57cfb3867d3868ed1644919b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c84caa05ca86d2f50fd3a911a82181660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ca7dccbc72dde90c8647e9a7bd157661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573915f535c23d7dce24cbbdfd6da75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6a043a605f5102c364e06d9c8d26b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115f22a0155e63b4b03f389699acd06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f238e6d0b1938782b6ad185facd1a43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8fec18b52bdab64e74ac2067f0cc5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03da151858238e930674e0f8874bc4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a8a0dca2a74cb34df05bcb13b2987668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1b442896a6d9e57808ee60e543f93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b3c2c4ce62af8c7855dd057231c98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80631858c110a60037b862230acdfa7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec275c8a5b1b94abef73cb915362e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65b3dc32d907c5d22ad4bfda058b81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40ad57520a17b73fb27f8470fe708f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35ab508e6c86dc2a8eeff38e3224cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc65da29ecb7458778a7971002ae7c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94a6f0ccc64b3d69100c1ee216e8d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af15c263d69a85221f07ca388f8621e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8a186511ec0d4aff5bda1e01dce0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ffbfc515eca53178704535a70b0ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1a4b46210095bafde58af3fa512cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d379d82bf7c2a512e9dc8237c6720e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb6c20c95528ef72be3163c1aa54d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2067824f40c670162e309f73590e187684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faed9c92be52c006ea28f2c6e1997b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d15e3ab1652de881baae28bd62a4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3d8f94a48259835999d1de1cb6976687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c12ca2fc684a57e35a2daa72145ccd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97205c975ad4807f91a285ca7a046c00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaa1934988f51868099044c5276b58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22856ba482e287fd7d4b16328c299f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1a9179e9b9d7f0caf6dc61fa3ec6e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77cd85ce2b5db24686a8ff8e22b629693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed6f15cd5537a0691a5d3edf21dda3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a548d8bc6fe15f6ac6fe2500c3283bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bb13cbcfe98dd4f51910dcfd6014a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b02fdd00cf359c9b8d2bd71615b0d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644638abaab2dd4d886c714efbfce8ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30100cf94dcddc990021d49110a9c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4764bcd32d523fc37a26f565f6ac82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e5371beb504edbaa8402544408d8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f46e1dda28b8783adac28197c6ba9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dbd543a0e29b6ade7ba724e63e508703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1053f4522ec5e9d2ab0b910d505b30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e21c8f53644434f4b88080a665a15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7279695be5295e3311c5a6c208312706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a682e802143d0040b75af3d9cd7cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ec38301ada0bff72b4509d6a1cf78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e2c2077fb754b80254462696ae398709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2c4088969ec4886525aab8b91dffb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00ff105b882066ad92047d51606ebc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaca39d09b2d434cdb7a8397a2b7e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f7e4bfb84328bb059614156822b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80506a7bc4013ddc3ea9e8a44b5ff277714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a6a6af5126dec6901f7f2731a895e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41467541351e1ba6c5f5325da6d2620716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167492a158246b6910a12ac8e7dfd94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9005f029ee40139db4d2787b87457f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274045451322c3fd437f6bac22d2fb9b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e44be4498b7874254513c97c24930e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e002ce747a486543989e62cdb4d25721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d9d442debbe0b54ed7744e239d8bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb18b6bb6e9188a1c906cd0612611ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9963b2304639f8d476fceef83ebe8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667a9d7bfa3fc79aded59fbc0d9036d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4654571e5c33e73d66bd68eeca18f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6af5fe1a3d0963b1e638e2a13a1727727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d211cfdd51d5ecad8d0ddebb9411b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaecb095ddf300ab595b0b2679e19a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70271c757ee32c9477ffe2d8b061ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e8a73a02834bf18146ed6354029ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784a5dbb2b00a1c36a7a7fbddc53f0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7535e833ce7293f601f32fc3bfc9a40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbc728519cd639220b0230f2a2bfda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033689608b8a364d592ca0aa1fb8b708735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a883778091e17044a965975a302b887736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58a58ffe25dc7496af376503425b43737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af094371d763de7beed8d41a04b1ea9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ab197385ee6a11fc7df455f52e362739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc1b884ef734c6ec5e03c11efc3179740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff4e991a3f0f677f140b75e21594d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3984ef8146bbdce89bd504ef732a66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19db759a88cb3256a2fc15972d6151a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a22e190b862c7c8d6799ce3d95e363744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2c74332d99d78431453115e8ed48b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61400adf26c0f6d81927cb9fbabd771c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b06799ff20bcaad8f751835ad355e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c542b60d83c48721b2bdcab9a865b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7433b83b55251f33bfee0dddd9926749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf30b343615965410ce5e0852e0661750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24563597897f1917a6e8f5f99bd27af2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf9a613261a4f85888e353940cafef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00382fe93a1e9b8cfb626046bed6586753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94d7b07faf4963f240eb7f498c9f06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cdb81ae4445afc0a2f577073a1075755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f86889807922c8274dd0e39a26c9f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35204c8b94c6cb77cf19efeacf105222757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a2bdfb4bed8b3c8243a9578179e30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fffbc889e9420aa87dcdb2494c0f11759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782b7660de62d00c50086ca55ef398b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbf2551c0a1ab005aa3354945ec586761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a342b2509649a204223f9f42dea33ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5edade84c1b4ef6cdeef1138b354ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfda24f07beecc1f6eae3e85b2f6c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8fe0cc4241e1729c45903aba0a7dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb709c74873ae90a8d2dd1546257cb945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5710388115b1bd8ee8619bab53b6e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903da0cc088d44f74544077915e95997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee7c534da9bf38f499433f2421ea558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c6bdca680e97f73e55e0be778503d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8574d3a99717decaf33f8eb505a4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1de25e3bf05910713df340763a8ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6f0e0cb533a32eb3e3dde9273bcec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7a43ecc28bc7a6e5c3ee81363fd2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d011fe231384cde62d909be26b84b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18c0e828838cac5768955eddff5dc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8718547f44d8c3aa608f33d9aaf5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d7691ddb21675fbf4057df1f8772a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a455a39ad63998b0e62dccfbb8116518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc53cdf42f17c70e0724e9f461ac2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a8259fcd98ce8be3243c6c9b3652120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dc02a01f281012751eaf3da6828b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae685de6115191c0aba9da9db7e98922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d88a3c5982083f509a9e660a50dfd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260187a32a924003112f8c085a6834c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8fd3a9adb813128c87dcb4874af3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1ccc6311e5049751429fecd21883d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5e7d8aa8fe09c61f3814166365f5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d246891c595728b8d08dd75e492dddf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eff9fa3c038b5a9f42705f0f39f28a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e4a825c2e0687418672e46f098e7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508a791469b8cc8ba6a58fec59b308431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce9b8c51ecc16f4481d6289e93908632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b78808ff7777f66292a1d767566a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bc6d1465af8c5a8b25d1b15b560ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbae3b79b45673eacf83eca2a0b82c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a17c2e59d85d9951e28f8d916f9b6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9208a368eb776132556d32d9489db9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ee6de38f0d8a63c4a7c69972fb9bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070b0af287d21602f84a450208985b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383690023bf7d8a5231901b5471920e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5f1dd45446158a69bc2b51980a83741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da413a805c472a73d795e233788f5bef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaffe093c54ab5725d07cc9669163343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffb99ae91d7f8f21981e551dbff70744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097c05dfc79f88934750e2b39c87d9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044592c524bdd5f0efd4ff437e694f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021006eeab5d9ff242b0ec47977d9f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896446cbf251e973c6948a6472f7adf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec009041828895d6e9a4669011ccd5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cdb0ec097916a62694b15ad615dde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8902fd6372793c2d29c1cdd5d0926051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628d886764be8d209444389bbe3692d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f4617fa8208b76443405f89f48db053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d45c216b6b538cc563b14acab01b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e329d5a5e0cb9beb29d990ab45046455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd37ce8e98296034a13c8ef9cc6dc4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e64daf2f3e03314def5e15683b04357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a538c1cacfce3ce90457f786e8a4f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1d34c9c421ae3a0f2e467c715f7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46303a8f9a0d1a55a6505ac2527a01cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd3185cad1b3075f34548e36bea06a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916ac0ad8998956e18e984acf68f71d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6e09b6f06ee6ed9908b39eb28e60663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ec1d5e0e07b9807230e88a4b9127664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cc334db39db03b1f7d989c09bed7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d634f2070de0490fa0fe0ca79adf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ddeb9bea075f8316619c45fa4be7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e90c3f8cd0c385f99cb8e656bc96368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efa97959b36f5f3b9b033cc852ed0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f4f2e424e04d9cd875172045c9dea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2005f3c9c662b9a77b86ab9d2b6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e950bfe6d9f4bb3a64bf8c0fd0cc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572422bc4af5ce0b95e79bc8bb270e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a3096873447d9d3cf7edc52b7c8e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6d0717aaca51883c804097a5d7a6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a64fe106262aab214af6b67185ead76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4220d8727205deaa6cdf583f478ddae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eeafe93eeb47ed3260bd919c4b33578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6830988af1e1b1c817590365ab04379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924940b8c10749e5e34df1d7ffb203b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dddbe82284b337d59724fbeca82c9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5454c3047c8c31c91474a7e1d0da1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47edce4e20d580a3d2ca0c1493504f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf794d52138c8f12d4eb9bf63c71f1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b261b62581ba04d2a89756676823085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da462ab72c1cc7b815a8349cdfddc286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858d76e7845ffe8448f6a7479b0088b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f177a003f80876a813ac1e8bb9e6da088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17367ce2c3d801a9487dcf3b50831d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241e58377db854346d8fbfd678d6ca290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a090a0d78faec181e6c8e1028a6ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2d87e05f617fed3073897ba7d71792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8a788594553e6e78b14b06771b00f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13633476310ba9475c9e46481ce8a72f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc28d4f4cfc73bfcd37e74e4a71d2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457662e9c0cbfdd47293da030f7daeff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d8d02d263be1dc40b6a6cec0f551497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bca63b68fb5f25e8a11becd90579c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85c1403bbd7b168aae076dadc7b32999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710c7f757c78524d607f40ace049371100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f017005324325165303087c9d4f7d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf96426efa430f2e9712d35ea47007102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282ace02d019400417441b42c4b6a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405ce15d2a95cc2561645e7be069779104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9faffc08c8b97748b31b2594837c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563b42ea0992acb927ca90af7ec796c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd1803dcf51a78b0e0aae514d377ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1693d8c1db7ec188b6e319a26f67d84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9091e90d2eeef8d7fab4124d3d2d425109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0063dc549a51afc1811ab7899ff0000110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7081756ec8ed71644c4ccba953f64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d68749cfb4cc0160b411ce86446a9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda09ee88f214943a8d2f8d22e795c89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f5b6a45e2e84da653119dc1f30edf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6841f1f7f44541c65e23e2883642a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a66a58da2d6c93c66e911436e841b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30509509eb2d8cd70047b5ce0baf63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8050cb2f017a18d20e4241a745c76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb79a19057865dd6eaa7bb8cae5b335119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e23d4b36f0031005e3d1796d4e223d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e76803e3a4495276fcbdfa24cc960121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e61bae50a78cf8fa357ee0a2117850122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922405520f6a8cbd09f6373fdb55966123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a98845a7783e162f6a8a5d4fbfb44c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd461ee06cb2d53e81f79f5af58f9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b57986eea30ca82e01dd19fd36be09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af007af2c43a70620773837252f3f840127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457cf676676be7bdd42948d82b1d22c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a23bb5d3fd8982d2bc9f9030d3270129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771e13cfb30481abd5dd56f5395bb4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe699445e0fc680395e89854cb61caf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468e4e19963c82e940372fae3ec5f41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fc34e1ef61f23d02172904b95a420133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825340c24476dabc4610ee43b4771246134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db481c53491ad0bf5e97fe2de6291055135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeb36b1e5dc608c22ab3d41f7bccc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973eb0c2f3c59134fed678a67b524e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d4085516637bc7edfcced1ba0a85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22201fdea14b80669b26282320036e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82113851be74a77ad65d1dacba644d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f81f9bdbc315a7c020fbbfc21cfda4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ea96fb38dbd93c4b5f1e4da6be07c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f18a912d6e917b414dd0fa4cc5208143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cac5f28a82e17910e7ae9ec09944e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60908906862d718e52dfb68242ed6e12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095734a0f8995bf85908af0a249d406b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0617f4b8bc0258fed6aff1327e38a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177b7ae57744692b486ff627890f2f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a816b0189e64d886f2b93e8e9782ed4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728ca47bf2adebded0cb9564f5c8c74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77999c1827b28e05ed2109b25551057a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db23ee143a7cd0a0ea5d94404dd1c21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a4c9616a5cd022362fe0122cc095b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94731aaebba7e33e058feff893bb399154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1f297cec7dcebc0aba33d9f6938f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14e390196eac212d6dfbb5f25fae6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dd945e4f106822a787967bd01eaa0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5a93898449d23c02ecd03d9a768b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471d6530097656c93d43b1dd8abde60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77036d15bd2067f4975c70fc11c50e5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a572ed549259a306a07722b59b327161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc138fd15d508adca911272f6ac13ec2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706711b0601f0e70a7fe2a19dce32b53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f2eba12f9402879240a3c2390b31c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609d04713cf27d84f2e70e61a7d1c5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da683edb520b691989a37cecce606c0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47a6c5e90c194d50596155c16b65c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80207989d70e5b837041eb45c79c4f4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d490ad611e79471a20c33018dc3cbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c4341be1ec13ae232673d1bb41838170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346c7f0389f0180c1c167acbf57582b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d3473595e42dc1b9730e0007dca33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8696233edd10daeaf2db11f899c40d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bed8e12a6c377269ef071f3c42b26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79205e970457ad3b3500765528865e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f43a72b30d0b2eb10f37aa5f3082d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5271cbc4c996e59ee6556b136ea82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c369fbdd19966ff3d2e771d3ed2a4a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e966277f7079973b211551d00714a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57643a0e4399967d13ecb0cc181967180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1313a3932849c511c03f8b13ea72e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e85b859fd765f2f595ba743cf958b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee89fdf38642d90b627b1ebb0f5a89b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22c8c9a6f9f2d31948b77ccf41438c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25bb9892f3e1145d2377f3e40ed8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dadb1b93b1efc5b42333aec242c23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebdc4077bd825b34e73cf0077b8faf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df16674d3f6572c0923d1a5a88d257188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9095aeb73f9cec8294100f836b0824f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc49c935747c6a58e0cea64ba79b5ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaddb8b386d9b5e99af203658853d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b4f0f41e567b70b201a314b0ef1fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25df33df5c986fb54f7c6b6baa0e122193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc32448b865afed621cf0fcc6c04283194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfd29856b793fd5c740eef2fa25a8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57bad300af5ed4bd6b364dc2eb02e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1fc9f12a89c6cebddfd03ec1db38b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46df763231af8a7ff023c73a6f3750198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5477283a8fc576b2da899cb30ed5cc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063b8db39ad56b27e87a9b30a602648200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bca61e57652c05ed84cd880afe4d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66aafa147d67a9fd13a8da1cce2131202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48e4ac8c4252a5680007fea3ba5807203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75bb8a66a78c70d1addf6ac77fb544204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e3dab944bc304c420073aea044966205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff96e37df2741a1a864fff4e24d7f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4938a4ff608768dbdafd61a01a8618207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71463371b68fa455cb6ce8e3affcc02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568f58a4acfafb2bd07b95af149eb5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc793ec3bdf5f56363fd6ed1ada4a265210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c81568cec9be8feb4ac07bcaf6b31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96163755a86b1f737574d09605ed9847212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a6dbf460c845d8f2ed516755e22dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2b87db666b134a8ad9b9bb2c687a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709ce7e039153681ebb8b5474ecc250215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5f0df61a392038a7737753647a6db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69693be4fa7f89683f72245423c2c76b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde0e74849fd27f058bf09003364e6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afad2c205de1a284053e97da704cd7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e8b0b376a234afb8bd621dba3e7e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f413f9b2e16016b2ad6b9885ab2add0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a1a1ed5c703da104d57d231feff66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28387d50321c2d93ce265c29e1ae2a6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ee0268f39f22c98e32a32c187baa3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9045e7a4ce8d4e8a5293f7e9e1a0df3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2c20dd68e29709d4a571d0ad3b271226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ef9c87dae8bea1eccfda297b91503227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bc9c9916f9468ab7f68f2157920a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6adfad0badb658d3214482d8d3e458229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893840098cff712a61d75dc82f48764230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fb416e409a1f6e5634f4364d5fc35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69da6f90c4b7398ba6cdaf32d13eaf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fdd837bb08cf4f0ab819f0bdeb70d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e362b608ea9cf4a5f490e07ef3aac1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b94761141d7a2b7b5bcb165c78c74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3240f4c51e2111a89866afd4ccea52c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88610b4ee7b70b61c20c877dd3b437d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3f0e792ab08b61f8afccc7da14421238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff225c3657ff36a8bfe3cc50a439b14c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cbbb2afe2b5113a7b04ee598c1fa1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd8c84ab8764a4a68eb4f310d20a0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007d5181fc1b76b59ed1958a388a82b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c9c971cb41e92f1803055cb8e8a42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa90558baa3d4ebb3b953c5d0499bd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca681355e51b8b7e3b8aaa867a5c2c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb2eb70222957d154b37e969285f23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574012667de3e7017dfe7d56229340a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b8f0b3e171f8a48dcd56b86874210248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282b5a0f7bf12d7f0980a3f65c8ce95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a697d89f84a0c425766838ab63660250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881196a790769377fe6dce419d8dd632251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958598352e7c7e65aa0221e3dacaed2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eedc19f115ff6094d95adc8b654672253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653275b3811d1007a78379862c1ab8aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01aa974c4ecc460d1ebb0e086fd9f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cda5a6d4bef948a7fcafcaf40208c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344156a524a2cc8912f0d2cebfe94e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdff73e24a2e12866a4b436cbe0204258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c044c35f7e92370c794c674ce7e79cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4bbb93fd6eea7901fc3ae998a4a8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab52c2e07e5e2802138b992cc0b16b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e072957522f5752a42da867430a13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afaffab6eb245701b09e508d6d7fbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbeb30ba838275f6556914b306bd8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa7ac102df7b2a2851fb1dbbf84c8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d01ad59b828c2cbf7ea16e412cc161266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a06313a0dfda9edee5c30062b3af25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a257297ce3490ecea05f7c82659121268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8072ed4c5d8408b52df2587e7fa2d45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb518efa94f297d28c654cf00342de8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e96b774a1cb673f0a9d43a67d9efb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b8e0ad437464fdd3c00e64ac2ba47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbeed9c61ec0d2be9cff9e34f3eb0ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3faa1efbbd015c580c79ded2fa2714274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b822dcb9b19b3df8f922e60b583ccb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762110326552504e50d78bfa88f1ea9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc71fe41005550964ea6cef4668ac3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39392c3968c8ed84723da69313b80360278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c3502ac779c22c29e13781cb266ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b1daef61d7a31ac184fe501e04ee3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff28d4485f41016af3c417309ca997e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e222df8cf7df585aa41efa0e784743a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bddb01b7a6a8971c20a8a5a39694e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87da5775a86770ec814d539aed4bf3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8a7e13678f7f308d0a628e5730b35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137403e2009672b2ca16f41865da9244286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e99bf53efceb068989a1559f00b2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1fd7cb6a070a95a5f5e6d3a54f39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102f5830b7c43baee5a8045f4221f72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdd560d493ad6f5dae6e6506e975ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456066a919749ddce898e50af8c42cc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fde4d26c1ebdda9e304887d4fa5be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3aa36a9860a7ea42e2123a28d4adc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cb00704c763802cd44c63e85e8d33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981cf5673b1cf48ee6757bdeee28799295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fcb2d031a64a4c4ba07452f31cadf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5967febd92e547566e576c64e78b9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79d0ba9d0d51497bdc0b906d7573f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc78134bf1ed4aa9404e85bb543259299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5950ea82d91d895cf1c34a8f76f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658b5084419f8477f6f7c4515aab196301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807558438fc3896f66c8a0153f018d68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dd63ce361e5a3cc6e30ac6b4e927d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb23562d75decc18cce8e5e7840cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fdec54c706b7d9d05ab6a5a95fa58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90e0377692e76dd04e56f040005948306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e216420b17ca739e607640fc203c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba78b567fc3acad5790abbc81657b60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafade7e7aeb9a309ff4e12c3df43f80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91d495b59710ea109a37d0e2fc5e46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b385305f1f0ccfe7911d09a7e54ff71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2637415cf47bf67c476a426b70d6818312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5b8f37b9cffda19bf6e4fabbac35b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf72a0fd50f9ca8285932262d5aecf0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71da80728b5063ac700728ee580b780315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7340dac6fc2eebbf4d0f76bb1d774316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a256233297cf8b53bcc91ef8847a2b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf6644e68c7e0468ce11bf02fbf600318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c694b73760edb3cdaac5b40430ff7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b990ff1a79fa70ebaa347f4db45a83c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8b8734450cd7f925e5d82dcf90bc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428c363d4a00da16d2ead2cdd7d8dcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccd024323eafbaec29145e9c5e013c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b577e51f9bd399beefc42737e048b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c90e817ba4b7a74981b318d972bd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21ab529c708b039bf2f0b9314bbb30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19a5ea1e1c059cad5b1d40151b5dea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041791e9dac688088fc479ca0302e463328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7caa60ff3abcc9cdd36ea401f0eec7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860bd266f8d28cbd99d820b20853967330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca84798e0e016aa4c192c75cbd3644d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc8606d427b5202dcc1c518cd1bf03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d2c39ad6647c23684cadf0770bba3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3a8219b5166d02fbe6a93d228523b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f088f05c0b176c9dcb819d0d9cb446a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a2e32c4c859641303483c035b8706336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ce612c08623a0d1eee323167e27f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5390c049e0b58ec0afa5c551b218d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb254c132828a9a9da04b883cf78b2a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971b42d605c5ff9687f815579ea3b5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d4371a2825fa4fdb36fadee2f3264341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d1679e746480819d3990e6f833468342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188a2c03315b873d44277f4c0602d8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce08ffa4dfff722c326be902a5515d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd67b89c21bc27abe8320e8149c0d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b7a53ff42bfab93486ddf4d0de5dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda32a2063fb036aa0464bd9b58178c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe76db2aa0da366fdb743f9224e1d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572118b9b5e124778fa6efe1c55f0766349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd691a31b808eaf843f03317d1ed37d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facac95df8c5f1c72901b0e55cad8870351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695245cbe4b025bb6efa2eb8f5dbdab5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480b80cb62353b46ead11863165e0b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dac184d6247419e45cf2a26d5824ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe0c428fdac68faeeec43a5430874a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89ebd52f956040789e203586ffcd75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884fa6193245547935e73159563267b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b1244b5fbade9007be705ca98441b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756caf2c8272ef782cdbed79455869b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec4e4c9e5900ac46e65e25017956c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316247a81257f6d527b45ffc403dbb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a112aca83c36737189ac2558180b21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b444dd828c3596040a6ca200d43d20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409d72252552d484a947872008ccea8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168b9933128d5dadfa56e469ae73f0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf7df7411ff194014470963a86501f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84345ba67659808db5b029852613e2e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5fea4df6980c64f9926fe0dfe2264368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ce59202efa7fb58e9e01474c01d17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83771b3554e79c2c7eb137d5cdbfe1c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8ab1afa82b4f8c16c554ca86b48c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d405068455db8aecee117dfc7722bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a0e105cd3a96441da15bba81034d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a07b9536f8d2c9e6c095fceeef7c77374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1555105d92ccc6ab9cce67f3f7d20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162cf58d4adc7eee5a0cb7e43366608376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61d3ddcc82c519961e6f254582e559377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc284eaa9294d6d033250fb7fbb1f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778480c000aab26bef439b60ef85396379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3afb66ac80cd1974964b543c52df9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f089a5cee4149841ca80a54a39ce8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d39b1a8aa7dbd71dd6c155f90b583382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4acf83c01a2ee6ef9f248cfb3fbd76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441603303b1eb1efae78d5874938de90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b30b0816183508e17f08b7065e35f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d078e85dae898f3e51c6c63a95d78c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6e215925c54c4cb5689bd4c002aee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bc6770a3c95337834c008578d0661388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ca127a863f89808603466aac2afab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2197632cf78f1c282bc438629ce0b9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd6497a4809a1ec278904c4f811c07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486140800b0a2392a35c17af69af9130392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54b55efdb5b197d21767d98f7a1aaf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d24cf1158d9ea4d9984819af7d868a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46243158a573f7e4ec8df6dd9715432395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73124e12d74126acebfce78974061a81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bae56352cc627a0a899d0d75bfd9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b72578de1920944cd9db9a7b19fa15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22056e269cd2cd3b830ce09f0fb223399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c55feb5c40a3d4bb6e53849ab3d83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cdc1e0318f8a650d9df43ebf4affc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85834256053c32c4e097468ab97e6673402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c39ae6cc48d89c9fa680ee78a368a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050c831d7a70d25f9fbe5d974c796dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b004d890d1fa67ae5f7c62f97b710c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f28e9046d533afc9a15a6d1e03ea07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46844fa4d78b6158356a4be54e708d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb22513ae201e9d94ff92ef581aaae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6fa6b9e99984efb7e5201623ab275409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8fc8859622156f7f6a2eb5c65bb3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a1ccc80e94fa15aa8fdd8a9a5577a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a898236187fb2c5bb2e21d3c73994e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fda023404a5109af2300d1fd84665413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea87839a2b2e9ad0a7a7928ca0061be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f848fa61edb03ec6832aa645c940704415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde544b8dfc0517e66564fe0a6f93e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffeb180c911bdec685fb237b3433ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693667619bfdd1236bfb5dfe15b7f9f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105189ef18f4459c960b302cb9331ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd87e13b1e6a4b00712d6bc894799d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b5777ad84acf2e13d150dbd281ad9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd42d5a43f56a2f072609417d1dbc10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a24d7b6eee11f686871a28c534814e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37dde5366417b0ddabc09d23081491424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbc264bef7384a89dad6d3dbc9be99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbf85a95826a937fb31a6a0bd7dd3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bd8ad582e7c1e4c0a86aee7de03c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c5c412afd375a59147aa937c08548428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffe1fd59c3fab10aeb16b646388b20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460ae8812445829ac1e5d2258c45977430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa2d2aa83eafae64b2280ac301d519431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf793c491f8bb7a78ac916f53b94f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf93e6e6be49683da2202eefd7081ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c3d732939117b1ae1d35602557ce3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4555fc38e3b079ae0f546b900c9d700435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449103f4d6cc838ab96d7fc953fff5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a53617ff5c08eb7ee9073040a527cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1915b6e30c626eea290d3c50f86038b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bbe11f1e2805ca430afac04a78d81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a99c157719388fe28d7324934cb4f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2250a0e5668cf0f2fbe05880e72b6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150365650812170359484a2dd2bf11f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559544a95daba540eca2680877ce1a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e10f45d86f67293cbf44f43fac836e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cd355b7565d49beab802d4407edbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391186ccd6291f1c22e7af218c5e2ffb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d53f9f2323d287537af09bc0d4adbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061ab949cd4840294800d1c32d3d339448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede52afb0ac11c09861fae4a083ec55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86173bc975cf1ea815cb34b2e5cc0c4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d3e60c4dabdfe57a0adf704ef592c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd719961feb662edce96e3798654db73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083af5ec2219182ed5c36bb542716eb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234470b3275c50cbca1f33d318e4fb4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86e03d51a3731892cf42c1b4007177455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39d2634b8ce1560e261cd71505efc0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f98e56e6345edba407d1d932386c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c873d4143f6acbb34d97f42d59ab04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359443d99c81fdd80f718e61d7d4b755459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f266a1d8b929227ea285fe3baa74d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c6a7be79b647d9423580c72429e7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12b8eb5c6ca184cca443a46ff565d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d321c98af96786a86a33aa5ebc2d58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed770399203f78c2b31cdb99113c23e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53101bca2f30e109075f6b5645f2a518465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab0ac5999a67f951564adf0d829bb1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd44194d0aa67a4c7f44453628592f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aefeb977c35b584e12418d7a735202468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cc24d13fb0fc8a80ce480fdee445d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a596f28603c798e15aa1607be5b12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96103937258d8e340bdaf3ae7397c56d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8fdbe18b060b85b84aface6199d8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92415d5d7e0a705d524d2feadc61df8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a0305b3619587e7082123c06d733e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef9c7bcd2c173ff5b1db26ac7f6339475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec12dcf606be6e4326b654332b86f95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42f29359b67c328d7d532f0a1887b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5feef4728d952e7ab478710bbc2d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85337204be4174dcb79db8dd68461a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695516c52e756ed65fb2f0dba631dc0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6189c8c298d71caca73fc46d56bfe1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0fe718e36ff7b7ac67964603d2175482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad01e79e8c99bb45a415001f05577e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9bc7c32b35a1f51a9ea98dd46f451484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f606370050a62be8bdf945881b0a9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb053ca30b0b86c4d8083b7baa0f246b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460056ed3d3816dbf86d3625b0ce829f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68044647399b6b08bbe9a9ab117d5e49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdf543f7398ea5edb9aab0bbc49f2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e392f2a6cc5b2c658a56e7cf97d57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187cda1242910e312da5fb2d31e76b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef40d733442e3b55fc71b1197b4180492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde676db060fac09f268b7a5611c131c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652acb7296078a51e170070d3507daa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a353668d12aa7c8f0435818baea6bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec4a92db13ece88da06d338c6b87ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c534704c98e548c314aab87d9b4332b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cb3cb4bbb4d033641b665e3d351a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192cd01324658f74d743f5e0c6d68b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087afdae92494818f15c4496a5cb59f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793296e5508a0b0c478d7a7f0dc70cfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165288b405b53f391abd25a712faa58d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7bbfc578046294362a305855a6e5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5514b336c3e033b3239c4d6eaf4c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefa146fff6ae5a42d1e158d4b6965a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09009ad5c158b1bab79d6d925832b3e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f07b56c1eafebea4f9ee0d72c23e3f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d84c49ea6614400fb70987a98fb10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f071aa50825451de2dd1b4e3668361509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53119c50620140784bcaae8269c1f633510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfcf73e16a45abf7d8b530723fc038511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1db8540b129a66a820a79277c1dea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a84d2240c14a242c1310f9f9e7fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0509ac107159ffe7ad8472eb37e8502514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eb4036d6c9472045547909086de2e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b249282a2a7353258575356bccb84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63ff1daab05b9be71837929f45a1c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a899168f8fed8bd90614c650e1409a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522f9c3b1eef6462237e14a09f40625519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873124be617da2247696a0ece91c5ae8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c356b0982969184f68b0a285e9070521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc72bcf032d02a28be61c2c1471c9c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68058f31a7ea0069c417076137204236523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5e6401379bc9789d3c8ff713f45df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c436b07179e59f634bdd3f2596d5601525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0884833bfaf35ffe5f3c8140e02446526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a97e494193043ec1b52b1e0d6ac91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079f58d8a4b7448ef34a8a82f7e8e3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ae6641c8f6f67f546420ad69e42ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0c6c3cae5a718be954246dda42d4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458683b2b69ca5a74adef82b9bf9f8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e0b3618270a95881b77c48a4bb276532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3012150ccc49bea6bfc7037dddad9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bae74dc2f809ea9eb3e5ca0b699328534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1266a27f0438d4fe16b1b04c18f402535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90748473e5576083df1ed5e0d0dbb0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a6ab134b6620f33c3441103f3c8bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e8352e88a6c79d356d4d1e4fc5668538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1adb6a4973e064da73889e7c69652539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b82c95bb8b16cc4ac17baef51603f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1bb8a8990cdbe9b70e11b62e9bd13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf710cb8e78100a9cc573b8440b1850f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72febed67bbdad698a7112cfa2fc6c92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d84512c299eb5dc1b062fd8cbd6ac8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bcab8aeef950886f5e1f462389451545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9052c6b35ac338d34cca8e446780a22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a47f6d3758cc531e38cfee5e1998f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3071659e1b33f8ab589cad7006e7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc60f976d4804def3d6be93639fdca8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7595992bb74fef3e578e0be8e08f2f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322322a1e1bd97f7a34082b35c78e8cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed69f11f1ec20ec17941f89658315c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01ca7c3eed11deab93863cd0b16e4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949eb5a7d198ea5850945e6b1f752f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff8db14f938c3ae6f96e9c1ba34ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d87dac6fe3dc2567f0a9edd94f409556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f011b06a2c13980940a9b46ae593e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b387eb2527853ad0d8b161f966df53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad9b3047faa90755a8166863468eba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05631309838db39095d90bcb33cc06fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc84cb9cee0ce2bcb357eb579998d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08afdf116b9615466f030ee5cb2984562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce52d4257c2f976b2b5417ed6330f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0857d6d1703ced8cf5e34a180a4698564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bc55b14e6c72703c056bd079e8959565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551c63504405cf751d88d9bf6c04238566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef3eff84b90c01e863c72430a3c2fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcbc8a21a81185fd6ad52f025d2f03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06e9aad4fabb59d6ab29e27d062d98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80f697898e901199e4e8d451a1adfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188dca6f4502f118c8d965c2faf73c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d19acffd909152c7c1536a80c4ac3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6d072328872a41811351397d695f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c0b6d3d9c91d6f70c89a92c5914c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f9ada2183f520fb1540c6ebf2a315575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a22dc9af74386ab1323525a12fa31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017a72051001e6726c26472827bcf92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8807e233216438e3087cac3523b3ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188eb33c9bf0de5ef8ee7de8213644579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edee9edaa8d1652df8e3c7de5c27215580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b740780f335a40e8d6a8bcf0bcdfd5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436838f9d3f753fef041b6a489203c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1e41d57a5697dacaf57c6392e0827583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f2ce8d4b3f0f7ab71107c653cc80f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ec6bc0511fd53bc1d2cc6d8928525585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6f7d81e3e1ec2a8d44311af5c9040586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e948453857dd6b599bebd40f4bdc9ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acf0d241f21610194fd842aae83f73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209aa32d4a21dfdeeb171c591ff6cae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9307c8afd4504b12a4b170478c268590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cd650a747fee5d8caabb24fd2f0eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eead43bddb3ff6f5a413aa5a372e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee70bcbe4b6b2737300dd545d2ef9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152116ad27fe75a9ebd059373fd7573594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f26d9b4e3b1254b59bff7e8943e349595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebc7ad26a84af837241e8d6452aa08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511284bd2648ffa92bebe26394931952597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80239e8aef17167fefcd603e8613c256598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1901029715eb0559331e81717580198599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37a26fe4d5bbaf076ab299b6d2a8d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64c7eb93a52497250e88a26ece0170601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffa401f123126e839bf51185e3a27b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd0de86c913d8b5f5838fd71a30fa0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb87e3992f8eff923e709720feb967604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88530d0e455dd1cc27495e241c900482605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce1560fb07c072a434d931219e4860606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87bd4956906567d6a0d21dafcca131607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1436420f2659038480ecba79c59322a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2b33ee6b81e1013496514b1aaa364609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc2fce1dd5fa3cccf3b7020426ed28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c740bf332c1a0e81faf23e84c4486611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548e6539d3069a9a303a49b97eb1cff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3b5af73e3322d6f82cfbf03350b10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dd806639ce2abf0974c1564eca299614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf691fdf1c858a87ae7197797af13ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad72b7ef09b5cbfd1d3356ae6280c5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b82f26eefaf85b55734c72d5b43b55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab4b2cdd4517211917b6f8f1bcd9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1776b30282c090f4c398f1b3b0da3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a550021afad3a39315f9b6455dc9578620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc765d58d048f162a38901ce5263f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de21596fb70fb0264f888d6e2404a14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796fc4272e2d87034eba5bb474945cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d32ddcde201d88eb37ac835735f209624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a0599caed188a30e3f5cf28745550625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00054a7c418c8584b374eeafbbea1772626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d495026ffcae48f950f8e32cdef04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b82d4b3724f949174c2588a611c4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e763a83ae51b05a4d184539f67708629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba93c06750ea310d44392b3ed0be0b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbab1fb431d21b37c782a204e053fbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd3e1f4bb1429f8603ff12b382b27b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1aca73e63da2079047cce597ce3b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b884d46678688028fd0f58fa538f609634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074fda697f3c6a087e6e9ae6b350638635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13016f5d8744f41b2686f3ad7bd704636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234057cf610c4f1b8303c3952f8a7b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd541f541e9dc723219a72e7079883638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033d39d5ff6b8eb297b50b46a7b98e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca083e2e0fee17a1ba63df8acddcab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea938b24660af2318e844973ebecc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e6dc5f1558f1f2b37d15924e5f705642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41887549e028081bdb3adf762855398643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c464b9da4ff8c49158a36bb054dd6b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99659065916f17cd45262c401b41cb29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841fb830b84d86804ba66d94d9ed29b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe35d2f95d3c07caab70f4a0651278647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8213b2f880aa15b25f6a2ed0f23205e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19039e55f4a53dfc5671cfeff667ddd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b956234e2b861e2908da0d4dc328d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea614ef406def8971920337e37f1a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825141610008659706370613f1a4c56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277da227ef18a1c23ba6852d7f08886653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78fe9d9532812d45b56ecac3ad839a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63411287de9f8e77142779e7d930c844655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec9ace42147fe0c9cfa00f8343d600656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686c5e1456a5f70a0eb5c76fe3ce050657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802f6cd87a07aa5fd495e01f1b3aa75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9e21633d1a0dd232613761f7cbbe8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2764a47af09b7322b2f3fce9c31f6df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5101f0414ea1b1373c6610a69c5f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be42a299c2f7dca3f4d55ade446590662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e265be11a4ae153e4aef170ba8849663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d874b92bc80f9f29184616ab0f35d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a03e6f3c88aeeb890969518870459665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5899014e575a16d3f9ded760452b97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03988119da58e0977abd3bb22c7a35f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bccf0e4a8d7f0b5bc75037cc4646a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8fc2bd9f6391e3d7c84ec3e5d7b7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0f447111b4415a50ba0353a583e91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba5262afc12cbc9234878006d0bee2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df6662d4f60f9b507d56cb78423cff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e5f337ad42d02617be4415f996399673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805100c074f59a3dff9adf1a468a887674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e228cf6b37c2067e30c06d0f40237675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037308b142d0eebe12fcef4edec983d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681727fd6e2ffa01c244201917309883677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff052ad6f7c66e8058f36610f3c0eec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da870ec0515d133e4397f461f2d7e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b601e10b25a69809ec213ede5de93680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1b0d1072998fa84cb53895f0a5920681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ec79c1275c95578437c4d0b5ce7ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d246882d2c8c421dd0e54300a452c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bae34a07b03d8565b35ab578ade1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51909c703efeadc48cf68b9b70c3348685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e696ac60647779fe923a71dc3a7cc95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738efa572db37a68c67810e67d19f27e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3316e56f845cfe45e162cb0de3e68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe9aa8e6a4e470d674cdc8be254398689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766562fe2c3193ad72ed4f0aedce70c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4199617c52edb59ceda36a77ed7c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71601cb1b8770c72b1e11311cf3977692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b53b79821805a6a4164ea47ef97be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead04e01fcbab13b7474330464d8bfa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd40b7c6b51e546ec6132d56f8d85c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d40b7f8d2c368ce49cd6d2735b547696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c94d42305bf7cf07533b3eeef3f6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde16ebda69972e8bcc8ddc0f4cec31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22cebd0a953cec215ce22cfa9852b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab0f66e210d454b8dcf41e51e98f31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8124a261f0747e0ee9720ab4a5da3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e62b2958431309502e61343a9acf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6af7612d9cfe705637c3f792ad86f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e64882625a6015172ab5e42b8c9abe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7bfd6daaa99a91409bcd78bb2cfa9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2071ca6dc5066dedbdbdc2a8ab83755706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca3df5a70e19f2d41f0a7b82e26853707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ed7b1ff690c3969b007f2ff7570cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c8c4f2f5639ea017e1139bdbe3bb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9768fbb472eca4ecd7e46fdf92bd41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9220b801a30d8fd346ced8afaffd78e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfbfe2e2abbf852f6a81295b75abea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ec160f26fc5cdcc4cb086166d2716713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab73fcfb554eaf48cc76f6c6ca630b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5acec2a100e51ed4d848ba0f103b6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff332664a5e54fba31905550b032e81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae58d495726184ea57a128705657df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d5f3abb87ccb927518b361fdf2702718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f26b7a6aa22f4b0bfb7bdf427b54c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcca83d5cf18a3509597928d7ed136720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613978fabbe4a283cf31b42a3edbce8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9f68f53e19738546a6c60bdc3c855722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19eb5946f1f5751e5b0c4c827d8738723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a284c3310d1dc764ea19368ba322a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359de366c33e965736892c1412450bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a488496b9c7e8a9a3b2db5c65667f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21c722d7f8c635fc8a6b9d22822cf4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a889cb3785cdf6ffff4df9efaa7fc16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa4f1090c8173a47c7eaf149e5704a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e7f7541c114793ea58f11948a4543730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacc9b35cc07233cd089a9d2e49420a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92063235fb494f8655f36cf61b6c72f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5c08dd5046c8fa7151130319472f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f67977d410490b6424e755edae284f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eaffd42e8f64177569dfa8ba098ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21480716718d8845b2635668715b09c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc6d0fcbac4af05ff65bdebf0b8e99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629384eb5faab4c4c5dd4fca7d311dea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271025a638cc0fd6c9df50a3dccfaa83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66361c3d67fd117858d42a999c2370a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757e19d16dc0e2079ebf0807bd6463c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de5d029f94550f90f275c7059860e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779102e086a0af657fa2be0dd856a23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf602553f66377423c1a3a6011c5bd6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bc7d438b51cf5e9b4ea7858a87aa5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44535ad1829ca807b79ae9bfd46baf28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f044b2adce95f473cb658f8ec3f238747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215f5175fed4c0940ad97f8f46e8db9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50d08077cdcae59fe719cbe50a4832749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b1b0e119f51e5538c62bf000ec6ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ecc63643044ffadf63a448ac610c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ca059cff3e93c05143b93a99c2c5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87e16eb026b14fbb70a98789ba9acb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189aa32b1c580d7d3af8693fbe2a9a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe736f12633ec859004c806a29795ada755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0054b2b7a0b060c72453954b4cc3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0f5bb02ec22eeebc96426882a84c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c280a53036a4cc077cf59f55a205e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bda6bf23dd0d2fb86520f9b413ed67759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>