--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6f528d2d07ffcc13c95b07bcd669e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670def0f13fb45fcf706bcf815f2fd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed614f929f817bd3eefc5a12c13cce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafc74ddbad82f3343d7bb2cc30f6224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbab68b5e70f7eef9a2367a9b042d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19f04b02c84904a6c884b95013ff0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b198feb44313faf1aa639a4473575597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99688b010b63b859366c3877af0fb328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1438a5f242c9424e9dc37dd8c31d92b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11b342b82fab834377d6a3cf17344f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c69de8eb5cbda448848b89e17b8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25656e72237cbb124b8f3363dea2d5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f5731c2154ed3d870be200dea96b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65040016ea4aa52ff07dbad3be3902b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0561c3e1348ebf55bb187049fcd7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5e7d96bbfa873338cd66e9f6d1c8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4572457917fd3b8e6508b644460c9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d2d2829cfa8094e9817e8227e611e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007bd2cc632331ac1830d290ab1da8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2701bcf7d448b6fa4e9c8240e517420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76274115c598d81e48ba840cca4422cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5257276ba07af7bbad887645141b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be23e5497c19eec98ad3fb9ddfde523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a97e2b0695eac1b57bfae333aee4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc09fba8c7e420c81455ca2daf6aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914f78f93831cd896f54111a5764a1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca3f7f1593b064d8a2806b9973401a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97a3168acd3b9693aba8445092d40928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd440fccd7264349d8bd56c4efb378d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24510fae4e519ccd5586940324d334ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e5d33c9d73e60e720176af6fb007d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a999404c60f6f908cc639ba61e64032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5ab28c00f8e2039fef84d7ab4dd7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14004b4ab478a4d6d05f50bdd498bb0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff1cb458cc637ee6820e7d76f1a3dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d64586dc67dddc441d83dc49b3d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fca2e28e6649ee8b7dcd4f6ef5ce437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb424f327b7a425c47142be460f0222638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae7f2cd3a877ac57bf64a81893006f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266762929f890c7fe6682331ff62fb7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08986f3414addf42fbc776c53e2b66341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592f8fcaa717c0c084572b3f5bd4a6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19233ed5ef887c4158bf810721e9bf6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cde19464a22608f2ad165a429e3e0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908864a4620b3004403a3b685530d3fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f71406f650c5e75b7114adbb98c16846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d731a3c13e4f5b55ccbd0568d4cf4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e4bd4e8a1e07d6a93a13e60e3d0cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9960833ddb300e837183b6345e8136249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a383e3f7c8ba84e37c8726d89b9a83c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8208cc9dd21c2bab9e25ac0e01e8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415101ea88d45a8a6ce34adf3991dfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd993b89a2183b4aa3daf51698e24353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee9906599f34ea5d217efea607d79354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a700e84f2ee1cb72048b70b1b7ac255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2140b39ad60843d273c2c3752129856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a746222c5cf9a21b22835bf2a751f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b0c586cdfa1195a471913bd59b9a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da122a77362e43f7989fd725c9f494059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66955fc1b0920a9ade636bb0e43b45c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5483b6602c04ab79e3945b496bb8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423c541d888b131f48b32f466ac7a0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc715fccb9b86e8e435b5e8895585663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c966cf6977a30d15bdaad25c681a8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24d8fdf1918334652473e04b16d3b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f2cf92364120410704351655f1da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122a23f425bb6c9b56fa7e6a08f8f0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946036688fbd45960090441a7bff05ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642f5f614ab83e189bd895387df21db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f3156cd9c26e6f01a7db0d10e916f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048269ca5409b07d1d9a1d27c356af0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3882edf707db3bca8f2acc36ce54e0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7dd573a45d64feb474e9573cbea9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491ba44104731d2de8e4a1dd49fbb3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c233a109399bd1b0cdd342c76ed9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4083939f08142a12c18ba62cd764c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32a924530a59dbe3e309411e3482fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bf06feed90d788c888c83ac32be9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d93fc391c4e1c912747cbcadd664679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dfc06105f8fc062a4f22ada38a07780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56570bfc76d809a14a6595823f3baaac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040f40d71c06f1ecf3326e886ee712a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62549a9d8d2705429d70597711c96f3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a59167fc18d3724071d859778a03084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7acccf5b6da65e5f84e917aa68e48e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be3a3e6a0adcda75cc095e6967d32b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4353efe9c80de246a719c41fadaee587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd5f4907397ad492ce745400162eef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cd1ef60168045a912aaff7f920e5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f6844fe24ba25d46fd741bcead2b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2de3c1ba7416e92c744f3b7ce61c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c84e9625c671064fd6fe0ea385d7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb4391a57307489bbaed6689adcd0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b1b61c061f99ccaef29dbf2a34f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bc24a8d1608b54800dd75062f45e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f59b97ce142e5e7ba9b80f50afb6fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bf0309d265694aac9779c2a84ea8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633c9d4630efb89edca21a760491b5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef8a847f469e58f13c21188d9a8ad899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151ad69051e29517d7b99a13f12b6df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258f33d89cddf7ddd26dce957863b3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a529e7afef5e84dc29dab28976da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7719150e8f9f27f71fd1bb54080966e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63de0968085fe048f23e931fa033fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2d0b2397d35e0648b8e22a5bf5c3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d692553a2836d100963c9cc38ba3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdb310f24838e95343baf002807d34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d02b60e4b6883479180d0d5002dcdb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703fe67c1e4107ec3d60e0284bc104b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6bf643b5489fe100abd836ce117bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad1de1be4600e70d056b08b89f446111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679f7a32f62bf3c675d051eaf1dc638112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00651d8df644eaf1cb0de7bde9300798113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8024c0eaceb69b528cfc98a30850e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f69c61b92dc05838352746f46b56e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79903a08e428fab91f16ebed80ab29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43af115fb8ba2db0a1f24226478e78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07fe54165945a0768839fb2b95b030118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d2f66593110c47c40fc5373574060119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fb96fefe59517df79a788bf8c15e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7edad3edf0a5dab131cb7d7301e982121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe536a598ce72435d4946cb5441a95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bac5e7cd3d344bf43a7375b2f4cd6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346de7a03edba84b3244dfb948c01aab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f287e6f4299e00e20fc95c6c0befc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f5a88b5ffc0d4ed5be21df55b7203126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9f26e45ea34a2eb2e0286111e418e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635499ea26cf5856925750e50ec76bd7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba03daa4658a2ea7c0bcf30fc39f6ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8d0ed6dd0855248ae63ad77918470130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2049073606e18a7715da29d7310455131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198046d8bde01d9c2bf891bc9e28d83e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca40081fc61654d64723dfeea0b5b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972ca386d18643782138093f65e8c4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf623bacae3f71dd9b060fed422b20b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecc807784481c8ed01f399e062496c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377900a6d61dedfcbcb79bfd56ffd64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93d3a6b8f0b8605a9dd8a803954460138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38864bd591ff36c1eb73e9b09fbf213139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1af0e34f808fdfab4037d7f8de5bb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52227aeda9cf1c0a9b62f8d1113c8558141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69057b391182b1b1480ad9403b658215142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11688ad579b30258c606caa8ace7a530143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21f368a2920b86d8e9e6b5f039cef4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bafcf8a80de00859b20c2a9e0199c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b517d845ae9c76403df4a855cc8786c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec9f5a612a444ee7d957b63ecb4e17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d68310d4f4026cab9a2618beec3d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55140d957ee11aa613069fd1079f8610149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29977b0a7deb3d27198e5cb63ab59ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c609ac735a78a1fecd863c5269694a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac763f72e1485edea12b2ba3b402fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721b890f64af2697aecfaeed06d2264153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecefd1b2bfd616a9469ed6ec8fa110154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6be23bbb491a4099fc1d5b6281f92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad70d4eedac04c7ceb3e3cd39e2191b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824178ffb628c5f56dcd2181f0a51d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317811de9a3cabf1e9564fc3fff9883a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd25f0cc42f689724fef5e7881df77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e6186545d7ff8baa0a818772ad644160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec21000fc3ba5ff99f63ee8cd68d9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9d11c618c0bcc2a904cba5fe8f051162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd138e0759420dc1d22c1b71f5030f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4cebc0aa75cb86ae4f32da8d089f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da54b22d9a75c6a804d99ed222b0d70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8823f29511b5ba3d0a0c65a38a220f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932441abe0037be8b07c6416b372accb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04e8df27a37a49b39bfd1da02117e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff687599b22d51c6ace677090aa4b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc5b6605f5ddf07267421123d0037e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb56819cea68afc59539bceef7e949171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6994970cfdd6309d8d4ac9229a764172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b21220b0c778f26b252eef29a459b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a5df2d3475d1c3b08a169025eeda7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf955b04c36db23587a35850b13685175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150856b7ed3b9ae259dae98f9211f9d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22a902fc4e451d50a619fdb53e120e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf16cb22c93e43bbe7201baf744d27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c01a620d3cfe2cc9e47e10d860eba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca154f0e6cc9f89a295a8f37cc81cab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c7d6d98c0c4226891d48560245cbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5af119678ff43deb322f5c930cfa6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cea1abb68bf3b644fe21a1fe4aa334183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134bbcf0bdfe7b16bc41a13b93e3020184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4b3881d9c7a539e923277256d08e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263373b3828542a4e2c2d2bdb459331186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64305028035bce3a3f297d973b2d9a46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c6674a95f74355438306b1877aa63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08974134ef431013b16cf89c28bdcfa2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51b7499d5c28951c2262df1ca095bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d6b54f8fef3f2ba25977d5fbca50c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d3c482720adbeecfb62c930d862f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16b9d915db56b3cdd3e93da00d7e01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846cc5206635f91a71a6db8e3d2d539194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2a32fd91898c11cd4886cc3ec1668195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082530c1ee44efc9f858c1625c04d04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a790959b55bf8ad1556aed73612b69f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece44971451fff096d6b38db829bf546198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef6ee6fcc9faed5ff6a90667989915199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bddbe16fc7447d966ed4a6d30dcdc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a0e62b9bb28b156be208af42b5497201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85f1bf4280e369b9fdfe0727b92538202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b8a7da7eed6c496c010c0b4b144ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12402ae09e57f5cee4550e6d7076ddc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c840e233532d18c7cd5ec188756cdb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d73872648f95486da7b0bfe0a91a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecae446403db810481697695c0a159207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717f9939762ddc36804ec01755a5880208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc410b35886f7793d83f48d04112836209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd9c7c5871d6fcee4204b184478494210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec087e6f92d745de708dc9c053c21489211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeec0a32f772424fcc83c512d70ba7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b80eddbfeeec33a9537717b396445213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc67566269728491c46dd8aae603b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06a2131525bdc180f0b5259fe57cc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b49cb5a85892dc43a27b74ea63fa1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27155137dd19f29671aa7f1578359ad4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1d98e80a7f5288a48cfed3b812f0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583409538572a282ff8caf301fd04bef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cc67db8216c30e2df0ac38439a32d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fc305e9bce0d12065ab3365e74ae7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92533747fb4aa579a8add198f9141d9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0a4b3ba5bf133e3334cea9d4724fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ec42bf7f6d453c5126ea721c85960224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad48832aabf4b72926d1c141e7be38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5421dd4b2a5b16938ac523cfe09e7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed481e2b5293afa4bc5917622c5462dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef44bcdc6d2560f93d8f0de78c1a4e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633274ca38d25be0b0944de0aaa04a9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6072a9cc4a6a8a548fd15b1bd1c046230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ff8b08c5b249b7aeb7906ea0845be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953efe8e5a3e1a8ffeb388dfae46c572232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f214ecdf531c72fd0286756142eb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a7f37cc37c6c0377e4bd8ae8b79a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcac9af14583ce80d8205042cd47b75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a999d51f04a619232437e7fcf2e26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20b0c980f36f1f008401a6caa1abc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d19df93c352dd372b3d4b6bcbbbe3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a70043b5064c8c9e6faa0b45956e94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3a1f6fbdc139e4b2155c836f5dbb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa3c3bfe896474c6473b8e4ece3ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17294a44f136716f10a8084a0a659df8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dab2c85cc296785e7fa35b331e7ea0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879747fae0ef04e280fa6d72e5221470244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4da2d5af97bde1982044dc873f0f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe55dbf0b02ff7b6c7f707ea5395790246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74457eaa299c0ff19fb8a7f0fb0b30c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea497d1321aca719ebab3a5495a704248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e932dc012eeb85a97404d85ea69b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58874937ebea3558bf6f8c8ff4e2a283250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1f6dbd64557a9495cd8cc999ebe31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4e15d3e5a347007f4ccbee19ec06b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd92570a8df69cf17e17eb3148ea7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5666e84180e83fffb1a37fbc47c38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcdf4c6aca92a55971b0cb6fd64e56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423078b8f0b18dd80684dd4236999d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10812766da1b582d45163610c4704d91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb6373656708565b3476d37fa1ce8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ce38da8d6784b715904e48658fa90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba472380d0065493d3af826ecfcf4396260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae91703b8bb5b21a17bd1c470b7f7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a7a7d6af1ec80df0fe2da647b6bcd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4b0353da6245432bdd48264202d97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe65d3764cbcc20b44f76fb28104812264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceb34030496851bbd4d2233fa21c77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084df033b966896497a522a1c112f05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6e2ab9dfbe04b020a3af3305518db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1059dfb692ebf59f9e783c815f8f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f70d6d5d31d7ef4b911cd31bf81468269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37b2a2bd146a6c44115b784e9ea80c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bcf49d728af187e5bf5a183a583b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc27e68de057847a0435e8f4912cae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9c68759be58efa2433a4874f3ae04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43b26728c08a0f2674b1063cbe96eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcf50a7e62951abe1bc587c6186089275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624bf7f309c8133220468c1904c70ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13621540bb8a2fa786125cbbeba8575e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5419ba8c45fea6c1335d7c4728e9eca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cc5a418c7d1777036e434f9e8a1ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb05cc730301d4a4a411c3c58e7977b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb63b8836fc9f102cc5577fce04713281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d2d91c0b024d1a22c526f66fab088282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b793fcaa9b35cf687ef030c5a1700a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e1d304f7f8a6e86c05f8522a0ec90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1bb84048461859daa8b4c251a4aea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec6e53911145759c76ca4cb4f5868e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df627e9f5b642dd03808faa3eda8478287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d341016f820e5ad4564fc42e9be05ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413011fe681da638a4cd69d6eb9b8bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c4eddc70315b3924fd12e8cceb287290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e3209c7f56ff2496d93a64381651d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9943a51f68a8c4cf0028a3872f1c77d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37350de0d1237d47ec18bd6848fc04db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab006046efa901e30da0269e08875f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a57de0ffcfb2f95ae0e6a0f332b82f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf34b7bbf698a89da18f4c93d33544296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ddad400b8fb932af0c4f36fc3a3a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afec5a257d6ec6048106a097266a126298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905da179dc60905f15be591689abb97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a17baa661e2e92d8a3c35c306785d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf27625f1dd2b6906982c5716258e22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b058cdb89f8f3d7c40170164295af2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f314cc0453481fea53cb4412419da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a79d4ab5c7eb58c3bfd00547443aa8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38f3dbff546242ad107c997915e5b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952671cb03cb9020674cc92e84cb0454306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdfc2dc4cbd28be3d30f72a0870db0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46e8adafcbed1f62587bafef872b08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9b1afddfdc46003896ca7ceaa69d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c1ce726ac15bba04c8214a6db6cd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b33cdb1a988a061907a944ab9f799311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5faa3990daf78c9acd57faa098945e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca4ed423df08bc42bc4b03a98ac58e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73a93003bd0d700ae8036f53e6d679314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecc295a401357757466cfb57e6b54a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57829d4d11c955ad7c9ccb8445c9abff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9090ccdd362fd7ee0acdf7d7fc56dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0762b58a43e20458f6a1efab2881d64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb55a09f8b7a55e10beebbb1028852319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8a3121a6ec58bec66d6bc5ffd939d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94e60772317b6d5d0d93086f796f79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611cbb9ba2f90eba29024b75f2745be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85497d7628859b22e3db66e54711a8fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e865a93beb0956f2d027f420d0152324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865b4787348259f4b522d7222c22a15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede01cf0bcf635ba9eb76a242a508406326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc9b585877ebdc72e79c8581622146327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815a38feaa06bf85b374899849b0602328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8652b3848bbf7ccb751130036a4fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe7fb0d52b82e98eb8a33d4d6160e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b403ed17fc9bb66c3b33ee3e1972cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a777d5e63e876be936bdee60949632332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae90cb8bf99272de60eb79380b56935333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6d35c200072a24c66ee196bf26a3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022bb200e8663cbbb45f36a97b842aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2818ab94b41905b7839741da8a7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c084b780549514a6dbbe7a162f0a7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b43cd440811507818899903f8fff1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3effe2647e8a23ef6290f8aa78eb49e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edea54a5ec530cd55ee92fbea9a14ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5696dc2c41e48899a02cf7619bbfce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbdaea33ed59daf4e3d18e3d7dd4cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be958f6688689cc76d62594ea16e7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498af2bb953ea05ef8a88a498808e497344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68b1ea95161254511a88d019cb9ecc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974b389a4c5ef1e4088ff1e8dc53a4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd94e28e03b7ddb0e4645be2ee31fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288badadff697571087a439d90d6a686348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16940540f9ad7339cca38724b4858ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af9c7f5553411f9744b576be86246b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336c5a788d674c14173a7cceb9f15ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913f640bae5c6e916f28c2ffd03988c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f235d7c34095358d838f052a1b21f7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3edb51bb61930c9170939a8348a69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751bff097f08f12ebbe50aa0fa29d7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1ed1f66d93ddb58e9537d95010a68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644675b2384d699bf461ccd9926d718b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0391b6d8fce80cb8028db47006cdb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a92273bf06ca3398b4bc10a7617cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85670c26533384cb76ad563aa22d18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e253f81271e931adfa00ba2d3b32844361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66148a23de08131daf1f59a8619004a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50461a22257006537fbd8aee81c08149363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152b3c90d707cc6610c52f8633ccfe6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af44b7ae78ce6bc75224433cf2c6629365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fe98bb47689b5aeb61a482b8deb7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb745839d07fb945c2f4e47d825cf3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bc4561ec7e4e9c14ef91a681d9f45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31466c25f22f41fcf411762b8036c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34446bafc4c3ce94d2099c48e274eb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83868a05147024ffa75d073f8a9362bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5a073731ce9843024536066a9e237372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562ed825faa4acf14549ac55a108708373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc049a32f57da26ff2a6449b82adebf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69661381e4744eecb0dea1d3db5ed82c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac417eac70facade90c55666138f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ec4a6159452c810c84d2bcd155e1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df76fa7792ba5ba8a0fec1cb65a07a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323d92367fb37872c554888a63db852379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be76a6cedadc5c2850d7593070a4bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee2f74e40f5f42cd4ef0b30838ca22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6563e5e9d3e0723344c047b821803382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eb5bbaecab3d15520f4d3199b639e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6dfc9aa9419b625dd33f9c37bb1ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d037c807a7d7749dcda98d781bf3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe55cb8d667a27913e92ece6d8d88a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b956e13df2e69f284e01ac4c50ccd79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c57512f34ced771a621e363796045e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c126ff260a095ee678f46c63988d30d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb28d242085630aee5f8fa4790d9486390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e851244d6bedfd26fc462f99bcca44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813eb022abe4f1d72446af3d2af55a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a489acbdd0fe027fe8b4b4823fe0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab5a356415d063687b75476cc06b87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a1f28647bed4c174a0892a5c3a1d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dff621fd1e17862622dd30f3d2706c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d71c0a24a5a58770a4f5be41a936e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20880905639cb12f2971d0c2ad80d364398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab4c071b25b67dde71bdcdb011d2f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724c77ab041f50965109f54f5168113400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622026ed806815ecf3d7c0b47a8931e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55d54c2ef0979c8aba1d9c71b470bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e9027f0ba0229b0fe6589812d0622403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dd14be641836258eb71757f8f8116404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33e71dd4940777d7baace1c3ce2ca4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88225c451e2eab4e1def968fa703ebd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512b4f19096095b6b71bad295c39664407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2535b7e6348d51899b3843b2527bbc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4578457c5ed8cab012304750de939f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410955c3087a431b651046a308b580b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff60b8ff14ab543ff46f1e974575ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a95cecbda50912fb2b6e5467789e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c8b17279f6acdd768d4510b6241b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a01b90feabe5eb088143b711bc5803414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f7fe1b418c5a695f8e189f279ab57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307366e481ae8c0bb52db22c1c71f63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ea14eaeae2d74148e6da726fa1b5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819cd664752efd01351274c45dc7716418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46516428779180291dd589fbca865747419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1223bfdffd2a799c6a159c89f908fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485bd851e3a6b876d7036b593419c07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bca3836fc576b2a1affce03c29f04c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc073c0afa69a2c28cc90c03bf7c6893423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19a9d6ced3ae94df8ea305ea7b3b39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88f3830405940f964f6a62a815c074425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e0cef0c488ea43072180f6476f650426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcdf204682e7abe64629e40ae26772427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabd9b568f8f4087e96cd7593c98a49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c90e88dc174bdef3bbf52d86e7396429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b27b9b05ab6c83b7ec6ab726c0eacf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12461b59611e368604eb496a9749e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3cef1870a8907a9901733c4fa37d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242fa7cc678fec80d98f126e327c35d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1338a0854e1d27172c61031216a5ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74fc55e1fb336d016653dbee27aeee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca87b24bcf879822b189acc48ddd9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24684a51d62f0a29963554641590d63a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b9208fc70922aabd238f392a0f1a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703480873fe872d8d6e1d0f4710551f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4002a475c1601609953b8070892d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bed3c73e80e03fbbd9d4d3176aa6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c61bebf8cfa52053f7d29c3ec65e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc7f11c6ffab85c62ccff561848c1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0ad90ae1682e9d0e83ee071395eb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ff333acdaaebfe8dcaaff76c3ad28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d441273f041694d4d47f34af8e71ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ee4b133e8513810153f416c6ff4d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa14cdf50067718447ba6cb45daa05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a54ca55b3bd16fccd0b83706915721449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08b9f29989dfe624fe6eab7c7de957450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0ca0736ca88bb253c337c621f397c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b7787e73c3c9f14e9cea7677f0e19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3680478f3d86f79b987c14fc98a894453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deb1f56ca197c5a771a54f38c22101454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2047f32fd98e5251b0eb4a6974979455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1176910696a8e2bd1ba0a82e5a822f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfae458e6c537efe80c1db8380ab548457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa677e54960a9936525fbda4bc2a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb376c6f3822f1ea0d86af9b9d1ce32f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71ad2c67a94276ffc99d4c607b5783460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285962e5490311945b058147ddd8e3a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3db9d479e4be8c39a743e912a000e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0738dc04f0954e6a43498febf248ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4531e886fd8e40652e56a9acc9899464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0745b34df5dfc105eb64557d33a50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983481aed7c1611465fe53db2c28b153466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2b34a66ea1d624ffc2d7b9a8b5061467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e1607fa258598873d5ef695de7c9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16612838e51d1ef864cb8c6a526a0d4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20825c87aea2c1b140be1538a5e767470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c263920d3cd46eb5baf0b1eb7bf58a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6fe83483c3124a90839af73628147472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c196bc7c77d425712c0ccd0fedfb4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a2e4882f7510c4f4c439819ae14b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37861c2ed5bbc20976b7e7b11e80dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929f20ce61925f35978bf4461596dcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fb8d98d0e18bb3117cbdbe5612f42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d079eedafb563be854b87eb504e1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84fa5a5e61e275dd9b421e77430774479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c336d9d0487a00c32537c5b6a074e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7744d6ba823946983155109d4dcbc5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a893f3078dca4d8fe47bf508cce13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b651da488262de716b90bf57cb30f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c577285ca4174134f0cec4e7793c5a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cbf317f81cce19ddeefccf7eef8ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce366b3fc418fae04032e53de8fa0554486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed36e21ddbee4e644d6d4dba912f5ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeb2a0c1fe43bdc817506982f9c547488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949916594e8e2672b0af391066f95837489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4347f357506b5e591d3cb6efc7933490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dd9d015e60ee157685fc58c9d924c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb715e30440412b874de9c175953f62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d807c90e50776cc29d8be2f194a129493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097552d31e9688f0e8444efcabf11865494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4de1dedd6d2776ca0d0ea9ca0272c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4217a7649a8b19daf2023a54d80cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f13dbc5dcd315ad6c33c8287c9c84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7d73f522ccc0d7270150a3a739be9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcd90cfcb31262db54f895eb683ff5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca89af8b922b139361dd41d729fa90e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03128fe34b4612374ca0f6d05e9d09af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898c6e6e41716fdddd74f7aa70829d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03013748bc9195971e77c1a02f73e83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e02c677541fed62eb9ec194cb2920504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af5b5d350dc8d14c4142363a4a8292505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08f60295f8cea37a3cb0aa4f4f2423506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa2da3c566ae7d3bc9a96c07c282e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43dee9d0ce14710ddbeeab814b806e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9d16d8f44ee00f7c976177ad04278509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6448f445d59a1465dc84c5c87e35c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07525d9526be093a6be87939ce0e5d4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10379307614131d8c9a20107c6242173512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11353142aa49a16fb5574320784981513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c2bc38c622dec0c96347360d7dd64514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490c33f3156db9be6aa25cb2f450df3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585b85d51b6d0a533e269efa41e6f83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3580cc9159f460022c3c4ed49b2b30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db30cead5ca26afa610681e59497f49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56141bf5dc0e3a4a5f33614a0bc82ad2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d173e44e87ff7a48238d1812e46a368520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a94ea4bc9e85434b3e9ece86510d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905aa3ec194af85d01ab1c2a6f50735522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e38b1f8e1739db21af0d8924650e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb31c7f95c4cbf659d4cd80592f1128524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90e6fb070a8aa9fb02a5f8757f91fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf9fab932df8456d1e2b4f365bd141526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088137107ee1b615616a89819bf0730527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125140cd168b2641c3d4293f626a9e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88567eb16fc5a1053da87e6cb7c6d81f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fa861c56dc5c96c2e6d34d24d9546530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27546a7b54e9b958da825239abbaaa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a760aa83cfb380d8adf5d1986ed80d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f0d00098f777956fdafe7ad71537e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef0d030e610e982405e277884adb28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623cc72808e1ada2451d1ee74b36387535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd8d0184af1cb2521465ebe82c2c96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a36bf24e13ac354b799b6d02ca39dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9ddf6bcb4ede2de3b8ede823ddcfc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57fd8fef10e0a55db6eefdd77af273539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee51e102bf2618b10c94eb4e64f20d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed03604ece0728fbaf17ba08e64fdd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897bfa3ab34a5d0af05e2bacb51a79a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f51785c236c1d4619c7fced3d626aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e0e66879bb08a60d27314cfcdce41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccbe1d29bc7a4d74a9775684c0a9fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a6179de030a53d56ad833de925f08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e426748ad14be7128cfc57de5cfd1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dde105021faf937f54723b488031d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cda801bd14d05e3fffdbeb338e681549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639927e671fb7f83779c7af4c5ff6bb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a37e5dd28810850971484d1c0bac3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9f0234487db63d72992ab0f59917e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daa459f06951aa50edcc7a67ef4e12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672659fc7d2919cd2007f71f2f5cff6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228cd81c35f668cd5612eaf4dbfc4d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eea04efdb54d1bbf66defed50f8da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f3d9a9d82efa73177733c06913ba5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4b07b553ed716b5da7a1cc2bd3a26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57520287ebcb6c2faaa0df38012f780b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1406b382fd1805db7b59358b4f269560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1817e37c66cc5504820fcd6bf32d3c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c70d856b5211ebb85a3a718d130e14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd455b05b56ed760002351a5d532b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5021fb4b00e951f1c747bfab676d3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee84cced257c159965de48a4a6d525565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1df1323d7b3c11b3775435a580c91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f66cd546eea64944d8e80f1f8fe50c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac671227877bbbd200c22fb91bae80c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a3fd9dbaf6081e8121d27d1ea3bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aef6c0b007f4043e42dac65baa9ffe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419718ad2738696ddc82eb25f0756c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511b0dec3d326ae9697affe0b3f1b5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c67a888da7b9d6c1553ca31543c18a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f20093bbfc40948f251eaf1ec82ea2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b1e735368ba37317df298b9e5207b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee710b51a63dfd52135e920fb916cfc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b913d9e12f5d87ea9e3e958906b3d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815764b963d5754c737cce8f29c5ad0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb275249e5da3e63d4badfe9a727045579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c6541aa6be28f1789c1c4055deef8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3085f60393ca6bc56202e217d05da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693336de309ec672a555a731ef85418d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96a0d4e135f7e508c06cbf2a3a6970583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adba889febed9c48cf5e8047d47856584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ad23718b65ad36489ada46fe193ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b19e3f48112006e3a2b7fda44bb212586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a37e49bd698cec418e8172b6a59323587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f241138651b471e0368f91d08e8264588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113975a203eec22d59053b33ee755e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad8eb41c7fa2e4ce7cf6389802b361590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1541e761ab1f77bbf9d5b1e3928c495591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8d9e9d63771754e2863e389e08285592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea84861beafa4240d6ed2fa6163ac21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8e9715768fa78f0ca013f06c19d94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa2240a895648f8f084a1dfdd0cd86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49598523c1dbef66495ccd9d203cfb82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d42556a101231552e5e5748cb2067597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851a51182196e8b4f345a9c320ea020598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bba6979fd1cf43b2e20b4c4fd6ce95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da89d1477d3fb91ec2aecf2a562246600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f903cddbb65601eb53f011955a8ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac043a8213996ed7691a13d03960f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a2440b79394f2c0dc342c78cca98c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb038c8b5ace75f1fc576823b985b74c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291049ea36e31429f9007b6d57ef433605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec23abf2bb01445b3ffb2c52b4ac1ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8187c2111026991a1c7d35123abed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610f7cc9a281077c14006ecedc5fce5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc0a1b5a8bfe4be275935e7066aad1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b8cf494ad798d65de2547eb827981610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683497d82bbec4f932f5338dba44c126611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d02dcb6863259710e8fe597382160612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b099a584d51fa4426b611e3be1391613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a3a78de6e6ae1548f7fa479464d5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c99cc6abccc7e7cd057cfa15f963b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68caad688f07030e253dd83e5dbc7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814fb0eab1d4f8ce37cead23d0fb22c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8934c7d7d40387c94fb0a395237ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7d2a7f038a9044d21d779d627401a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233a32b3fa998a56f6b99281ac8cd4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabd8d6e86520a02ce92837682dbb39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe585ac098f8a112686539c0d3eeb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c6564e4085cdc986664387fbb84c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb078fe1bf36a588a0e6956f7138850624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5efcd4bf5cf14e7c213bcee124dfa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72855c427ce7a68178fbfff2c11615626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc511a7daa7a7149bcd51a72b8970f08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78fc5d55282f33b03bab1689e693e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6111c1ce26888137d4790281ff4c16629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928910a755c77c118c9f2f98788c506630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa78c8f1c85e422e367d3f0900e54f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b0f5c7ddfe5a0d81f3112307c9ccb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598d4c1b5fefd96cc17d00a1c773769633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d86ee11d7081ba62e1c8921a0ac45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135df4ad6778b5183e65deb065fd7048635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b5062d03da69816ec4b1d568617c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b22937958d3e6844a2f378a4401f04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547a119f2c32b7ac416d8723f4a61af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4119cd9b5f80c4376d2ad7253480e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cad068b3bcace0d6c8c8ffaa97515e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d95a21724d4879555b9569bf486a56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aab176e12287f9ab29266f26777a04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46a73662871000b6f84097b6a54d61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b1bdb8c96287cb87d193a381c9947644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5903ac95ab61f91c127728f91a10bac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b99c3b4296cf061f89284a2c5c0133646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d845416a2c1c363dd14952b5854cbdf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0ecc3668ed5f05b9e03ef33725e44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c60c1655a6e1823070954597288b5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962148f9c34fc5694afa271f0f90a31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d79487760aa480f13fefe6e8a0b3f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055db38f13f333b6d647ad2179436434652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b72f287c2dd506dd0b2a6f1eae7f3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb42f317ab873eaf99c1c0f35c6b017654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a5797d572a0d98f156e22867e59f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0250728b36793e31cc196c3bcfad1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95791715d0b04c6791ee56c292fd8fe6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43395105717a91645326eac34f6949658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f18595e1e1d45064a6444abb5e8648659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c293d02b66e032b9f06e30277d7246660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d72cec71f9da89614ffc96a49d12a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cce17d125d552d0f15e9d87f173e37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc79ebefdcda5b8acd4b106590022e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073c02dd2fe7eb9b351714620acfe28664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602810f032fe4cc8d4199b7a0c2a4de3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f962c5d1d650d21a207c61f5dd8357666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb6dfb00b4b86b3383d71e720e0caf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9282b348cb4c6d83bae67af68ddb05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e477eb771e713760b815ade10c09ba1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112855a2de16c444e0f63a2c44a91f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d215d17e12789825a0495c43cda8e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73258a5951b5b986dff20720ad1832672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1da955eb4929338492af0ebee7a6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6a9a4ce611b4b13a8c91721f5b90e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037022d8a78228fcd34991fc0ed7e616675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44e6605ecf370580ab8eb0a7b0b8f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806f8a99da0fe82e17889baf7a6aafe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28530443296a2ed5cd0d68a28df25bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d4175fa32437d1e0fa07c3faf8d37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841d95ded20da9bc197060a58b60e1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381c4a9b62f804d73dce94802046524681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da57d976e93b016d63fa6d59ef42e3d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a44db17f6aacd12076e4f1d0351963683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1d9b822491476b6dc7db82dd5a080684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42200a3e07fe8782a42bbc1cb11bad1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb299c6eb8b07e30e34eacc8e523b6d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9f3eeedf1b4df058484d724b67371687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c09b25436fcf3eaa5c23ac306bff3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d25161baf185389445b3ccc12f96c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031ada8597fdeae76e1f3086ecbdda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f646a335c49a6f6eb1ddc1ccd371c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d36bad492125a3d5fda1b02cc8483692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d64ef522c90de95facd4f9d70f7de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398520aebbaef4ddd004e3583706a327694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd962ac9bc3999d899121bfba58c5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fb8c6206003537f6b651892d560df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ac00b29619cf957c153143cb02e2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085e58a4345013c0fe99b8b7a6900cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f79c15390fea16699bf965871df98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a0543b958a0df67d6573cd4b661d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5e1a88cacac8f2404e1671256a189701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633f4fa01613dd316d943b99ba03dda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677950c1dafaeca8715d5ea29afebe7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81012ce5d62a972861b42dc280e063704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b521f7c1d35e96d06d95d5a7b6de0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeddebce35e09506c5678bdec24f4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40547cc3371f52d306919490beca5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d130d74eb3ce455b79f2201dd40f46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5b7fad8352f34969f96ef8eeceb71709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20fe85c1143fbe23de649f22de9c37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085898a1636ffae8b876c2b45a6ce13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d5d35ec3a3339274cbe557780d02c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d95a337fa0f02d18029fcda96f0e72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f593753392723681095acd2e47aa25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9d2126e3d8658cff79a3915aed9c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe37e899db050f0f8508de8d003102f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d84602510a00a6ff5b2fe363a5ef8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb71bf4d988eed2491a9d9bd2cfc5b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0042d731f59aaa68448a3dd6b72b24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06388426bf1d0611c2baf66692b3d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed367e9f1e376c15bf53e057791c0e85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d000d13cddf879d32e135a76824c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd7aec356daff1c603fa9d4eaf9627723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83580fafecd5bacec43fb8cd87072e9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a54f466dd3b955bd0205f8673f8496725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bd45fd69d4c76a3817bd1b805fb66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf364cf42ad94d0ea4f4968f24e0217727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772e24ac22c7effed3c089fb4316418728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29710211db2209cb0742a5969caea1c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ccf1aebf5df89fdfa288d05bcfbec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4688c901b0e1fe2c8b0c6497df1cc1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7167a9c0fc8218db9c1c6325a103f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c617a6f24f37569bc0e87a88f00b0dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f24170ea0827a603ef257d0129576734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedef87d14de38fbb7635942bd9d674735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616f675022cad466e9c4c83eeb2a7a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b12c48b5acf9c9b86dfcd1e03a1663737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19dc19ef904e954dcaf44b722c4d40738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f9841fa48420d604b7dc880a36e9b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d5186a40ed529b9d22275c16118d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb59157e53a6b676dfe87ce7455492741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12188249720ab7043aa8a59a59f574742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9b3baac52da637f34b79c5f415324743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b56f4113badfb006fc12dfc3fdc90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10098733a366e3a7a3c28fbc900ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b57a4f2b50c74d4d5f723aa409a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9482ec987080dbe54488156b3092a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c7114b648af76dcf847aad50cf13f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c89122293f70d37de8f3fb3043d16749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d6f5d9fe8a369af4c85880e89efa3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313e7a1bbc0b0de5d1276a26690438e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfb5aac4d7b2d2a163ce4d6f8ce8c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38a1efac36fd56a857fd741bb4b106753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d311fe32c4b5a40c3590f7a3e775162754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13058bb78c989797dc505fc698604d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200de698b6dee702b43130b7f0775263756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de9a0c2fb786876befed8cdc44223757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282f1c520c23cf9bef89937c1174fe5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350976afdb49e359fc086c443d5cef2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dde9c10e43ccc450e45cf683b1acf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94074b55107bc4f64fdc5a8da39f087b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f5a83ec65660b29a5f80bd667db4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a7d7765044744e63d0f6816353e8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576375362efccf895cec34ddfa701ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe7bca479564e6c158342c5625a21d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74602be643b0a34b3aa1819ecb7b5ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d14030212c7694c9a285f00ffb65b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd2202d92424e8082d99abf3aebb809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fa60ff0026755a61169a1733d282910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fe126d446b66da6aa0574ca97070b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c2d61a1d842587ebea78c0bf8e80d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484239e6358586c7254b76c2e6f1f46c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c51bba910aa02a0f85fcf3e83c117a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b043111d17d19d03196216e7fa01e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb263cf891d69bbca1a988bacc5e4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b382dc00832188c39d295be7df43b9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c3ec1befbb93329cb37ae8833bb3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e0e6343f682a08a25dd6cbaaef79a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2ab29fc9f63aced3cef2d6e92339220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759be11fcc6f402e160d74aa92fb46fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c29bc977c29da02906726e7055ca522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8016a2c5aed92b23805ba35f3d7e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82400d4e4025695a362e6dd63a93380124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375574d8b022775dc877552867d136725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebbb68e043775929cf757f6d804a0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ebf1ef84613d22bcc4160d1dee14027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232171f17f1ad5c3a4b81fdd6ba709c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf697b87f94a5a16e5537b1098741e7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0792aca332ec72efbe7093c72588030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b370eb5a81419cc8d9b70eed93771c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8368908526a8c334a8ebb2645050832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f008a2c06993a03b9f43c72e2f8fc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126c363397b07fba33064eab1100bcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb70dc014efcf7aa68669cca847f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4ca931f1f9c43ee9603874b24afcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8c1aa4593876e800217364a9bdcf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780810bb18a587773188b81bb7be689d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b894025909dc6ede8c0d87489125039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d544713206ee8995677414dad8d8f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386a1a4cc51818ccd184b0978fc865841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1705b0e4f298a8f2729f4c6e2d4660742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0cb3898485e821fe8481bb728acf843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff5e25dd68dfcfac4a0de020dee02544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e160c2b8d2d55a8f5c8952f33303245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa61075515cf3bcc291794572fb47346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2e4cfca7c7e4b7fb2101c18ef4c9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02405517b3ee7fefefc6ec5b8604305048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417ddd39afd46f5e48ecd33bce25ce949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e74cd30243fc4f28d083c1f33d1d3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b73f4c43714e55460718d130c3a3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c61c7dc0764f91f9d13721f259caa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a1a1cd8df9ef3764906736a0841c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae50ae366dc1f15c43a144464ab14e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfe9dcb7a7e6d9166305bd560ad71e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2155cec65d4c34ce1329f844046086256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a87d8a26b4204f9f24a982b3badd4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eeda59683d52b915341cec5940c3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87142d3a8121f01fb8148ea3f4562e2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c0a643b0b397a9bd4defb5036796d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde467c258ea4246efa6fb2f52e35bd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6871e347b623afb3b8394905f42f7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a0ed4be2ac4ec72d3e5ee6d37a20b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bbea44203351d2da36f457dddbec864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6290c97f6278bc48bac9b5e11a04265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6d6e42a4d4271677e90fc01f48ff166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925ce4fbd75e7ae7b490fa987c81f4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4adacce1cd614523a173a1caddcdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1926c7ca5c673d7626a78a5c88835969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa446440f051cb1e62e26b5596c56170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493deebc8e7eb7127758e39c324c76d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f69f308a34cf959c477a9930c38db472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaabd7e0df0d1a0766c0e6ad2f150273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e4d31421eb5d5f528dafbab1450b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3be54c3d4a0b5e159fe86169c724ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193784ff356e26ab49869c53f5fc83a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2531841b9b92bf9a643d07460fe6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ded1414b46f5c27d00958ea0462c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f8b36b37ec2c20ed094c37bef81e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e71392f66669e894ac59525c78e5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41af0440c9233ced8e449d4971555e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94226e5c08bfcb2fd62b052a69386682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70876fe4f4487b99fe3055bcd91b890583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229d31fe5ac74c5c785a8fbb32e879f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568902e78a6beb35c7782864655a6dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12761a53812b0c458c58d0e6315e2b1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefe2595f02e8b20cabb7e4adf0b76d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0d7d88c793b8422d3c360fe9d0df988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1b14a4f00eaa88d2a8bdeeedf929e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0e611c0e443e74346457d739ed84490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cff1ee3daff03a132f414c43d6c3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04848ad6933623a70188783bdd53d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d619b605309d5909c7a488f6c3759693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29e61f805f46e37fdd0f808e10971994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594c18f9470aa61e013bb1fcb20eb3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fde014f2ea358b14a60d113d75a5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b627f00c950cdd2b9eef6bdb0825c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d039edb6a6e2769dca9460eeb0b10d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218032dbdda300f75df3499974bb5dd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb15a2e88aed61687a049d588f670f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d610e9bb9c14ab7ceb330a90f5619ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3197b6c35ecdf31ce3a8f37f706918102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d215dc76de8d53b58528ce3aeb457103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc531e17517394dc2ac5affa6484ee0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994dbf1553bd118fc030a585ae612d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de5089af5e9228da2b4fac70892aeb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4831ee218f767f1c792e994bdf9ade3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6ba4d133e611a8d5aba79ec5ca72d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6fe7514d8237e8822b0de4f6d6a25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa442e930b04bc3200cc836e8b7d6b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c2ba80cbb92af8879e01edf3ac304111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5ec2aad4f542165179a79ed355956112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c7fe04c2711be3f66b71a9889ef7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3e8123974d8a76d478e03fa5424f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb43f11b1212020e32eb08ad605c43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c8ff5d297de03b82219b34f5c0af8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dda1f500c714a34e97f9c7d4aa307c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f6191733690271b321588e5c69157118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b9c93c243f6284f7a09605d5ed74d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7f4a216e732c980d058d8decf036d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96c47b29bc3740be0bcd27799bc71b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489760e06e4d079ccbffd6116d3a088f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d72abff47efa138498f53764874fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bd1d58c1859d589a7b197814cc00a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c039f49b8bb6ee680fe9c4519ef289125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315d771e9e26cd0ece25461baef1878126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f549c3c16393c8eca2ce33811a52d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db3fb303da9f4b5f48467ceb90b0dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec536deb18f8e162f31282bbaf1cd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135cd48fb1f2b6a6a6c9cb508aecc53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5fa40977d4bb0378b1c4986e52399131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b4cccc02a410a2a1456f6f2d174dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca753cf54076b7eb7b59732efbf3db64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3bc88d01cb1e1fb4ab51101b7b5a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979f6b0beaca615639c0c6fbb487b4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b844af30ff1de3fdb1c08fcafd8dfe1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475406289577e705bbee1fd5576909a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2e4605cf4e192e5970612a654f5a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108d8c55e8425c8193bf205c1d53601139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e5c2ab652332ebae075ae79ede6c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8380a1e7314e67a517c826aec61afd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e5487ab3de12be0602b4b22069cd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28372ea346a1bafc5e6c41db0a1c4dad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02414182bb1ee529627aec34e049b604144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b04279d5d9b46dc763af0c0b80e7e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff2fe63cdc8287e1b3b04bf9e36b16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54492e4aeb66f2993aae3eaa9758b3cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8b623ae958f0e64f689683a98b7e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d43f9757d12e342d3f6affd63962f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d50973e3b65a269e22543a081b8aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c1fd68ffdf3652c3ac9b53289d150151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c63b4a509d59c25cc9e9f2959d5566152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fe10871c237d3fa4d529c5cb093bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e13945914872e26043a1d4e8947b71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfc831c40fa00be857d263df4ed845155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16bdbf98836a0888440c2adf18b1c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf39d14f3e9919ac3dcadf13210011157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec64d2bae0a2bebe77cc963cce4ea72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af986eeaa8369621edfe8c6036b5dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c5eafa5b9a413be689b033fbba6b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43b5dc2e8035dec16a2a15807bf5b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e423988ba083b6ffad3b79b344631162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a6b1737c090413a850a077655a2e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0496376f7c72241f3ad5da5162384164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6bc33c93bab8bd82402a684601b98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a815e9a7adaed54b3d684a288726d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db321d5583cfef11b27092907f82a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d090ff9feb5dd5241f316a6acc74c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1b31eaffef7e4b10bf5c131f74287169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dadb593c5024871862c72b48bc7e17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e04f05280a8d85bfa1131411301d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a217a4cb4e793ce9e4e4cab903c91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8256ec266f1c33437140d896c3934173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427320ce56aad1c1dde542578c4bc24e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5baaa713b32b48721f3365e509649175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf34d08a0139ba6c36801aa2abf451176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2126cd8e40b628ef6dc34a57d9ff5db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b5cdd0d3c239f86028dc916694cc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132b576c26972c2c282ec6b873c57db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910179f631df3648d2280d6c9c2c749c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d70377a13d00adcfeda6f34dcdf211181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449960ebcba81427367fdcea8123e5e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3296d6ef7ee4de96c0147170154fb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18479a52fbdb5552bbeb8db932f5e98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9252684697aa6e744ddeadaffb77a40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10c7fadafec28f974c395dbed8d7b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab350ef99a3685e8cfa9680453c6717187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72932065139ff2942f0706dae1cd866188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee83d907a4ad2d00496092cdb23406d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7734222cb9310cccba0fd7dd01d5df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaba1a4aec5e34bec74cd1de6425ed2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2989b3070162bde299ac416ba7e592192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581404e37a692e5f6c9f33110607f8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fdcff734d29f920137df1f7598e43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e7fd828a58bb810bd751cfd5d9773195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcc28b22503a96e8330b9e17c979a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a76ec65b613647c9ea85479b758d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00018fa19a3699962580a18af64efa4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0444c4c6c2dd31c3bd4ee25f1c09a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ca8b7f7c4a2b660d5432b0db7312a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137d7e06df2352a83e7d258a2f3f06b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53229174b00ea60e061a70a627f8a0e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734cd7c8dbd3a1e6813d35f6e77e52a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbdf5e5a2408510536d1a1afae153c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f950c13bb68088b9effaabbe20cb3eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7ee46268f3526577b313f3eb1b257206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cc38bdbb570a99fd075f5f2fafb3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f049d7b40576451c67d8c1ea5fc591208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be133fee54560f69b3b0d0a17b1e19d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08157e26fc99815cd23234fbd76e7d06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0ce4f4c44f1a6588b9cefef61da88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc130d444587110b94bb41fa92eec0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c174ddf2b6a3fbd46840af8219d8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8df34f8cafa59a2416eabd935a832b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88a385044fb7f0ce53d04c4d79130b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2efbf231a9576328d779d8e70ae86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d20ae95d8c71c16fdadfb5cc131d0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e94ab07cbdd5610e67303730d4125218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f16c1f918669b53d4ae2db0aeb0a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d298bc796e4056d8f12295dfc7c7aad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7b094b1ef7331a36d359ebb2d72b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a0196d10359d9d15a97f855a2eb36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e87138fc15284242c11716bf53625223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d851e176e8a1f2fb54a0c5eef5a99f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294938d4a588f5c5024989b42bf4a8e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb94ffba3d212d2148fb0a5029ef596226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87369503f7a21cffa5142ad6d28c633a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800622996a788226cff19a57850ab8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05148d8f5e8e6ba4dc33b1e63a4da9de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c89202c2671fb0ba123faf8807ab9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6f9d331ffb49adec57616140f10d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbefaa793b1f45e863e49549111757232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552f79e9b5e22c297e3cb51e10a063e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522b50fed5f6119577e6b20f446ed47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2319a08401a1b7ac29a37e67bd2297b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9d158321a926bef77e094b7154488236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0377870d903cb9aec0060ba6012c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617229ed03becb855245702bbd144ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5616341d18d9b07657cc7965d32bdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53522fdd04de12d9d7ebef1caf738b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f31646ffbb9f2f00aa132563cab9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a4404cbc33d49c471fb0c6b109935242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716a93005793736b04f46a0356caf3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf727ab4d38df77fe15153f62b6908244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac456bec15390600c3126682dbd460ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00d15bbd945379dcad7a8e0c583965246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2e97172385ec7c86111bbd483da28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e7f0e7a2911bd8c6e95e8877eb2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b69d0464a4d5fe995510ed854262de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1d8911561dc8b7cce33c75106e05c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c2cc1d0442311af9258334f9b1e12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08849e76215e486c5f14dcd61f0cc7b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dff3c456a86f8259a3c12a44587d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e5220b3e40d7acf185659bebc5256254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2b0fbbf66520c30ced836de2f7741255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067e4befa4baad906b986a4e3d544da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dde82305d2cdf5d1c6417b32143d94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fa0f2f83641e3f131351c04dfad81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f42130c03f4a9d1c1e8a924ed9c5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742783105e91038f0ba484278b92be5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacee11f76c60790fa5ac98871c57f5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e4883f6dc23c77fc3e8f21d5cf361262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516737b5c564f4f1400e3424d0b8233d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b4e9ddfa36a741dd83e45bcdc2c9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e500270d4a72023eb5aab5f6f5c27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102e7cd9bd433b9f6c5c6016771dcff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277962a6aa5ae92cd52e172d75f60e80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da31f9de2227469f81b549079814d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d910486d29cc3eddcae54b19dcf6fd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec5e6c47a835d31c12addb4a09fb92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935112d7d7e571e4708685c1b7f9425c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd364d30245c4825ae2d573583a14a3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ebd552e289cde57315bf471db8f51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be272fa62135e9d20f0b694c21bcfcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bd0ff119799dc406cb4e870146ba1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a336109a3ec716d4154f5b63ed66d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbe7d4226f47aa152e6f07a410fab8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc17ad6e57bb7fd52452bbe1d0418f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a20fe8de31ed423aa1a8b65914e57f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656003c405dc25594c9749e9c404089f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849da8bd0c167558d7bf0a5e042668c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36679316553459a53fdd5b5c02ce2a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2e77edde2719be912d2b11f0e92cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7dbb7e38a825eba9610b4dd3f23b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b4f80de9e59afcf3536b1f0fc61d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349db9446a38d4248454a20f2a07281286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c68aa29636f66e348e65af21cc226287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62416e3647ee0969cdf414dcff8705288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda3551e887cd4cb04f093c9eff9c7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb58e4508f28033907bca730409e3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618fb1833600b6a5ee193f6a7d46004291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1160f0dd241bfbe1c9e1c089332627292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90ce809208d9e4502df893e8483fc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196385217345a7462fc289c964bada9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16075d4b5e89a2e0bdbb416d6eb628f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1131b1a335393840b1aadc7bedc84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace798b71cd88892dc1ddd477bb0d41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e45110f6b3d0b411f8a6a533ccbcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42dd83e4ba91a1dd6d05046d302c4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235d09b8a8fec68a6c7e291908d843c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1944760bca3578ffc56e87b8482b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f549dcbcfec684b32cb4bfc64550d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537d6d59b228e7b2a04b77dc1a94700303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2df1b26e30dc8131684091e32c1c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9d0d421095eae83da706f5954b82a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88fe9633956e4c06ab127b9f78bfb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a8a8c4b4d22a5d4a4de2857ca55a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f619c5efcc09b9a3e7b2d866184d7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1611dea40132d677a80968f2375719309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d786d7a90051efc8ba4e6b27c049de6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddfb97d46158c7297661d45da7e061311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70288e6f4b981f1e0b8ef33422bc2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9ee9e100915255b9c2a68c4d32e77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021eaea0f47d98585796d220e3c9676314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f499def3460fa98752d522f85002e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f4208b77e71190a330f0ad1f89828316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45196902d429b5acf26ff0f1a959289a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074a6f82c8a453468b1f5fada61c845318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478d814220c0078b969776a27071808319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414e5ecb3856370773bd9282ab61b2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961abecf39687c4578343a8f2523fec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9ac9bc8e7431facffbbdad9a10232322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4bbc5844385c1d1de503ee92d9467323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f12aeae9a107f6a38006abea3f0be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38b8a7fef450b4dc254e46ba885ee1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24960dd625a34df21497a22ceb5fb61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe43b6a93e5e79956e7d80ab8af1ce8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd77f7eb01827479c62a51415033059328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880fb1eded31deccf58b5965630d64e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f73c0b1935ef4781b3af04bfd3ada330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a89fd733dfb49e46344803d02d7e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedcae7029adb3415f4a5cd53d5c0d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a08b99d4ac26e24a53f170e79a4d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a14379cf1bd37c958cf0a945e00355334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45360bd4e0917b2b0fb0a013269aeacf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24517fd30c9768863672c1f78051db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd76ebbf7831790d74a75a62e2aa392337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68c98ae9ba5e3d590e189df84e9c5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4414adc7645083019d867fbf7ca4490339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722dca4d414fae5535eb42009440ea4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252955ce05b2214f9f2d36ddb21befba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcff2fbec35a5c3218d4edc05604c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db13c1428612c334500d31a9610e497343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1ed45947403924f08919f28a98648344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16125fcc2daa536267ecef819c3b01c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e94d902afa24705305a2dc4ad2eca0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c5c45c627e1271a86d9a341c01953347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372943652c31a8b9a318e1da9d52c731348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1e805e80e1504d4d0c84b7f5590c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5914bdea9cc1468cfe205d81b618d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53565dcf8ec5a05e39dda353de21aba1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da3bd87fe25e05d86a38c9084c6af6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab280c84e95d59c19cfb230da1b780f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768705a9835d5a0b0dc5782a8e21340b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ec872b93709840b067e49a2b4d395355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bc0db4dbf7f2a32eb8f003dbe86f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63360fbd32643a3aa8fc4b1ca337864c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c2c29815f125ba32df39410516892358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e308f21392d4a01790812082b5d4cfd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7932be946e2699ee3d932a503616b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1789189cbb6c4b0215132dab9cf09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8552c4c153ab366c2cb40eb8f8ad70b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a2e5f120d6c9b9224bc82b9804c4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a95d45fc7c4d846c207478462070b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a575f208a55b30473a9b78d235139365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306cfdd78bfd4b7385c22cc8dc097df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefb21b8f5d8b8509ca9321ede55b9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dabe3e8b0a20c45ca962b9a707c37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e50c53481952ab758af35ea7204720369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeea432c8cef486a67992c99fa3b4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eed83c8fc5fc38fa0272115496767371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28490b65ae2bbf47e9a4e0312790ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386b440ad375f32ff1446ffc568f30d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af68d424b6b796c20ca5c032eae5f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db50cdbe9126b82c2a829f8be2b9b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a14a9f518cbdd5540ca18f23b8a88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475262950b00786e775b0eac93afa71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9215558d9d290ff573b9d2c955b44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3ff24b3aec597709ac723d127c92a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90824513512e440d103cb26db3e6f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500158c646849ae440911d6619a51c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98816ce3ac50ce98eab2581ea7cd7aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec7cebc9c881a9572d282209a249b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76278014d9cb41ce655a3bcdc3717901384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe97eec57476ac954ab5a5398380b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faf9fceb1be7909071881dad220534386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7af3222557893a8baf204d744ba9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe01a7f7d34dd6ae162e01102805fb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40019e67dd0d35ccd0ca2e658a164fa4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f97e3dcf39ac06446f61d4bffd8c7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b422fcccc71faf5e21d940a8421bbd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee12f66712e266ad24b5e005a7daec8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62986365818e4660fc301894bef4a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc891eab9c7405776043840d3b4eb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a43953f4a93bcc4d493da0e51d354395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4520353176e5e121d1ccc79e9d5a39a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a26a2b4532fbd9af83f43e1eb82a20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290bdf93efb7c0f2461d329b14dd894398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a5d34d6e873f6b1ac178a405cb0a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5991f853d47a2f93a0cee1832f7766a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfeefc10cb3d1f9850c8dabb5831ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cda9869f40d157af25304bc5a3c34b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050321bf8c59c64e5297f83f0172408a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d56ff8638f84e5d068137f62910814404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093cc7d18fac79e3d59c4c62b5e85b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cd7f780ef0e5c3cd32f9284492562406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292713863de9970f24cd9c6af12f204407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e7285b1c6021e5c4d429686b02696408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f616a4e1e6a6ef6527c239464de39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bca1be508b9208233cde869978295410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325e7323303aa8ebf9dd88a3705527f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee918b3b0fc044844932efcb6e4fb2ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309da82b0239589640c35117d46687413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf36cd29d904cb8f82fa5459e8da18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35014ab0d4011e4b20c4b8711d869989415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5b651ce0c62be474585c83322060b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4d37cf8e66ccedd5d50a4d7e3f998417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24d6293d020811543c940395d1c98f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bc791dbd62c560e289d857cdd639f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcd19ec4c71691a1edacce4c06ba6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82b00960a987fff6106c3af6fa4858421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6b1534c3a8019a40398c86a263470422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06da698b94b6ec335321d076cc8ba4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae496697ef512a7ec8a2e2ce050e5d23424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c2d02433a8911d9d85c3cbb85a0ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed658b03ac1bd553f7005a4a4d980284426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedb30369a8b4007cc3e16067643942427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c9d0c8f974450750c28228b2af056428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39e35a84d3f4994437dc296b45c49e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42dc4c2616e847b4ed25a517e0b209430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c379294f8593234b6750103d1f76f1e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234e894f88b6f8977802e3a599a757b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beccdbd93e64925cdec05926f2f704433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332dbc2e2f31e98c9ff5118a804d7a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e916b18cca2414ce4646da6cc8f418435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946ee721789c534b536b4f4e5a198ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166873e6566e2624c5ec777afc057d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded417ece0c0f8d36132ff9ba6780c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440e063a42f172dc4a47a0c03b35ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ee6a11d1bc9b4bb053ab35420eac5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a59caa9ef7379dc578cec8296a9fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9ed5a7e5b408412d11acae448b527442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bb8319d9c750da60145b53f3488f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5522688ecc7a9e6cfe946f22dfca6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2323280d394e28eb3d559ca55e541a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a260ea1a9148685b7d00d4d455ba29f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae0e03a976790adb589899f585ac03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238feda1549dd5ef9b7cde02d365a39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2837f99494e19c9d53e5029275476e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c62ab360830ecaab020c405a5f6786450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8d07e4483032c0a3c56fd91f44b58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b838a22331c47621c19d25bd68958a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fef99c4385cb5c26e9ff1fc39619b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d939d8d1b423a1f4d1d4a291f24a05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e097cd3319277d6f23ee6c21b4d244f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda825b0925cea90d9e1ce9c8bafd3a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a8f0c44d8941030489acffc24e13e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e8752e5a38255be117f4214491aaf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362b13ad42ae6792b3b7da721cf0869459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb310b29ec08f66980ffdf3e5f9c6a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ca8440dee125338484ab674f4d93c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee2d3b83a26bc9365f214c665d670e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497e1669649848d3f69a99c42a46115463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957957f526d832974b8aaeaa5b9270f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dd19e3a64341ecdbbfa8b92157204465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdebaf423f72e995369c53a6fe994b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9f6c0d1b51dc7fed46f4696955320467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8d9ff600f013841aad9bf1bf56003468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd7aa6b23ca1e9bcf6ec95df70fae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d0addbf41391ff97fac642de2199b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7c9c9a22667a1b645331b1f4506a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046ca7118c25860aa6f789089258021472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184ba4bfcc11f74dcc0e4cc9c0d8ac8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeab09cadddd7f5ad6f077c11594107474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd6a1118e7d303def9d25cf43c0fcc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c2d7d4b8fa2c610a269bc18827e54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d06682b7f0c529516fadd9eab8eaca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32874f9b44c99cc3ed586a2a0accdc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc20f71a61634cad98b8a98550f0c73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c1b43417032bb9623c54ea2bf462e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025c938e806cc39d310a9c83b3193f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd697a6b4fcb046c71d863cd8f9e1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba765bb87fac35fa46da84d2600ffc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78d6aa3c1a077e345813d58e47a986484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696b2e05a7438191ca4cb5f4f47c593485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349177d58ee8109fb3b717d0fee39b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64a89fa9bd83ed74d86aeafdf707e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216960df5e63669823c7cac050d45fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa5867517bfd9ec278a11257079baa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ebec457c798a32262fe467360fa64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f36cc86d8c7426bada73b2293c0a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf0acb96f269be1620217768499b36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38388b8bb32da0284b7ce2ff30373fe8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629208a4bdb9d94865c3bb2f1c397bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cfd05206165c49ca2913135b2408f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4446d259f701187079cf8b7322d27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa075ced4a3c48be60c82f9c21a3ddc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8aab914a796b08b51c95e0c3ce2de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c36a02563896d861187e59aa6b97d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991341a911bb38931a741705658e2887500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c24e642932c902743e71cfd59140d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b577299a1d57142cb2c89293590f9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600c7777fdb171eaece2d3ff224ecea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52585ef115af363335f3c08d2b67ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4ec3d3f6182ec4acf132e5035fff7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47154c539cdd9fb6ce81c1a16c6903e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbafc25e6149f222a38179aa33fea71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bf8ffd087bd11dfb8051109b892e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03db7e1d59f1752c44595277d940996509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b38b3f9eebecceab7b1b3b6252489510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969b11a13993464b4e2610a115dd69d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e33411537caf393a0c92b30ea1b6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5864e76ac1a62f7d9f72a20a94b4c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c886bb275a3e556c728d769505d61c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5735c860c8e572b593ed50473817136515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df07fb586c8906e1be839c421de4a80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f99269abc0443a47d10784d00317e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d81b03c136df07dbe486830eab6462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8895d9eb2b68f05f31b8ceced20c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392b593975bf5bc280d1f61008780b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588886a5c384c750f90255a8e76c1aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22109d76c7f2ca93bf87d9a26781b0b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3300895dd80127cdb5672129f6589f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8267c2d0de7d17f2da7859f7a1354524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee052ec8afd050d7c7ede412625d46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeed6d237f361b9bf8e18bdab4eef58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a58a0502da35fc0ef0d0e0221fcc2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb97a75a246bf1a7880063db175446528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528558d276a2539cc23002d0333ac68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038c2d08192b2d79a8e0f340e5b9c5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11bb93ea2f76513bdcabd98f0a1621531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a4391c5828d031e5438c492a0d046532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ef077438494be02e362d662c27471533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a2d3c10273007912bf92728297d14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39acc151cacb968c2b3293aa9ec5de4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549610cdbad6574294e61a1587d3f8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f83705a4401ad8e4b814d7a2e28e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb78c1ce091c533047d32697e0b647538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c3a2d8f368855047de88fdbd98524539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d927db50f08ecbd03a2ee26f2a9da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77217779eb2faeeb6cda323817995def541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf306bce931e2c610d1ff4aa60cde6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1773ae6720480f3e730be61215db9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868d150c31579f242168af2f2230fa6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee86b1b7b0b7354f1e20daee62ad0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b1c5de04770087c9ee97a4df716f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5a07f39a04679aac634f16c68173547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da38ac164750ba4ed462d0c400ca1c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585ec50aa00f4d0fcdb0ad56a639bc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb3c9cf0b2dc63687836e31232f1b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b73b7c4d11f06dc558d1e7c7a65cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f713a13451f589b708726641441304552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c72e0cec90ba9e6860c9a23dffb1de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90502f474216a174803691f099972f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a8ce22ee3048b5063ca36724df0e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd93e61436dadd71b1ab5ba83378a05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01704d1a8773453cec077518c2dece557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec79dedab49f6994e2f562e538f3944558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc93d2d65de6da4de6fd52734a9f95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2051fbd6029abb643977ad87870164560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329670ee7ea83965e01819362451398561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeddf2976d9e27c6f8874a1facb88c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b086397827d1b65161d3fc391cf73a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6c44bb1b5d5c1902fcf95768d5cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e23617e21d4d7c95ab745b05e1f817565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf71d17d347ed170b4e97917bee60ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a0ff07ca08467cf7608462683b9c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7239c29f3e56e7d915e136ccd43c82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bcd340fce8e11836cd7ae9280c4ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c04cdc5387a07404a9dfe6d0c13e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e227d4fea340b531e30be191e074f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35582644276f26a36f51e226635f35a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fe509e4d4a7eb57a5b55eea15b207573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47245435c2038220e2848441c6ae74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030ff6cf9635cff1d0428c80126acea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47703b56387236904ea7781fadb5779576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf988da16c8e3a8d850f87155314ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64d2a237a8374db560b4b05c8e78b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e73ac0e621bde89972314ee9a7211579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83f108aaaf1bcd5f5ccfbd9c7daf17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc69fa675abc1cd9d5b3a6a063baca3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4dc252a8685025c8971a4280c281e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f47669d72cbd124f24812a3b280f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9186cc0b68e710d6f170e3a9d9fe91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7d567a5858525f505d90300d356ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aad2e21cc228082c456396baf1dcd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a305429f07c171dff2484277a1cf25d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1b97da875782768cc470f38ac0651588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64bc492a7dc84f89d7abb41b47c7ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce45679c261a7003aa1e1eacfecf24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f5e85f8f4affec0c6ee9cb0a23cf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580def957d52c50ba12411da5a64d8b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ed9b9664cce3514328d26373c03dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc55556026ae0f5c5f88d779f6a9b9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3d0727c21630847c3c7d55e2e98a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fac2bf24176e3e81e3c1a995a2a9ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cffc7d7d96dd3ff44096369f5a827597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3cac1342af9c3345a6af31736b9a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f723ee4175a4891ad7698394bcff5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85a2523ae53eeeb3907f41212176ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a579cf2edb183bf0aaa29bfc78fc84f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8172925d33a7b51ee5a4876f6f206602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ba88aa43adaa99549d8cd2137600c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5ecadcf141dac8641a43460f5b1f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d29df255224fb2d8ae52a0aacd4c2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35eceea7319e6badf72a5226dd9b72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28876549cf0934a7e356d5ee991f340607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5870c1773c62e23bcb1d43bebf23b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac133be51c5b5aa02291d354c25952a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a19c187cfaaf60bc932b8fe0ad1a14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c2b309a001638bae24c0a6e6bd51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb05f72e463b095b0d98634b0b1e64f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960adbc680c49efe12995988b4acbcc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab649e9e509883b66c36d8054beb7b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730831d032750f0f950daf2c2e9e924615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac98c297c35c4164afd3707383af32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e99eacb592a8a862ef79549fc1c8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d9efd9e9c76fdfe3cb1e5def59008618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf87d389889d34ca885e7d3feb3a94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6200d46f1c247daba15300303e9e19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb442379ba52e9955f99ce59d8f8475c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7776ceb2181cd0a93a006b1d842f9ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce56afa960815fbdb319d4f2d9595a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384d8ad3124474088318089fbdbd46f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716c07b48656633509dfd97389421e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5306698e5a054f2f9ded008804a557626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6578158bbcaae64266a5c704a15b4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116797531e311db520dfb2d323bc23f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38771560fb8970f6330bdb95b24dc804629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35616b9e4b0d8514d24e74412b6858630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5339c60fee03e450317ef39420fb19631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e3d1812f87586c3bcc56806cfdb6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08890c7518b94d1c66d40a9d5acd0fee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807d059b2be6dfcba3a6b9083736961634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5e32f8e6b7a076641db4a2f80839c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cd9263b1fba9f4d376661b4154b71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7cdec3ae88cc086e222aadf225715637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd79ce4fd5a413ed60e2fcf7446d4de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc44ac802e3b20075fd2ecbe437e11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009137e4352160e659934b4a7c073af3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0967a179aea2283b2363badf0d80cb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e25bf9e61a0da1eb0093f44982a1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d6cc7b50331d4552ca18782e68335643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7111f7572b1d6fe2714ee7184f8ca2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652faccd557cd5fea803317b08522f6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfecc66d11a076881c522a5b72f70b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b079a350cc6f10180c91269f9e73c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a14226b618772c0d2309e27cbea46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c5f8631249f0a63af6d25f808be42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d16a13e9b9d6a62cfa22362c0a796650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f0006e028972c2f0b0a118e442abf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5c3f2f6d23294169724e810f4199d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384c2189d101bf31525205013b36f6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63068fb3103497056b3ba4eeff50b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db92c3455beef01d60abefb586917f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2af50389aa8d43c3e2ced428fd8772656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194ae27d618f3155e5c318431130e0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc02c94b55f4b52928364ce0fb6b2dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebb7e6563723a63837a3f61c90577e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c328a14d7b13fd2326082b99b59f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de620eed4d146c1270b604c514a7c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae594e2ff78715048a6ac0ec557f40662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a316d897312f20bbed6a3a2bc7003663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7ad01a9422aac748528906417688d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd69aec8501b546967b3934b978b04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547e74abb05e13f655aeeeca5cc4b42666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803deb54775bbfde83128ca655dfb39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e2840e72942a11bf669a88aaa449f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5816abe50ca555df9685cb6673c5e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cd746c710ac52c4779e1c0c8f69b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c3d59ecd2227f411d0668de22d841671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237c737117d2d433193a76bfed62554672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031778d69e0fc6c3b16604ef156efae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e47bd293410f1028dd93a4402d393674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc172688ee48c07531844d3e7d1338675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fd0d86b642b8b7eaead9ed15bce04676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cd0bce46cf0134d31c644c06d2565677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4b69af1795986c8122ca5654a4949678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74051724df8fa8d4783ebfabfcd7fa65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbd9586f034a1fcfb7013c4f664b3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00e804cfda4b39575be15231cf15f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322d10fd0d1ffcca588cf3abe3bd29e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34834b0efb4c04fd71252fa77db39fb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6008223284a4a7718803bda04d92e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4a60e82f2da7d2c520a4987327aef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50a1d6196fc4b16f98cac9d5767518686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e794ff7c09dc87d68669e317033a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc9333fb9177cec515991795f0accd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d79e4ceb2c2d4f71ac78ade9bcee66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad26f5e5fb870ee6ea9a154b73c466c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f12108dd76136328fa8e83fcc9b19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a4c460af58a10aae524887453178b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e78f4744ec6e5c171dd1f82c8eb90693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c35a24f689db1d45d238c0376ee55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc9608a0a17ef980a5da8619603660695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b5d17fa28aa2d786cf07449b1bd42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd91f77ccded84a8e881106753c4d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1456cbd8eb5b9e9dbc97c06d711f244698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38722c6f305cbf3dcc4d1e2b52c48f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9633a64eb57bd971172d523fcd98c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ff7436e483a49bd1e09a35ef0ffaf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9da688f2725771f22430ad2673bb7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1105b2da0bb73c2d85b950819f15e93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a52d0441a19deaf3e51ef7696ccc15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710aef470949fd7a5c51810b5db2377705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4a9483b8bb316089da59043237869706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b183713b5521a3fbdeeda158cf0ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e6618476226ab578782050be785b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1da3cb2c9ac7a4fbfc56192a9be58a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f97d48b520647cb6388a3a2b353cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ceb01f9c44964f7649c094230747a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924fdc066558eab8b6e2435ceb98af3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0394ff298219a60c01e800ac89607713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf40f18da8f34d24d2e987a6c6b7af0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5e52ba9f22e48ebd6b993982a7379715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40864de97e719e21287ac4688da7b625716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0410fac3bb7713c9b084cc3a5bdaa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731235f84aec73943c6e86a6787dc5c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b836021ca7916bb46bb7fddbe203763719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee7f3ad55f853fbf75e041947204c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e9b34afee890ec41139dfb2d1dae0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c20386c3034996747e5ea9a4ae2685722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7db432da106b7bfc4a5ac812d9fc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadb17acc4471a993264a1a47fcbe9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8bac766cc4220cbe96a70c2c00a9d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851977e0856a689830900ba6dbc477a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38912559e1e8e6c643b16b39ff85bc2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a4223f3e53a5cd3201cbf84fecdbb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45f47433bf01d6c5969b83096d02fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20f2b9cefa8dd5b1ad1a8095d47b15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad471be59a19a5a2a80fd09a8217ba74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfd83b2ca6751f9c9bd724fd837d74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222081607869ce994b589afb0bda6b56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70d80578ca5bfb6287dd9fbd3d4f2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55dbc87ac8e48dcefa4c0f0a87b679735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12bc19c9989af44e8b2db4b8af8395736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc13b0e6ec362188f4b15947584bf5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3900c709c013233845afe89099034738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777898d6a7851a47e36d3ff9e38ff45d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030548b4c9da4ceaf82bc52d9bab7f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3011394cdd2ef28dc1a22e80a40826741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300990fdc02a6a0b4aed6cd6252faab4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc316dc75aa0b5271c138296f133d24b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1954cff446f334ea61e886b78b380744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7313145e22f48410e8d23dac872d14a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b063ea13d2f5c91935374c34b4a3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb89aad72b605d84ce1e265c396b419747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ba23e012c18727cdf39cbf36d1aea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ad71b9c521f5596cb89a8cdb1c7b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca801d75cb9679f47c9697aff0ff2e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4b7c4fb70b0cbbfb80db7d23c0bd0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63ba5507315c897ff917cbdc78eea5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f437c386c7bc379128c6120699edaf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe862f5701aa26ad3857fe8f73c78a37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6957f2c0ad924ff4361fbd2b6083f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fe28859b79d40cc6473e32dbd6351756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc074c5f1800f519f18766c4d34191dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b7d6a52ea6fd5e6fdd11243bf6355758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec0decbcf3de19ebf2b000cebd4699759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>