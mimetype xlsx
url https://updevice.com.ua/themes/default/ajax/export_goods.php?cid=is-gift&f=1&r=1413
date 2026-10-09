--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706379cc67f73595b930b39a08d7a5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faef9d2d934f3025939183b7c9764d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c564e8b0795e5dd05b87f8e9b4e87a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613db8866b459f6b8a6c3f4f46bbcbaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88513867dc15ba8bdd857d37cf9a4e6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115a000ebebb3f34b2d58789771c0c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c735f24c4906af8b325518ef9053f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e50bf69738ff82f6ab7fdd5ec6d758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bea44ffc6775b480dfa96b186a8ace9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190cc2e021846ad9709362bc833b7dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a977ec70905c8454423a4ad5e68f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aabecead42c674723c401bf689c5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6c5b4fca0c910e5e693433bb6b7e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c33aa8c5cc3eed39bd34b85ab3b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59fb48a9bce866071d8ef0c75dfe2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b302aef6fa86219ea96e34edb351cdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04adf7c8a427ac9502683a2361f6c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf489ceb6b9d303ee650cc335311d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721ab9b6b996a2d88e0caf30dfa0d5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb31c56c5aed3e1f06e710c7aeb98f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35f60a70e9dc8cc0a1e550196a0c2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b092041f48322f3c5073f723a675322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4fab76e9ee14a360483042d01cc4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2112b19938b087153db7a4cfc5d274824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a52b01602a53c9483331013fb3ea225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d06fc049235330e73cb7a04c0543d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9e2c002fdaa39660af5c3c9747a6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68001001c08701651253a468e0a21ed728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011602d9aec1615fd95d8d86509c56f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274be39cff1716693255939cf7f6aa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451d8b15bea22cf3065853c8592c5af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291aa548cf7bd2c59663a974993710332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9b6f5922325895a224ded7570b3c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d373426f0716d124914ccc9cf26df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519cf2e56498008556df788ee254b2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40881f2b2772e132b0fe35fcb9752836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392e400cc89f45178d3101d57bacbcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c57bb2b3c5eec0b9166fc6b2fdacc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aecdef67daf6d002f50e8f748a70039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e5b0cbeeb6232435f38a6558fa5ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786254c75652333077312a4e46d8738141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85ec800b200b89b75e72707d43241a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abe096680be1fd349cff1d0ecc1fc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cf73a1c92ccef6a72be9e3711d76a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4725cd8ef753ea3c3138a2e4fc8f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0edbae80b76085b2c7673f2f4dbe646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a75f600fb52ab82532c82b100d49047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e99ab25def6f0bc6ca63037a4b236848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f643abeb96038aafbc1b106b6325349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2b6b4ec588e454026c1881c2c341850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e48de93a3644f18fd641f5abdcf2c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d375871ed832ed8927f436254ab80a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439f2ce469421f9e8a4b522bedecf3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5744af7264675d51a25fe93efeee28a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d6e7e2e859541f242a265fe89230e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224deb56605834d9d08343883dc10f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89311754c98d89b905c63154fc5f42e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f622ee0c9238ea60bc01f341b44edc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8820cf981bdafbb21b34f660e07a2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95741af7a4246df4aa56981d3f3f32bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a6946cd7198e13ba2b247a4e43fcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61228fb4068f78e92d8bcac3c02ffd7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50827ebf2724eba436bbec7ebee3c38b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd175264d2985f64b658d1b3c32ddb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cf195bce9c75d2856486d06ab3a6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a01a78bb113904dd1be4b915b7aad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1317e15e6ce93395564646fb794553b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c5bb40dc2bab403b53aab0b2a37dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e66f6a4ebfeaf1cbfcc0eba9be10e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd8ebcf84521db540f409ab9dc987670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5570645ab8cefdf3e2886aff4b08071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61a75432defcb5cce0dbd9254694ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184324b0af33fd4b7a94c1787ba48fe373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a95939f40f28a68017763adb6347074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa0ff42c68a27ab4529598dffd96c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddf90999040f4c802b6f4a7b1de54b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f74342f944ac0715a242ba1f497b0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56dc028c2aada9a460338177ff7a2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6869e55ee18a933ae6e330c68253279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17a2caa1ca28a16f5ccf3d296ab29280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0269ad1238ed949286be8b4d9d7f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de8a1a233a74a9dfc1d3ddb82a06c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b9b298686c622aea60d309cba251183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d31a4006fbdcd09548c70a3330b17984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a6c6867e99ddc37fa5b73ec6c3d6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6947ab64d56e2664cb9817ecda17a8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed863acdd8b112a6cfc2c2b1984c4c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbadc2067d300867cbe87a1ac954aef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9a3b87c7a5bbf09c3ce400878dc1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159ff02eb5cdf396a89bf2ad7db179c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c04ee2a0d0efdfffc39a68bfaa69fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6ad0d66e55543f1640bc959aec2aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd381289e7995815b6f93d6edc546893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf5ed98deefb9a657d2b1fe6dfdda794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779a5049f6096e0c54650ffa9990b9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6c647404f13d308f8a3fa6c663f3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291520ac0745db116fc24e54b9c7c4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7392bed5f4f5ecb6c59ba9890af0bfe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b081b8059bbc7489aea6697ca137d3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79005f9d02e138bd47d122a7c16cf8bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6696d6b6f8f9167f160a75b1b0f377101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddb81666c02019276dce53f1ce9f0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda092ad67906ec1d6ab4c52de849fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306122c3b53f96fdf99f4c32f0e4ed4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd804158f76dfcc678d849e8b390a14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f77c0d499c478fd10ae0bc73c79162106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d6f3f396f75ad4e723adf74ce3a2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c93e67889d6646134a6923d6d25a0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40219213991209a089212bea6f7695109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded3ef0f20f4c63664caaec54850891110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca093f3fd33d63b76d9aad24f0546f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a5819d0691c7d8bfcad2cc432ab1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e236b0dcb58fa7305928b8bf5fa16b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd0c8a37ed0fbf447fd6bcf77d4d22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dee3baac7ad129cfdaad82a3df4f79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b898a3ef67fcfd09b7d75e79dbdc84a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3c58a42fcfa3242bcb431e2719bd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89e20fd2a7804a7a7502996e65bd40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08cc70387d663b95e2a1598b4a97a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a58ac345485dd0b8a691a365c0d00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10453b53553aa9c7a0d5862ebd405a82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec499dadcbe7994f84b1843574389122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553650d8c1e150db683adf3d4a20c19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb216623ce44b8642dc43178677be4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20b39e7be7dedcce8750a3da247b5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688eaf80c61a9d23fd046373dcfdcc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58464841dd3e89c397c7b9cb7e47e50a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ac4fe125494bb09c7409abd93800e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b4293465e25f64bb644fd056ce1cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22506654a06611eddc7f4848baa1bb2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a673c1f96cd07d39863ac15c32dab2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0365e280dad8918eab48818e0f007e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88d955c03bab95a5028d4515ef7353133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7d259c2ce208686fc519f8504a765134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5573286079285f219f0bfabcae5ade135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b153d5a04833fbb71371440d06d491136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf92560fc30ba603ed147ca615cb3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc8de5a0389b21326bee2273576d4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a411c1b8fcde0578ec3a3352899fb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509dfd1863438458d0939f446efc36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479319e1fa9fff0d4c87fd6155729cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba9e9aa0c4a9b0325179e7dce0ccc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14795eea0bde9cfca3b52b9ae40df3aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61102fb2c729e6e537191e14ea2325144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a7d6aa6d3d23bf63cccb8d0e4de1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2a42c14acaee1b151da4d9fe3d6fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5afa2f7547c27d3ab0d1ee2210ff8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dff2b186ed04112db58a8545c9f07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6fd9e00a5011bef0b8944cc4854f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a8c8bc652e995decdff2cf77625cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc99b5bfaf2614aaa9c15b90d7c4522151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275ec95b6a2fb4563f47d913adbea1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fe43d9fb848a7b5650ed33a035c45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0f87d2048d2f343cd5d21a336911e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e2e3ef62615e13ea7b8c378f58051155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99258c9100df4a261f0aa021541e6e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a87ee909691ae4ecce20798c8a704157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abf04b085ac9cd58f04235cda591d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a684cac0ad52286d62ee3f9d036be3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7859f02e7bcdacdea68daaaabdd98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1bfcb818c1973e96af3d1ed35ea7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99169283b1a7b104ae94f3ad9d2b7f3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f3dce3a41d29e644b9b08e2cc8799163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b0850dd6ed0ef05a6779e25ce7649164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03ec7d9d38fe46e33ad15193670e91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd75a971834106a81169e5418f9389166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69392d919d50c8ec607fd5be5583f9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0226c2b08dfb72b9b93e54851edaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db726c46f6e9987d5bf176a737e2ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65058671690af5b6e08003a80ce776a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16f781549c47cd870ccc09f59a7dc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1350295da4887853d2f1eadb1b7d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b13ddca11b3ca2d0ebcc971b2f5634173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77d7835c243a10c6d17fb8fde1ba1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ace2703153380b47f22e03baab749175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b962d32cd67ad7a76b55c46ee032f80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9cede95ecf3579d854240165aa57a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ce2e31045edc715f9996b4fc9ff63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9996ac9f12f79d7cb03b841623bf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134b4b5eb9caa76ad32821e5a48d69b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fba1dacd7520c80b42c6e9c27b9ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c899a4dcb3d10779156d8f113123a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268400410e78c4632e24345708847b67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f493879a507e58e8488e522e6b1b98f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89888a806375cff961dc86aae95d5113185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cf7ddddc47cdf65001e0a31719b4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3008812f4e551f97b597b429ba74a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb310ad2d71c3cbca58096d8fe6162ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515d6e058efd3587f7ab5ec2ce5bc82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae694095683407c39ac09a50ed0c000190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2be7e7f5759c4fcf0a263b441f4ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeacd44db072fc269dccf58f5c1e8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06192f5d55cbe269ca935a8a7e0d3bfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cd1543ebb2b33da6e2a73b5312c14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07982772bbf7c822448981a5272399a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b333aab38ab18a56aa3f23688133c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdd90b9eb20cedfe948e579697267c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452322c7f901bbaf2c5aa96dc77aaf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105e885a4fcf4cef103aceb803234fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b78fb120b7d4cdcdd2a468407e0d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfd124cb9417fa5d311ca1f5fe3452201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e03d229383ca1383e7dbc410a278d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6548b137cf3815a558e3e09a33b65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb53c62b948457e35408de0174b89ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ba81ea52f48a71da09e68dd4382ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccfd41f0698dd9aed74da2c9e1fb4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991199420d8d87afe143a50cbb4c2f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45a5258899a0876be029e2ca45b9d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57c88727cd7ba04dbcffb75c1b532e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d97dd4d00d630a71863b036fda0ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06451feb3d0b8689b454319a2d81963211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d865079ad985315ac84b7c6dc4e8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359882ed15452d6176b9d020f905fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c03a36fd1b5ad8e14f65953e19393214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5b88ef700646ce277540c67d4b14f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7edf6abcde15ea4281febffcf567c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878f8def56a1e3b3e3e60daa7eaeb86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd97d35428d5a6df6cb94f97d8fb224218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30f6dacc5018434b3eee23f9699c28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8589258c8e9e88b064dc447776522220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b83adae63e229e17a0ba65e6e59880221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5957f75dd897f35bc9b66a12d406b8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c18ee27db674805a84660a4184b69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161e08fae40193d65ac04256ffbf252224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979aedc47061fb4ff737a154fb5194e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb68c2a2d5ffe63bfe583041c5debf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f600a8d87fe862cf0b979055f862b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6939ed091f74e839c2b0f7f71fd9f2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9523687d79fa9bb395014e2b44bf0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54825bf72213d066a7f13e0fc6a97bd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30477eb3149091334e13467625158d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bea34bab3066d92841a99c3f711230232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1739dfb342553b7a0cf5001c6505ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e961fb7b2664cabc4c45af7bf87e4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373a5794886809076bb0c10d4e8ffe6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7595e0b30ee25e2f689cad9ca830312236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c02e05a84aa9cbddc74f1881319122237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed7701e0c8d9d279128c8973361651238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d22744b8e9fccc4cc30b04a8b69f2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78c902003b03c72507c9b0ffcef30f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac078986a6e23ff72159de1a1d806de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febfd4949d9405ef5b35fc6afadbca5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e592e414fc4b11d9e56b59547e3b744243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ceec921bba9d934db21709f50bfa0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340b3bd492b15d536f8498a40dbe5c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd89c57766bea7435f73d6371153fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da134a18011315f45212caee8c564d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b22f126cd54b97212b4dd1b9ab1962248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81afe5bd657249d004dcd14746e047249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d948bd4c35d6729d28c01d1698e4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58d3084dce7573ad985819a72b14fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e192fe202c0456a582dffeae2323499252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3e27eb0e5c91c21f0c497307c3c04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c738ae29c478db6aa52b871d9cb2f3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eb732e1609d336df280bfbfb7ad60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3342de3272f51a3d5b04b5ba416ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a998d2dff718f2e7a5bc326fc91321257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebe8a02bb2b218a602c0174b2b8183258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bec221210c47f1702149de7354215d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8417abf3b00ddd435d7284e0a4ac5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f070ee7e8e59aad45598886e03bdbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024c92526c590d5f6631444ec17acd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db8338f4fa23d5f853e94b5b181e1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3814c594d20d6364888c72456b5be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080e3e3dc1a1ad9178119a2bdb39b4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d4f6924eb84568f34c22c02a7a13a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e74c3bbfda62fbe247dc406a4e43bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c705143ae8240f6849b18998f1096268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c916c640dc63658b7103f2bfcd1e79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808cb83ca7f1966b0f891a39d79a356270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6edabb6d2d4c1f900a4fd82c6c8129271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89a7d42d78f6832d08f27e2197d92d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ed7c46b84a76ed7de4012e33fcd67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d0a002cf41d00d8bc778de2530b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e560fe380ec160014ef4877dd676e10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cc571a47c072bb9d4909cedee5010276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e39f2224ee8ffbfc071f6889156a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de185f87d7b47f16a115ae1c8e41a068278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6e5b730d61726c758d817a77b9101279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d21eaa40d2f26264276a3c1a78fb8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a906b3cbe6d616f62bf0470435637281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a9118f6fa575d70dca96de5e6c82d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d846ece3f466d82905b47bd951c89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd4550a3722088ccd374fb761d5a28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125e84513e614af7c7e20ddd65371c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982aa3a997b0a556a606cc4ba591223286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb74149ec808b33aa8b9acffe96ef2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdd7f127842e69c31dd72191f488fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaa54147dce38175acd0cf5c751dfb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3adfe96e1bdff19bf38ccee7ac75c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d3a2fdcc86d5967fe680156bc49f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464acc4d4e39e933e02eab0fc440d33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150642943040551e347f337bfaf928b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b6190b3f0524206b46becadd4b102294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309f0d86578bae01f5e878f55b71e44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89f4a0873540ee19af087a89f1b9d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340b7e6c35bf0565c3098f546f114d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b426f83bda699436d0d160f6eb602d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae65cb048e585efe6c6c37e1ef5609d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877263ff11abaaf4c0fa28c1f4f85bd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c473a505ccdc7db3042d097c6d0161d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60078a4386efba6cde733f0f91766676302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686655d7beb7d66ba61e89d7fc48b388303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5342bc9bb67c9819039b7f986a6c1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497340b69468242d8ebc39fb3a7658ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf960b8cf1e5297c6a7da89727c54f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde66c5b3c7b0f661104e3b6168798a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c993b0c0a741452ae1a8c275b5fd450308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f843332c784291ed1f9cdba4d20d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636e1e63c79143857c6cde8f554e33b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b1526f929f5bd88ba59c2bb776a1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff68b5628fd80f14e1a382bde75969312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e749642998162badce0600df5af5b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dffa8de90ab5caab8f1b73288c5d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831bfa6df200b07fe1111396287856c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705fd1998c3477957732bcd2c7f5018316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b197db93c2868a98a6818338bef3cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94f1fd757f9844e83ee571b7a4eb32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585f5d982ec0c5febe799cfb65bb731319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612adb59e8fe3b1910c0354343ee18ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa37455e6570b3f438300971337e08d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0967c7800d4ccc93d7ad34e2020d8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5350551c0af96710d9f654ec4da94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd415a26366d51e039885372b019ff6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d116b031d27cb54db94e02bd9a2e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c85ad82f4e201a8b346d2d8d5b07d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770382da49864ff2cd164eb8f0270f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda09e162fbfe323b98435a2664862f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595831b3abc3b5487ef332a80545612329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851837b95dd360a7843fe4cb483bfac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abbea8e1abc6635f4d4bf90d5f159f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07402e953ebfc207e9f07ee90db19d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4825b290b2c10fa13ad384e640c7a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc571ad3a8bdb545b71c66c48e5a4b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434a75ac03a1b027401922c9e093877335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e840ad3ae9aa8696b7db68e6d6939336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c8b4a83740378d159f3b179c1a63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506cf0a174fa991491a717010ed2c83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f3e759c72e7bc3b78571e0c101c8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc30895b12fcc3195a611553421b476340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db0a39d8497502c40dfb7971fbae86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77bb16f198c98a538f3002ea17a89f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00b24a97a3b52cd2f4759571af7837343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8d34b7988e01da8cef9fc0cf5f5b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60606a05a6780864f4e51285f14a5fe3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3b3af047f574fb61b340f9fca85af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2391f4faa61f16b7737b769c76eec00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715f532c762bebd3750bf453d7b33e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299786684974dca445eb782d5c3459b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefdaa5d4c7ae060612e51fc91ae5ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535b90d5537e5fb4ca9988192c98043351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dd891dee88a29c74da4a428136272352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdef95e7295c8ae26d9e609a153b23d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9c3e158276ce7a64a9f772b4c08b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53bcce8ee85b205563a4b4f9d2a81f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ff1117be0c846f6f53bf1c2ce341c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9590baa33a294a4c9ad233f8e71363357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2967ccbcc0b86f376e2df73681a015358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5dc456e48fd1aed237df93fe6d376359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a053c32d2e6018192ea25d157333dad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a104024096626a0ce2e2dc06ec32250361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f248e73ab24f4fa09e29a19d94dbe63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1f45c6819ec6e5778990c8021a610363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0c414b70e7c02e3b11051a8be0850364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8014c72a6d2162c41b60d95ba4dbf7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fd54a281d7de88686a84aeaaa7386366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae5d04def44de68d6d1bf29677b0d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcbffcf4675068d30c94fea0623555368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22788b96e4ce41f85b1fe36069c1b8da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b0a9b141ae97a906469486ab5e00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e352d273671be471466a70d88be6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9482129da74cae717b183bfb6556075372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287847c281e2fa7bd05407890c196748373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e65f6814aa9efd638d2c6034295e90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6500304112ffc50db00234bc47dc9d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62343d4df3e34f11681bd2a3531b1841376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf49d6e8852a5436d6517ed518b44e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dac86c636c78c4cf602878cbb61d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98b89f7282f87dbb0da9d5b13b3aaf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4928c9b61672625c56e295730a6baf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210baba394cb49a391ed74a44cf325e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d55ef5d6b1cca1afe30bb1cb4e1cb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e2277649ec30e50aadd7ab090907e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af521fee2ebfd53c5f54bc657a9e45da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a2983549d1c5e0ec0bad35a4ac5bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c1c891674c710dffa43797d2bd3e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28539a02fce6192400a8a987920d8a71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86257f1fcf9ad0f80914292eefe9ab82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de33313a91d56e5ceeac6197e28e89c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfe38a498c0200094d4241a699c105390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c4ade5f16bec040ac2dd42392f38d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49365354df6c6e3dd149be0766a70f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ff49a41e29cb16dcaddd3125de8f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71a0d90886e3a4196da4aa67b36379394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9abfb11fc76522eac99b8f409aaaf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96f888a3e1a4064a5a4a26963d919f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021e10a49571e9355e446e7017478d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9d343c3547ef48395731791eeef8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492ecfab8b9bc632e9ba66490748c22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a953ceb5dcb38ad0f8bc910affbbfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1402b4191e92b39e647fe46e473b639401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4161f4b8d07188e6db1b8969e12eb7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716cea3a37ba8ba8d521965883baeeb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaceaca8761c52f0101098de1d563a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54818a1fbcbf6026b8474f1ef905876b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c8a8467dbf8911a0193ae9029335f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1366d5123db3c624a8bb6f1f30e04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6a5b810d6851ac123ea347678d802408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c03cd9146e654ee47f90532a1b83c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ad2042bfd6d278b2db9e4d802e070410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e263ab6e550a29ae02940b3649e8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a01e76917e8af2ab987cc41ea24c32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52278a96ec91f94b5b2fdbb3639cec43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d82f91e55cb0b63ba50f6a6bde8cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d091ea0efc6a145ecc4d71fbc70b51b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a4687878cc8fd9da584e3e89e313d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691d2dd19d65e4a136e43b92ee71573417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fff7d34ccebe4e725c6cf67e634db7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17cb02572fcae11c9a79c7f08f7c17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9d0d4483fd4b312ca3d665d4af7c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b2b0033598021cf6ffaff1e436e32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661038b765f68ce6f2108f8ce1fbf60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f564130f99aa0e3d90b4cd460cde50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf14ef5a99b9925266c4fe490007a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5153e683b2bc72a8c2f406f9c64eb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb000a7bb41cbfc8a7303f0354c6cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f40dc0affc821478b4ec86d3dcde3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4bb69f1ecf2f7bdf4cba75c77cf91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71783331d02e24d7accebdd1534d6320429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d620100c018f8c6a9939b705af557430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91789e8d7906e4db0b234cbc903cf2ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d88e8a82c5a16b24c50db1913bbff9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec90fb5ff7676e587d459d2b5f8b474433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ea8ba99a61c684662de0d582e44e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc935d43799a8fa497a3e018528820e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74db8b0026dc4fed69814ff6b8ae80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287ba16686a0336e1bc45be9748e225437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2189477ce00311ca9f9b109c5926f30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40d80bfe35ecec73db150f3bd9a79e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3e4b8ca5f581c0add288517a422fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785469df491d6a2917d9fb8078742321441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c5d2671112868630be00dcc68194b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c892d83007e3d6b0f2c4600c2158f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e1a77532234fc70587152709f3f9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643defd5616ee2db60486df99899224a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3f06c666512ccb88d516e3b435dd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87f78592d8c806e563b2424d8f1813447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faa07985eff5dc312de6802cbf7763448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e11a1ba03707c23a07465c4d103383449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163c852eeecaf68e305fed628df51be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01a0420170fadf2627828616bdf7cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd2ed752801d5b11d1e2d0cae50798452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b61b6ce5c5ae9e41fd27934fde08de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c759988a71af1d98c9ce2e42b881769454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002744ed36988accb3fffc910a82b71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927ba74815094a5f4ddc53d50330b43456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef6d36b5d0766111247ed448ef46b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8880ed728161c2396bb6953e68bcdb4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4bc12a8851a3063a7218503973bdc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0924951576d99939480bd69f14f0dc5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d76252eaf38691b8f17138ae3809f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57051d27338330419444687ca1ec4a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf5d0f30414cb220b901a05af7ecaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10519dca38eab5d1c737fc2684bf89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061d66585065ebd913670389e3a1fbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09072a9bb99a935d85d8cc295384728466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0790c06da58455f7491db84b31bf98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c437eec77c659f9c7596cad8a5528eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d6e8a4e033a3fd09d49c3899d1c65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed38485d29ace7149c9a475cebbf9c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f161479da2af62af9cd95dbbc4637a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273585cf631a414ca1c8ee14661356c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553ee885e66411a37033a7c5b28811f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6453a7af2a5063b2153486facd17c7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e201fd756d09482c0a4358a8519b79475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af155618193bcf5573a3197f983f0565476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38b10300ea3fafdc862d666207da99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f47080f2b94fc54bb746d3ebb4b97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63510ebc042335df9a9cb3bf14cf08b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5604b75341eed1c0865a9d131e09ea3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10d58c1b5bd21c2989e7622ac7741f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329568463f5263a4422db7b0ad56f62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18db50f244f1b753221c7842b11e1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b25b0fb76360633f9b94a2050da6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7734f57b9e1c7a544eb4798debe2ee8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9afe19f2e4333121e0440c58ef13e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591339cbf7ba38fddfae5fd29f4d294487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907abafa6a32e2b9645a5085186e5e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d584f79b91380213ef3458cd1a73bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f3538454d7e197c639cf31b737189490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a83a2cc31525283b3e88a51b19cb5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190e6da26672226f7e651cc9b4be1e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06364a0ada8ff56608bbd112f56377b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ae865fef28a9f4162588265b5c2e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba56966fd2affb839898c1ee677203495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed38494820f96a698a62ead1febb5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a22c0810473bef6f583dfae19b73b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb537d141a365adfad7088ea1e159230498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960ac57f950bef9b8e68faa98b5faa8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e20666ec803f4b7c0a0320aad7cb86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3b56e60e2e6ece373f201d728bed7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea6063ba4742f9331ca29c479b2863502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d463665d40c839b36c8de9c7c25ca4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa664817945cc0e78a455e3c666426d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99e54e7fdad518587630154120d8f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542d5da6cb3be76b7b340db217917a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d58eba968280035037078d9392d19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad132ce0c3c0828e99bce3bd1af9299508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8629198e40d2c9c09d9a95293f9f6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c6a69d29cd63bfa2a40820e66e431510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d84f89821fbb191d047dab54cc29f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb54d79cde0594fb6c358b75eac2ce1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b8068405523c0b5d76229d497956b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc68c96164aa422fe0833591ba9d61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e7314a54abf9977df57194b9a4140515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ef9b99d6a36fb7525a7b81b28d0e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc21d0a10ca7401b097ffbbb57d54b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eb589ec7ffc2db16acaec2f2280b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e663ed8ca188c87bb7bb0337847db4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186310cadeeda2c20ea4b87bd35b77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c25560f9f5658a0d97178ab7a8e057521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6ae122cd9218fb1e44a0c0dbb2da1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20c9d1ca7b9a094edb994ca0e87766523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7a19994be9e051bed30a616118dad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9993cce22ee97ead87afe29da5a3e58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1787c1ef5467639123e2f4d28ffb56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5578de31beda2e0a2f83ddbe22f162527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab163c9b581a802b9faed175f71d811d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46672a251c259506addc27c327ad2027529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6b4374629b7183e544e830f332f2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6570ebea827cf4a9bd1ea16af456da4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563af3c85d33e88e93adba22fa6d9eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a37397850c6cd11d2a1dce79314237533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d66d8193a93e9e8903a15edae5b768534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192e1aea18cf1797e879a672dace5d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fee8b9e076e8f972beaaf3558d1444536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7e194c51bdcc972bcaace39ecbf88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2e0534ceefb5408279b6c4726f9f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7d80fd3e695dcc3150614f809b9ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532e55dd2e425b88fc662043d1d9d5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223379915807956c980193faf521d77b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e59179b74de280c4e1adb480c7d3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3fddcfe9a319391ca237915e60fc1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9642a8d03439c0f461109c990aee76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2c0a6e9afd0727ac1d9fad5f29f96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693903fb2f1fd63e42413dc8a833aebc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea9b4413413f84e2dd72bda39094dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4a2cfdc11e09e6a53a765b2d5de92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5150e71cb6d62b5b904f629d7f8d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213202df6fda215ce6aad9a6a804090550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417458d2833fad94ac45b4bca04bf52e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8a3b7597145961cf12ab8bf0a4ab6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b025a0331320febb68609b4611552e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05a47464923aecc39f05e16691641a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61844deb3857d77435b6888e53cde5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938395c2c4d5faf35b3396583fe67b75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62f50d70a4acddea7d84ffa2a756a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c019ad7b3e28e5ac88bb3e4a5280142558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0810b83bfe505981fa00a71efd8117559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfe87ffe8a87eabe2d5d1dc659bd20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145479b97af17f06bd0300f752df59e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b0fd8a33b2cdbb6515bd1fd9844d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce232c289f39a46d24ca46ab49a8621d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27248e4c9c5c731fea13e6ee34a7ea9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c60e646b9824796d1ffc8c57f1688565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed9186f4eb40f87f0e1e1427837aa2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb2bc3680d19e991e8a6292e2b73d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d262b9597538e3fd4bbebdd6f69b2b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f7ab9259b667e6d411f04d9c3ffe6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369c08689f9f770163237f8fc3f9d2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9376cbcf0e7eebe27135f393f5bdd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0963c36d6561b4925f5de9be6e3732572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503f5a115b57ac20bb1af91df00ec44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c74da258f213cdb4d24a32058428c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee9f300fd66068cef8fe6d84fe90f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30306fe788a4a9cdac09fba18729c386576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f9976d04aa60548fb19da9311c659577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847aa09854eda1512a98197d9d234c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee72fe925745944f2ef08bd546e014579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae5f615493e5d754577c7e50e529b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191d12551b8af7096c1c039cfd5519f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff36f70206a53490c5c65519ef1402582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cc7c31c7296f52628788685972e99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13445c9129e262edb614bb010fa3bb75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d970d484b71b3e1a98894e836bff8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4997be3b9d4ef7c3bd6ec53ed0b511586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11d44f4137ff7d40824b3cbcf1b128587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4201c35c0a1ebc62f4aa3bc62a232588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce23a3a987eb584753ca80fa52f6a2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47140decddb2a32cc4e70b4e44cd9950590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291f3ddb1b200352ae5298db75c056e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7e7b2c8ce0c26fb37cb82f07e29f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974664352bb70d93f3f4ff1e06acd6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fcd5c122c20005d1963f1425112c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f147269eb7082f163bdca179e2f8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd03035b0157d32b7741db621acd4d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e630c06f14bad8164f907f2b8d7d47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604ed8e7ee83af900f83f4368eaeddd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f7a9dd1e550afd86c2f5606f9362c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f691587f7cc037e777734f97b3c9dfd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad009cca624bdfd6433550df97d1b4f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7757a6cf35fe7b2482aebf56d56ff84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d3c2cb7ec84ea892601d60f58d2f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781c3c79d91aae2cffc14e8dd20a9a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff12fbb140f7211023bcb5b21474b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafea62382415016c83d72465e435302606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878c9597368faea8cd259b4989ebbcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30090c7134625af025f3ad0574f9198a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b6da0ef37110eb9505e1a0b22921a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e13418a6c1be18a2a8f2471c29f6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637191e64c9fdc4005b625e0cb2969611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb163ec9a6241377b066c9bfb8e335d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffdc2d3274c8fb697290090ff93b28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de78eca2bba7aa2ea45c93775afc903614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c0853d0b2e75e918c845d00b30dec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432c141a2ca0b82d234c603ecf2a031616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f595c8a36944608c825db47a6ae27c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbca648e0a62b9ca0507cf2799e56ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f696f02b3b3a190281fd57b3764c6f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d99f081d2a0f388e1ad6dd1d686df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bb3c69595bfec06c11b288e0f3bdb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf561a3e801418cb99eae08084dfada622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80998dd0a68454e02f276cbea53bdb6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7438cdc15175dba99a435ae624a195624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08153f457320e76682dc4890497bcc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf152b4832b1b8213ad2f97bce4c304626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddf3e27e2dd1f9268e613e8fd5f7a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bcd07e031c764269cbf3538d690d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebc863c3215505d7888f106506e09c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3a743497f2dc875650d147f2c6f88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846a6d2b5f6f0161aee11d69004507c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0030cfa9e26e3cf318a0a6c6909e5da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a9cb177f29700e5309753bbef5f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeff6bace109768b3612bb043bb99c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930e28f55ee6e62cc19f9795bccb6d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd56e08c796046518a152fb3687de2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5f01bbeeeba2c7a62216c3cbaa474637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021edc21338b4cff0da62c4425323582638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc3bda1695c12dc53b2821b96153bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669641b4cefce4c966ce24d7d0284ccc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92709b03e51e701a1b2f0c912b4b3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56fa891762887a18cc6c487e202671642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca530c21c903a04bfeb018307f9a38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc77d4b63326a096a1a78d7bed95a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc9970aca46405daf1c319c7d5f3e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac629f862100974fa5e996eca4361b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe2be25bfee2050a106946ef962b66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf976ccc9c52c6af7a755cb2765d06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8239f5aaa236d62dd88a3e69c207f49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0d8a4decde980f6c27abf600507e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8659b11ec94c3e7172c65d72208ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689570026311e408a5e4d9c46524cc1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc085309fdf6b654efeb2b14ab790b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac5f25e541e4bb9aa6c339a91ea9ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8af50d9d0fb224254619d4a2724f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b619a8dfe2837d299e4c3479f2a092656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161225f315dd830bdc4b84225779359657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cd51901ba9619c09cde892235b923658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe176f9b0dce6fb0d6d1b54f98b9e91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971968af567aecd7ef2066222d450ffe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5395859f687b02901634b3c1b421010661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8618d54941bb5c454a04124843a5f2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e840a34ec88e5344e4effe1967be452663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48c37d79dab971083d00043f41334c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e857d7e82a34decb1d12e1203247e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3651daee5bc3c5df8c526acd903e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc420133446f11668a20b5dd039329667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61797cca0ab50900962706998beeb06b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86b73ea1cf64cbd0b2df074750ba5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676e609a3d5a4a7b27d4a422f538266670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4d3ed20281c19b038d31c122bb3b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758da26bcac733354f0076af1e408c5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458f4624dc659859c4758694513215c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2adfb15ee38509463bc0ee5aef2580674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead67196c669653c80ef7365eac443b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85d5f62b9e2c20aa79ffcae3693555676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070bbe9781d9c14df7ba054b9afc72b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed8415fc899c4580aa7cfd465df052678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13420a3685f659b414ad691665f56710679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a144e8bb8d3bd773c8dbf52c9d5cfc8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f81ac9a4176707f6a9d21a2e4b8a5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f59908fc78e55eb14b1faee78d28c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db347bbd4026323d5de7244fb5d44b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba32be18f9ed99d3483e864e01b6e2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25100d2790d03e6295f65e579fb455685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40f1ea231e7a4c22a28661b28d654d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d88164a094adaca88609b6b756c3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcfbf1ce512f1d307aac0c4b663506688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aec9638cba32772428269dfd64eee9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c30a2188250e43dc8e1ee438f19d38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd06c800fa626f66b090b433e2d323a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537e291547dba1d0c80524124ff4211692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3d9b35cf3ce13b81c1deff2ec533f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50de243d0373a2c9d6e9945ab2594f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70d5e33b0ffaa1f4d3330767ec2c4a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482159a693a54172b65a59d5fe4b097696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422090184469b9019c060f4b917fcc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ea0820bb49c4e426b40e6167a8a18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fcd2c6492d97e70bdc3f78ef20c00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97589a31fef2f66b444f1262604797e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae515daed95b267fd8d0e02d010d4595701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096ac9ec3fad721d8fe8c294b1fa4ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca6abff5dc3d65d9a466e62b78a3ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92801d961895bac57f371e3fec443c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc1ad69c5dbe565a7f54b24ca6529d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54774e9d399a35c0ffccd45bf75d52b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f10d72827573b8b23d6769734241f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f505472e3696b306c40ccca4e18dd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a2df5c35da5ec3d303c6247f2df97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79d6de817382505c88b2463aafef02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5bf454324f8a06ac705be1e24ab60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6fb4908ce28c273ae00ab88d38ddc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aabb61f210e3c9812ff0b41245a1ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fd21988ea61a12c5766b34322026a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea69fa0db9ed1fc25998039b8f4444a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6ee303aac1368c02a150e53e83ce2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3efc3efd84cfa00162271056c11816717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f252b40a94b138d3caf04b8d9beee5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3df0fd6f493d49f1625d81ccec365e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c29776ef9df00ee9ba30e05a67fd61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e3374430d802833c3f661a1f67c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a7873cc14b987b8714c6b180049d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b620333374a891a5bdc2f14a91f6d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781df8092aff08c32e9683f1c4edd8c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2bd040542092b3f2c0257d8d1dc0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd610f72ab7769be88a1772bc81b642726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1b97a224a42368d5f444d0c191534727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c28e39dc53ccc4f3906e3191306e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d927fb90a756f3081c4905af945c7af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355aa696f4c18a124977a6a4358b3259730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f8ccaa8d367b02d3ffc26d20990a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96f208e3ed313752fa12ea2364020a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208fac31b456fc20db0e40a087243f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381e956ea8039a82f5d0c8d14b70913734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e90a6631784b25259a3bf20507242735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e33701a3d4e8c33c2e525b5d07e1cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8481f5b375ee0a784292afc59f6b09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75553cf85693ea6aca048d8111d5b68a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125df195d3e7fbb836ec2e3a3a88402739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4f53a131e361cbb4fca51f783d2fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfffac895cdfeffb71d331c2fd60fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b69af2d839e2b51df6f61d06409274742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8988ba6dda1b97c410f6778552b56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64819c0a90935a79930178d58ff10f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47ef34028bff887f679abfd6a9e666745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f6ddc466b45083fd002b9d883d7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc6c0df8c7af00d27e393833de5987747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b33ac540da02d685aaef2e6de0478748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501dd185f818a1196b2a542d1dc9448749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a743cc866bd422ed3b4d2b9d880a52a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea726dea39da7ddb1806b2abaa4050f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d10a2eae65860daed5ea2868da9e04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4c6eca9d91a2ad2a9cbb1d3abb6c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1552f38022e695e5f73c9042ab1f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7548ab78efbd2710d38c11f817360f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bb9dcc31f136309930f7ae5c247f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ac9a7ed134d20b9d6a08058fa406f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53f59f6e872c820da05b3a3fd513f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26113d783f2e0ca0f337786b15491334759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae1e9f58ede730e7f8ee841d63c601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e472f58a824878516359c6c5b2f4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1a3147ed86b3f5325aa30c081f61f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65ac44c87922b9c29226d17126ac514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d20a28dec18ce1b289e33badbc9925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e94d7755ce836d0826c8d03a03a3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4c83ef7f12ae39137b9a0169863567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528002bf2375968d2b7b8fe54975aea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc26c3eacf09eb54eac6aecd2bf7f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937420b14e6d6f0bb64ac1911c2f874710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a44a2bb38170cf221419b71471e9e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252f5e0dc3fa659a9cd3d5cf76c80e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba371295cf6af9664bd34cd45b4932713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb069c8519be125e00d2babc08ab999514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beabb0d7886c9540d159ff886744c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea09bf76f3f03d284fb6e9887470cfc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895a168669a534916ec56d4eb949f3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933f31a224a50bb0eee3d187ce8ed4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39554c7b6591f01f6f11f3b90221d3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af810a1f6a73be63ba837f0ffc0c26bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36969364b9a63c0f3a435855598eb4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c50096ffb354810da247d54e5e7a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2518668c6bad493ca7c209cdbe54a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710cc1878c6d1e2bff1bd449a11ea8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac8c03a59f041b32b0b9e6d690c1b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5374cdde639fa80d3c6a90102acb9e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4d393b828403c134ed3a41ca7c62527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab8fcd17a5e92c6d83d5f355dae1b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf675242394f25ba04b896b4f25fa3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc296dd59c418f5b9bd7fc36cb331a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e11ff508cc5298dff54e2d43ebb2e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb28cfc9b70433aaacc3f821da693f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eae4a89c45fee8c62f82a4d3f50e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298feae1af6f37cb9f06ba862be4d3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6f2c4dbbf6802a0f67782d189be4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b121769d65adff6b0641abbb09bdde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fccb375fb44259bec5423bf75a60437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b65572dcc2bb7fbc364d5f65a0081c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050996dce762c98fc67585977ab109239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064760ec6707988c507766e8d87a3e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ce7ea1bfd45770bf567e2c3888ca141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2e5e2515a5b02185d5b6de800a97e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765740f963883d6dd1758b505b67883f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c5e24548f209a6644d2e6c221ad1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366246cc377007668d2199205c4c363345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb586e2160569b04f03f02b7cb9be246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc98aa2018f048f0055ea9a043981b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4d0cd86054b0edfcf8392bbb8d42548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75e11c032f19ed1d933563cc2d73a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eb1f61402fffb1d5027c8cd21d69d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4676cd8fa5d9ef6a48070da873ce551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcaa6e5c941e119cef535065c3a0b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac16b6e0fc089a0e9092aa543f273b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef7478853dfba50b7221a7cb352f5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f482a92652203b50ea110fc7bbe6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7b1b3813d7654a73f0b3b4312cd1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bfe891e29f24e93e7dff7af632b1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265f40cc300977543c154cc4a0ed18858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7eefa67f433749867c575f110ced459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f85f12c17bc73650a5387b0f48a5a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7869bc7282841291923dd6c27f13b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e711af0c7413f5a46ef00761d5e4e9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233795a54769c64f10e4616bff260fae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72055404bf0d786fb1fd46f337083d0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b315a610591a7630aff09d2871f1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eebbad8659a96be28d2af80ad16ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6946f4a38ef692fddc4c637a7996d3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a5fdb8061f64f6765d4a38019527468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef06144baf0e2a3aac6cd932d37ef8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cc2e537bfbc0b96ff88b91f61d0e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27cc23e12d0a0da1ebf72af854c6dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71803040e2729e8d121d8d305c4a4d2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ede2a9afa6c935eac470c70d03455873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43984c8621ac25d3efee495293e9f4f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9249956eb882011c12e3b3fb9989ecb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764af859488ae397730dca22c140030a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dd120b6473fb6f4a212006958609477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa196ddd0ce919effbaf3b510d74b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919abfe196a3de675db1038c588a31f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866592341467673d8802d2d13eb653680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054727e0bb7bf15132e3e95d0952954c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499941b44feb549e8c6716036d00be082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211974a30964c6115c1ad865e25c526483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2295f579ed33272cee22c75ef1dbd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0f2a14cdd1eadc6d323be662bd64885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39404009cb2c763f0e8dc7d6e59878e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e57eceda1a7979ba0cca5b0b4d2d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50703e7ebf1c6c45f277761b2acee9a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fb4b053fa4aa6276eeed7a0873f3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cb1de57867f35a8576a8275281cdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f226a862273d19dbe4625938cde1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f64fd4ed883c7e10257683b2ce785992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e915b131106ad44befdb5542d6c64a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282aec655a8c62ce691ddabfa5a267394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020dd6ed26a280a7bca624c07b3c44095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195090da2aa6db073c2f12666fe7b77896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db4a95d0abdbac844a9df34708298997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b0ae99a91d4f2a0f9f80b49f44b0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23abea433deddc45649503a34926b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8768ba019aece5858ce37ec308011100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e4e2da0388458cd642515556dac54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6dc3de68be553001fe6462c2a5043102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec202fde7b55581063b755227992ec0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54753a6a0a315411539b40367526b8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030e2a52f7d1623f0e56c93bd5358ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71de6b840f6c8e1622f780e23a0d74f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfe0d0b6177312bf0669ca6a37f446107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4d4c6d2fa0ea7e5c731a2082dc548108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac11708e0893a938d6de094df24e86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5865e09e1c1f555c87dcc2a403545110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827bb12c141a430d65cc92261719f01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822f03d5206be55b048779e47c130ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a98559994385a66d1b8f52b718c1d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed49ddd29b4b046543d0e16b0c1eb8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f17bebecc17a99288e4520fc78a3b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f21e5e8830367e75f92448acc3b05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dbe1b4b6769e40bcf55988bb41c46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f206eb95a8820e7acdd997b56b8029118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836891bf7503e6129671de686e03c24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086fed7099cb66a4d994a5f6ac2a35f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac03b819d4a54ba7476bd724a264127121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648e4dde673822f77b2b6e2892b6a10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a10a0b675f96de114dcd412bde6b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e04e989432713b82f8375ceb0917a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62877ca42c62e38b60e7fa9c12c8e9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9bfd4eaddff03f785c767b9748dce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3202d12ddf0d458579874529bea42a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5226ef3704b3a6d8589be7b2da7319d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89e73c6bd35f8a2fea956ee0ea7f78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dd8661d6fdd2dbc5f7039cc02db71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeccfa5256f6536aa11200dbe8ba23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eaea43ebf613011129770c3ba893b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490951802334e9b7303c32d20c87ffc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eccf247d2e4cd058a8d5dad8f5c2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cd8fdbfc5dc07cca310d42ea44c0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abce29167f945417c679540b9f6c01f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f05628843b2d60927b05e2ef06b23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1252b6d6a9081d7098721f6586ee0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b710f2eccbe7dc1ebba111db2eafeb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6115e10e5960900b9463903f87afc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19839eb1436e58c4191982a4860fe6be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4c8f16a1666dca84f1a8e88c061df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58748a3ea97647548d5db115923f127143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e796bae7c0c31e9feacf245a5ab20c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85310a2f29e6b565cbbf561b477ad32e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a3a730b990b1ea76370b7f12d74ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c86a2a025cb5928895e35191697c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589ff7fde2ca3d75a2569aafd62c098148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddd71fee1c6e00b0065bd85cae79e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03228a45b7525b56baa4e43628a1a770150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0e8b13bec3a9802f8a55d67803747151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05f31d275bf39f8edb772f33f6296e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debac4811f8b16417a27b2ee37d07d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026e0e13da442dbbb5c4faa3bb40bad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56558dc49936fb0093b8f94dffd0cd5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab694843e2e00a10b947ffda88d977f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cf21e0f5fdd38069c363af0e444f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1c865e5a27c0364cbcb85ff847b75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0fbe641a7e8c96b977a84f16d518b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3990961fde59e70e0796c98483a7ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e05f3021832e3d57f090bd90f318a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2866c13c9e40f7feb674205df4979162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e817b83026fc83a821c1c598d4c77c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e484582641f67e8cba1242327bfb64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608f44b972005bead6455f65b89c155165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea731519e18206203ec8cb9c40319876166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dd60974d787952763328e691ba612167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a202411638cab1b7cc936317483b584168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98baeeebf1fcaa83a3ce7ee40a4d3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a8e1243b4a9755741d91b3655288c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab5b69494dcd91d4d5a77be14d3e44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dfb7ead504d9b87680d9f3a59089a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f675712303823bd178224430fd2461173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fbd80f8d5a6d856cf4132240f94c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1740e2d6d5f5344773b5da59ba5f514175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29878f0fa705e5298cdc9d9443cfd19a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953daa06a5248ab289aad0e78163a43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c193a071ee792b0ea690de7f33c35a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ba842f9112827b3c40f8eaed2e77a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f867f3ff1587df85aba25154c62039180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1958caf6108afca7eeaeb35340379ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17782264c6f45620a404931911b984ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff1861a617d1b4d81d20c20ea04dc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f67586bbd4c58e876bfad131ce02f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190c3fcd5f7e5cc5dde619f62cfae0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c144ae00be9d0136a237ec1a426430186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1b1728e006a1cbbcb321d2b38501a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a6ab14b555bc5ee6631e680533e1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b6e47e281df955b5f5a96f68d1ab9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9b048fff1732763f4e22a1a2acb2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f36df4b90e5f07543be0441eb64576191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e8e053ed5512ee30925184efc1f4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e99b263f8c05b7bb92f5373c064ec7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3049285f4959492107bfce31bc5800194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfa56905aa5c296e9dfa97bd5fff00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f01883e95ce6442cfbc6a059c2610196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9d2d066b678e273e274817d16615e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dafc460496c3cb6f1118f5c2fd3a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30f0dbe30c36b62ae380e69bea36b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daedc0c8e8e82e20c72dce01cddfd5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacf70745c148976181a9e8b4d13f38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de926c4e47b156285723928e01c9fb31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06496471ca813062cc8670af58bc1ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3731b9bdcc552e57495fe3befe55379204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c791c5f6fb9176768e9291591614bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b570d626c176fe564cc7bc25b6585206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067a0a8873b436f1abc4210aebb001d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db917371bfe9a1ef0f2f85cf89346d09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d092c5a32557ef4074e785dbda6999a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66ff8d3c7ed6c02a48fd3cb3f5cf25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c81e39a9bd57698663fdbde89a1049211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8d89426f8bf896c84b16bbcda0472212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef0e0a6564a8d296c48d3f5b0774d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef2fe597997691f14cb10036d8ba4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cb607c2d60fae3992d74f730cc0e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6fe398519ecfb02003a45a44b4a94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee08ef2d1a1bd11ed09e00e68621de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbaea0bc98f2d19eef2cc555ddf00c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b0fde977fc58b0dffc322435ad947219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626d64257ed80eb02ac853c306d4de2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7bce158dd5cc5ec07aecafa5590d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac07fcb2afa21ef908ab2de08b6e96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e037822ad1ec5d39397f64281fd8b5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dc3965e4c1e962915f5f68423024b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b2a1325fbe421fcfde639cb3f3d90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9833e264237b06029fe767fdc1cc2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5204f46ea749a51c4c7a34a768dbe8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af2866d1dc2cc8bba89cb982426fa1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d0c78d54623a5f7dec72af9365828229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51cfb324e3823c8108a43c2b517b80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f666e8e234823c96dd4b3019d5edc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1be152098b16230f48667f8134eb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae299ac8f68570ea0704dbef3ca595233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfd639343c59a16f980b65171c1941234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140739a155ddfa95016315f5d1b572e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad819322c861c4eb36bea6ec0a1f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99464b7d0588e696762c4ddac31403237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af003db10e8e3a807bcc4324b78f02c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac6b7796f2b261da9bb760fd9d2b25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732f60a09516269c992a46c7aa60e82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2d92723dfdb2af91208c2c825e809241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19d06c9a7e1b98d266a5511dfb20a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4b7e2546affb43f91b36c167c3dae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec233fd8e63f0133f9376b1cc1de66244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962d80ee60ea41b0ce1ba84ef3445aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8811e8e9fd8f767b381a45f6b323fdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659d3a6d4da66aba7ef653c253de195247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b96416a6d37fb45070735b83cc00a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2a14f1899fe42f9ceb31018bdf3a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102a96efa10d9ec322cab43b43f91cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5177b90345dd8c85d8f2356587425f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661202e32f43803abeb24f2c1a3c26af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fc0bea0d2e6f0c7769f31527f17e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d80305618843b47ad8fac1fcb20f0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71fd05d29691121a1e54e3c0879292255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6f7f37dc95ae2a5dcea80d2ad1e26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d125c21eadc1dd0b8c09e89d890e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ebc5d9ccef5024f9ea564706fd1ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f21b60a99f83108bd563c6b9d4641259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6131715b9e6dda4d48df5068d9e796260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e32673ccb62ca5054cca8af2d3fe1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c34ca004c30da5df39510f80fbd029262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a284b98cf65cdc8c4cc65d54c360c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422230f3ad8618c8002cf226a6a4f56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89fb2cb131e5e8afb59a913f6b5057265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219a491b8f3d0a395330e906b4d84b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d240e78bca57496cbb209ce89ea2cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d401da67ff3b9a1c1448d6a89fe02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8637b8d2998b0474ab2cc6ef31ef9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4431d83647a3227da7ad0b9fc4073dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a602c469d559e0aae5b22080cd8ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7018b6b381b90f6c72034acb5c293272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225197f95618ddf9fcda12bd3d37cb04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fbebf419b679675b8448bccb1431b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71090f2344345af795843a50134d8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeadf775019a33d58eff16593a831b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee3f0663236d737f4a191bba0f20ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca6ac786617c34aa9c966cd8fb5940278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8f9bc58f404ac40ee10e56993a6e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852f37ba8eb07172f03b142012c6db0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1ad52c9c999144f0c89c1df40f40d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa63fa10d1447660142425f85443f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080257de49316eadf0d4271c829a2c74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97a17cab12553a3e6c783bcd61dd69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd68ac7ffd1831b7904e78c6e36240285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e284f6d0cb58883f58044038dbe1a8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190ef1e9682c756acd59acf979b60f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7031851e775dab3a2df4a9bfbba71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d14a93a9ef122d5726f27cab5f585289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c249be4eea48a81ee2228bcc1cc0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4f0e2f292cc55732eafe982a0b94b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b3f0991e7ae4b25868e3f705a56f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe7365fc3e1380f0b5640fe54ef927293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab41ac907d12156782f029289014a81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058620da46b6b227e207570b9184c0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee108257721cf32422fb878b4bc03f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570580e0ac84c2eb772a4d1aee74e2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86e09fc9ba96d84907fd24fb7d75f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197de187f7f2b94b22be5a252be284c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46552f1bde705686e83f9fd6b5ca45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153ab7e703caac020089c78605c1f64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a047ffbba89e5890a64a1627df36c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750044285be488245b42b31ca96695b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643956aaec3be07abbe416c4d53d3e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b7cdce2e0e0b9ceffab3834584935305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6efdd067f7404fed203c16dd9af79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7dcd3941e53a5437f9ceac67e4132307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc885a944f5765d3b13e43e24e7f1e8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdae1a62e1c5b0f0118b8f7eda4b23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2899bfb9c3bc17bf6afa351c5a670310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9354d8a9b2205e28bb9e0ce446b96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553acfb0d7397de0c257427d1f8415e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2e89a54434696a421f497e6ab34c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184cceccb988fb0b08198b48f2fb455314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114661db35215c7a6e29d6289900d7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c58029f3c5d5c053241de3ff932ea8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69398de4592f4a1674b87bff2a4fb59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9764905a94f69288b0d900e674e3d1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263900011b8b6ee54b01a693cd3b5996319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bd5bc1804a222cc632953c9ac7501320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184e79efe3dc3059eee56664f1d3116321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22cd555ed0c5e1e99f8575fb8e221c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed0650a731bd10836a81e62210c248323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c1b8fb53cdce87f96f59a6a824c9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db47a0f1c75a80abb661c13bd642f21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eb555f91e51895b3ee530d976de7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10d2f87744a9289ac656c81648cc72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33724c7ec9bf30f2b8016f5728759329328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be48a5a4364d22e7eced85a4e8a4ad8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d69912188603df45b5af467d4a376b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e8f61d54d6c9abe37f9bab42e8fee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb288365ec89e7bc42eda9f33cb5e3ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf0fec11d06ddc0372ff48293b71cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff5eb290fb263e709f2210c8691039334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9376ad0a079835b64ef5825c0fb59dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5aaa93b06099abea726c5bb9dfe47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83eef8bd0abfb20326e18e4fa15e1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f5a73d9790962759305b0d61f09f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aecdb244ae4934a4cfe8074c4d2f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55902cc099d65925e96efd9efb866c1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabe0510c2c9800213f3a4abd0449ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce957c66732f60993c0f7edfcd1e16ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca287a587d16e353b00ee554667fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dfefcfa6a297efc2d29c1345dace8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79797cff5b68806dfa3afa3aeb2528345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952db8ce9f8ff1e2ec565a6a657cfe9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96330dbc5f9acba36425d3ba5085248347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2d9baf40f1d0ba09f12e2d26c1734348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ef58267a3df442d24e8f95618d49d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917e91d54bd8f2743d48ed7706e45cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9219df70b3e841c18cc672ed03504351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40b4c5de7950f5cb90e250a9a1e240352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4d83907cd861d2da4cbe38ca50704353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb8bb140e422e360da2be893e71969354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1880842aaa74bd4042fb6d31ab94c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab767a9321fbeacd8b4afb917934902356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966cf332e67d314fc11e36b8fc64808357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef39d316ac548d6ff55aeea0616d953358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6b3b416d876ffcf74ec318caebe33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b87d95dcdcae6f051d3b3ade25ec3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70fbe56dd2e14b585acb91e6d7209a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e10f69a46020ddee7521b5b05dedc0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167d6e2b575d82c62791900094a43c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b120108c82ce52c15c9eb8e3c1301364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab72feb3fc1d041ab65396eb7824ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307a53bee00a5f12a78f28cf01e6cc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b1ad82d50b43aadb24aab3af0af8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe744bc2375df0d1b119495b26d61395368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4eea9bdec9f45b6904c4f7fbc2dee4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1297ef5f752395ae4515ff416c8e891370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ba272a12d1e1575967ac36d9d6fde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1b82c4b0ab3eeef0049efee647215372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2ab41b43d8edfdf3a7dc3eb63034e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccae568ce502ffea45362e97a9b205374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef2c0204b77adb5919b4c428d6df28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeef2bab690270f4c414ceb656b63b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70b92ce28cf5ddba2cdd025eefd08e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef25ba8cad78032afac0c8fc1666963378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6742b7b082815c8cab9a34d4c9c9319379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcdec72f4d97fb2cb2460e7277ad3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb25257e2bd1fb51770f01a53de3696381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1527717cfc4b410f3dbc0dc6b5621b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fc42b18a87571292a64510277e280383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d1ae16654a9bd01db1904fb2d459b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfb86c8aaffdd0c36959524fdb4876385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249a3fae3983db52a25693ff537a798386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf32a368ab0ab8546387831d592e1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8673b2b92398155e3519a19895e919388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8b1954182784402269e581d6e3586389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea030bdd7ab42b364733c023a6894a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296d0db6d5252e5d8a2a7edc46852fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77e2d2e04851d15e32389ca42a74d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324ed8404acd446831fff16012be0d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca009f2571b03710461a46a438d0559b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bfac3053432a38e6d75777c254955395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e38b73a0b1bab5451c1254b755e21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55123a37ab370a7680e0550b15a622c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3142035f5da6999fac93354c141f40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158f52f14b6ac030c28422088773831399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e76b3419dcaebd16bc15166db7aa06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba8143dce242c6dbbf222b3c54e5bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b0c86e5a5888be403cbc03e469a62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a0cedd489ec574d94ab62fc8331ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ef7560619ce64116edc1c3c37ef02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da61b8908080f55b754f721f60c1120405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b6182a00ca4b9a874242b50b719a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf553d78c0d156af6c28e6a50d10737407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b1624747c28c5d306eeab8cfc9964408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1242138432df3b4e8935da05380d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935b80d054f97f083f9e7f6065db5e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d508caf63e4afed2b3507083eeb9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511257f75612ac219589f278376e35b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3729d178543261deb0d216218bfd0ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378408832240d767cc47bbe9c1681c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88684a6be4e91a060e76963c37a63db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b5b6cff0cccbe07514b85a1b9e9e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ee72ef26c11cd253428f84b822c53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c24bdfd784882786cbcc3ae39472c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7ff87067e690f40f97180b70a21a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff5b86dc80fbe1d2ea3c8d8412e22d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab8e3bde040aeec2482dc9b739ea86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c6f8ebecbe45ab6f6f3e06996d19e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042107615eb070507ac9b75226d57406423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3693a0f9e226a96b123e3680b6a54a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca43164413a35d869966cea478e600425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fb466b3cf2293f43a6be7daeab9a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d75e2a266d16facf02a968da2abd7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8ceaf7c6529bf3d7511baf6955a45428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09031f91d10d91b8f2940b6669c967429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568d0687ed47842533f2d0139974acc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1875a1f6c66c755be32e16e0a64e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4db5317d3f09a0412e4ab9359cc4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d16cfe9f5916feb4d5822ee578c1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d3dd0df24313ec7d12d394c810c5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce4731b76211c6322aaa20c2421e94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f2e7dee2e3d158718b9084d5cd757436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc48fbbb61cdbc17241e28f670d2d07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a87620c16d4dd8eaa767d777f18a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e952f87ab090687ee248cc116391f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76da7065795fca2731d43b995dbfe04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc470bda54ad291e323686aae7d666a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050d416f452ba3e826c3a5660564adb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3a7504270828003cbb33dc0764e3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc632f9aabfb413a8169c66af6382bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f779e881a7d20419df17f3c290439445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6816ca8b4a7bc2e7ba3767e59a8d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225903b5993d609a6849e129ffa0bcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac80fe994e17b2f563a12b14f95b99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bc8255f64556db249455d6ed754f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0e4b0f000428c3ece062786efdbe3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c979419082d148d359a298af071c808451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb255e9c78d71e7dc6501e8ec50e452452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279856220ae7c9b263ab073e6d423d09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc1f6bc270c2029084cfaf639ee55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ba8b3cfc7d779315eb01e1937fe02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949101302e4e614d1a09f9db590b600456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c166ee24c18c9aa8bc3a3b4a45e9b7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e5279a3099ca6c0448237138394a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd7b3627a265f3bb92b3ada6da5f6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cb6007282529e1d0480c97f9ab03b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4e982cd9c9ceeb57c916c928bb887461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cc9bb71d4d2594fd277ea30fb702d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a67eca3955b0764e9a26ace0da8311463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34b11a8cfb99054537b3140e5becc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2c9202da8ccb2fba62e85bcc62264465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7dd584a19e16f5d401f8820062461466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5de18c810f764d71ed92be0d57bd7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7426b2cd9d07c7b7943589390aa057b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857773dc2efe9e5cc87d3f0a9e209293469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c2f34ff01b0aac98a05bc872c3714470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b28d8522ed72ba1f486e307441e817471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a21b6e4e8188db56a1c29b1a40c621472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f07a55c76dac96efa0d6c269fb425473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88098bf5a4107ce174341c4b1d027474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec14bbc4ffe80f008bccc15cc231ef7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2348fbec55b6bfdc117a135a6caa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081e4592edc063c41dff6020b51cfa9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b84ef282e01383580ee4c6d9fbe07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161e28856e2838d2ccd6feb688a5f10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef6c3d4b7c86c9dc0a89bc5a6e73e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fef150c24fa4b0c4ad06342c69e38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a18ff7dd40ea3aade658c8023c94c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3bac1cd0c7cb3a0cf60dde0a695e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be81a92ef9c28ef4cfbd6cb2e9303a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb2680c7410d1eb78a26e644937755485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d8461d0ada8e52c52c63f174b125d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a7e18b5f38e67ebd69c32c35c953b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a614851e1dce0b2b39dd94c739f865c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70650d2c34fba9fb2373b7016b23ea66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10cea17885d439f6b9fc70e24143c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009d9c16651193d24b0563eb4ec65c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ee6f7fbf726a3f8e8dad839f07e8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d44741269f5f80dba1b65bd67e61c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ffda860eba5219bfe29ae54fcb03b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee478ab7084a315571173bc5378a2633495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5e671ef10634e9e49bb5b34e7e260496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b01377c078d1b61fd0fc6b641aff4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de136784d2455c3c55d80cba768603f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd24c9a1c75cc4420bd4f23acd3cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ccab8faea7b08994ac94491280067500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022e5f645745943fd9517743e68cb01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fcb2db581eae60d8f86f82d0781f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06402925093203fb6a1e507a30274bfe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7508a9e19bba70f86be2e3c9f1990504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed5a40eb6ac257d5a29d934ad7a233505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8cb0d28b6058ea318cf28d0ae4657506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037c5a96a320b6c05169413db628f58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e06a0ff739a8e66633c0749886b1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a2b5a0d14430063d2030460407f49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e7770765b25652d249a40c0cb1e78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cb4f8840974e2c1a074b0d0e1faf9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d4cbfd2f2431ee2ce256d9b2d8f08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d633f438e71f1debd58a2f68e18821513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca97d1b794e78508ea18f7a8880e7da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931485fb9e77b586526336f4c209bc65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b74ae94aa936373d019cac1cc65203516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5562b5d74dd5c65a9b128ca245830a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90c9013b9e34d58d260e2a6f8175ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acc853941eeb559b9f4568b124244b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c7a5060d4135d0065f3ea8c8653ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162eb26e77aca1a71f44b00727d055d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cba5f4bbdb2d11c0cb6800c430112e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15187509883301698726d160ff005fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f96c0d915f80ae294e6d36d0ee27f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62007221b18245502bde3c50653347525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346ab75b6601e8c1c2218b518b2ba95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d32825c15c39692256bd25b58ec9a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecccadaabe97297719eb84aba38858f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3d11c0716dc8b3933ad0a58ab2064529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872537cf9761a1fc8ff889f28114555e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a5ee0576b580c90128ed96722fc98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5090d33bee29199b358f95124c839ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512b8151c97c765e642f21620730d66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702d06517820d550eb9528b45f1c5ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c371a79eb0fd2a33de514531b423be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a74dbad590edc3bb7b284a8092e78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e37b3782d72758ee794f4874c566f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6ee98b331f7d348bdcd686fb826fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d588fb6f63ac462b327a57042372f74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8609ed2f64834043f54c40ee45026540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f83fa0a5c85d9db0e9133db264ff3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa59c04458d48b9285e81f2512231a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5e3b9669d1ffebd3a1590e1f8fa5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b03588fcd79bf0abc213584c2b5e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47045b7b24c86fcd73e884b48c3b10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bfe59adfe820cc225003ea57803d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec223b9f0b7f681fef6a5f67cf15bef0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6cb7ba63224b94ba038ec65c065c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97031f6df413f0dd448728c6240575a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359190c5fc527f575b12d84f01a4e90550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae83c396e460b4317a9624239d2c6d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c648e2f2b2a7a8f32f4633b1b8442552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df4443ae43dbd8eb1a06a45af7698d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463be3489cf6b2bc60649024bc971e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb9df1f9351a022700f9d98213d129555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14606dce354712009a29c7ec379d92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438094771c6030a3a0256af05c4c6aa0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a372825cc0e49a08dc9f54409445a69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11af70a23c54794932ff28eb2daf7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5741180ca1f86ee4e822a9e719465a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71e2785dc8c4db3c533ecd09d0bd1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9cfbed0985d9e79e2cefd3cf7dab0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b2a678e52732d1f353d0de1320110563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75933f694a2fd486b72e245e1ee82a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a468f3d55bc2a8e41f40e63e798fb2c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cbc360fa1d36b88f9581d9ec7a0d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d44f7e62d243e32cbfdc04cc6ba478567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cddba54dd9899ec8ee093a72589eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9c876e3ebb00376662f53650995e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca62dc435c4d0bfebb0d7e5fac5973570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f2dc901222fa6b7dc8afb06b6d5ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309a231aca3e442671f0b725e39ae8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076bdf5e203a276ae6bf73c5c03e91f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7d3d8d5676b8f7e6e5350c2aef964574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930401a3eda0bef2249eb1d842b027b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc41965cd8605ffe6a420c6d5bf399576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d8ba9fde2a429eb181bcbbc9568fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fba80b79c0523dab2ddc66fc200eff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0587bd575d5c3b8c32ce3080a2b9cbd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21205dfb4dbfe34495e4ca4886031e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10c4cc376e4d78fa68bf2dcce9ef8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe2b865b00477f6bc2c1f129f9dd52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809cc7e3dcedde0e362610df8a2ddb5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af207e5e709b5ab5a182fd81dfff2400584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6ee0139d055d5747e82dc679cca50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7638dc35db1cdf3833472fed21a1f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c29425d2bc680374bbed08980e178c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7068999291875b42fc7d8f564b0fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456a497c5fcdfdf9c0ab67b2c3a7f9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa62e9c1df273dc56f69aad25cb7fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bce2af4d024f81999e4ef13749440591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbbcba282a14dd581e29b5b4533b15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcf6938c6cf25ee700b8aeb4236c4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4458ac9433a3728101f9f685f90935a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109828ffa956b36bbe4b9feba04cb18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3889471479bc52c83c328e8fa5e589d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a6fbf144e308a898d035e6dc6db07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba7e5a1b31a394b66647326fb12c23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fdec8af1f3d9f7798966344e79ad5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bde16c76a82f95983abfcf1edd5c80600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70312d4cc541f9dcfa890adba5e06e0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73482d9c0b30a76e3aaabbe9b9e397602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a665f29d195797b68f2f84d43671266603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee85a558bc92593ed5f80940b20058604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34457be6bfc7bc6e59ce94697f13df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee5b38365c5ef2c70241ff01f526de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893feaac50ccab7a40b7f94c51b97bff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9e6f72923e1d6f1b6a15021bf5b3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f2bc34c1021542de2e15a50d97255609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd2fb5981f9f0f4e1680438676dab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b8c50b45ed7b467597065ebdaa827611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fcbb427746140ecca7733a8dac504612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074ec5061e3ccf663d53700fdfaa089613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44bae8e21fb89698ce4c0e8c026c6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721a5874443d90bbe9dfc2250aa86ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929fa14fac3548498ff01092835199d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578e4490a5f526785a095d87f7fb46d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad29da9b9b802163364717c270930c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb66b6e8f034efdf1d9ea75c2a6fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70aa633171b25f7e69c29b3661942a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d72519a9cb5a3233a4f21504dfc0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b95c325cbeca86aaac71fefa630883622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85401d8ab219c8cecd2625391c86cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2457eeb7623d9133d140e2bde63e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e88b96eeccc826484e601a063a54b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52418c433c3fc4e874c3757a922b8d69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2743ca39b38f15751f55d503f92a4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5c1d3699b502e5890258188b0b216628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb0da95986220c5a42503b6682c0c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db340bb58879db946d3d7af2b572f2b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58deb25ddc75680a0dc77df834097e85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a420d96a8773695cc84ae57af0a67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2fcd9a29a7b1efbea27c1122a2fff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c36fd0f46182d9ef1c16209e81c6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d9c192ee5def711f2a170d52a32d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30759ea382d87194eb270dc745ca48f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd35f54477eb34abbad79837e044e2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928553144abbc1fc3a7a0f943ee46ba8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00d312f37301acf916d0cb2cc401a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cea1a894b286e51b4434d7b4276001640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d3825f2d2bdf10d79c71a16dc25e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff43706cf39a94af176a9e37647bcd2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430851d6b54c7e833fb4eb2f7b796263643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8546205e1ba2138aef29a5584bfb8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6c5b0a7ad44f95a135407d8ca7b5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ebb2081248a14a294917ba05103c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db810be91fe8e4bbad8fc4af5b3c5ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b0f79eb380ce5a21e046f3f658674648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af844cf4e173a2fe2007b74bdabe9708649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6de5aea79c1e9f7790b88d35e6ee2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e18ddfdab3cc10e9bc109f5c40855d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84028a1ded3c677ef5aaa5ff7c39ed20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fc39f1fa4c8ca96bb00bc61d48c17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3f7cbea597cbbd929bc3c5a625384654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc409bef676ec19d1b312d8444db3bbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac4e9ef5a58241531556084535268a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e53b61e99ee29375ae43635cbc7102657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e00b901b936b130069bf0717e02be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e17e5cf299590651680b0989705cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fe48b8fa48823c83a5655d5c7f258660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85817e2ac9339353fc65a921ccab5d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb3936e0e078f732c71bff7209ab8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ec9129b5c0c01ff0e30f3c2ba8f4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734b6f471383f429883b05fbfb6cd51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b2f9ade79955d2e2fe9a3bc61de6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91020c3c0964d1ccb596c2214861a5ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf131786739ec172ee9918ad0ae8c0de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a03b23c3ed0cf4e0f653f57056f1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddaea83330f13e4121d4d4ee3799ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247d91169ecf5816f0b93d0ee0f7c40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340ba72ebe213cae69272975492544671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b30c675bb7ad26d339b63fc32ae58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda5f77991d4d065f420f785ba71267673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eccad7b522e27b39adf10eb6647a45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13cab5c94c0eedd223b31ea368ae13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9c3accd9ea61b3ef5d8562fbb82d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d913dd521e8d3132d67f64b624ded4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cf6d0b00adf6bf9cc5a9bda4c20ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac1f03382c795092981bed99e6fb48679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b51da2b230408b6d73dad6ce26adc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf38e09fb19a07ba948293a667ab1fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20161d8a11c1018da9e3befd37c33c1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127740a02f6f8418a546050ff2caac8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeacec4f6cde11b18af4b233493143684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692c3cdcea39b99bb560f100ea95fc2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defffa535ca64a65e819ad00ae2d061686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591228aa8e85e33c99bf4731f91d6ee2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429d9d1a6781847fe489a66d89af493688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5c81c07bb34f4d46d169e546cd091689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9036a5737fdc90bf14a2ac8b497bbe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66437ddba706b2f2f22feade15356e61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab880a34fbbf344f6d0cfc34c21dc0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c503ce5e1afb0b090fca610978dc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288d686941298fd6947738eb94764bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8a2bec4f3bd61ad425a012fceb176695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bfea87435aa40a7ffb265eec5b529696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcb557219f5d0ee3b2ea77b92bb129697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226caec039cc7ac62d71b23eea895d66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f528ce1bf6083d11b805fcfbb8ebc82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c9c8aad3b8a4662fa448c14c10d97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003ab2eb9503e859d68741523711034701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d144be8ea62d15845980d8dd58321b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ca4d032963132a2e0fbb155cac660703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621496ef1480257e2f315f8f6a12688704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b90d00a8d2974f5e89f0ab81c0f4a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736736bd3e600c3e870e8b962d50c5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8b51dd8371802c24aee9d83e3c2d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfe381c3ee1c46773a3a5c07b636cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6442c62e9c7d8d1799cf3ae474f5680709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff7b4bf93c4c48b231eaa298846ab2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ec77a1957571e13fba1759e8d652e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79909ddf2966b205c1d2d067569239b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32dc348d6bf8ad36f7dab0d2f6cc61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d648c0abeca6c35a0d97d5517b899f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb557d73504ca0c89fb32816324827d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fc7e3e0120e4bfb226c684abdffb1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07ee703db2f73a2035e767836b79c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a80c3d68baea5a28b68fa1e558156718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2b09260e4aefebd1364faa3ba6ad2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651c906d2df615ec7340c65aac9572a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbd2772d186529e6bc6dd991800561721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fedc9004df46f807f6bff9a4f1881d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cacb5d10352faf4d3f564e1b3725e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66479d757ceca6a585944d831b8d9f55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633dd5733cb7276ae2d3e1b9a140204725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f389fac75c35ca5fa9bea68c56d2db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc0082740a5db6384f5b6897ce98ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d2aa4efe4a3d7a139143f53294e97728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b35f7d86e96755ad0fb255e4537ff6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1fc677775ab2f285f3649d8443e58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a66930992b933d5aa2d02d24cd6f93731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096e2865236eccce47d40a3c600f5e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c55bea1349acba8af8937259dc725733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353de015c0da474c32b5f0b193749ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa539b812143ccebef130271cdc7b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d012ec00c1624040b481921d11feb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55bb8e6da5df9b59f3439e38e0e18b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceabb33c6fa7deb3df2a33e783a59c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c612cc269a3f4593a558b6bebc0850739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787e010c494dd8ffd016166a71fdfab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2c35bc5c8b2e2696427ec95fe332d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457413ad85f1e9ffd728fb96e517ee02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eed8d8f013b573940404add2a0884743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b1b46120e8c5cff479f3add9c9cb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3124897261e135ef2d7eb0606f34e21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4476cd089706953431bcc794b44641746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d145481b864f7e6875088078895377c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617e938085b8eb9f364f591ce53ebce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e29b1fe51652b1c518edd07cdd584749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941e41a1b83b1c650f5011a02d46953750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcea849e1ebd50e77ed60636128c93b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbfede6f9b85b17b41c3ee6b22c3b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec11b1cd7bd3149153f9549a699cf1f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1114de4998869f61fb3984649c2e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c883a5e7e0a2cb598f7e2c5cff9ccc9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3606037ff676852474213e00da40705756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c4619198c3f4664c1bb8304b00c00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c4e6b6e1cd0ae52e4891242c213c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1f120adf0cdcf329347bbef59aeda759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>