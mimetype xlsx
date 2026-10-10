--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46093b1229380959f0c84ac5be745cff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e1cffd428721b9d4bc56eeab1a612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45467b39800e5ab0ab0fd0e28edf603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7e48cef7dd7aa1665026a2610875d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e66d9f0563798a5e10b73201a1ed35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19baa7dc8f818aadd23d0adcacb13ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfe65dfc197341ae1a1c8cc76f35a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcde3bab5d2a6435949b8c3762e97c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8b8ae0ada3625b798d0d4c05eb9c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508a350261ad7e44575fa3fb3b17af310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca4e22ecae47d597622610ee8902b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978fd1ccd0cd96602bebeb04b71046c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50afc81040ab04cda4246fc16a455f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7af94ac4299dd234afa09f111480214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb651e64ebc60bcfbda8c441c7c970b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f2ed7c79d4753fdde1b4644c803e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c571c933bf45dc2cc10325dc64f2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759b765275ea55f33ca17f09284af4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d8ac582311addb00bf75ca1764c0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6511ab14a7aafa32bf559c55e3948da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8ad5e85fe88c108a5f0d5c2eb369621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd7478ea93e93917715dd7e6f3d05922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddac87fb1309a7a68339b90a751ccff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fb6a4342421443152b9fceb61586424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089be41aa8faee8790afbd35ae8adc0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37f743aa5bb58bc2fc308230b950c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734fbc44351dde285b58b2222b6964227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a3b28ddecdaea459bf247bebde1ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8929ec5c3cbc028b33168a5a3ffc6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ef63c4e4bef7e761d662efadc92bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef99433ae70cf8e08dafb77e5e5fb5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e30b5cd438f3fbfcf2a153fc3149932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2a378170b77108a7326dff24fe15633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a49200772ff300e4102be315957ef234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5010cee650d2c5bcf4c10d99e8c6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46675291ba0623fc49fa1f4a1845c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a96a0df51afd8412c373adb8f1a0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08918b786989dd255ed7dbc3ce0446338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec86a1c5758e3b8e8b5b37cd335a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaaad6ac4835df41492f8d930feee440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f18c26ffc24c4dc9206ae98298965b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892c4eb3f636f65c01e3d4ddf2ffe6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46a114c2afe8a1115ea2e2f858dd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1da5ca35b7880959cccff7a621301344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ea9b4e46c0f59378e86605c9c797b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f161411ad56a4ebe5191d61e46726246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a15c8ea0f38597aaa24baa7811f0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb67a6cf46e23e19d845a333de258c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b268784d85ad6a9e99b32fc0d3e5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b84327c6b12fc0add66e9700c85e1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbab31333a2b3abc07f3e0c1e4da58851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04fa6c1bfeb53c984843759a36b2a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8e931d27a68ac10d00b9f5f85ecc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59f5c3214f5101926952ad735e85e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c361fe77d767b80a959b52024aa0c2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66530da893c164af6c5481445aa329d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45213d95d67a91a44c75db54d290d39857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811941f64d5c550b59efad5a4bff8cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bc616c0de69e2f0226beb7813ba9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef788db5440e6ff294ca307590a44e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd1b53d543b7bf5c5d535f59226d6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b940b3537788d3bd7dc62dd9e0b36e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771b35cba0c384374d54eeba200b01e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72142ee72c0460929aca2891c26fd4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0f8aed07a61dafc55da6c3520ec7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ad51ae6a85d77e204a346c7c6290d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff13a2694024db95502457bea41624867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d9a1452ebb44f9fe4fb6d07fe09a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afcc16640a4fc532b95033df8a3cea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e133561fe94bb223767f3bb3e54af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35ee24d285ee3b012f31648c242d8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33af11498e6b6f85fa09b82223818f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5214de6102c3cd359f978b2da03b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695b0855ad228fb3418a3fd5ad61e2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd318c9ac7b0284cb70c27d51f55a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a12a04b5be5e34c6786b8a6670baac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f99e7621828c38e8964889a1f12c0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e1c6e09f46a12d913388d50534cce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f624c9ad1114a13b0f20ae23f7215979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054798800fb4c4abe4e3e28ba6f540380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619bf26b7cd52d0e0668926ca06f1f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b6478cffeaec989be28f57aed0fa382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f0d2faf3b6863a6cbdc0f5fccda8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48168e6703e6bb771fdbcb886b2f1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4fdf811a0d399a9ddc6c712152c8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49526584acccc8dd0bcdb92af14e9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff34bbb8552031b7b5bc05df017b0c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0f7521b849dc9af86006670c7e96088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc14a3e792f3ad41c0efd81f40a020789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92844e9241713c17d470c9f9556d155e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b45ccc81b0968cff0ce6d3fadddd3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d07bc82de2079fa3f55d0a4a30af2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467cdc73f273c87d891c05b54af4b2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a24283a991cb2f6c4393652e3e0dd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889200d9e018930d4ccfdad2ffab5beb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d948d4166453ddc479bd89a7082fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1329a40c9603d1720f394e9ba64ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b03d5ff6ed3bd376e6fcf3644f38c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe1720a857cf7ea26e44d665c16e4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5086d29043e96f45c8349ad08faa71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0eae4883e27908e0dd6a9a3b25b52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51686a3dd2462e2341c2638a45e87761102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa921a1f38b6392e0d11b03b392d22a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55748c913a4d5e98e6690a9880bbc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47a3c7152c3790e6bf7097195b1bd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdba7f50597451b737c4460f6085c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0495fa0bf9e7b6a11d93c2de097f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c3331c95256414108668d3808d455108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145abbf71dea9fa2415e541ea6f4299109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36c221cba7e2366c6775bdddeb1356110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941fd2282a24392813dbf90e9e6dc28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587adb319515aca9e23f320605c59d26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959ef82edb54f073b2fe28a7b08ac65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740212d8a5dffe1693bb761fbc283e64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785196e8c1ac99cd420cb11215465a82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a684e110c96f7680a9e103ef0bafde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017b57655602c2b36fcf2964cc955c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bcec6c24c22cf70824e9ebaa544b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a980ad70ad090a0cb8674cf26e9e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81debf28b6d6214b7074d4988a3ee81f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beae38c83c648a02c50cceb72165e29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8dd4ca918667d0ddb501170932507122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f99382afd3f795a695e6b73fae8cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33f6430fbf65cca5126767446c4298124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60dd54a6f8037f1e5821325aa2776f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f4ed8b7514ba8d9ab64595094c735126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033622e8a7ef81e87858bce61a9a973b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b9c26da13226bcd9b39b11ed5de0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9b704feeb77a6a07fff0b049d6bb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c81c14b21d5506ae7a2d80399cd42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945fd3b5f1d84e88aee692572b8b4de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4f558bf802c44c10aae61f76dba50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06615ce7f4be7c2e138d9a61d29195e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132825e11117273870257650bf01b12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee13c0187500cfb17b83bdeb752663135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c245037e57e555eb2c4578f94fbed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6602473acae47d77ddd0246be1c20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb577ec3070e619e75caec1def25fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b67b9d1ff8c0c8d42521fa75f1c708139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0ef9173f3f3359f2987731b0a2fce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293925d31b3b0e71cdd7278ad428fa61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbae5a5c11652205355bd72a081444142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f457e24efae1af91469128764d2e44a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d531787b7c2510ca7ab0003154e4f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b40d3c934404f3431a15f2472bcb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727edce53faabbb5a87facac12bf072146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280f1139e4cad369cf7ea175e0c2e76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b11aa8d4ca3aee5eff90e91ae467a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7527bb82a56f573226ddc2accf115c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9bdf7aea9bc74344cbf082d42a8fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1ea8b23221bf5d3d35ca2840494b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9876fe917d3effbfba6ec5bb8aa77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20808154a424b9858fff3b365e711a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1926502a15ff7dc0927c867b6e36f98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c238e12838d9600c6ac498bb782c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4959a651a712c5e4a8468e382b1bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313c99683ea9043d184e3df1770eb54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8d1aa8a22c2a02284a4b88ef737a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98772969dfe74fe748f9d662b7a79c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1342cabddde540041f276d8a0a2d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4667464f99fcf62dc45e06375517bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3410f804c7b818a295a01a63e98182162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921626a9555b64e9714411fb854fbea4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14771062fc3705503fc37c9c6377b8b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dde473013b7f2cb040e6d0c3a66f4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae719d285e30b771a9ce78b3b75b53a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9ca3352a23ad58a02f3cea78caa39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e0aef4aa167fcba21ab65f86b4392168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6f326fd2f4d2d6cc795effb3ade3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437dbbf7680847f12ffad9425b504a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4803c59e12a4ca75b3478015127eec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31a6301c63f40dc9501e4a7b33c046172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24df07e360a919b7a0a4d0246de123173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf597a9052bfbce0b451fcaba8e05c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b804ac1a8b85b273cf74eac4637d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf0741a5c7b0b98be6baf25d2d1056176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53562c9b443a091f554084a5e9bfb07e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04f306043927b1ed3688ca93044ff1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20323b5e249e97f64e8f3d2ccd16eca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433538d59b34ddbaf3f5c356da290b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b39e1ff62c947f26342ab3b11babed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef68577550f00f9699377f4a04fcd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c42649a766d4c6ea2089db96bfeec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455c467b0967a82b58e29765645fbe0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb66f69b19420333e6f2ef63651ed5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80977c76a9bb2bd0e18b9bd9ec53d2dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce7e69bbf7c23eabb6a131301498c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e65fe8cabb254e94ea73d25962a4a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a36f2cfed56a2e050ed3212b6e7947189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329088ae782cf741abadb9115ccb546e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe11dce827a2f26a3760cc2626353d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1b30c9abb73e22b3995cbcf6238b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae047438751623b6ff8395802d8fd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba70c7ca5f0a42d6235f95c614acbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7af58634274361dba7552bdc9fdd8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621b643a70ffb6905776168982aca3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed784b20a643a21dce015cbb7c679c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceaf32a555945b9a565b68cead3da2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fd64962244608e6c8ae7d858a4029199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df7cfa22c028f5eff7b3b7b10bb34c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0df99a5f59b5b3c23377b2c4874b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982fc9fb574633aa95532b59ad22c10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5143afb9ed05bf1dd80d75a2b6a89a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f17fa5d80e66f0691f00fef7848dfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cfdf788b0a09135377ae4038d729d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b519d9ab124ff939dbe2adf4093c871206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee42d1393ed65ca01fdf68a4be8ff74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cef51376e01bd4b53f33e6c474d09e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fe300c33bc813e6cb7e2419a2b35e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f6901df9e110d2408957e6fa1ea44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d616b3a8eca1fd5052efd1a6f9d7ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016c4e64b2d3bfb8b9fda4b0572786b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456477d7b96616c878b08397baeb9803213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7918ed8d8d53aad9a4078a3b3c8918c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ec813e7024cdc4c45a6fabcfc0d48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804ae218da71a26ee35ad7d9d05182a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbd7891d86dca19602dae69be3e055217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e9d5c536c5c7bfd8af96eedb43d8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936a98a7a9d7269478f98e005425c58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031760bee6635ddadae90de775efe85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fccbd5381f36204fb3a5f0c8420f36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d96a7c6ebe4e058ac5b42c82da6e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1aeaf0859a6e9c1e5ef9d15f93391223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec01126a5ac4435274b5151857886224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1b07d54a53f3c052f0095195690f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c58222a3c80e54bc6efade85ccc795226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999b4688f83c8ad8b05ee936baba2ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496bae35d392be6e4ae854cc735ff85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3cb0fb47da18bd04f7a59cb5706d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b60bcd122c26452ad13b754010004d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0669c528d27021e78ddeeb48c2014231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f60a23157d0ef672894f1d2e140222232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b090f028b69dc11bc746ad4f842ab6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c505211542de6bff51b5fc55b1727234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33429cf4d7f30aff0bb39f1257f79d3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db874466406fabec6fb150e796b12acb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2a4be0545cfa9ad2f252fd1384147237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c3af3d65a10041bc0990e1bc23958238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3f65d1e146be332da1e859a2836be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf7b1a9f37c4f03513ec4130419e7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103bd88721377ece00aa90742fee70e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048efc8ce2a97b7b527d0ebe5d23399242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a8cf7d91675bbd87f9f4a0132343b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c7efd51ad8fad6bd6e555f71462b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97514b7796d9a12e19530c739a2eb8b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a1d570e9120862cfa45ff6fb007bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26924b427bfdce790da8b166f05316247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675a27edbd6d2697f7f0071248e913248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e963efa02ea1b07270d09726419f5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d43160bb3850abd94720b15406838250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939edb79f159d4d7f7f09141c6c3c16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc9b67687787ede79b60c236287540252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dbac30195248da3397d1e15e2523a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521eae620dc20ec05c86457333ba412254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52409ee559247fe8716aa7667c98f001255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bebb8c06fdeb2494152f02ffe197ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a13cfab74428c243869f3f33f47ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899e87fe1c6afba555b7c0b7c8d671a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49752d239b9094181f0a8244d5fa0f59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec3f42820dad363b4c6c8da282320260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b6b24fc7afe22f5a7fb94b1fcd4f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babad7272898e9a1f974695548c3a68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e27482abf8c0c152728520bf5d342263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eec0724d5f89673c22d3d0a6a030a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dae3c2a84ded13dd2e0371aaa1988265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cd0ae4e25003ee4c037a2384ef429266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473abc0398aa97a2bea74d10d1d5c74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc449060f7239796bf1605cf2dba02d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4c0add5ea4a220f0e57127e1a096f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca37f800e736cce1f184fe817f401b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443546311d1c66d46b936f5db65c5838271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f280c8e0eb9670e8de2a159f35928c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1db83d67b6f5dcfb00f239dd3d932f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74966320dec47c13942b29bdf7bd3db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fef8db9fc83bb1e4dc92c07bcf7d72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fce2825cba866819f4e5b2c096255276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395337fb1a4eff92c02e17c61f079ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fa4e0c3d03809d894db774658e8ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce52d5e99660a0f3d97cd62794d51a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8afe025b60475a0ce51df46ed8478280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2732146d787946dd371332b23b1c919281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd23dcdfed4ed1c390f32379afde1fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c7a90fe5fc4b064f4aed64f6f5d73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a36c515a861dba326a6ecb849f400c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cefbf804fc74a7a5e41f2c13baeb9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c8d508e4e63e72cf1932a22e40678286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7324ebea33bf8d46a37992051509b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d2174bccb258481cfa4858f2757fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d8f80b5ff283612a200161f7f2ce6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee516ab9e58baad9f7d25b6ce292d638290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91c5142e23c6718c09636d069ee96d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc730e558a4e4525e7c0b218d258f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4024fe731f4ff0e4cd3d899e39cd38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f19f956cca28630df52dc5eec10f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696e0ebcd54e3b1e3c2e23ee4e5820e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2ad8152f4add1041481b29beab730296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaa03d01b0a875bcdd2883dd4ac269297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084004732b7654342876eb8854e6d31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f26eb71aca466b48604795e72e14b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae45f3ddef1bacc5e863fa4de1b7f1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b383c7e653c86c2be0b6004a15862301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9d77512aef6d9b2ff8e0f00d014ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d345321edfe2182706f2bd5ee4864303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcedaef2a4f7f837308608bc255df1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f8b7c39b824049ebb243f0e794f8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f383fa2148ce5d06f1b630c3d0fa95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f688c35c5683f4757f2bc44a22dd12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418203159b49eee93ce28c1d9d3877e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d37fcd3ae87963cb2738313d9bb50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247116a5dc3dfef68e6b173ca2f68b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345f0517a4df3c8d8fa4dc8194dd4ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494fd5aaa20266baf9e30657c382516312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0331ccc8c553fa9ae0cbad50b175987313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a78fca4e94bac9b9e4332a5ba5c854314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde643da8fa9e452269bca6bc1e27668315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea48dde2757169d54c32169c34bcf55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f83361b942ae3f712f79f9369a975317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d69b397d75db6a2b621c73b7ed8e59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4ff440061e6e78a106f8e3ee410d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174439d36b6d120e7084b81bac93adad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a88921819dbdcf36a380f83db7b913321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab3c6a6fb92c9521555abd9dd628ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4e67b224828400c359b669e849319323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e6d95620051943b7649706765e407324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df87e1078aa1e150bcf63d2cce71b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4538cd17e45b336ab4090370785ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d2c7b84196d3eebd3ebf2b1eb410f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904d5f7046e7c0dfd8f754d2389fa65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186a90a1100e673a47988a3b4e1ec0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763cdb3d47e7d8bbd21452dbd6e7be3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebafeaaa35adb664de018333ad96a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7305aceaf758f21ebefe7809f2bcc17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dae13b30a24bb7f313f89734505d4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19190e93a4e4c5c60724b25dc38ee5ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcd7cc6f338dac634f21322e25d4cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce593ee1bd8dcc11706d63a2bc653c53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdfa4ec754d1cf260cd9546c192dae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a4b4ace1de6075c30df80de2492ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15505d7e8ac3babdba6cab57cb19c84d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec50fca313fe67d962e96e49e6e7b00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fadfbebe60a7a41dd373a8e40ac9c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92dd9440de30f3dc456c682e9f9ca7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110d8dcfbbaedbc6c33ad815583cca7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344b799c7b0425b02a56671d8f0edf6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c136d8ee211a21f2cfe504f8742ff9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7091e3021824f3bab727929b8666332346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fa204fdba388e6532077d98f23835347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c5b86570d95817ec0c48e7deb8bf3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29134d7810453be03b100ec661032d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e0ff9f0a4106508197c6741598831350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc760314d169fa813d584996e75054351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eed5773ecb458fac427dddaad140da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13749b123728e6bbdd97a6a170c35064353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c5283748dc8fa07283c71fa4763cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e948976865c02852d3cb50f9db8330e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3137863e32c8b690e682fbb17b9f05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5124301590e63789e9a5d4101f1948357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8395e6ca6ccdb4f0239770e7abed8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f74ada556539d8f41f1ddd3057101359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18c2ede2fef687ac0e09d8d50ca7f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c5eb5c664ba7a14b9679d9186647b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e758ca18077cd1f4cdf6757e263c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12f77d16f9512cfc9c1ec673fe43fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd30d690d4490fdbe19e271fab760364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5adfb73ae4dffe252cac0d777a3ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24762208d3dcbe390e2ae46d378a84ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0b109acf6f7e06adbe78040338a9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc280667372000351026e80ebb591a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effce416bcfc05f5b9916e8321086da0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d87f94bbcff316350fc760ba04456370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd34bb6d079d13c2abb948d72cf238f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aacbbb1bc007cee2fe2bcc5c26cf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3676978c095d7d66e797d8f746af406373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a1ec6e26ac7427f8a6a04917a539b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb3e0fcfdb568ef537522abf5a7d26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd28da938cd45461287dd9ac2eec272376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb012a79affb2bd56b1133ec04c436fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2120980bc4ed191eea4e0e114046093378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c2d66d5c2be9b9931f9b6b6072465379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae49c24e813259c5eb543210e6db36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74082cf0ba64beaacbe2e259c308c11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8a21128fe0158c4807834589e72c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7470bb99760bc73b0986111dc22fc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d7629316cc20ce314146bf49e0f4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711a3dc7a4a323f56cfc6a7be533133385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718c1c0b5ae82eeece58a069596f1bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c386c83d4311c12a8a7e489787f9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af458528c27945d1bbe10ed0b68e4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e23831448788bf2f7b6543cf0a1e5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415d563bb88404242c0accf4316ab6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757bb8cb50243aa2287e487c9cac2f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26a6c35d812a549244fb55bd355844392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725f9213dc58c60def6bfe43f97ff36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14910e2f1c5132246a148d85034a48ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c515de67512dce418c7c66cef7ff3b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df972728bdeee0024436bffda740b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85449f34c49a4e644b9b1d937b4a67e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bb54c8595e6eda47555e081f86add398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1269ce0cc11c013f45a7d7bba1041c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438d5a37b532299641354ca4a5f291f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d3e38c1a60a6f10670e302907cd47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031d4f3935b7d68f354b2066e9e196d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b37a000a8c88cebace4c403de1b55f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d05ad20c63130daf043889c9845d0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6638897a059ddfeaf87be6d591b7473405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9c938e92505d10a6d3ccbbd6422dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32135c38ea3d082602c6908642feec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5926e742a63b7bfbf278cf1b6877523408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36081b4270d4a940914e489bb303753f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2049f0bfaec53bef8cb15238290bf42410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ce8ee048df2b1b80f76ca10d12c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38b2f165a3ef7cccb27153df72ff29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c750f7e5addfa2d29ce0d4f2f48928413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0de03397d307277f50718e21dadda7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce205629e65d569227178427764680f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e1f806afe49f4a19c1ceded9ac74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d93bd3236c510750384c3a002d92a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527e6815f9d6ea996a567d03e161534418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fe89c8b8dbb2b70fe64f19d40eea9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf382fbfdd5f077bb57874f3f1fd652420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1738605e378e06cf4ba5095b409e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d51fb5fc4fc3a45eaa57b766049127422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97399431929ed620c242a1c7d33e83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff120d1abaed26b8575485d3f182346424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadecb42433f4a5a4b14027e3cfc68f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2ecd47fc37db9a9a97a0b6c1feaa3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabfaded38d41fbc067b45d36d261f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1245d23bf9d22a03c01b4500c1115b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be294572df275f3abeba6777aa5095a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43b85cf5edecba9034da44dcccaee3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cee8f07febd1b2a4e5a9ab82e663d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632f56853cf16d1a5f7d8cf99390e9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e56ab3e49f67e8cd2cf2f99bd3498d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86574e5e8549506f86a59e87d986ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1ff29cc6c95579d6d3e9cba1232f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f728508ab3bc3e535d9e683d50f9ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839eab3f90db038ea64aab2a126af1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c42ae2fd50da64de0a0ea79c905ba6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13997d1dc1bec1ba39c72448257b0884439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ea84aa38925280f57135bc552006f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25df91038e9ecae9205b37fa94f8a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feac1244d07a60d9fb03d524300735442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38afa274faa631ef7c0e8db8aeebfc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac944ae32b22815e78f285d76658bc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1a2dd4c95d681a6ad53efd5249cea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844cf72be73d52b48e582eb68b0fac6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58283e8713d251ebd62a9f8e9c5c01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a906f9c392b3223733f9360d28bb46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ce4882f0f3dbabbec62b4b4b312ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067020b7454485e50d90b06a2797040450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4447ce31dfedef9d937d6b4171f9c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae7571d0aef16e75ea026fcb4c4f5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e44d516a7fab9b0b318ee69b64155f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dae5da6480b1fa407a6712a1a48d00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacd373e6715ccada912ec63fca1792455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faa9ae53d83923b655f6026da44327456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657bf17ce417b917c0e07b722f3ccb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ca915ef1d329fd296093666b30809458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1089f417675b27a81d1557626f67c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4acdab020207390d4caceb40a12c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11183f6d19ca5539309c1176f53abbca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5290d74b98a6fd93e5e20cefdaff31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53508bbb29328845d4fd97864d302c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f739786b828e6e16bba48319d6145464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ee391fc02bae6bb8996c17fb07d0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1873d082ee7aad051a285f3d50d5a26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31aa29cc015080220237768be77323467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52e308d7b7a33c858024076948ec3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd48e4b3a78c437f6fa0b7ae6dff2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933868c681d4615f1f6495505641593470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890a348d7d2f9b19781a64d6d133dc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3acd6e6ab5f81d8df69ec65a80c8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f2e57d2cfca2606ab72ed9191d477473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32597966eb118b0fc9a22ce2cd7374f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0de15ba4a9ef09b31049168c18ee8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511ea226f3a315978e3f3b0abfa12a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7c8d0cacee622815c04c10691d4d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0e83f6d80734ceacb921bac62e96a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31727a65558012920178469f77607d02479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109616701b67853fffa4e9dce74d135480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40724bbca28c055eacef3c6b45f48e9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005b0cd93a6f8a3a122449527a088a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f18da5b6b844341fb69b60e093fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1c5a3a527448ad8b4ac7d68d363c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3573d5596a87a8bed548fe7c313002485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422174be912acf45db991fb6d9e0d12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713058ec7535164189f889685fb0b73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f32adf0b536aee8f06ae867f8fa888488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a5bb6159234ea0212f947d53fe2e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7ae9c57bfe4d9dccfa843a51e7bcf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4c1888ad3dc9a68426b234e2b8c61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7a8d0b7a5d39521f935f8777d7ad8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d905cccffdb24d82a5c75d103b10ec1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c3889ec3c9a576dd63c6a0a9028da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b2cc9a66b6fa77d32dc5cc6c05d58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166f4b8590f47998e2e409d1cbc7781496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb489f36b082f7795ddbacc7b2ec51a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27d19d25026689a045e1c7e6cf2e60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d5b4ccc2e957c5ab02d84059cf3bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e81d9556a067739d68794b4798266500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922902d6e38e45b90dfea22514e5a55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3782c8ffb4cfb2d2514947ed1012d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa455dc500c4a7d183b2a16972c0de1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b032f5d5cfa7401482060ef2b4f32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033976e8f9a8ceb21737b1526b08f94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e21fb92fddd6c5ffdb844902bdf87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f568331a1cc7b44dac854af8b20bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f095ec5cb908977e9aef624df7e6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d04cd2493875a5e29f105620366a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15256773bd9fb23edd63f20bc18d7f56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fdbfa760a9ec979aadbbddcbcc462511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313311d591e132438dcfec1503e11eaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82559e8cef30c701006e00753d54a1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d028a985ecdddeef003c1ea89671ecc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d005bf9b1d8b48ac0525beb6a1d7d22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208b0f630885e738fe24c0630567323516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466268e817b52f5b25d1b94fee21487517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28307de0fff513d9a2bf4d62dcd06296518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990932a57685695ea6e4c6bbbdee56d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11726134e3646a9470ad8ae2e4bbfe5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61769c124a0d99501c924a32cae44a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce31122c90086a69c94558bad082800522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa365fbefefd6443cfa2b03d4a5978523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a93eb823c75c39c0fe0e966cc914a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84b31f32c54d24dccf6c0f9a05f35c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663adb80fa903a0ca033b8ae9aecb45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc0f3a5738fe75cb595c181e957b09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627226dfdf08cdb94696ae50a685bb04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb333267e6079929d81a79a95bf111529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb58a99051b634a91aca9ca960bf27c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8461ba14de36dc609fb089dec843cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6103457c0189fc0103d09558f2dfd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b65948f47fd01ff602d4fe6cac868533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f50e236568ae98eba0f4176003232534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88000c2d50f58e4e184fca6281fc8f62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997f3e90c8d9080787be3255455a909536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ba1f3ce386cc97d5e2c03454bda9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369bb55fce14164824e35701e79932a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8fd2dcc08347454ef75fe72654ded539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c118810a7e20a45526c6254dd66f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4477be4adacfa2cbebeca2431981f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47c5c8c269ac883ab35f1b3f48785b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df31890af3ee0fa3af4c0c821784a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbbdca9fa247d30a8592bae815bf24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d5ac444ba12411256f21898a207d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82a1c6d943905b1d690b3596a50aac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770964465f002e6b020e4f583236881547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9eb348f4909a044523e9575e63db7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359062107db948c2c2c721fc61aa17f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690bcf404271d6b9d8b2f11324ae2e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915843fd0246053fdd252f8c75d118a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b001cd9407315229577422218bf5d8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea228f012939fd7e2ab1f1463d4a753c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005edfe829ad6cab931a1aabe16fc658554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec6ecf298595919a79d2fc3c6b6747555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59abbdd1382277494d131b6bfd2604556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13e5402ef25684f6d17e9a5206cfd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12b10838f232c037a9cda330de0ebf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4ec9fdfb2106b8acaf1f35e5644bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5c24579035c78a2ddeb77a33e0e64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ed465eb1de1ed7d38208cd4761271561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1f85d53c1a8a7c55583fd147b56c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee7afa2ed5fa5c689828153cc6ff0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ffda12375278e8ecfbd39b3f53e84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2577bc9d268301d31f88396ba3f8c9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1ac9227c7b270d4f929286af6a608566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0528867b2848d065c222081bc5e1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9f7f77d9f5a12b3ba7935069867e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f72e917c6a7cbdc66f2b8ec55b4172569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8516947e26cc547c913a5433c07439a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7dc0d93d369642cccf56a01a48124571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a76704c6efa07d882692c15eef8f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c4e18ba0e68d97c2f0ca07c528bb3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca9f556bdf98bad18177f1a37574a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0551532af6ce3ed93ffdb4c66cfd376575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b0fa892aaaa13d3f6a901eff5e9a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c002d8433762f24676fcc34675a459577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd068e1884483d9c3c2fb18c8ec702578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad845ce3f80a5e64f036a44124d0b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce01cfa155a36d3658e5f9b135bd4bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e2008f9cc63633ce8e986420da75d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ffaceabba0564cf78cc73baef366f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d444d400b6abbd55640687d1c1c7f9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427d4aa6a43490eb55fba2f61b385e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a489cd2aab71e34b875eef35808da96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9258cb2318f571e67e9f5353d509b6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb39cb6f3822944677ba9ec75c9499587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc22b5e1225a5816f0cde6c0606ed0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b4f4d323de38c842d62e220e9cae3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2fa4f6dd3d86306f6910343b24246590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ae3891f9d81d2141380da3450cdc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c63a6b2e112b725d1b4ecdab131649592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e3b53fcaabdd072715d9d79e675aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631ebe65c52a28a56d99214c38b3e89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495c7268d0fea882e5cf14db6f14757595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae43d8f5976734e189bf6cad2520d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f38fa8432a927d0110455343a6c03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10841a96cafd51e4f88589911244cc74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b0bc9073541158625c570619a8fbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5b125f82420f48ab9a0bf14490a49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5143441364115a5f9d5e4eea73b97b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac6bde164c22d23ad7d141eacc8f2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd917f086ec9cc885897d48f47b82db5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eba0b8cf2056c46ba52c350e4640e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9435fc0b1c487a978815a678c8d1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aabe787cdbaa0c5bef8f8ef9171ea3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc7f007aca120c71eadbe66acc957f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23494b667363f207c374946826ced3a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280401186e1a28dd6877ea6c52fe727b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd43ff465ca65511926b9fcd87933a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207629210216d59fb5beaac8e0e9531611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2732d374f500780cfc426778e8753612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a3f24bcc0a5819cf9e57fa07419ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dcfa55a8ad0ce7b330d43c8d6f68f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af55f27d046fba3e81acf8a3cf93aa7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b763e75b8fe6dfc7475fd9b9dac3310616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8363489ed76405799d1feb76ca619f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e23c6debe2110187330e9e3d40d82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adb58b54046ffedd1e32fb387af21f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efea43f282a1000c56803c2fe13ed6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104c89e5d47d91d1eb4c06e22da5f8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b753d44415a9543f76de5f9c45264f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704a72d771bb4206c4141602c68fb6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ce0f170f924cd778f6b60d53c429c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b612e59e5baa06f2e4afac3a4855f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86450478e3ce18bee9bedae18a243b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8cb597e23fef1100d58da149160f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd535d6659f795a2c1c9f8d7784cad7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4c8a1170fc16c35308f4e6187719f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a2791ab6c17218578a651a9e7600f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ba102a0e6d7f9aa6f98a551a8e59a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e1522201b3b79a5a4342dde0c5c68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc46e7317d7fd283c7eddd5532f0d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515be46120a24ce6e23ef912def8e67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002ce7b12ae62be547be6cca4939714635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2477ffdf101eae3545ba757c41177b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094b8d3037ec1a8ab4843a2cfed4684637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b94e289a0a2b2850c04db1a1d07be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df8c263049b92273bbcdfaa5c3ae0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4201dbc68110e6eeb235bd94615f86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4bb70cdb683ed5246ed25de042936641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f4b9430c0f7ea69f1c4f64e4ad580642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab6aca9770bbe9b992ec6c5056333b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd000a64dd2d61a65a2b45c8b2262731644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51edd9f58133c3bd8c5f5eb4a81aa2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdd55e082dcb744ec0edccfe30ee26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b2717e221ae1be4b33cde1daf4efa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0269a2f6ea264143e63c891639e2716648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ef8683258c1d2dccd7a241c471bf0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87f8d909ae0c54cd33c39773f82ad6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001ae00bcc6f83f283e1bc493369171651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ddc46a7a35bf1eaf4c49ec58345d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef024a571eae4aa9464dfcad498ec2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e064cfc18f5331b1fd0ac191ccc765654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d5e8c83dd110647718fb00a862e99655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beef04f141c1aba4dfb36211c5cb656656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805db070822b4b294076da22cdd67de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2dd4660505e4e347aaf9afe854612658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee20f8cc6e6a34ef73ecf9347d552d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748d3ed43d09b8b76385f4f44836e78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb0c52ea6299fd4141a44caad8b4e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eafc78fc61dace0bd8959eb6432128662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77871cd03618019d1ea3edac229a8d02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c115b465864c283347136a20e0c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16906a02a95e39dfca25ec2e4788f3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb116191b8b50e97475c0075260ea25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0c682469f85c729b90361dd3ef63b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37275020c0fef00290644a630e2da6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73162946b827ca99f50789c1a3798627669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e8fa758ca8003c41c6d5c52c92e8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3545d0cffbc1c9a945bb85e0ae477671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dac01354683b2e2920fee75a11bc9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b6e43c79e6e60a56a827c560bf4a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eefd545b1e92485c9ebba8ed04a9d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479571e9381ca45d32a084a7fd79535675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e76f6078d27e75d6471e12086bd85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111e7b933c45168cc9eb58985ffff8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c89cbdb9445e81ea14bd17163d5c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1b113e863b40599b4a9d3f9a5358e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e62364fa5dcf6ee5783ed9091e4019680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335d182463c6961e116618cc76d9184681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eed0430a0d4ae13def09acdb263727682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded0f0037e2f5a8f8ace0f935c6c85a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd763b6f62e8459b4edf6162f818ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740bd3e07a0db6b16d5dbd135807f01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8708b09dca6a82b8beb91d096d997686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd33f70d98c9b8015bd12dd8292ac3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffb4cd345c7cbfea4fe3e03a1948d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bccdc86cbf451ca7cac5907da19d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9368c287766c7bd719372f4ec4c1b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4d1930823c511065189149e02f2d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae1fb39c1250429d997e6129685670692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc9da50fd08209058623494a6536e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb897aa92d6f95a5a9f32d08e635e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6d22a49fb08d3d8f7f7e9f39ad843695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646008ec4150e1a1ceda80c3cb4757f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47287679fd7bdf1dca07da90761b553697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03834009f21971feefe831155374ebc7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c354f57f61276c9dfcbd7ed9e5019699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0ea7390412cc47b225f6505291039700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db36444c9704f1b875f1aece7b7f36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154060dcbfb279162004cceb6d6baf4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fc0adda5a2233a0957c601619eb8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9752b594e20479ad40a747953c9cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247af794142260d755cd0e89de50625705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa8d693929e8e0b190d2ca83c75866706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1a8bb222522dbffffaae2e0337065707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f67d8bb983461807b5fa2bffbd6f33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415adf832ab0e4f971f93b4422537b6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4812bfc3a89ff2249ab34705b8f40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eeea0f1171ef2d0910b45a84d609ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15959b9736fd58383166bb90d81dd2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffbbf0014f7295d803008624b4a13c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4758062f7e93ea473bf6efd9745fbe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb788a85784bb65d514395c77836cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9246eede960f25f27fe7e18402744b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5609b93171ef383a03b21975fdaae7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b681684c25d13e125e7eccded715a37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137b083a445d4d6e055536653b68a46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c17b042da9591e5979bfc96fdf794f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185d6fd0b7c36122207d0fb570ca9ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9e7e6524e0e7fc4a77b4b3b3f47af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bfede16c6d420864b0bc0a067a27c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600881d53f7ab9969233447100f31166724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c689573570090696a11d1eabc8749e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba726f9ec998cb23d00d72ab4db6a316726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd72d67514e511d52ded0720cc16b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20262c8a37a9d63a4d9cdae3284ba8af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d6292e35ae50b6578d146eecd5985729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85189a221027af84e059184c8ca812730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e8aaee209de956374efa7601950d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fc2a4d45442b3934dbe3385235b03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab997a1ea30c88b00044a5dafd6ac6b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64e907c5820d70db77ac42492792cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f136f51106a7307210cd5f849aa933e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321da716490a5a53912aa06768a49bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a9763e01d1deeb77c9923e4f48f1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430d328c585bae61a90c60ee98eb452738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ecf5af31e75063b51f384b7c221c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78781da2ed90df4739855be917f4799f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e7ea9a33cf5a791544d818c9cffc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e51f7e282a6ccc0e2bce071dbeca8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84618d7f9f7a044925ba7a5ed2eaa9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293c8e8e0560f8f48895abdf661710e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531c7b1ba83770f0ddc5f3b0f7d0e5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308a791fc2bc11a18a2aba70652d4a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe06146bf1e3f38e0319f30651b25b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42434531de1806ccfeb1505d311875748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc8a460f249b81acd6d13c6078c36e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d112c3cc98fd175be7e17b58d43185750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d838e7a391fec50a47d7fe78949fb2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11265f45698089b00118ea873b5d662752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13723c5f22501afd56d966f1d82a7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0839baadbbb78f474fd8bc3f9f8bcb5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d051ea86808b6b327c2d8fc587915ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb759eec468b156000987fcb2f5d8f5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406941d181bbb940014e520f5e32bbb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f50cc599d3cbd5e9add39dd430da0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0895645d3e4cda70a33c2184ee296a8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62273a59c96fc3a0e078eab37ca05a711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a601ace170a4779a56cf1625eb0222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8852ae0f07473320410accefb6d3e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f51fb1eb6b99fcd474e524fa8332274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900e020bb8b32bd9803bac98369f53d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdd992c0e533ee6878ddded2c6d83c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0d08b28e565e7889b17c35289dba17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccda43603ccfc12e46a22033519c9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952563280d99556238d7dd7d0ed4d59f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee233a21b9e2bd227a7d86f5567c1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a06efbd9819e7acece5b4a03338ced11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b10fcecbed22791fc296bfce4d2d4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024c55a63c2ab11152b87943a8ef5ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f914ae3dc2f9e4fb8cabb5520f35414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6cd67a45cd15d1d6f6dfc6b3b59a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea2194973e70a608d213d1aa8a7f4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bda571470c15455ac55d33e4292ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ab580edfd6a790726af931576c84718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5c7a0eaa1a716eab3de1aeffe3cc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42684e949f2d6ed31514320439f83520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57e117959d7829bdfce8cc0b0628a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65d124ee0c107ee270ef8bf107e11922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c0de0534affb169591684fdbc75b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60443beea5f7467cb3a392954309a9be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79879583b73108bcf20aa629df3f397b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b65121b9c53eec0db48b520333ab626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d753f747a49a5d0b5ba696c7634318d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d39b46a31327c66f8c9a2eb3d834228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52f86e1540876ce524cb477fab52a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c09796eaf9345a8e93b08ef9f2c2f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714c7db2064802552d3d1b58fb9715831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aabe9a290598c7af56558c1611ac7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e486044eebaccd9a877e99003515ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b5453a4428a022c3c0160c1ccc3d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cd068916ba89353b44c5700cd844c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04193e3c118260429cd408d736d350b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5dc80e6e095fd27baaa352c349bba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e95409445edd6964cc95b492b20cc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08775a57906fdc26646d85b69c81348e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1dcea6daed780ccb6b3d5bcb6240840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd651551b770eddbe36a5da859ab3b8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675832e4f8c8a2c02b7f95d56f7541942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808962254ff95a03b1610a06f1e739043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd349ab41c617bc6f9a621b03b5581f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62eb8f7c3dd8f19e6216d175d2ca5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73c452eef28bc1ae6d49f4f27ec9f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f2978d80ffe66347ee5a8746a263547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93432cce14eae6e8593d036ce46db5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b59bbd54d23bbf7e649d5581eb36f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b70e243cb954a5d8f849d425a5c33a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ee6e0fb0718c1f6c7bd31ca60824651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c062843175dcfceeb06b4bf1182f9a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58569f384bebdbe4e90eef79d6600eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c458c3d96e4ebfc9f9feea245678154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee67aabebcb0d53fecb81399fe5d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc8dfce42703e641bd30d8380c140356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04757c778a3dbb6dc40e752047560057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2135ff002c97e2b632d95f1ef95edf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b2225865149afa24220a2fd807db259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898423f67bfd6a83e8643f75af1475060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78358fe42522640ad2b658b3314a4c1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80216a131109c94c4e992ebbbfacc02d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76a15d095ca783b1a18e0a89666c4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7b48e47c3205a598f845686b9817c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd045cfafec0aaad068f773c49fa1fc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6420af2a1cf99c566dc06aecdf12ba266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4df8296cbbb77653a8afa1a096fb8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ebd5b061da36ac3a3b16e4a4ed8be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b4925d708d0316bd87e405eeee9b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65d6ef0f24d8ae9df3f2c7379bea2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059fdd9f30fee5236c9fd90db5120a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35173be8236c720b75dc666bd517be272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8e223806bd4f1c50a52da2376e8d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aebe1b4e9be0ef070e545c32ed469874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9211d52c06a9b7ae2e11dc8c231c4d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519080981d825e4569b116cc946dc3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa5b931669ad0624bfdd3db30f9aa477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919aeaa44a7bf1a798124f3214c32d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67de62f5aa912aa165d8421356bf9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809b7b315b8f05fd9ae73bae2c83b4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080a7ced819fd06b3dec70072ef56d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd1d54d8c2edd50c864a011f00049e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794a657bd8b4fc88e037e806dbface883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8c08d31054bd130ed5fb18b108f0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec152844ac8347db7f4e2dc9a74d64085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934f2a97c952e8c0c818adad2f5030d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaf3e12df284593316ea7dcaaeff8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd187afcd734f3e3d018f3ebd55482b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c198895baf4898e74b38adcd4d4a23589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a6ee750d0d69522173e093db504c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0e0698df0bc86158bf615e8883aa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457fe9522690530771ec270783b9ff192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5aa12feb99ce78ff901099554414d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69308d4537d4595d83fa3164dc0948a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8b39dc54ff95ca5c692fca38c782d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd09f9a5f3a856e083f33444d6be5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bb8c404939a6b4114b7016dcc7f5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fc3673cd40c4f839b4ff38c2e82b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07323178833c1b6f7d9b03cd0c40c43999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cce703673f3f9f76eba655429c7b2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6d728a53bbcfd916e6d9f97a0a718101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc97f5270d20fdc7a90d2a9b03b1d6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61e68ab5d154efefd47b702be6bd76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44595d6e04962cb2cd0f97265f6c9d88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30716554f7bb72666df06a8348be25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f150765a94b70096ff0c49807229fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d8e8f7b73d2b9edc72ee01d3dc0ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afbbdabfa309b10f4cfcf5a568acf2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2189d7e7448bebae5681c04dd351f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a44b16509ebe87b1720c7ff75dd8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b977f4f48ee4e50d90e43faf3c2fb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e0b019292c2dcc1abab9baeb8db23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1b92e9a9cc8bf3c37fbdc216c5a83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b610fcf734807cdd6278d5712728515114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd699ee589324a01f6d2b31e59b667115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f9beb329f5cb09d10aa8c74c7c89e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6263035b70cf99956a05dfec709a956117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f734b1fdedfda52f0e66dcd6db00e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa6e0322a5fd9fac57dbdc2d8d4e9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a777283564346fd785b993ab3b8fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6890fbbcdd400116efbda223eaa02c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a490a884e96a0038f469450080605122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e4f4e26ca171135e63a49db4637df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92531dea2accd9fa94dde9df2e65ca8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73255c5b97a0c5565164df977d79ce4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573f74792a842b4648221815cda55c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423373fdbe245cdcb2b1a76a0427677127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ea9d9b24021081a422a1ac6b6418c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2113d9999e2bf17663417b6b8f09fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ad36748bbc78d54aaa550d295d67b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d7183ce4117527e000142e641710b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b85280ab1944fe58e0d349261d8e87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a17863a7c53f94b8f6f4d7887a3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db96b695cabbccdf0a57079e4d1d42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c344278ef170e6d4467c0cfde6849135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fcfbcea593b8a4a4dbc7553b84fee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbf548baf4df0d48fd8288892c503b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7eace1d9bdef13fb9ec370c8ee44f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a5d124ca9db1ff52355e697efda09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ea4b95a728f75dcc4d657ed332699140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3fa89ce24e6268c8eb094d41809be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53039ce62b5e5efebd9b56e8252a2c11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a5b79acd5df70eb2908c356fe3898143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1e0bf7e369cc09af176cce84e702c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6dcc266a3577b6c727542d8869954145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a63e8ac98b4f2ee02c8df147241a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb9d6f8b67f37128cb721cb440dbec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7282ef7ee53945846dd62f29f9a769148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d2a5e1ad117bac7119490fb864e29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d324572a32acb250a24ae9faa12497150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa217852d3b94bc6bd931f942a4117151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c345318dade6142bb1be8d6d49531152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761af9120c7f4c2c97ad63b76714dbfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ded02448721f7ebe6cd88ba0b81710154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bdb9b4e58a3f7f8c5b52d164d4627155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acfc2021e388f30985ac4a218a3b32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b2782ddff3a41c9f7aee9357f3944157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef51fa67bf858ce635c040cb544277158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5876fc5c371669352546f4aeb6a3c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079c6f5ddc1fd026ad34dd40f9fc163160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871408733e68c31ce26b2c54816102a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d83cafe244a6ffdd791b8f9ceb94a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7afe3ff68489d9b42a2ad008b0fbea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298d03b82c939f4295fd027dcb92ee6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797c63ff8c82e31dd9aa0a8c4b2269d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a38f86e68206575fb870ec86e3f1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa9644b278bd7713a1d5302e26e909167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf3c15d68c87fd06eb3368490ab307168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c3660d623dd630cedcb59c04e866169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b511b65f227ca300ad9877656869d58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115a7e4c89f4dd1dc8472d7e4e7914b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfd852c226c3bf56ddc5825668aeb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224e831d24092e63408c5ba79298011173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cc9352cbe222dd1bd01e361c5b1d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1350e6a66d72f32290f91135bf32a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3e9be76f718af08103706bc0a4798176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be572f949c7efca76a4e73c61ff14431177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34535d5aa271f4b3a0f71a15f968fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359897cfc00979b39fad3c93458c67bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea64855b0a426dd86b19954d4aa692180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ed22d7be548652db5d762143088b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592a332957d912b949eaa55cc7b69dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e73f53392a80aca5a6cd50d3958f6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ff5b878ed355e8a35a0aee327140184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950f2f046f72dcefd76d3fe05591e33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e597101456f730961091ad39572f02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3041b66e5cb100813eb8f6db7c3496187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e64d776ceabf31b0ef1f6a466a550188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f878c35fe24451c2d0869481ce1ddf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5ec8ce68aa858e3652d008915df97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0ef944c1c031455be775ed2193242191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcb4bc7ae186b7b76db9fbf8b70726192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461163ec528a1aa853b8edb82ceac030193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bcce83b3a2dc7f73db36395a4581f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c566db81314239ad5b7c9474ccbc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2e2fa715526e044320304b61285c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3e6a4319fa7dc5ca60e8160174ed2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5f89e5403abbc577ca2d3f7196d92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954fac5ebf145d62167f2cb2ff3b036199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d0ef472a285d8bbbbdb50502375a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12958f1f823ee68e8a6e4615bd3dfb21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf79e9ef3887423ec35105e04f4743202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f409dde576dd69f503e246e8cd6fe9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8454d9fea80cc925af26beae3aedb8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369ed30a5a8eee9e1d2a1249c4ee34a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12b1bc3d6640b07d8035b101f39a5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a84e06f67c94ce00f7c8a05ecacaf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42792527675ef980642b1425118c5ab3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ade6fd90aa9ffebcb4a607465bb4c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45473b1bc0f5f344fd9f448aca3830d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fb20cbf815e60cd18e4b753b417c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b82308767600d4c27f06f1e1f753aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c9003fcd3b805edbecf52a6fc8cda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f236ffea3c04a280381e55295ef2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4616805e415e4af06d7f6712c8f8947215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a832ae2493f0dc8c6f08adb1d3c7335216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51660b3cdb47e8e24e94a9bb067e7360217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafe191ea1a7a8842a290fe241d5585218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc759626400f386da5dd92abd833d0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a506bf4d3ea3f5f6cbd96d1153b40f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579211c0e9b2bd36be913059834cdea8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450efdc9d791b4bfc56a28d3a531ebf1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386908c7a2c82749f9c3065c89f004de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1769c52bd5a5200dabf398ca5ca11e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d091b68c5e64dbdaa7f6eedb4aac1a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf935af2d120aacf870aa74363f4d6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436242efb03ce3e10ef35d4d257c2135227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a024a38b48f6428d73ee6b90a3a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429fe714d67a0198afa8170ce004a45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f7d9ddd3d92f5256744ace1d4262f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01cd42c185ba84a37e605522385901231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b66d4a91100a7558fb5403f6cfa93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0daa56e99c65b20f62c46ef7dc3f7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a69c9a3720d3afc503cb5502e55d33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393256fbc6832459a83cf09dd5c43c9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac488d921405101dc3fbcb88e11147236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53401a5a3b7ef90ed8d7ca0896578b84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c851b37eada08eb866c326b232616f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd4f3024a02cadbb8048ffda997ce4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0afe4a5a5446e3243484a7e11de12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d683009766e896c510855d11d89977241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f548889f1ff0c41327ce90d1271ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a5c8bfb24b21f721e98e19beba896243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3385d59b7dfcfdcba74db9b22eac5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7f9c08b4fe6d08247ac2c2b195e49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9892470c185806b980a5fe49048ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0645174264b4b43e4a74309847348d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077469641cb408799649c87f0948a85a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f497a07522cd56fa9e6bde6d472c7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90108483a097f1e3b41bff88f1152054250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcc25231adcc363dfb43bb8695b0aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3efaa149142a9939aef83d391749b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506feaa56fd2342c2b85ab5916cba4f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97c64aef32687fb07ad7637807aa1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848e07352eb27ac72933f8c2690f4d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6d97281d88a06758e3224e3582f52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba0e2fe4d9aa789590e4b6a90e76b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d4120faa0d3fe3ebca4ef09f5f984258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b896c48b02205c89c649717785b94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aac10460a19929493ed938a432518c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c773b68da77911d0f139f1aaf7cc49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0a009b3109eb566aa38d34c9c7af1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c19910a5366a0788fbebd4ba51d51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b066f589c12e0802389b69d0153f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854e08bca1f453a8fc0092907ff8501265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b866660f9fca2299b2330ae4f1cf12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468ba25177889a934772aae27f240c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a898b758d0b3cd74a1dbf9d84999ec2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1467b24c4f498ee094d9bccd390f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121fbdffbb7d1b55450ca9db97451a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ad2ea6c09071c514bd88b6607a8c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab65dba79b09c082736c157f4155b68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb99b2510271dcf63ac3e94611ccc12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e0a303a521f2a45ed9e5481192b51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33869e029dbc0f5752f72474748837e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77482562ec144f940e91c97e4336e6b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01112e79ff98642910a7e04386b67f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ff833c0a3aee83b50d16008c34999278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d6cad5d8de4950841dd2785f36a22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc0432d7b0f4718a9d95e3ab12fdd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c26c11c3c36af37c3df80f9e6370281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc03cce7bdb9b80f97e118eddff49a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa7a3ecc0427aba04a43e99ce7344a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c28c420037bc3d78c64d9cfaffb6c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa68495bacd20f02b5d996b92af92ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b039d6d7cf1ea0783b17a55de3ba2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1a4e268e6b2a6729a870044219dea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b3db8f5debe6e89dad649b8e4353d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612361e478973565033b376288a36599289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6db876fd5d3765f38e8c6a4a5133a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8165d78427e3f790c4d27544f84a210291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bbec178a710841eef12dd7f727272292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8c9fe86cd7a0e21eb761879ac5b7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b5d33a03355f45a58a6e0c86a4774294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9345e29534a172eca132103d2cef6e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d752685ed12db7879464791ec205e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e172a5e144d38152eaeacc0a47b68a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41fb09a2d6613ecb09c67762d12187298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaedc9058751b9ce5a20476f38f9894299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc1c483226c7cb942f25bc7d123f1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6ba5b8303694ad1046daafa8d600d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fcc2ef21a2e7cad186b3a9adc597e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0cc6c6915d3db650de1c1f2c7bf14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f745f8cebc56204af7819503cdf4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b39dd3817539a17885b2c1ae97b1e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166e46ef9cded42f690e30cf893e7de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e538e9e9c23a71397d07ab279e22583307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ab16e2386a808767f198b7210d57f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6d90a35f1b11965174214483a3943309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88a9bcbd03f2945820267892788088310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9242248ef40c942f1e78a2933aacc6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e8141cb768f6472783e94d4ec0e7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509d407fd6f88ba8bbd74c7056fb6c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaabf3caebb1f0cf6f900519df6519d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb056fe2b80db7b8cce3e74178bd1512315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef45669c95beb330ecd909e74d0bd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61fb7bd84667265ccfe660f2ff6295317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917f8d14401aa090ebffc9a742f674c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29ed9b68f79fc6f795aea24a49f796319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a5ba03d572272c7c590d08eb5f775320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7a1358e7722e794656f5d6d984b3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caa2ce43883263fda126aa7106be93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241670762fd39e724cacbd5210fb9de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea081d2196328605642fdf9be0e19d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693db0a8f5509369b038012c81c7003c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975c6b9ca6331c27497461c52e50e46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c763eec4c5aca97efc0382039d78e71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f16efc76ed0e9ff0d9c66ca7e140c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1143884b10d1c9c20f488de9a31097329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb52ff3462dd9c143821b6ec73bcb5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab65ba30e79e4b1de0ca33d438c9c80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f40ebc4c1a1f8afdbbf1d7b3718860332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af06396c635641defb16a46f47f5579333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853def626719077d7131b3aa6b0c94a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88760b8e176f89bf78c68c7db7ba69eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3dff574d7eea6746737a6ee452185336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fd338bc1f261829716a34393b0e39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447d8dda8b2b67a8e8e3672a0d3c53f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3b9a822880a7f9ffd839fbe8a3249339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089124abb2347f8b382b68305b8d86d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cdcfd40fa0f2ae05b6ebf6282d046341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22a088375c2bce590b5fcf552c0c99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702023653ba605d4822eaa6888b584d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bfe0059224c8476b32eb1ae47cd71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e40d0565b47a324645719b5840f7b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fd5df77d65bb442c4360c586a3de2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15612728c01077e2a8b0460923b7c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b44f87f7cf6d21ba4569edeed5a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbccfd0ede5dc28f30dfbce1d282052349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b843f6fa8cf3906b3f9cf325c896051350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f19c1ff5041a01ba9b19d23eb6f5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242743657fe9eba8002a24d28bb239b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f89a926d64addb7e003ee34b6b8a8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ebc74745090530c9611e994acdc69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d06b6f1a388fe072ffa60f5b17d7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d51431bc12664d569b384dc94fe91a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ef6059398b4b40446bcea1014b68e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc3203ee38e4c31a11e01d890905b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8b07c42abcaf0e13de187975eda1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3306d260e8876c1dfb04a4964d1f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864185690a9e130a665cf3180082f44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a3ababf1799a9941ec2786bda06cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34150729f45cd4d5fdae76571793887a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40193996120bc2dbfb1c9627577ccf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b5b7fc8e729cc0a27d5f19506af04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb8f9841e9fe4de59c2a2871fc2e11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab8531618c149179bdb48caf05db74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bbaf0917ed64885a6337850845433368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45a0e8487981736a8da0eb2a8de8d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d34041ddc3403c17d65d609557372370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d8852470e183c81ab722267fa0950371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486015f62d708e81c5bb1cf62fad2bc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2631e2c4e20ca9ff9dd362b4076e0b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d28b214108940907debe0128711ab5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43c251031eefb2c030a3bef42c20bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a2d94feb936927866363052cdf53d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cd396524448d89d4c8942655453b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0482487410c1d3c8570afdb97389e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b783f2d98b1647770e5db875666488379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cc8e5d8b4027c098c786b773b2173380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ab715124bc8ea4c8bab02984d837d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87b78eece8c89dc692ee8d13023971382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e8cdb49e223fa8b7cc2f2bb795d77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff07731d0bef166e9cfeef7b8f4b21b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a233e60ea04dc9ef072f345546ba0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5b1cf79bf4d011c43e196d64e8321386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf76425d60613cb29b14287c09b648387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f64061a66c70d2ef3a1c5b37fa05c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4052ae9dbbc3b7e1c47776dc13215e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504e33e3c9b1e50bf7e6461bad29df5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2be39d07d5b7fc3d2dc7e5d5ed438391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cc61ad08e23db96815fc7d28d0edc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ba9fc417a64a102da034d93ff403b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b19810151758076c115f7f4ff063a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809fe14590026d4d360b48a43e36fbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30b1620d1b5992a26b2669ca200479396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea362c04a102b4012e1186fc61e7ed65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97831cc9c3af9376b7bc89ca43f5255e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11fe0bdd1bd4e663f2eea158594c50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c2bfae0a22c463bb7a9090552b183400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e247c3deab4b70d52bf03c2c2cd4423401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951b1b7d8ce94662ac88f25d4edf6bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3880a56ec41e9dc77dc6a03dce27b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdc16d541b9062b3a6cf3840b28263404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473039cd258921183c29b5226b507eb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09a00b08c1e79b8bd505cbf687303f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713d13fa266645878d4ed26c865c99a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c44fa17f2d23109f0ed03142e3a3b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad375b614e915eeaba1d105f6c92b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11b9a0d495e62f7f595a3280d67894410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2012ca2b94fec9e8ce89dd42854fcb6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f9b962b88ca7d56cf1c4e48046049412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534ef00672bffa3e165dbbcead3ec5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df5e96fcb4419e40df651124241e57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c6578c8d545efb0d67d966215d2de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce0141d7590ac5ee3f3e103220809f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5122ffcf20375a6d5d706463492375417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76034f2d269903e4f184c5a9b137e48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453fb292538d5d702ac4af589f59940419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a84c304b1cb666c85245227935a13b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d34de522b55c7429db9bae4158221421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029ec0bc473140f01efaa0339aa5b59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8236dc3da6b789b08768042963f375423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55338446f62bc0c52c12f9a5451ca900424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24feb9735de41ada7f709097cd54c42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108cd90698cd68f202d1a3a05e1a951426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe679d12e886039ccd34d73f9b90ae53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4264fabd0c206ffd309ebe9671a8ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d687b5e34236f546f54ccfbf6d8588b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c168855c57b69ae45b30dfcb41409430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfd43d1436bc1af3b5cccb09a18897431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf919d23074a981dd74101bebb27c78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9ea93dd1efdca88432c6f3196fe90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80864ab21575bab62b8d73f1b9e4d113434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d13c02a53e92a446368857a1e056d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8ecd35899d78f20336ca7671ebd20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2fa975e1076a9d15459e42ddce16c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96916a8a9d4bf1197d4eeac754568fe0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f691495ebf4614d8f57b035e82a2190439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d43eabfcb611b008be4b29058b390440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc0912bd4960455577d7b413deefb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72a3b1750547251491048277a251b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f81a6f3af5441f08af16b58bd73e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09af8a912ba6924a82020f3e3cd2542444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0477c95f90763ca508eb652d1eb278c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da444ea8141844a752a25ebe843ea9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e68eb4ac26252f041210d570dac95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfde7922b1cb8357abf5d9eb2fbabb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8591e24cce110085c80bd43c30ea6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4b2a48de0f45ac5cc5ee8af54edeb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc27fbf5e7b35724c6fd3137c6dfbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21795a8db9e8d738e421f48556484a8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5d3d45a6abad1e7099e5f21abe37e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d735cbe38e77704b01c4fc224cadf5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb855f14479aefd2e8aa3f412491a96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493788d1c93e83b1cf3d0c6feed4dc9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82691a1f2d28247fb6b427b330b673b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2857f2218077c32c7ee7324bab426dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb37a89147dd201a58a880ad9db664459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c313c4f767098b3fd6f8a847afbd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4bfc396ffd1e1dbce380512d5c4c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5eece914762f2855124d23910d865462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83665bf7f05a1fecba72a86fc63b5e63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a27fd321a1fbb24c2554191cb4a83e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e510338005b8e3e605ce64b2d3a2c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e801d82f0b3a5ff71cbf6b9c12dc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8c331d7df02f894a4de064beb72b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b62e601bf992ea70d29b236c4bf5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991b74c094809772b6127bd3c518373469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465d0e67f6d5420a8ef9db8086bf898470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76079132fab618776b6a844a93678d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7081292ad8955ff54b09afa8b29c5a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c180e525e36f5380248dbf2136ce48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaedb92ba31f76916e7b6ec2603341474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40772a3249f77971ea04bcc5350879c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6971863f86405c4e4d721dafd9b8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5da01d3a0465b270785ab930989fdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51256ba3e91c15300060c85a84309166478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3798956d933f5db018d1892d4856bd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fccac7d2cf2159eef0f740bf23be57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f2ca5d742ed5b3c73d01ed41893b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af19e17214267d18612cca8153a4d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27036f8676aee3ba9bfff14a89f642483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92938fb104402101c7697d70f43e64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014038c077bdc80d503eaeecb9f44b33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a357308155fd97a56e170ae59690c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651b73530e0c245be71e36ca54e3bb6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ad6a8d16701a5ab19bc2255fa9bac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed07e8a62232e4f2496a53c3158739c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede40e5b9cc32437d006503722029a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013617bc763a29e207c13ee6d13e28f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d6f23e94539ac98b5234d5e62b984492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb84fea816b0a70b59913c3ac5154b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f49b47c0517ca0e6f429a5c317115494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aeac187dbb5e78c9fb2c10bb396a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22729c88280a746ca963fc6aadacc3a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd5d08f2867bf0bbe4e960b183ab4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ea694fedeb3327be0f8d690ba2f53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586ba262e5d324d72db24243a893782499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed8bc4987e4e990eaac253172b46a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9d930c09d5f01344e30fcb2b19028501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5013be82efb46b108d44e8a40de11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2504656105de3c2e03a95d9305045503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa803e912e7ec394b1ea7157e97012cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44ec7b847597a37ba6392f16e5865f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596f2b871e63cc87879a9dfea8259bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c0aed238456b999849d18cae5fcb9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da03acd37c9380c2e8c323ea1999c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc9fbec41e1974b7a917fec709b262509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce708846929ac3e6c2996b38ef1fe913510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2bc7fce37023cc042e0c3286dd1b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a88a7e624537b25dc12b68af71d05512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5d945577711e072d6e806dc3916a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3f84feec8dc2b279ac38fa1e89fd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb29bac663389df8f021618d1cdf82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d76794143019606ae77237b22eb33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ba5c43f6010cb0e9423e2c6a55f6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b53c8bd8987899f1f43d99c8699125518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ce704f2a1bdda3d875a7c657f700e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b081e84ee4bfb670a27b5893ed146520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e1c9ab08e10a62e164f61f2789a03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa653a372c3d0bbef02067c15bb50ad6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13d2dd26578759005a203017c83b45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3a6701dab0c79ea46a8dac7c619a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f085145b8757f1c26bda54d4bc72db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9ac8a2129bd211f9ba59e962b51f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f444cfd77b72f535a7a981aaae8857527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72485043f360f4eb3f00176ca74a1df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51bf92029900912e4289b00421a6e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184b40bf9941ac56e8bac867f1213d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eafd9074e609080966618d04b6dc1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed200481a2147e18eea6b6e7abfb762e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849ef94f8996e75442b4b6dbac9d73a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2f5bfb4cbdd0728c7431fde742bab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e8e76227fb132106ce5ddbfc0e3eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f340671ab3d0e40515a74307085658536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec9015688472b8ff703920bef2af49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb964e87546512617e78517755e00479538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5826f7fcdfe59d3d5b277f152b974539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660083756e8a1c8fd055a5a8311f0f54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20db904676de57856056c496215ddf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982e85381cc357c91ca11728c499771542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cddd7f9333bfc856ad822dbfdaf34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769856526aebff8cafd695298da6565544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfa7c4fe505e6c5132c27d129851eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc85f09c61e34f3469c9573109e152546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816a934123e15a82d456c1d278b93db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f85c460866265836456a270aca930c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de887f935bd71bb76d7beb7338d4091549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ffdbab64552a9eab7397bedea0897550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3868e9bf345060373ee32df88082ac4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d55100e9209d9122a6568ce0a624cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c06e9f1e622477c2e5384251aae4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163b5cfe3378f738dc66fd1007af6c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e872ff48a16c48d99af10ca84728555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821966d2459fbacadd1aadbd06567a41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeb1782010dc8a1f4f2d4241646c2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f89729fde64c327f5967043d4601558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea2354ab7a90bee88ae45fba51cbd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a290b6af5285058d9d01556e5d7560e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21205ca92cbaad7bc0e541c2e05ee59a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1addee246ea0207697b807d7899d21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a883febe5396dfaecd1b3e3a726e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29158e120c251b4345a88827278f1195564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78062be7f733022aea74b413fded939c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0e50873f2173872070064da6728c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b2c037122a2902ae4c8295cd4ed4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9146462902aa959eae841573b27233b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159779063fce10c5fe78cf25fbf0f2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1c7667a89eae7986b96fb66a91649570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9eb76a55f6a6dab81c3574751c23c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50499bccfb3a6481333d14413f7645572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2c9cffc99104d1564a4a06c54146d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fcc47a6947f910132eb69a0999027574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2588f8e46908705f2bb17db89f52b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0e85740ccc684d83991a653e5da9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286cdf78e1d779d5e947e1ab5c4e18b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2168da26cf441a6a9ae724d8b67da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd87bd8f9bd44247185bc4bfc2a3b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3703ed444f8fc5a1491ce530a685a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b7deb0d3a32bc7f98d8c08e8030f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e1b6597701a351bc94df2d29438fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a6053f38646ee53cc6f21f968dd1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d363d433a9dfc0a4a091dbbf08ed3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18ab23eb24bc051a9e36ac38ef7cb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be1d50c6d5a06437eca6efec223e76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5090b5791e77e4427e911d47ff5030587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc0453198322880276816e041d64f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eda8704868af5727bba46574d94f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57200ff6f86709a023e34eebb561574590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436584240404639af5f4f5e309892353591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeb8f488d6e1820d782c77067a975a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f5a38bda319fd6ec226952f3119a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637c1c125843289de0617785d842338594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5506fbc78faeff3604c194d3573c99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613634c6316c9c811f62c6c3a4df9edf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b87f8e9f02845ca91120a9823309b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d5c6a82ccb5a47fd38e368cd354f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2913619316d6b34b0da234ea48d90ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6f528964ac1b86ad565cd08a6e2fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffbd40988a7b2155b4c9eef4e1eeb5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eee010a9a54a509f6e1bfa9eb97c4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752ee10ef9295f922777361319f0ad0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc969e805eae30c643999de303b47446604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4e71700570d026d85b45978a78637605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588db2e559a6d69ee9a9a9c3acb6532606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915ac7ade6c0b7eaa949825a1f33004607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a887d6e0eb01978532c66b587990a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da60a48f1dce347cdf8b4212a2a5062609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34984ed22ce64c1391cc7be862141b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f936d3eabb537258bab771cc06696b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e0e23e265203b2a5f38150b33f93f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e7bbf0d076af91e7857b581458874613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab03ff16d4a255a001cf0753006f5a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529e1db26ca2f015cf89e99b291fae8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbabb5722f9db1d715e7fbae860bf3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729b133533425fbc4184294c22d71ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bca002ad13a2f58979345f9b4646c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ff20f631623a695504ad0cf4f49b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75facbb04bb5933943f5c15389b8729b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30866b77f354aab1c32a44eefcb98d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db3e73bfc50a96130466a5c267e460622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2db66818bc672b3f85980c4723bc27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaefc194ba082f921f25644ba66b31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a688ad420bebbb03bb4038acfeeca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f353667abb5564e3bcd5ea1dafe5e93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875843aaaef12b130b4186aec8d5b91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947c2eff83b8589b1c97179ecf1334c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9be80275101e1c612fbe02d44a1d26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950054687ac0f71ed1ab09bd7c6abd5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3155e6aacc6869367890a371d35d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f23c3a7f5407b8ed51c62d8fc77f5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c496a778b4e98f8c7d352e265c52ef4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46bc1db6644947153bc2d21cee48ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ef94c2be9c09aee53fd5f9610c5d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374ee8697c5ba2880393f1f738d30af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c947a6695e4ebb10e7be0339a7502cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7246f57d97f348e7ae87aada471cda638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabd1815af00a27382c5c0dc64c1af9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb1aecc91b567c52b0e38f56cc6ab9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62b6830a49c5df3b667198c9ce3b73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e4957be716e7acdf15006828d383642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1511f41ba4fd6daf29f754a3967b4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baf4e1993ecb4b2f03a3c47c8ace37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf27fc13152a7a69b21665fdc7e318645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65fcc7b2dfcce7fa02e66471b03e37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2436c97353803319c006515a106bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39c45b014bacb3c4880f0993513ffe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884c3b7f8f1ad89ac534b503e471a2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d1c8ae55d2b9f2fd14ee584048c9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574465e53f40a72063b473eb0dc5ee80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7995cd7e890bef951b26e4f3f54888652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ece6c49aa32c0bfebc2af7081b42653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac6ad896cd1a53d7588a1d06acea6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c7e3fe194709f88ce84fc86aa55bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0903f13a9e325a9ec36419a214ba1e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef835c38a661a3e38f20f1316487860657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad684518e25103443f86d3750e487f21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e3facdb2e293f1ce0d840cca11851659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ec5f44c2e1963673ba613bc1ce17f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a86936e2f6bfd13494dec68ef767d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf2b549bb69be98c3d2c4e2c3815e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa3d8badc366b2d55607b512c13445663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a452649a1e07ba009a47ea679f5b4ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8570a06d7e314d4c09e6ae3928fabbd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c42dc3d94ea618e2e168462d2778666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdf8b2f87d75b06a95254447c03538667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dffb9593303237b86828197ac38b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703d2a7c0bc6eb7da0ecab3237c94de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e86bb4015241239745cfedb4d63b41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa6dcd81a3d59c6672550ea73e90ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294c2ee1708170ac16f21ab174524fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbd3d386436909f265acef0dfbc75c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a244dbf9b55ba8afa23c6af2afa651674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee67003bfcd92d94463df8c872a3861675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18587d6fc552ab47fb3116e3859967676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724194311854cdd1ab60c1590f3decec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0ecf1254455e44df0213c8b0e1f76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779fa82ec75881ca15512654a8acef8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941404d87395526c5c59f3ea10f3637680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dc0b0dce0ab02cbb108b7b2082785681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d0f72259beb2b99997a4767fa562c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb28b92bb5a282d8e5cde72708cf12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259e333d2a1fa3dc75f57a1076c3eae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec04a4c00815a4da1a69651a89d3ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517b249803aeadced694a216241d210686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fc1fe78d608bc75082382c3f29324687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d08cab33b868e96cf9e167fb95a7bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52ab18a0bdcadd82366183a98a5f58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e30328fc7712cbb2ad32ed4497c9cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5bf548a5afc5699682d121b025b1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151714a4a5edacc1361e3cde2086d973692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071a69148852301b07e61a5295ace6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239ab5fc32035b49a4f9326bde676c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff294ba278e9821dd6dc8ba016eb0a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bba2012b53292edea0c643609a1013696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15227b7764479544ddfb324d34b06023697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba67638320bf995a5b8b1680b16cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984f77a51d52f692ced55af76533f70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525694361b2c1b046e7d6b7b68961b79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e343a740e35e47629e7d946b3bc33a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01d324ef8d38ddc86d0f9503dbc1af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f70cb7acff625b99ac943cb8bbfe9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130b674acfe9d2baec9469ff6573fee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a4d50cdfb3902f55518c8f703a35a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c5fc8447f9195837bdc84eaf2207a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c934d173ac2bd5f78a9f87f601508a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedbafba5f048debea97f9b83205e47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9151af8d43450b4c3c67397f918399f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c9052682524ec36a35740defbf950710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dd0a1cfd184c02fe29ba09d709e5a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca472be5bd19cf06102e8d866b17f8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69c5da8b72da2989597e908d758ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b08db2293133aaff7708b50e8a2245714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21a7f9d27deb7b0900d5bdbdf36f9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d0589a930214605910e655af4c22b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10136468d1d5f57d678078561c62903717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3090ff90121d4a4639036f1e16a30f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69859b2353dc094f63c3455ebe41a626719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258695911e87dc5ab64bb8a8af46181b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2b8c1e508ca3f1b542a50b4d33b81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1283c0239601e27c8dbdc011c8b04722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77229b088e6b1ea875bcf559e32d140a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6147025bda7f977688fd858e6d65ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa05e7d656b7437ff7f9a216971e84f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbfa4c4390dd9414da8ce27b9e693e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8a21d2276aaca9c4ccca33ab1e222727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75937e8197cc3de3a3f689f16d18ef0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd396177814e06ac30d410ae1279e16d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe329202c4a048f9ce353176fcc4d65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba80ea4b06dc7187d1cd7dbadc7120731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d61ba9d31723cb7e2a75245121d1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381e5c7ead12a604ecbcf9581c7e2b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3419e48bebab6f6f91dc98ab8d992734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c40c4303ddb81acb3f8dfb2a0d164735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3da78bc8903c0a1e25dba940b4d09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b498c358a5692c8e6867fd8897eab3a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f434232f06677ae81ca8a02ba8b1d8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80b6d8a7790454abc98c7c51500c41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467138fc2c60fe8d145a823cfed9e5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b78fa798ac0842956f0b17b94a487741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac0a3b1e8b7386a15c822fa14add16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18177c9697ce2c877d57fdd78943b648743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c238b30cff45cd432189f592788c64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c8e32ceda173a1ca2b7f92a7cc174745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ebd1fba9255df4144107c85b685eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178fb0dd30a4797ea1b96f591c62bb4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fd077025b6e178cf8c23e973e682e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679e7f7b7334f55a24c54c1be9236eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fccdcbe42acb1ee28c123b7794b10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7966b50deb4eec8bff26c158f407051751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5ef6f6046537e277ff12f3fb535ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6d73735d0020970b671c9c0067345753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c112e66f41eea6124e703d80bc7f69754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdf3adc998f21470782668bf2cb346755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68c5f8e2085c0914b6a74cf626f34f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40d7d6985e6e99d159882e94519e59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc510de11b7980d533d1f3530680a2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166de253ffd4c77f709db559b6d60e77759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>