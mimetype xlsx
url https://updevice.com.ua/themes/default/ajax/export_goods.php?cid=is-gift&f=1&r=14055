--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226220a31e18ced09844b1d419d82ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fd56bdd024ab457d73205dd4d3d312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d525dd6bd397d7548e130daa1a6a49b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc150604a995ff6e3d36857371fad3484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e9e4563c139cad95d597c8af3af8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c677ccaf2ec4e8f5c2c180dd67ac396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536cb7267dd9f021466566399bc0a5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbbe3c062f6b7ad5204f716dc4ba368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4c2d10da24367df0f2f2d29ef10749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637df449fa5961e7d5036f3e35f376210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fdc2f18fe4b4a6f7f362c6d22858811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f826f81154e872429ef4dfa96af09c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910e85d49edba1ba5dfe4aa42235a8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb61980a6e835e0bfec80b2879f824d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cc005b36ec030b2b5c989e8f6b6eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15662ede80eaaede8f57d37659efcbbb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359b32a04973cba8dd63358fc4600d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe316fbaad6b2a8ef4c08ea1bb05dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1327e57b9bb0bb8dddd0f8ff8992519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28822622f83d2823f6bd00f67f2e75df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36fcc78967f483c9ae626d5b53c43b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3a5f4f48e27a498a1e995f07bcbec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07e1ca646a426f7f42fb0390b808523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3cc5272de5ecc160d415cda5aedc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493d465d7b2342d000cdc357bb4ab8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb3bfa1d46afe28451c5c3cbeb3ef026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8156d1897e4b34cfa444e5754920e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb8147e9c85f01bb3afe75a256711428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b359ac4e26976fc47a55b21a23029e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73dfde5b31a03f077e8a7555b453db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3f63b026a09ed2c0585d660d3348e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1266126c72c59f581b590eba22630b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f409a0cb574b84cf7e89b52c3e3fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7148132810bccf034d0b89175731f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9956da0dd3e48ebd26da179641920435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa38c001999b69a4ef8dbc36c3d8d8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfad6b284403dbfac5029994831c6ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba24455736ae59125047558749ba0dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9d6d1b995e167025a8caaab0d1f9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fb0cce5ede91150c4f2ce8385b44e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c986476fa497f4bfd08751f5528a6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05006651e8f3811813531e3fe71197942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb007376ad668516224364b1beafb4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f1b29f0501b70edce91bbd260102c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10479dc1cc8895308c3d757af7843b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bed1644b38d2e305e88d3ebe42db8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3503ef441fe43eea6707f3e1ea380047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf3078ef983f67089480289ef0180848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b52273a17b401d2fc354f81bf70b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38136cb703efbf19b8177480d25fb2ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dfcc9b7c74b1fa748d81f084947f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d961ea30c299f2fb310882f97b12552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa382d0383c084f26f43a6fa424c0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a780cd2b3a92e0bce61c9496e8a0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d2bf1b27ace1a603d19f9bb1cfab355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5519de943df1aaa08afe818991728d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378327a523cf1c1df32e66769fffb09757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8e93d5b1075a61956a03042f7f59e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e6836bf35375b53a38d75a8a463c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b831987bf24e8709cf83de3f6761060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1da562c21a23aadce82d05b7dea8da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999d0e8500daf52871a6f6eb74ffd2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140fe573378b41a6788210a5990279063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174960e4363ad2312338f2bc6d88c4d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1039f39cef23cfdd1db7d8eecc11565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1c301353bcf42bfb720e06910690466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb151fb37fcfc3046a42077ff32ed90e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e4c8c7cdd3f5f7407d81cc1021a5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21e95fdb75361105e2e37ec0e3507e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65373e4d5aa7ed97fc89a7d7def0973970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af70aed0b0b33f68d2a23c9072df9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d91e8019325e0d215fe7df3b92ddeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81476e77b3162669cfbbbb1c629099aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89109390fa298bcaf747efbdbe317774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb794892dbbda92861bc863afbc5be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb9f2fce2d78ae5a3a0aaa0443aca876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591657da874e8371095b2bb06728a3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497581469e3b5b817d8e7f421f1df3b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f9f08d49a526e42fcef77451828ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd7126f3d6aee072d2ebf989f6b13580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b6d2f1cf9da05b1404b08cb1885381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e7a8c2cb08bb9d7ab79bff022747982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e6039aa194dc5546c31c4e2faa8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add6c0e2ec41b3bab3262dcb48869cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fcdf40c3f228f779d7652bf25e86285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567b45e4dd5c45dcc51f40bba4d65b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95201d6d97614a0101f876c0729d1fd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c34efb2d2aa4b44966c48f732018bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab9666bc43143b7c9a7069a9ed09fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f028b1f7c3c555032fb7a8751a07c5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db8134b69cd648ae29a51d2831bd4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e7feac1aa5a63f03e0cb1784a9e6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa4b27a058e461bee152587fe068593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2037b9f4a02985705aed3b3a7d45ea594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452c97d64a8c0fdbfda943c8227cfe895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72456857b50dd95e810254df9bf772d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b28b9d28dbffb50a4028a78bfcb1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9e25b7f0a394b97855d09743d8f4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033d19dbbd9950de7a36714029917f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e14efa67da3c4ce0cce939f645b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b14f97447e4a3acdca983f9449a519101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70244ba91198c9eb67e1f6e35ca16a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ae276cdd5021e4b91355b837c95f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfc61631cd69e98da32e829acfada9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d747112173fd6b8881daf8b5102c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35fdfe000da513e743c47761df276a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6246159b85108347027de8748982d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54396134fc65758b782d9bff7c112567108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c72635929af642d1bbf67ade00d7d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea84672ffb7990c51e4097afc4a4778110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b3e3091f358424d51cb6d043f3615111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b290585f72c8ce4bfb4ba67ba244d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3bf0deeec4c54bdc05ea200f32862113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cb917d22b85f527133d45836e5bdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622371efa71c747cbbdc6dbc6b1f549115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2969474c7e205bf0ca4ba230a87ca2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f5cc403ffeded9ff5d23075c34746117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f2aed969587008c2fcd4f23ee8ed4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013a8a2baca5f7da95ac75d10bc4c13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056b2153585edcee0c48f1c8f377121120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d0698d1bec527458ff29c9cef3deb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a0db8ebba6e946764b384d91493c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f270b34834e2c013da57105bdd011ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649fd62a7144eba7e7917bd2e5c3738124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0fed7ec4ef7adeeb222d6767eddc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad0541010dfb87759c1aa1c03aa8bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b81e778117fcf6b33a1a5cd8d54bf1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0b5d8f2839b57a404adf468b09b9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94dad0bc9f323f67f17b5421cbf947129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a376790b1121eccc5ef18763c5ebf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf0fa8dc5bcc10563f91b5de8433b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30113287f1f6105b13c6e9c9df849ea0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330846f297d082ef4b1a9d2fe5fd1d31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0f886b142c993d3ff2e33ae395114134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e914239d8e1450678554265d76abc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce514b2bc64a6c0f2dc12e51e5d8c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441ec983a4a67d1146639b9615f77dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f48b7eff01b83196c57743f0c05b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cde282641b13fbb96b2f542b129078139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f76a6bed072ed71079821b3bb5aa1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1c8e9f165f56acf095de0d3af4093141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832307a6cae7082b3523f48df363ac69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265601b540d94db45874c16ce7bb022143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bf500a96519b0a664211966461ec2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6689555c1a2811a1d1ebb4356e1cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ca2a673cd0155e0808963babd3a6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11044a0540f091ccfe29ecf1917c74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f58801cd3e939bb0be54bd6bee71cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be12ccc5c2cabecc4b5dad9ff5a2e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11f1caab36d6bd9b22576396f98e7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee1b3a0c2ccb9714690e013ebeed6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7660ffe546d91086eafbae3143c92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb52191cf9afa0c1ec60355a4fa2ed6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988c9e78bc38f3ce7a664782fef63d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d9e92f9a33779159d795d906a7050155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e41a894ff0caa11c505f051423961b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392336437ffe70c2a5666cc76c2f7afa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586e9b2a88cff65afde207347483646158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6e3e1ebc7286071ca261965bcdc4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a07e8db6bef2494621374a5dd9906160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84756d96d807654f6448774be8bc65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5622f6b7293bb45925217127285d472162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ddf64812cf9adeb01dedeae32b492163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acd660039db3c6ea7325aafa7e7a8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e33cb258fe043120943330c46825cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60eb2148a4cf288cb6a28d3be37b6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea11bdda28a7ac29705c55bd2e72ebc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb2cd3e24fd784b9d17339f20a5dc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f181cc93834aa113ecd278f12b182f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c3895f622cbb6995a61d322f11066170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5826426ba7db581722273954219fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda9e9c27a988b421c361aef21fee1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba1b34af2dca73ca396fba6e412510173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dafbfa1f33760a69a4573b4371283b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712be99eee0b7c951059c881993526f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7cde62594bea00addf75dcfc6c85d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceab9b53a35caa1ff4a65027866cd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ebe1bad0c1937d82348e7891fd1b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fcf197abf79398eac0a0c3748b337179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363cbdae25f349f6965e61230dcb24d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb0d7c320a2a4288b61226a2013b5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4ad6bbc1ae211c354a5775ad7cac6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f6d92b2282907a4428526d05c3c3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8baff1911b4bb3214b990241447940184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74183e05cf3b069133c074b9608f5fca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af37af620e489a9ff8c9f9a295f1f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b772280be8bd2b6acdf5aa23efb16de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e6178ba3c7f3da25f537ba14d98be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377069f30657009111697e1f52da910d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b29e7013ab72df8c6df3b8e0b66bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7128f562718c740870eda522e61add7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c0d4f76cce5018c583874a37ab06c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f68d28daff406e3fb475fa8459602193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a372d4cfe018b8c34da7a6688c195194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df72af6d7cad84ecf52f5c2d0e87e2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b238043d07025900e67f474e63bc38e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1a6e50b76148078be351877ab62c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a93a49db1d6145f114569d88d2361c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2ab1b746686595e1cd0a44eae385e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2831a69a32dcb83d8101bfc58145a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4385b1e059f65f4dddcc95bdb88fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba36e26627aef6886f135b2d8ad0b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2192dc4a51b92ac22c422feaf12516203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad081357ba9b628460b1c4c8b74e47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477a740cda65f6deb4009cc4313966a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43c5d4e57666595ed0733e7036a175206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1101b5d0455f56ee679b30ccabdb2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f74bc45ec912accf497e796d97fdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4fc3013ffbe92b4f7ee7c41849650209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2c9ce9a993d45c30e5deda8cbd6e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ec4285836879495d2266c59f4070c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd2a74c3a4ff13884986d476656886212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad69459abf2b22e72b5eb496ac15bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa7f520762fc5dd45520ceda3de0c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70393efa856dea3582e95d85d10dd2e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecacebd5f33f4e4b394a2ea15819351216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069db7840ba0c75ca96ad73805287e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d058a2a577bbb45daa52a597b08525218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e1c40795d167ebd2e1abf00e4465b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738a63f59a906fc1b32074aaec0532a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb86a1c09159095095e585f5e1efe1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de1bc6866fcb2e68e18d9be86b622f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64acb1acbabdacd86b14fdd916a359c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d440b4140ebc66712396074cf97e5aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b576915424d4420ecfe2fe2e903b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6d87925389bb4be346a5d63615b53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b805aecdf4c4bf1286c937bb87ab593227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0039e3a539c600ceff4a3f8ab78b63f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fba1e73879f462f0667bacd1fb480229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b2e214dadad7e6e7298b8dc01cab1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf563110d965344ccf59377216dcc9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cf7f5a7fc947d0aed3519629ad8a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ea593c45161e8ec69afec5aee9743233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9e4c16ec0af359c7763bba45fc577234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130bc4a55c45845bd5ffb99e7ec7111235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbef69a846424f5d922cbf5a381832236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545ae28c17ab97f417cca282f753156237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514f0401467d1c0c3dffce44fa4ea74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4004bf386c64298c08926e8c46629239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91327980a6c8dc4d3d47ef7d43233f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e990685b2a7e16c06bf339f29a386241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7d74ea627d13eeb68c4de6002b90a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97621a3987487e35ef77c110addc94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588078b055cc5319e6377b9bddd66ec4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf64e5d028ef4282d9957cf73ab4e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712435caae7ab53078ae0be0b1a25ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f832dd0cf6d2095b9010f93ed4ace247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9a3e1f6e75f62e91e46d1dfbacded248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfad54457a1a9135f6a95b969e139c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7ec0d35065841a9f8553155cdb70d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b94e161e6cf0a4c2fdac996ea64e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b9639b4ee11ad79ecfa892e05f3ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c297999411d7de0c6db338ba4455b25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a659f3699f4395da1f05cea74dffb59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaef1d715864df572407fa6362324d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfed448e956249bb06e47869d5c0c4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152910dc8898187a01770e3eb3aef22f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6101ec3ae74fb590f3716a49afe98d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f620278997a89bbca7e1f13fe18597259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819d2a9e6f004fe3f5e1238ec6303c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7916199b4e2b7a7dc845d7162c852261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1268cc0933ff1d6ef93b8fae058e54a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2972667eb3b19878058c06e75cd0642263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29970618dbb4a4531871e7e7df6a75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09d1c508d05140af744b5aed60ef0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efff397ccc857961b038c4a9fe8de0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddf3872def2aec4d1ff562649cae2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d29957ca9efc2fe0749014baf7f506268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d82e1ef4649b051a964219af3baae2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d277a65d69607bd617aeb1687128d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1680fdea55432a3c93e40318ffffb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a502d0047e58b0c9e12d03ab7841a8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf590b15776cbcd09c9c95534c5a54d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0764c2b5d544795009b8ed20994b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6f35283223dfbdc3d02a64834225d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d48146548a9654fcb152c56235dcf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c9a7bc4e0b506194d5b9909fc2f4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53beec21beaa83bf504d03827da65b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b39d3b416e96af9aa78019620fbe1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e49fc9c55c056f1583834c621497db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0836790d30d4c19e6c8d3606b45116281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351d31009224d697a6a847eed632054282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebdb761f534edf984ce637a723217e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a0cb45e7da3420e49d8e8bffb7215284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9e245688deb433ae0bf0baa71c690285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9df1665657821aa864d49228f500d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d2ee9eb041f7e39db4c4fa69bc21c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d826bf61329c1f021adb669006ff024288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5143de13a87b8994cd8dc84a9955de2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c988ac816766931fbe81fe360ba8498290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025b4b4b525dae684e27a52f018c2b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7004cd86d13deae62dff6e8b521345292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0250275ff6fbcebde808e862d44a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402e1d2a2027b317e837d80ad08fb3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2140f336e5f78d932a6b9a0fbd496e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2e1e7bc3361907a432a5857385fea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e08c8b25f8f767d056fc1f7b381c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b60ce63e8a6078f4a3ccf08eafffcd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1149edbcbe282a6d043d2454ab662299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80412fc45834f3150b25aa4eb8aa2480300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1722dcd66ab4e204ec1a12c0c5248dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498dffaef28a18315bf1b53e70d53e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6032d57a868f65ee75b903d1f925e84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6166df5e8c650820e85b04c5bf394304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c2eedc42eb0ff6a09e86cee47e53b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6b741353e0d9d4860f69fc051785e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff8ab142999015d43bdca178d377a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82391ff4dfc650174eb7a469eda26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec48be6ff3c2531097ef5d79cd65c5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e831c342a7fb01b7123b6274fdfa8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d9ef1cabef03359e2c78c4769d454311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f9e8584ebffab5cf3b7d8e71ff59f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b296ebc2bd578c70fe2c656c20730313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae767efb4f7f4a0a54a02e3bddf8005314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00175a109152e0fadec8d1d6edbc3494315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e312320a456ee35653e419b1a213e14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a3c53a30e40a0d671e417b54854a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc6e5cf0b2f7ca0fe23651c9a8f4e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5d8c8f51a5c1469b6c4000a2c2d96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c90b419cb84e5ed1b4bd747d2616c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b3ffddda42ef98cecd5c1e5030c20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce992a0a3c3cfee04b11c430b84a93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1479dfeb66786101b37b86da40baab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996972e2011a1fcbf45d7a44fdc2536324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d04c799932913196e120d97f1a0167325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608c1c95129e3cf8e44d2e5644cd2f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4e1d13d5f633103244bf14784abb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d052b61a32b58f58e57452c0c3b55bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717aacad70b59f219388d06695740df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d94fa6c72a6f9fbcd3c13348faab08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4d2d47b4f8794f1fc812d1fde5a51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed3e6c0dcde863f853853db6119cba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d1b3cad12d1612b9ab5d5a286d481333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e7d851c6608bd25dd3b3dd2792f89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c42dbc8ececf3a84ec66502ba9f82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d1a41d4a7a3c52a94086444242d4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09652e20bee9da81e7f2c23f0328f05d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbb7a3581676b631a2fc57cf2a1d91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a11890ea25d993ab4120a10e6690c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509629db2d5dd8f49c00ab4dbbf99b5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e74f144c692b680140a4ad88cbba6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b89b5460fcc3c8c31e7ff3031ce49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db078fcc83a71d4e7cb44698f618dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df795a7fbe561cd6c6dddbdb1103723344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced807eadac674af6cb058dd9837f810345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac793b77615727f6f154c7bd38bda1b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfaf3b101ee09e62838e3ee70091b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668123036e2920912dfe232c7e12c50f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c51e6fdcba656e9f2d19458f47bbef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1d08606e8a8fa55c67fc149f68a03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283b561c8ef91272d983c5d3127eb42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab66b027d38167a08d871abfd87d61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0a0af179518b3000f3d20f467d289353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2926b911642eee8d7fa0033167a25e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3ebc7702cd22f9829aeb377a5b3c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ff146b1bb1dca85bfd8bd3443eb0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1dbb805aa3573f77aeb60de5a036c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8c72b440db0d355370a804813abe0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c8568b132b069a7b2206cbdf1b46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53585dec9b6601b0c460b7b66c590b0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1717802b1b15684894b49aa5d6a9d38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfeaf332ee2411e5671349cbb5ddcc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f97ed959d41c131a67be65a8f794e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72732ccd963a1c7af08774c8de529f0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a83b71de84835df25fe71eeafe885c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc27e5f0ac6062add053d594dd0ab2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafacaca77689d4e9034fe42d7f588d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defacd1d0de1db259c7f627daae731d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d050e518b4269c3c17a94f4ccb7922369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abace453ce4d0e6eed28dd9968630a57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc3493b4af64982553ce79ce0bbc76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40c1d33895ceccb7c702faf910ec49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf845f63b7e48d6ce2e551973b55ecd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedad217077b1d762e808a3f7fb68a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4af27bb9432568dbf121ebd734b45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0a07b9f4c10f463aae3e3b327849d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0c821ff79194fc71ca1d182e5597e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e70f8cadb4ce1105d9a21a6d28bb1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0051a51920ec7abb2300a53e8c943379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a962d8f200aa37bf9a54eb61dd614c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f88aa391978da1d7470acea565ea66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fbb5b2b356ffedfe95027420091ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88c72ab3187dd31adc0c94662539b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744813623651f3ee82d0f8eff2ded067384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae163e2d059034bcb4bc61331fa3cf2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5856424fe4767e0d6fd37a5dfd8b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8485704cda040f362bf2a98a72e019a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f55ac0915b5149990e8b078b749a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199382167f5052be8e827c8e5fd0c5fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49480c76a64026c18afd2597f49197390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483f657cb2b7805b875e51d3cba4254391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5590f6f3fa20847ce05ba237e99c77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84866ffea997798b265fb4f2876747cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e12878a58fe1c6336ab472205556d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3402401cab5f9f9e06b337c45ba0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067e40f6783540842d46d2e7930d4e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54103038faa71beca49d9fc5f2da8b9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083a950b526fc677a4b278886dbe32f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624081e523dcaf74aeedc4cde8a70d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f4d3ccc2d412a04ca7ffd7e317cf7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e05c5ac3523a9c4b9d4c4060f151c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2a68210c07561d82ed263d39c7575402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e0567d990ff708068e41bd023a3e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03234b690175fda929983431857eaf3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba723cad77daeb57f7331450c2046d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e1638bf0176b9f53ce70afc084c53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397d5e5f695d67d0697758f3e901b9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0b82136a7e257f4ce40aa4431623d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebea861626c288b2d3b323441c2746c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c66f3851404f766f63cbf6e2d264a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2490a1976f0466ff0bc1147bceb9cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2948423785f3095f96473cdad060a31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41e2e9173d9ce141c3780da20cf5ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419061f935631cfe1574a9de638e5c85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bdce2961d2beaf3891e2633a76c62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daad2073af045cb422a67dd0537dccb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59781762ccb5b4eae1dbbbde8cd6f948417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2b73e39dda9c90ba74f1a9ccd2513418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131251ad866a6365410e29a1425dc21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec75049bba8e6f3c9a05d89218de623420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aee290059ae2fa77eeaa615dd9ef3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab5c66a587fa655bf35100d9961c8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302223192893da1f390cb9fed258b7e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b77b1084f5d07e53ece9f6d68835f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f978f2cc48c8ade581bb1db99aa10d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2589541f745e20e251f5810fe6cf20e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd3f8e7e7203654e17d86b1361f01e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cbe2d0e07863f24ae4ba51c3d0cdc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d4ac2e3138f34bc3d705fda2282f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a64326a7f5327fd17d0c84649ff06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951597382c3e1498d5b81bf1a6fbe6b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd77694642f555c0c0e10f37f100a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73734169af686ece69023c5dc20c0d4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80483210a54153aa74b377382da119434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff5b03acc0f3f9b7682f84cf108683435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80b591e2d6683d2b237713711331b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c19c8e491a9fb79fd2439419ad3f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb030855e6de2a7e9cf8f67c4d0a23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a55a3a806e878dc14e45d4dab9df33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259d6576357c473e1bfe5a595df16e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7638bdf5fcab31f7b5645c64dbe173441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5695027edbf16f1c512684434e26a4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae390feee221d299bd98e96b3e9ab3e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6211d6574fade6308dfcc6caa127b5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d651aeb722ea52e12e4f39383df81b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf4a52629fef27d4db3f182ee565be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe34870d28f8a5129e2898db81b8e84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb06aa9af64ed03875b7c02ab985db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752359f7d700a12156d33e3b0c62fa6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ae805c409ae52f27a2d2a5dee68fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db117468a47688ed8cd564954558f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdd03b927ff23abf0be76469688587452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24945c23e44bf6f1a1ff1ed30c3d5bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd629e7a8d1a40810d964a49d47a2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd870242b345efac3d0666bfb5ad75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6abb3ad96b2150be28ef953a415ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce40149855b120e1d267cce71d3f479457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad6925beafe0d2532ccad8f7a17649458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc859b3aeda2ad034df87ef0ca337b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fb3627e29b947d5912224d0541992460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6958a4a6b6ae31e933e1860b5c6c61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5149dbc1a149a4b51e341fe5a492e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37460c8f0374db7b6f89993c0d6d97ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759d96b285068740dfc5e3b00d234f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c95b81df44c791fc26fd6711bc789e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120b3a0471529cde1223639eeebede0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c9cdf4315641a98e6cff60e081daa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047de395b0a0c84f2cc6c5b8d992ed9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc328f1185539970c779c467f36a985469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f740952924cce6e46fc156a11fef33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64dc98efb89d769e0d7b42f0953031471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69b16c18dffc23ff3240b2c9235e9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c7ebf33c81ea7cb24736f0c8ad25d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97280d9aa96409cc80c1e8bc1b77007f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9973b02a9de6e46e02436d3115228475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2bfe1bcdeb3d7a29a0d626e187c8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aaa647d4f5d35f442f2ef94044763477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23792bda550ec600e22f5503ec48ffbf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e425cd21e7b572b1c617814ba126ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d65523d6d659039291e470cd477207480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb685d65f86acf5399a6bea4733a71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868915facf64df29f558e0ad9156d9df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49555f0a2efb4fd87427abd97caa8db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f10d468aaa7349c2acadd83cef5e69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06a3eca4755ef8e9a706be0a458d4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb937ef817ed7e9e1e086f6ab1fa53f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49623dd9e65dcb74119040dc7ef6dda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f86c5c4299cfb70bbb884a7680d545488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd374b5bf8810c73fbc5b0fdfbae29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd77213d1802de7ed3fae0dd7ee5079490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8fe27b73b44743f619f5cc94141bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36163b9537337b2ccdbbc8f43368f6bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111d548350086fadfc7ff6b71575b04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e2284a9df0be4fb5976f6c4b481b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fd69f18b34e2324dbc69449c34d63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86780d34ad911346f093d00afbdec2c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117155748b65e7e87f8b3446db2472ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aafb4a2a5b3dcbef14f41c1284e4df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee2b18a997050885981eb854e6cee2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849c7d14bca4673746898baebad8907500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833f923fd01930dc096e238f3040809501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38a867747c83055b79cfef5eb6486e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b442865c6c99f5a9a03a12d1903eb67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64e1cc064fca2c1a5c360991b35ad2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c3f5e1d7fced489bca58e9c0f6806505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6230cd101093447267b2ac4830b89ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c573e74b3ed76c3402195c22a92dc55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9467ca535272cd64b88bfc03622a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d7e831521dffbb40edcf49768f4c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020df05a5153015161659f2612fc141f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2d255917e85e1a86079323b367ad0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efd4cb014196ea4bd31c20833aaf3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a14e08d5c6785a2123766a575bca1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fb529416d6dffe8663da0a9dc87a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd31f49c8321d5353438e135c70ea7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2959c7b73427c231a71d677b213b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60d1a2ea88c3ebc5d9be615e8056a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80c71cd827aca6697fbebea35a7b73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5e53fcf626320d3ec8d55282058b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5535870e9d5b0f0f6edfca706dea5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22376dd94c09d208165b2f408bf2bfdf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cc99173d6d0a57ffa93caa76a3014522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c221a894abe33bde2c84bd9bda2bf7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598ee73b67906dc77732e6ab2291137524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541e398dee1d8da0a320d1c8869ad3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880fa55a1143dae7e7f2bb602e6e9f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9948988a8e2f36eb6cc395f05855b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52147ab111396a695b95f9fc6afee88a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d822aae34bc649f88b03aff0361399f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42b0a3c2dc89e8d19b5e68ba0766b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c9ea3793d77fa6ade5538a49c59d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17652b786b667ecdf7c5674d456c793532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256f0c240d4460ff7065ad376257b90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905c119d974d5c0617bb4248e74b051534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a2258acd3ae0c2d7f21babb59a876535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f223a06b391d42bbbf9cce871767785536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2927f60097f4049d1335b2033165e34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab55a81e725c21a6c6a620b1b65b73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b64aa8b9110c777d380c508bb0a0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeaa6a29add19612b5791cdd3a3cc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99adebadec4c2e26addae84aafcead541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb17a4fe849f164ec09fcd8759a02a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62106354803d1e372d8a3b3e5a4c3ed6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8e344875b871f008c4a6febc06d37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b904e7612652fc0a012a77f0c7bf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75926bd67def71f1695698ab97426273546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5533f027cd7e10a14c480c6c8ffea34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4b270ea299f15271144ef4e0673cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5108065a9731b16f30b508bcb89d26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def1c7baf87ce49bca8fb02ed42a0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2559b09a301a345734d7581c4f591f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93704313c553cf565ce30648648f240552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33cd5fc5e21c3d7a7610568c84d2c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fb0350832e657a6ae7d2a374ea67d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc4361f12ef2cd115fe705fa8bc7db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf25b319f4ab4502c461bb04389f53d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2561116ffe92835858028a06f478a5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e784caca93ed3f49abc2daff84454558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40918ec965eb546fda2d2ba6f62daf3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587d459b7499f79635e19536dbaf9de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeb3c09a894489e1fb11877655f119561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9055a6ec29108a0022fec2f4a97f68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a52d3f30089f13693b4803707b2ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ade581b9a4430f6a3342d7389d200564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdd141c213c0b1963e13928ff72818565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a814ebc0f5818d2eb760a287886d81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d1e233cba4324d1fcb5a3ad73b317567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20076865e7468bf3b47426fada2c9942568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1825029c6f02b5a346b47a6adfa97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81103bd98254a4493c892d66ee7b17a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9a9dbfb52b00f44cef69b572b490e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efd5ddf034ad75129677beba56a055572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53eedb68fcd549a08d55045b27a7f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b1e3681574728f88dd6c9268a79e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a87dfe7028ffbad24ab4f92b74f9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2871db6ec79078cf0a64f3019c863f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8d3b1df4f7c7c84ad516d1da4167577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddfbfc28c83a42b6e2025da148a5ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132bcf1aea34c6aaad5d238f86a13cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6ba28f9b5a26a64d5bac29b8d5778580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7b78ece1348cc03cdc69ee92306ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507630bed5db284888f83ccf041cc2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98774c5e04f3decf2a0e09aa31a26f84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c65aa7b38561198b439697e8d036584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1464c94b0062fc7850266dcd1687ea1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e08ace81d22bb8cab4f11fec871230586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c7f41d3fcef7b35db9fadef33f01f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aae84c57fb19b709249154302b5af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647700973753c0d32ffb9b1460427cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656cbe5117a977d1948efe8b3a31973590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cab2521b3a798ac0b4f8c66771c142591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d02bfb31db609935c39592413cd1ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce72437d1ef32f1ab5509c9d6c99952593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c781dacbcbb8a6697e64b0e16621cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed676bdcbde3d3debfcb64477bb2f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08fc1ce057e88f70abee0340f0e4e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d57ab7ccd4dfc117d112ac94c02a8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd658cf6bb401e1415013646729738e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa74579e230fc1e54b5043023f63cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39f4650f6e3ef091f8454f987de4c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fb5212c59ed9fb0fbecf020186a89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67558f54bf1eae350736f46afcc64db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73139cb7efb951761e8f664aecfdc40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bd0aff102d44bcb0eed313f9fb25b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac5b669a816a14c2a1bf1181b9c02b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78ed552d491b47f8fe929de5c4e7cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bd16a99e0ccbc81997e1255aa75d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8abbc1a6721c741fc61c39d4a3357608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f91ba83ef9d6b2ac44b8b0ff1923c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2ea5c6cbef997481dcc258c78e3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ad18ab35dca51fe2e404ebe4dceb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8bac1ae713dc75e3afaf813862ac8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34ca6f7d83cd0ed158d7231342ed80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5d8151c6c84f8995a3977ce7d2ea0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20861da20d8aceb3e75e54d3e22dfac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a93a060e88c15ed091560f74b83a85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39429d449aeff0a173b4ed1f76bef492617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e966ba9f62e2fe24c9f988ce2663273618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dfc050b3a28463cd63c43f705defa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edb1f4dfcead2e1f7b9c56c518ea6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84079cfa05bf1fe3256de053ce5fc3d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a8536b5a23860ead2548a97e1a4fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b919940529a53c55ad060000ea63f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58506100befb95622d9d360625d5d2e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24667b1dc1ed975b099215a3459982625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88a3ab91ed1878c0721c6cf2afff4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abea9d583f80169210f58f825d3e8a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b3979da1804fd5298be34f611da7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe8b26071e2301e6d1bfff26c70716629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b2cd52fa884f17f5b239551508ac4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913e3074981acb7549fd0210623f66b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8bd9bb9a19a44caa656f4784fc84a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301d0d3c1195d45b03e20ec1bb407e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41ca9f184daf06b9d3bb53056ec026634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477f82f63e9dd3d4400e88497ffe2d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1befa2f551207acd4686e1ffdbc8d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553fc8bb72897715f2456cb5c2aeab2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60dee0bc189706f2383323ff1e826b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb535f4745025fa647bba32a8f64092639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e56037d0188472929a055efba2fa3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170e6caee7ac99610e71a206212ca88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69886adf9716755cb28f0654ff1e2786642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6f620df90a83760fcceb019de023c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9751703a50e83a8d5a5df69b9231933644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3080062b20bf7f3c683660830b360c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dfceaae1a8175cb9d4eb2002e4a1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07fec6ec85a9a23af1d6ab55559974647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a54f67d158a1e580466f737f4149d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d06c61114e6feb6d92dd38bd066a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158c04fa2256c70d01f57cf26658ffa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671aef1a694a560c5389289c33836d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959db95b646d32700daee9808c8cf15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fc00046e910642c1620bdef8898d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c4414151686dee2eb6b24ed22846b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a1b17ec5cf9e0d643142846aade8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d5939081216fd3fc7c5550aba32ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e6369a6f48e4c3cc8d91761e03842657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd3220b9996ad30ee83092e7b6475658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7df533100a52b3253d3db1824eb7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a565861e44ecfcc887088f768f188b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4606b8fed46c4ca452e22d817b2e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bf3f4c498afeaee8fae83f5e5906d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cad3e117dfe7c2b99c6f31877805e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8523547fa3a4fa438d0edc61ed841664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7db4ca31ebd1b668167bbaeabad83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222853264a2cba1f280381e16e4d7a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be4966462bebd74cf09b83b2c7588667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa30a6680f4b7c0abd5e15dba827c63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eff11fddee5fe2e6f61458867efd3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076d37f6a344f0f57a422b7ef368837670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21c371a02c78c38bbd8e600ae7ad93671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e89987b19161f8c2a1ecbb63de30e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efa1a964c5b4d874c10fc81a4fe777673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf83f254610b1790c274faef750de32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215cc22318d43039770e83e528855e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d665d7c2a0ed4ae250450298085930676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8e61945b48443007fdb8437dadd6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d746873b3502c3b8ebe69bcaeef2023678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a47fa6c20416e9cd131dddad7013f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd03f3dbc19f37f2b21a1fd328488e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3168a509f6327ccd2c54ff4ad5e254681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d5dabda0f98bec841ca0d557c1546682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3527986a15dec5b6f2e0aa5e10fb35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2af9d9f5e796e904443edbb9eb6cfc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed363a5e5f5dafcbc274ebd41e8619685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3b724834c8839dbb5798888fbb341686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41867386ec60f4b51c92440abe1a5e4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ac154d87273a4ba2e5caa9def6730688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b300e05cac4aeee3076ca92d7e1623689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d72396d309a8ddcee954e75d1a7bf0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802318839374e6a13ebb0fd4fb632992691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac98b7a991ef82219ac806801eecf32692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e428c9cbdb9968ca58b4767c8d2759693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f1d8b90523aa257f5691a2c634204694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47cbacf2dc6eff54705ad5111f2720695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41bd87e0571e25d3afffadfc014247696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309f3de292dd5f6e7368715f74fabdb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f7c9749bd6000c0c89067da100780698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a769e66fb3f92860b36ed0bf038f21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544f1b0eb8dcd0a98fb97ac33f853d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac431f7333da594c5d45c7ef2ad80e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154a57d7cdeb09d34d132a24020afe0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6a44060c0c43cffb4a3b217aaf8d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228e385d5d5cb78e0babec71e25b25f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126561fa0efb107270b172796f7cf551705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8387717cf638068004194a536620e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdc732a799368f7b6c16658c27224d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d0c379efe6f6ae9c90e834a46c77c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7314218eb259d5050b09e7fe7a7d63c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faa8dc4d9660a9434a04e529b412f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744138f674f6c4d103b85d1c581c31b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752710e87c16dc1bfd07db94576ac623712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7337ded4dabdfa989ece4aac478e8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5eb9ed463d2f35f91c3f89cd580a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389ad1cfbba9d73469700e80fd2ee3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02512cb50a6c37d9d5384effee390b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af9402dbf1b02059e7e68b38a92f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f445196554bc035db0d61e909cf1bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c59b941854253ab245419f61469262719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d91c90e82a795233d1b18f1dd1b9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fabd83d745aaef5902b707dab9048721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd237497eff5cfd75c4aa4a7436a79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b78c47837048095ab8a6e6a05c41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f189faf19b9ddb3b7aa5d41fcdf288724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e28bc07971c4b2f68c07488bb330b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0146b63119b808aca7197b7938db75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d141937f22c78c126a9c9e3bbf6c01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e678dc3772d826f185fa35b29bf9224728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee970c448a49d297b6864040e26ceb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb815dc2d017dd89ef7edbde5fefcb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f2fad74b28a9e52ac65e836a89507731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70f166bd333b47b9071d987aaebc98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa5254176d95780b0857a16d1fe411733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f957b4fa2b1a3e95e626f6a14c37066734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5ab74aea38b3cda11f0aa2bf4e3c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c9ab38ad62eade7831ed4f80c7d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae69c165a6d38d076b885c4734856f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43bde87c7c3e720da75780d577c6d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814784d5bd6211af4699e5b3ffb6075739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcca5478d487de18970ee7b5071ac3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b00d189dd14b51695e885c338c24a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851979b0643ce1729af4d6217c9ae5fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439a5bcd8c87bcfa71d6f5c6879ce77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca452bb07875acef3edc32961a171a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b9fa0c67160d27a57f84aba413069745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600006b151b36cba89835961be6f8f16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8ea13c09b1dff11e0a774fc6c64fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f365f0fd175aaa8cea122a3ff9421748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10c6788a110a306d33328eac793757749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee782a0f6cc8a0cdc441e168d3db23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3ab109b71ad54089f37025e5f934e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f610cb044a119d1563f7d40f4d739752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf248566032619150c2b698c073e7a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c58b689b3b9738385922e991115bbe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158658e37e1c7c4397c475ea716a843755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e8f712501e6f37cbbc57603ec1b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06029638a280d10f8884323a497d5e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fadc5851b93f59bd20885fce53fa0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76827a0372e476ea7066e53391e4e655759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6032f2c7b3a754dab3dfbc67f585c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f793ca49ea51c17a2cb956c8fb0b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3606426c06fef2ea4149928fe279263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b907de3d245e5a6452ceb50f9c3edcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7112441915a13e6087a29c4263d93675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43ef6802e92b2d3ee95f8c2cbc99f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffef3f5c5a8af437b69eeade405d0897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc46c53f19c25e762bffb7da0cbd308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdadef89c7af80b8db48365f9ebb76f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e72c3e0d9fb344caaec71f519218610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca5a1c53b7b1255dc576f59829bccb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959af1d919bef01734fa22fd7458cf0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480285aa1ab117fe83c45f452a990d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b666990103d56046a1ef4659ea35ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915b407925251247a6094fad1cd292a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07550750d891940f0b3a0327e0d1a07016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af9a7b376250cfde342df2e036943317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c7cd1751e5d2a643ae1a1d69eeca418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405bc1cf009f62dba0b486f3bc202b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629f5560b043a82015340addb9ffcd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05474daeed6532e78fd48532f1d6e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2ecb0c9e08ee40fa2c09b44e7330422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366b819eb208ed91def67247156946723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752f2a9a3ecee930bfed72d1f757fe824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d616968b716d8486e0f8fe4372b48a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372a13527635a916729f759efb0919426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fada139ae70994fb5fb6d5e564681627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0bd2c376e8b50f0d51dfa996a27f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de0216a9272aafae3c7fc187af716729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41f7e06b1e2bfc5c861f22decf38c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5887b2bf44cfa181467a9b158674e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac07d144d4afe6d7d7e17e3e94dc6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bb29af1bb2836a1edae55570d896633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb6085d412d7326f2701e4b071dc2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36006f6ff410c0a07e7ddaa45b1a26f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b92e9adcde32c397d9c4da701ffa936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea831d0fa843a053b47649d03e7f6d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a9a29b96ab96a05a92f8682d1b33b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630bbd2b6db5b9d60fdde9400dab85539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f21db48ed54fdde9445626f0a6bd9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16f5c80798daa3af0ffbf2bae407f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc29d48c0a1c8a2ecdce6719a41df942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa25aeea0e2fe92d6ce179a09217bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee9cf82748ce29a5e87cc9d114689744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c7c68d921340ad1f858b850ff1d6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f955ae5d60964e0fa1b68330fbb8c4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c9dd7036528245c939142257fc48d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802f690bb39cdb82c348e828fa814c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca9c8c160d0d885f10e9a2706096eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e180f7b53c598850a638e76306c45b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35450e6b9b8ef20d90583c0b90c73a5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc00b7e6886995387f605b34dd86b8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9d277f5a54c2bf42de97002d5e8d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528d51c0d7b298db26432cfafef05a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572cefb8e67e3e16cdb6d73ce721d4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddb69b463e45e90edffdd633cf2f0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf26865f2488968dd2a198d2528f2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479810513f6b8e1c77f28a06ec0bd0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a0cbc759c15e0c89c0389f0a1738d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d3149440ac5e625eb349013a4c4e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbcd9784997b77e68ec96ea13d2e9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0f443908efd51c9067cfc0607726f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66959a612c268078456a20bd4ab9397b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e77ca9bf3bc1f2e609dc1fa2bd17c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c77533688e2af869271d7b61590ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e31ec6eba474837fdfa9ccdfa9bb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f712e4aede888fecc8a786f30950d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f515dfdc54675d565ed6ec403df655068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe56d2ef33183d13a33fc938bf47d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f6bbcd28cdbe39885a8c8b5c2677270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955b9d79e694b2835d8716d128e6bdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2a3b3523b8c52f170d64562f7155b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc0431ecd6c841da58938b119fa5ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac17cbe6c61137060a9d606aee4bfaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801fb3363ef54cfa454340eefb4318275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54208f50cf5c89520e5e03d1718196c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad390313febef7ce15ac2a6f7156c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e51d2f4ab174f6e789ff2eee32a5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0900b2e3dea5423f70054eb3a2be63a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1412fc72e2df97cfcc97058de13743480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31bc82beeacd11da94c00877557bda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3f17c40c6ca09c67c23998beb85f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfac71e437b7965f7f862c689f0ff083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51385115ed8d5987aba99868c22ebe1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692727874fa3432df44f88543ef5ff085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a4cd7873d180bcdfc9dd981bacaa186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e5f536713670b5fd8211ab7ff8a2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a7669e83753ccba15a4b56d897e6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd7eda62e51c0179d5ad7ad7ad290b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72617d247b5e9522c01dac502e8140690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5312c9eda5629ac6c801222b16b4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836f51291f598fcc206f4ed3e95ce2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaad263c1e227f80ce561b823aa864093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bea4daf58282d6ecd83eac7a74e6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb7a12640d25ad242bb0f0cc7226495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00342167149f86e393aa050bcbc5a6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a84091fb5aa1217245ad735b35469997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3128fe414d29ab7de19d5a316cfec298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc90bda767b553a962d57faf72dc30799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfa2f3a08d9c20991841117cfd24c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd052714117d56029b1865712802650101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e4e3bc7986eef4695a24252ec7dba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e66b19955301c655af0ac05bbed495103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48034ef22ac52e7862e1f36c6b5c1d51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d61364c31560607592f80a699a840105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319011e25962433b61743a3668222c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce6fc2abb3061e48228ddd5db7805f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c69efe2d25aa7c411ce545088f28d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de6adc9f720cd4e49ce1174b676fd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee6e003e43539ea899c9ee4a77ecf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b95c41bd3165a3832cc5f9110c9d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec853cdc780fa1133833b539b00db6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedc68c7e2f921eea7d1863ac4c4c47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ca050f368535f410cde7269e4efb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56454c263cd1bac1b66c09065db5fc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3c4316f95776de952c38a4c04dcdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5e5cdca2073ea32c9d87cd8d97ece117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8e96aa7aa1d5fb27a60c8a7143869118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a69434cdd8e3f0924d985bce6fea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d48dc1c6da1233d56d7b3b9feaf86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94df3c6310033e6d755781ddbc8991d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b0d9138179a815c76b3aa0ad28efa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa94c907b5dd54f3253907d93c659d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb00a4c392552a9f2baa0d208df1c21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032376380593d00a6624e7c17eff4383125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095753cfb9410b7cfe7a02acf9f4ba9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83ac651654d023ece533e314b297d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3e86c3a21fe581396b2b352612095128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55889b9c546f2d1bfe18b3efa338bdac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feaaa18189e78d1be27c2cb13f8069130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d91a33a7e8502c03b6112cb4c0a78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b9ad09d8c2597d1b8879556d00382132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd5d2eb1fdaacaa723d59467542985133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee22e53cb69311cc511ca0fa141019134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a435d7ff6741565af54c01f20ee6ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e4ff890ebdac0b79256374419b349136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a396671d291df2b455ef2926c985ec9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6745fbe379f1406ae5f3d50db176724138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f7801bb33fbb30d7b6fafaad79843139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9941579a46754890f17bdec4d609321140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960ceedac54d490e74253ed4e79e24c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90828e729d078640d666fdc47b4fa3d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a7278c14021f9002f84980f2c39dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf4759f2926670581c13831a9faea1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b6d1acd169c1a69b81662aa40389e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331cb3a6c40af36295d8a9bb4c1278b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc8faeaa3e149d405dc641f544d59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60531715529afb95bfe406bd684b0115148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f942f0d1458c7b48b142beeaec53a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75068caad3524d29559cb73711f27fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1aac8c36d2442e35120c78ae65d76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154386c9f21f6843a7987b0aaa9410d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba4f4cee89d9205b79e46a5426686f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1e2defd61c26780ff187e6e718ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe7b7d7a6db7b12de46933fd9f8b28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe3e8c25c6c8d850cdcbb94f37e8e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d035f783572cf3d09a824eb03df5c97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0c86472f1019ef9ae2aea6393df37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24482ef0ee9c9d2dd2a6803f8e5ded73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22250c2e3d65b7c9931e2e3d0dbcbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd82c71d667b3c189092b669030e644161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2096cdae66973ee91720bdb91bcd412162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0280df87d01f67f167b683d79b0ef7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0d58a6af762b0799333a283718751164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bb8c0c8b886b1c9545cdb4e996a65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aa0ca21f7a2115d5bd984da66a189166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644c14d5d3bfeaab76364e6dc84f667167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edbd055161e0cc36706441734510b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5154b59d675eca524dc6a0ce59ce3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad92ef715aad2367e3f1a1e742ac95c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c674ed324345e3519a60d6934211d19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b2966227aa885a262cbcd629fd7c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ac60754bba2085608c53144a2abf6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16993ddb5e0984e96fea73dbd33bc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cc30dd172813566e292c059ed5c05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4b72b60bd88745be7dbaca3c9e993176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2054daf764c16ac0405304405aa3c6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13df7fb95bdd2db9b9da5d6fe018be9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd8c8188516ad94b70bdaf1479b3db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897924e908e6bdad20fd60ddebb46823180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80967c16eb835420b1c0b4b223ab778d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ba7f488d3ad5b150fa1a9aeed1a85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede63cb8115838c4ab0c05dfe2c04203183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bb46d06ff8a4fd56b8b5a60111b86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b005d407c2a6eedacbc952a5782126185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd61175483309160c0258a159c301d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92d78f9d3c453ec735d87fe186c501187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cb3378f6ed3444266db8c7c86628e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d3961351e15dd837e191001847f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61428ad62c43eb44c3954fca1f4b1356190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f3129664643ae51b9bf5d3b135a5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79312aec81b676f66d8bbbafb6fb389a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895aa367353297f329d4fe2be5fe60d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846486d4c8ae6b80878e779622f7a0fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920c137994d5db8c8e108d5ff5565ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d8f448f8602915c7bf4ec18d40d64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597fcfaecb13404467e5a411f484317197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22adc45386f51de5600a7657deee6c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1d1215fe5371335a847ba8b8ef88f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d952b07d05d300090fdb746fffa9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563638035f144f527083ef26c3bf2a98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dc9ecc892c6c36ac6a5d67eb75582202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3775d23ec8022dec4c7a0e7d4983a87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6396ab2ac6d6bf1a0a14bae8aca1f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909c3e2f954c6589151a5e9f10a7591205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5b14b9646a12dc48db7d61942b232206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f4579bb5e3cdadfd087daea22b6d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c153b537bd4f8c285fa5662a78e051208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f5fdcddcb366a6928385242e7603b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88835d247356bd5d186aad0a5cfd441210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c581ef82ddc888ea0f886c2fddb47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155781e9568d5d6c603561590237664212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad19f03332d323df5a22c0fd36c967213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6a51cc9c8490d7b329c9b2a129613214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec610cf5e2ce80b8312ba1ae7a1e506215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab832057510a813effc4f294ba6f8b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd645c56cd82847223f4dbe68a8e87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff522b52ac8873307981d36a5c840e10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376e0561da7bf5079f89d631028bb72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087432021d8f3264e2501971865ec879220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beb0afc0e04cf922b0ca0e458a66dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f0c759a73b5be8841a9c337a66a03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9dc15baf0ead3ea5176cfeced917b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063573b8c9051bd25234907b383726e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0bca4f94f495d9fa88f98fa3f86cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da81ed77bb092c577c0244a4d3a07b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d45b257e80979b09a213a71704569227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb15584340f00d5f7b4eb84148e5425228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844bad19551239dd5031e4f4a232f8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716747dd9357a49c8ef1af3e5447737230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d685c393f264d861a5490fb8f25bfaa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe84edbe6976e01cffed0a97f70fb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef225fe9dd839f54db3607361ddbf2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d5525b0ac2f78a2d2e456f8704f49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4becb7f7895fb60ef233dc6b842292235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2142b3698a4c3585459d8c650ba2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea7b51eeaf88d53fd2d4b4af65ac4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c8f8e6d64a60585dcde2369d12989238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814271e7fee0e65a306898e5646bdeb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197d23300eaadcffa99b10e18a72c75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f79201eb5076cffe3a3d717908128241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19874de87682e62da9ef360888fa16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbee22c39164135e2cf3ca3d1ef2db1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8afa86ae30186a4457c5fd23e7bfa2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708cbb6703c4928a729f60bd3b6f0ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd04f5074ed94e634d9418352e1e6da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e628b2ddeebe5c0684bbf244d4b404c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bb7f8b40108504d66e16ea4b8c4f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1bf18e6a90c1f7d2d24bc1af4510a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a37a5b8fbfd796528d01f4e5afc0bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7db581a5c0c285b2de3354295f4c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6753e93e5da281919cc41d2d0777d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a1c55cc664364459bca6b5a5572b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b77d5b729d1ddcaac608be241b18d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9ddc586815942afec2dc0c0f0df16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ce2ba9648a81ef9fd29083a6e5d80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a5251583af3704e1160f7ae9be50b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d16c1ceb62003699bba1efcd06d2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755b8b78f06b050ef05055e527e4ba2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce0793e5f804388595909fffc8e27a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2b54a6cfe3633416842dadb316fa2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a534579f8ddf19f75f514c5e439b11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace06de9255c772b852c8580581d1aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533a98250f28d4953d66629849dbd82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc3a340e678e7c192c6f3d97434c59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d72dca93ce50887e74991769ca03c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b677465328233b804486905ff9f5cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae55fcc82f81272be7c0f2bf79c189268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db5e75f4799a31d37adf78dfb1a2a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca9819db073e2342966360df03843f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cdfd7ebaf49140b838f27d2cdfddb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37ad7d3a7da05c42a8c169884aaeed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63253256c3444101b946b4bf4e5370f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc619af449b81f7985a39ddaa8664fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083b11536f06182e2e25f11e208cf9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf225600608f5d7c067db236071152276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c003b1576863e66a45e47fa8c7a61a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d1191fecf1d11569e6a4900682103278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45172d1c8b8819b22830b1f2376aa37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d35dfd796d055935743e044510445280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b6c1a80e5a01a5655386feebfe7f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97f30aa5b9d6532e9a6df745ed6cf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e36d8158bd07d83270b969e4a50c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d26e33fabe6974ff68287c2f2961f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354e9b57ffe7fc12900c3acba89dbbc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf30fb5324c8a09b9eb5f1c8801c144286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9303a04ebeaf087e301f3830aeaa3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02752503e8e9d98be35212f0db57ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4dcec40d870d50353af37b5e890b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbcc503f457a3ab1a17faee05a27b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d40c03dfc344be368c7a1d41e12d49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b435c2a8b7e54e50eab0c028aacedc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f8b8a0f4eec5eb5a3c36715f3ca53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee49a92352900c153e70e777c638c76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6788e1b9bdfbfb54726aa367dad3fe2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80211b27aa6ba71e120aea7d3ee013296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a6827f7d0168723655bbb219c12be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62448dc07fab04c5a5172094185b29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c23400e2a45faab3e4db52b537b5b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559399343b29d76e7cc5997b562d3f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427477b0550f8f3854ebafbc423634d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00d2cf316e1f170c8029fd5d58bb99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5a919ea93d1836788ac1df440437c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141f718e1a597ba81ee53878a573bdc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5460aa07e34e3821d2455773fc3948305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592e43a7f3c8d41a81f60bd919c2387306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc548cbab21b05bc3ec900539129ad1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996229acf9d9a80f2ccb085392a16bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d438c1c5510d3aa0c84a0b816ce9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ae97124e2217842e81b79999e9f1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacce1f157ddfecb4ad9391f4933ec0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f362a3cef9f4766c8fa50750e57ca34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4b7ec47dfc4cb2fbbbf2ed267666d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f356d3a2603b6ef1e21e289b8649a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07535729792b6a9707009eb59d6092b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ef8c405b3f5846da9a48e4159fe17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3910a543a6b98855f5d977e45ddacc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9fb2d95a234f319e13f2a11cd922e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a875fdc16257d8f83986a6cca1f14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049ad5bf32f8b57daae23f868ff8cdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52205c205663be55862080e896b186321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815e08899b3753948a732290ca94558322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa2ecc73d08e56597be8648869022b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e58e48efeb62696abe24d2c7873137324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded90c3b2cd83784089d36484e67aaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516e7750e48188dd720583a407233b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad729102bfb3871e965dca14f295251327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9eb29f8270b41991d0979137159ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73543905b358a6553d5be29c2aad003329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ad29e31cb534d19f1482d7f7214b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58eb0f915c708f84e8c66a19734de0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802f630be6a94c16093db07c098bcfe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba8f676a0067ecaa5d0ac1e25e999f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78477325500b442b12ba4069682f12cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f386a75dd9ae1935a216384093070335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192930a1a56205c6c27dce5ee0f702e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261072b4c388a2b8b36d185c3262c6dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4156de0591295846f509c17aab6fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e02b31cc9a4f76bc08f91532829bf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97debe83b59774fa5cf6530e765581340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d214e9177e818569f9f2080c116915341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea74afd3f02ad59d84d485f981a5483342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874a759ea752bc18d74b2a707c332f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f646e393fad9b500cd8d3d80be397f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f34cb800ecf976221eeae79ffbee8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f731b85b12fbfc7ccd7a913a44e4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffce80d18455db0b8e11adafd973b43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192e62690992e0d718620519fb75380348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6f4400121730b5403def4159d66c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264ea5d1a634b2394a58f68c8d84f1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a50c547b48a0d100d080a89853fa7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140c46ff02133fd1f53e999373bdec2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed8c790799bfa0e30b09f4dad2fee0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240fab6a2a5c775f10c9bd385987e3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c675ca47a9992a6aff74636436deb55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe8253b481aa5be78a10c3138dca98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0dca99f67fe2c4ee8f6e4846f1d41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8fb9bf2e3b9949f7f1a59c2db9b0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e417f792db903009a31bdc6ba21862f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a60650157cb807fd66e8049d630578360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa8cd9f069c3b2f3204c44a3eb9a0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e224aae518a1ee7880509fd4a5557d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8b3a94d5575a7e6c355b6ec6d21aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1013b6eb444ff8b21f1777fc445e4ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f3e961d807a7f9c4efa496addbd27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee532c0171f1c113b342b67d655b662366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a32e06e40bf3dd64605257a9fa818367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b55c5d93c996a99dce5ccedd7daf68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6495a3d609fe89da34e2df3169cea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec63fcb24eefe28812d647c58237252370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95c61a8fee75cea4638f87e984b789371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c3afdb6df08a6b71aa0f308f7476c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2ce588f819e8fa7af3225a87e8d7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf6791ed159d50bfce62b4d1d0d8a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999370f5b39ccc84aef0e440d11996c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fcdce08c646137e64b4ac23c07aa0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab72d37d45ab9127a3feb481f47397377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d0935cbdc41f118c0242023a6fd97378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5137d65f627b3299d8d811ec9c771379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f776ac4ac497ebf4cd307e700ca268380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa364b3ac5006b3ccfbb91025e7080e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943719b8fa78436e38b13fce335ddde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39648bf0a4f627f4877a72bcd1719721383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f513f918e4dbd563a14e1679e5a45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d02e133c4d6d6a36349217e3a5ebd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd42fa9ce4e479fb3c192aedd46313386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adfa89cbc96d9bab37159723db7d97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d85dee96a1d946c0d5ffb6ceb78b9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947bfadfdfb0fa02b7965176a62d9e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776da71c128d16d2ef7292963ab404e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784bb4cf46c62fd6096ac272ed25e37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236a1cef75aec3a98f9c0b5e2955321392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0469eec5b1ef5e5ad1ede89e74de4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a25b6ebea85ad5d4698558951fb618394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eea575fdd50c11c7c5801489444836395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25757478f6873493a8af594f722cb654396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29155d34a1ccef5d34327067fb85f14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3299302e4281e6a9fbce6c7cfc3034398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb27aa37a7ddf55a01e49c38c64e656399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef616b8ff03283fbaf48b7c64639e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ebe1961b6e4658c51158089efda8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4353a0b51f45740cb2a6aeb13d4066402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b154eae4c8e256ecc889b87f05de1b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b85c90e9c1f0cc49e35b4f7819276404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88b5bc24d1f7400408c7b8c862ec47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a99683f834ecfa0803f90b4f7b072406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ed152b0ddf6ebca46e07ceb1d3700407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0fb00571cbe996f1d8e9a425ea340408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0fc1012cfb07fe37aacbc54ba26a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d8882ffa8e2ea895572de23e7128410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50ca90a179f325f06d5511d2a0b14b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3800bb1e638b16537351bb66a223a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cbf691805f38164fc3c46ecc4c100413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026848fa952b6e7c9a52698f4bd911f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda27bde42060bf20047fbe6a5eca79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62171418c8416ee9b3858638b0304c93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4c764bdc00cec3c9a8e58ab977fdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde4afd634b65c14ae4b8f1fec8716418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8cd0ccdc505870d0dbb2946249c20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3890a266c92aac261e620f2c2b6293420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c5aa5a1e3148f446f572fdb85d94d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb712a62ed7d20277d5197f41f3b13e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78fb1d6a653f1bb3d66900507a7bc6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620962f550f1462e80988da4671bbee7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b017699ae91c78b28768e0f059746425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571fd8aa5ad12e03fc8d03c63ba5da6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419ae2672596dcbfe1eed4238404597427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ba8babb728b19c53f8222eebfebd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7bc1cb1ad2cd0b8a911333e42080b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7ffd2a93f31bef2b6c2a99bed9e04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e23952206fb8babf146ab500d0658431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0157591fdeb0cd162bc0d0b278b51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be515f07530ae755d6cb6b0fdd0151fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f5f96b70d098f4d53def4d0ccbe66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b492ee2d7537e7e417cc7956cf1243b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345087e78d9909c127e7c7d13e956626436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440982b2e48882e168d0d0262ca7d8ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c45978202b253e78fe92f20be0467438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54d793c96e80fd2e7444f63016662d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa16f7635f0e7a5f5c94c677d67b4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b6588878f7e3092f155bc90d0f650441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcced0afec81af69d2032405e4504c16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19175dd8a133b066c4ee6dd202bc3464443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f3979238d4d7e15848b1ad8d19b8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770885b83472c77b8d31fde2c7dfb24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e17ca36eb2236fd6f3eeb8bd51f182446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ff67bb56b9ac964c3a10ef6e9ff84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ab5e68c7fb8cc06be08e3579fd141448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342a6025d79740ee76ee426efa5ab2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b18b6c3c28a6fa25a02e2bfd549cb6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167d188f8577754dc249d056c3ca218451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d93684537d55096c1097b52148ecba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e930272146393b4fc6d56e61e9815b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd7ce83469c72e60783001feb4b01d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64968e2ce35af3063b9b91936f433626455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bb631bc576a09c2806fe53772a507456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f17361b6cc51522fcca17329d9bc0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af5e6cc08a1179312efe7e3d46fa60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87659cf9c1e134036746f1d9443b3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d23ade8bcc7003fec9373fded4311460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005aa93e8cbe67183c5db4581631758461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58dd70fb9b113de7fcf9cb6ace9789462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2a417e158768308fe51bae580941c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dd3ad78491495a7d45e26c0b22983464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2c4b04c6694b4c0266298254c7cf3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae477ad7ede9ed1cb64e7863f9257a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdd5d87d44ac341b7773d4c543703e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e220832ea28f1931907cade3a6cd2ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3020ff59aa15a6e03a223f3a30e2dcb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6582439a410b5c31c655264e3779f80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a04e2b62819d9f41470c4c5e5ad1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df634de55b81322a504977c21081f802472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70f9b4a81b30bceb9091695eb915f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0abbec9c5fefa06411a2bd379fd11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14bf6ec97fcf0b56f97d4a1bf3ae1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704212d246ce1b28ec8a9c8f40844a81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaad97d9f6ad570fcecad518e03f28a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e25de60f02eb6ee0071b94aa92d32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c4bea118d39026e3b8e5ff518a940479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f31849d43baf54fbfd1822d74cd39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2003648011e770092d33d9905a7a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053575d21578319f3f43e5ca2fe614e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60945f7e7dba059fec1968144f1e99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c634b97a02f3b876754ce7c2515b61c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1690153349e701d81cef6951465e09e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363e1748d1329b30e9accb573cfedf2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bde5f888a3f2517fa59b0341f53e3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62971b93786ac29fbb6f22ca90766cdd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56f5cc74af1525d4b5f5c28b7c3dbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c93a7c3a1a13c541763e12cf75c457490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867b25ee254e171cdb59f60b0da3f50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb903c67b4e7b24b962d8734ca0590c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c7f503546b30c0be9325715e26aaf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a1d9126be08795289a92cd8bdbdfe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acc6d99927038bbf7fd284f4ce8e0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba72e105eba73b09578d57c7566d878496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357a26730ab71bd4b1d7f9ab88d70ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b4680ce0f19f8afd78fb77920039d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabd28bae0c297e2d9b78b24ecb3dc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09242577add71798243a881cfeaccec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399c2d38c31a9df925c78f06276b311501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87121c87e923d1a620b58a347a6d6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfeeb11aa6f17c4fdf16bcb55e937e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f35f370d3431d179526dae832d15e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206583cbb42ed7a978c905df2d1e22c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d62dece8a64738453e5e7e570b15d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661043086156501cac9e690cc905ae8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1684214d8cf11a9873fe3e008fc5035508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12533541667c9a97bd0c4e1596c428a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf877781092b7cd77aac94e7669589510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3847c0061d26a32b9f89815af59bb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67186be822b2b2c0740a81b0be78daa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de4cd56ae80bfdcd8a2b7ef720c47c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae20aa170d0a3277e2d504a229b5c28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8de814667f5b667a73b74d15164955515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059430f3a0fe6fbdb0aeba866718148516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b59a9970f5be1020071c11956ba36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8658a2ae9ce6c59ab55aaaa617dc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0243c0951908856e3e0d914cab7cf6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24634318dc931f2cb3dd592a80f89ad2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923834294d3a8506ed1af99f14907e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626bcb52de41a0bb8ce6fefcdcae340522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075641f39389814c8c7a305e986fd9f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa7ddf41e8e5147dd9a5625fe3b441524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543a31008c8c19811f55cca6f01bd7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a31a1efdc20b56ffc3c54ae2b6c28d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13be0e13a58bb0eff64a5c838ac1695527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c07da424ffd6da17e42996628e565528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0445c5d8a59d96d0c0a6f9ed35a8c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4de31567ba3af1bd668c1fa2d663b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94f7873014d41d9b2778a7f768ec31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db30bdfca2d675bfcf651df38169d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bbfa7e829a23aa99a3e5a9c045fce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de412237faa8697eb768e899d0ecf7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c725a414ae2c744a8984cde4ee662e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4018b9f1d59f80f22e7e01faa758d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4cc31b7525edfa72354f3c0699478537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83df49284562d896edb3ec9e8c25e95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858e07949e6c0752cb6036017b5b05a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2fe41b30fd74ce01a34272af6e6c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e57597dd2336755591eac30bf87b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1a8c690b72a7d0e7f0964a522897d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1c31150c26c8435c5676198a5821e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7416a69b315aae10160ce1ce1287e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902bc5d858273d2046a0d83949fdd57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67322bc13808f6b68d8e5a4e403739d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b6adce2fea03f2e116d1e6e13cfba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade77d9fd8b7b6b4e784562a934775ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5be08a548429b6d122077a22800f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf17d25c3125e81019cc72dc5d128aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98800fb2a8f6249efe404be83cd8292551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee65680b2bd8eaf3f73ae79ae021f22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b964c535f3b32ee4ea14a71a7b47f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcd2d2b422ece005f263dcdad6ad46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3961930444a602e26ad093a6c4047b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b9e63726163b265421daf06c09a51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976008711d86dfb40d84293463a19154557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7b41a6f16e835186aeda52bbba148558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c9654be240183cb49530ab2920432559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989b8020da3527164eb9ed234d7746a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226a8a85a97aeb225a9ec5e7b661133561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabb15a898d5e94b72517b88c35752b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11191ab2ea008362e07246c8a8c4806563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541b28989a84a7d064281b2be27f0dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e38ae09544fd2438b93cbceff544e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d92a7e646da7cf2da951d2155df85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceee7f7264459c056cd6c607c59a182567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541d876cd156246789f7fe2cf2d38c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8822cb5029e279ee2552120125608569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d9bf3f46c6f12c2e959df942a6148570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94aa08fe728b76042fd77d91c41741571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc70e6638260e54114275bcb79fd051572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9ad2b74957a67b49c95ca5b350f42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc4f2a5bfbad795200542bfbbc5c6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f6e817add1699f4ebe8e10c79e1fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436a522fb274f9d91156dd95fec403d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a276669112dbc6c67810a250e7480e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862a987dab83584dd793d6218505f66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4fd44b02634291cdab4886681b3a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469945452749fdbdac9c3ac0399ec77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43531cdb07b87eab1bc262e86ecffbbc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98619832d4bf4ff62c90e5341bdf1d99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a772e6ff4478c6cc9d4dffc9ed8be2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066e362cbd5c095f907af519a9dec0d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc7b3e1a65a4fc0f2e31910eeed43d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb2ec64945b34eb4e49f1287eb4875586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8375aeb538ffceb02a02bca270f70fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad033f4f83e28fdfd69c49c821cc7355588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804013ea7f7ce67ef8f9eaac8c7fbb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3990e5a88bafd3a96b02a6a4980b8ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae026d6890d2b2d779d67fb5dfd34e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f3d83a41afc27fbee95ff4f9e0d14592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c639d805c95d7eef162700f30ce04a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e81ce765a9c29322e9c14b50f59deb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8398189245937fd21316e6980731a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06347918272fd6b9dfe39690e5bc7b2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068cdaa70f29032f0bbd784267bdabd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c152f284a1e9000ddb0597534e9db3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998656a147a525848347d9285eeef805599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad117f1bb4327ccec119ac3db36fe7a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bee578f405b0e1f363a4aa94dc41f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df37b0b2f83976606941e152a8be7cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c8725c7fe8a762c3c89fb87fa04bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e376424945cc4e55f5a7f0a1c2f6603604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f834a590ebb4ca9b0ec0680cfa38f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb07a9688cc21a292ef7bfc3746e9c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1d4f0a417a6ab662839f9c9859259607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8012644a8ad06fb388a2e568b78ebac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290302b6e39111363d93bb36a09771a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f476172ae78efa98d891ef3156096cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf42f76318023da4d3cd36d4ee9d95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f519f07b4364314b9cde50111e3476612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21268b40ca85c55f04caedbb30ec7a49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ec402b435cb0dd8b3faee4ab9f88a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e8492e792e8a223161b414ed67f50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e40a8dc345ceb5f1498721ef06eb3d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfe77784333e7252912d4815849ee6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65fe569564c9bf2e12b543fb22e4ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab2746f3fa621dfa659094b6cd1a86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab6cdb4c7b25b9a16ebda99eb64013620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b06e87acc4d410ed71c27e528f623e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d6b6078f62b903f54b208f7d0c973622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596618b821f9f6f2ae24cf1a3f84ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5370dd8d26396749ea7512e2f201ae2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4612c5679ecb02693af283320495b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484d33e92d1cbf8c9a823e65c7a1f7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0e8e9a4a9b31a7e38ccabef6ba263627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75f828526aaeca92a7507e2c3aeb7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f56f5874c4801d35ff713063eb1fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae05ddce3a284b5c0b73fd8fc48f562630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcbf701d5020a3ef9620785a23fde4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bf1375cbb4bd31a002b98259bb9f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c61a3c8854863c75486f0a18bb7bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e05e86129bf6f7afdd425f711587a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e711f78efa55d89aca2ba45911554635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236de8e31a361d0b43ab2b23a966637636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a178896710d71b0b6dec50e5e4ce6d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee6b32946b9ded68e922142b1aebee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7999b3a39b918ebeb6eb78182c0648639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f0218b893a5e97d505f9a66b02f85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60346be3c737669041c107a3acfa771641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03e15e882adabfb9839a7f92e03ea8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7215813693e49955b041bee29a625fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841147430dfcfe5ba91441e8c3751ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295268803c2526aa0e7792f58577c42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718dcf591bf75077500781af6e70415646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33babf2ca310ea3be5839376c5f8d8d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa13b9dfd2ef34a42d5825400404286648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4b68ea7f98dd1175584d9e15af53c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa0bf2328750caac1142d07d83796a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c24a87cfe6be59d801a7eb9f5cf3ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dea6db334a1979138b59eced7535d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fc37a8b7e7c79d530d05886bc416b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73604610fb7587eabe437cd312c70399654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae93a6e44a86579bcbcc5c7abefdbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c467fe6b5a60a566fb2f2220e4ca4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffd8f6d46fc7d7253788d0d0bfe890657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ee8269a9ad1e2db02989eefe65a99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863c45ddb439fd8a7bf1e93211fba4e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b8db5279b7a2480481c5642211cf1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33570f4095be9b1deb7efc715fdfba7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5e995e1821e0a74ef78a37ce8fbb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798feabb140be58a8b77eb489a77532663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84033a92bb17e81178245fe45cf43b42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef23ad1096121dd7ba936c6a36aaae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d788c81f34df159072b2882cc8ea2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b4ea7ee09d423307b462c44e0a83b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530708b251165a55f6d8a9f9f3822462668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c050e4cac4152a0b2a1966e9c29eca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42767cf38ecfa45c51357a78ceb809b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05403bb62096038dbfabf5172fc9b96d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278602e2f5ae697aceca5d3b408341c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde457d0effc226ebb73d8f6c5e3126f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b93db967139d908132a1b685e8d93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6c76d5e049b44a1e084dc306ceb83675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef4bee9b3098f30b66673bccfb7b33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc74add33396a5ad12d7010f55bb33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2006dbd386461e36edd9cdc146760a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc42c55f5e97176d4dbc342e53b6e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162ca28ded679f4cd19afa94b6f4b2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fe9bf4540553e48a45d29aeb850ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd3aac96088ad9f7f09a0abe4fa74b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252878979a803bcaf73e5eb1f5ca099683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb4374ed248b9483cfa181c0883242684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b64ad51632b97da4317fe76b79a1ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c8f2252b272d75358fb842c2d1276686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeae36d09d8e2fcbbf94bd0aadac33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c3f931881720052f43174df54bcf6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90805f2a2bcb2b11038e701cf51d51ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f048b1b48a0a5595ef303798388df17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e4f5072b288505352d828b089af6c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce161d1de2b9fc016862e38af49efc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b739f45e23077dc61cfc681429f8533693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dddaae3a6b292eddffd5fbb13db818694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9830a2697d561b4edf0fae778d106d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2433f388dff6d117121808b5f15aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a4c8560e2dcba32e6e267ebe50d18697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fa9277433d7d19aa927a4582982cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f4fb8dc8d1792077758bd96d2fa24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a25a185f5207f9717ded9fc7524fdf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830329ebe75b3513ba2d208fca35ce3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118975cdfcd4a404904fcc36221f65d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7736e6c2a44e2cdae501efd9cdda78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deeb472a5e667711e88f0239f04315704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454cc00ac7a6ff5699406ea33d3627b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8eb058c34246a8c2c50f17785551f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e3a593bda869cc58e23a77b75d36c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1ee4fb3219d9f315a61f8178e0bb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0c726fda48e735e460d3456aaf392709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd4a617e7360d6f6eff39b911fe5a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbfe39721a9ea0a4e8105ab81bd0f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00accd9aa038c647263fb0af3297ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dd4a4c147e53a7cc92936ec6b0d04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930831e316babf043887b4e47310587714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46563c4271a9a6c636e0e68147a95b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef399e00904c4e521c8ab0b6f379dbe4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5dda53ddbcaf0a373dc3c47d664aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f16cdac916e2badfcf15d6cc899c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83732f4aee22d97d2c55ba358806552f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681b099ddd7cc87a61ad82532c1ffaf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c6f2e0b2d868827369e0bfe60209e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9ad318c60e2a3a48d68092e362a12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f8c805ba944bb291f2643eb55fb81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c71e0b5791d468fb1486110d0b6a12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7ecf1ebff4a03a38fbde10ab37b90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cfcbbd1a218ef1fb608a3ee9c50bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f806d9b2953c5ba4c4905235954aaa4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8dabbc00e7ad79f87f000dcd51627728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd2354ec92e1cc176c6b047de27b54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a40d1bcfead9e65f1a911410507eeb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a4b674e285e4c87979a7f9facfa56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4aa263f7f7419824698adf280cd56732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b210c29725be37eb367060eda42720733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90eaacd7f50fdce8f18e942dc636b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a941c848efac10d67071daf2086c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d87dc436ca372c285f22cfd2a76b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2337d88aa6546473768b3d06e95a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c567d66658bf240c02cd34ecad793f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a26afdc941e9b0032d10f2f317c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba3dca25ea3911d6757bec2811d070740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1866c154646d22291508a1ecbb431741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7af5e05b2a374b3c454b805c918fbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d610b1bec45fbdb74ef0e56d4222f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d81ec16e3d807305ff9c82abc4c7d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6741253d8e13e90ea068dae3a115f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e748ae90c9246e28f6c98970ad1f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38333a3817c1d8ae7b8516a7c830e1f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ab7ca10c4870cf76be9ec62cb1d33748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c76a8cac22fc4c65a6206abf6d1c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c822ac09098b750a553d7090948942750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4b5891bf859168a5e3aabde37f818751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd9ebb616591663d5d2492b1ee13e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce615ab1df21cf7f870ee22d489391d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f95c7792298eda0ab63b023257ecc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645349d99721d7b071a0fb461743021e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716193a7147bb21baa15fa29217c56d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc60fd53acb8f7ce704629ff046fc5f757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>