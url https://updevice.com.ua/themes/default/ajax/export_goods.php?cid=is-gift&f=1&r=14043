--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59398ca5c01d14d88d49e837d8cd012c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377e5651812c5758a252930304dde822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb4e5121981185d8adc0c98d684ae73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035be745cd62484b2c323b556293deb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5c8f28d7e538820a3d13da5a728395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33b7e97bf4a0277e3656107c5d4a6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeacef1a81d1b83d51b0b2d64113aed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228d1b6c1344a9466228d9f9eea23fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33b56cc1f331e6b387b7c77667beb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bd3b1d926fef2e27b40461835f33810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9af4ef74a585c58e513af82dec08be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf5ba69b17ba61e1b56c30f9008c0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e190389af6651b8cbf37e7d2acf995e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2272490cf30ec15c0284b109b025d3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac399ea33b0b178f80c78ebc8ad9f3b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c67283c52cbe9070f2fa52f20e3d8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c0813435f04689648aa8dbac83f3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9b3b9fef3dc31eaca9e22065ab9a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cf2e10cae147c7a1c8c60cb64cb7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588a396d74d571c5bf5eba95de46b5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a6050fccc04be1267c49db5c2227b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061ab1b29b47b2c3a8de4ac24e8282422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28190ea6b843a9cf3ca839627697c77223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213938d700d7cb21ed190fa076a706424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def13deccadfca68bc2f14dff787b1a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e153b9a7fbc0ae1b702b162b27361f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722abd78fda63cee4e4b18198420e7f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78881e48cf9401926637a352cad60a9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0a3ea370a91df1b21d07ba2660a2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e198031717d653603dba636cf44049130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320ddd00d928c2f07bb8c628892b0c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461c51b320c043f7e1a370a1d0a845d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439d720c9d1f3659e3c12f4c4165c2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d53459156047a8643d4d83d539f30334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e58de4cf4b684b8df8bb56bc148e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68a7d40201855191a498917b7f34c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166515af7b30bb6e55da85b485601e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea944794db7856e4e453642493301638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacfbf0ad35b3ea49a9668f516f705e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4e2e3b0cbb44edd072da0259d9fa740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe988605117967fe827ea83a9d72ace41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69046aa286d0e81255ade38b0ac971eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e242c30663a4f3df8ef5fec021b8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab9a2d3f6afff2f5a78ffd39865d3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa97db7b858900aa11e3f6ab8f3d0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958fef7618475ac60c7a697dd533cea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfec5b5d5757ae40cbd28d9d30e58a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7c9b11b6a737ad4141ea18b3882d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912757aae86a5546f369a1049f44d58749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7997c996bc96b364d61b4cc9621eee450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec93dfe5b6fe733d5a00be7d825c6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f69ca7ea83930b5f9fc3338e10ebe252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f760ea111cc66730d40ef202ea720f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf681c47c58b7c1d9b5c96849b1a552754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0744c7e3ce3a33c9edb8b5680bcc5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6591c73e0ead92c12b679a8e5046f9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51904e657bb8fdc50d2043e053b33cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f82e65266970ac5433365b4c9464bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693f69bd08fabf9d2aa3126a1db188059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c6da2fc95cc0bbdb693dc1fb4372260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081eb9b08c088f1f7454782727d6c4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d04bd9ad7778b086ea4ee9605c14a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe3e1d455e589c4005008b4fa8d00b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50afb3857262c3533feb772287decd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c5afd57735479d79337fc65c2152565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4233ba781a56622811b932875cd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602c023d0928f2e1276226a225bf4a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7931a293951e4fa10aa54bab8cfff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75d8ec3f573d8b88910d651d8002c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf124c689e6b7e6e527d0448815d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9582aec198100e8244205c63d2651e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8368b06c0681cc20038765469f6d5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81915341a01e8a475146520536967f7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eb7cfb8b1d7f58d4c2eecdecd76b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5e1bb38c21a902a125b442d80405375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df80c987cb4f9b66eba3431d9fb3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa439a514acc9940ce10df8f4f1cd5c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4ba16a02d49049a6ef639d0c38fb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a536e2af97f2046a5070318087c8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda01a53306a1d9daec6ec8f231a32280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a933891915e76370624efdf72aeeab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912860b669e735478ef73ded7c27fd082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf09e7490b0ed3d203a208d6153d73383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824de66f107b14d521e95ea69b7e90f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d13db95d57e4dd10d17d5d76d55bc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9ae3fccf77f098d5add130524d11786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4e5bb0e299666ed2e4265c110620c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a1d30018fdb250f51f9dcf6694c6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550a24146148246351a7e2eac622c7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd764117f4d521a7392f1141a0a0871890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91087beb1cf1123ba8dc1b8b331c752f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258e5af0f4069b9854735dd2e54663992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdcce5420daf63b7e6df78f522117a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c98b248e671e1c14faf0d4bfdb32894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09485f33c290e9743a2889a576b40d8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f4af2c327d4e4d1d03415c927007696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a0bddc83ee1582b569346dacecc4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8f9b21200df372136798dab9f07c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986cb4f8bfefeb6d49dc4dd6fc839a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ceb9e1e1aeeb97621789d4a1db0b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcde59852eb9ceb73b83dbe2ec3406c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592c231847b917a49e7042df3161fe2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e803103af201d82a4cf51196b9ef2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80624aff9cc87a326eefb701ff632f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27451e0a1506885e01068e33b6f17c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a9d6bb2b74f1b9c79476347162a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ebf69b6303af02ebc3d9d91a70355107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd746f467814ac8329ed3550463abca4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bef8ab814d79d236277d207dfca71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0e6cf517bc2a8fed6d45c0e30c393110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80a1f3352d7af3d06173a848185d33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f46ee66ef55a37b57bef8aa831031112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218418192d93b46c73d8405e8a61aa4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d554b59697c84b070a87c6991cb676114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60583b0cbf0f56c6a589c52b05b2487115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795051503cbb1691e5eea63254662e4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660202524d717888b96e3ea76b6e6dea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc73535c4fbeecde0b40604db647b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3610bbe9773f40e19b9e65dee0395119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46157088cfeee55c12074e619d45d9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3cfb9950954facfdb87cd7018b1af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e724752c2ac87d650741b1ac4d75b94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7cc187b04674e055f895a22241908123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed8fc30e41b8e70e6ed14ce921ccad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e52604f039f7a6eea3eeafaa3b1c56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8ddf3f589570ce714024858a08ead126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be8e1e3ace073d8500acd572252c39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da972fa529bacf70ed64ab31400c4b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a1315e9f7464f6337083be2ab9735129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8755bdbdbee1b8af93e3d16ed3a4777130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21589c7e80df0d9da1ed0d999ac9683f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e9fab98cc40422cb40ecbc0e7b83b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812995dcf36081b41b4b47112cd8838133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11965423aa7ec140bbc8fc512054e79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5a71baeaa13b8da49ca8a5ed66598135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15101e0bddcad6838838a16d7ba02b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f7ad41cebd0838599d1cb8dafa4ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a272927c111fb96a72eee3b5696989d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14607d4cafb259168afe0ab944e62bb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4c8c3ef076cbe156633c62e104ef9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a111d99168383e719ed8a29d80a28d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63e0a04c41625ca08a386000a55bda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b2a7b6627f3f6e83af780bb76d1dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21dc8e833cc9f21dd790dc764c8a34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c30b16d5709704fca2d8afe4a3f037145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9a8883c03e09971627ee19203525c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc56dff658704dd789cee6cd09d4cfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac495719f8c3695b2f51cf49b10cebd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f47b15651534eeac6ff20ffc6546b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3356ce6cdc45319a416393b2826b52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98af6fde4e926c1534558ea98b15c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc905aab95a651c2e35209230f8b0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6053e95c7edfff6ea7dbaa5e27408b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f0c1b8ea6064f214ed7bda249f503154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa41f692d75ba06c40d18152b56a27b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80071df69a7e999d8cb7cb3ad1c91aca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e21fc4409ba7386cacc92d2f80ee56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9d5095666692f055080aaa2b17959158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c0d6255d35c2241863852b1c69133159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0be446bd97f8ad24ab3d68e152aa8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82135f80ff0cfff72a258f128e74cae8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79821c9bb82b01e7ddb16d93c2259d44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4a06feae58cc09b56dc54f99cac68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090d066013fcc832ecd98ccf7266a7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e816285c3857dfbed6bc9dea69c7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef712768c21c4b2dbf813c508a65f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a08f4abab70521495b7e616393393167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999be3e7f5ae61282a74c032a79d52d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7042288482ccb5a76f3c8732cd312ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34758e752efd5f6b5f89f29f466a7e08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bb08df8077dc85adb482423d7cfac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3ec31c640a2d3bebfb7efe4e46de1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3b7a54ddf691d15d3807d8a820c9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777add44fa75562512d9fbf837f8746d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc027268fbd481cedebef569ae5223b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdb9dda190e3164036d1f379deb3b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eed701a80f5d80b955e5faea82061a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5bccac8b9e042a0ced014e916c624178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00ae41b56a80ccba9fb5657aac68e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a4ac35a0f6fd783846c79ff7fe95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cad346c9d0cebad09fd0508d939d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2596d94f1842632b8f66e91fa25d949182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbea2788684519786af64709ce37f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3283389011a397df60947149a5810e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a139dade16a79ba07bec3002e2194185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7643872a5b671cbbd56274edb5104186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa78d72fcdae407022d416c1f5e89b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cc989aa0c2d74bf0e71ca5104f59e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8757bee8de48f90f4fe28084b001886189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056974735476d270d378a68780ae619190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb153df6d46204690163e64f309b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939bdc35eb38fa3299c8a5b532f5140192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b41760448a740bd647204e0a53d93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf8100d3fef0026196f8794c9f2d8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe65a3a70146bf38fb5552c8cfd3b22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcee23641580178bfb7e55f10378fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff9735c59efdd15eadece72dd519d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673d72007c31e6997dc9b8c92af5346198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e542797c8938fcfb452d35bc8edec16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58fff0c9cb960e25acd64b900de888200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f788827a044f55abb4cf516e2da6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86d04d84b1a3737cf67db664529021202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eaf2de190d3b202c229a42680908e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322debec2888e472db6aa5d6266a7f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e0a1b3eefdf97665024914e486da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6f09431479ca1566508d3ffbb900b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a04d7eba9e1c5ad339a193d6cffad6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c0a512153f83dac7e621c899747f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d34f003443ffad9ae3256ab7e02891209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4cc6b5b2b3c1543c629a43c2f26a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0c94797d7bae0c342ffd97e48515c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbecf6627475a0bb0764830cdc583b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960d9d1fe1689d5167ae8e1d589b8b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd42a430a13fa6f14b454aa06bb9b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb123ba1ae13b0ab5b5bb5cdaa93d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b5b83ad16b80aeedbab501c9b65c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6a11eb9e2503058a63a9051200eb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4861cb620714d35ab881e85ca749deb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691bde5090c981bd2539239f062d593219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77903f153c8b547dc3b16bcd5d4dbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdc04153476c6951571f6ef3897c52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec5e3f37016e9dc62e90dfca0d1988222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef714b1fa3682c360f53a9ad0d6c2334223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d012efe11f7fdc6381dd5b214d1817224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d38b30a6e4b9fad9f9dadaaa03946225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7514d0863b107f14706cd183f363b98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c1e9779379cdeac331e60a30907cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccec02d023e1ab629f6d6aac428948228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac71ffb89c503a79469ea08485260a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb598f3477b3ea316885954096e8666230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904c9e6f8c9993af49a207aa677f656231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5cae2dd8769c2e2a726c7319094bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7dea7946b6a7c9e21e12c43bd13bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed32e83a4e08a091159e359c82cbcba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deea19307a5d20ac51e06996f17e40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830aeb567dc25278a84bdfed84701cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd53d30b418c8f2abb90c8e8ddfebfc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b480f7bb775b6fed7f51f000f85dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0fd40157641f11746afd6c5cad244239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a855ac8c91f296d218c8aef46ad988240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070803423976429420e3af22ff858bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12944b3f5a81b3b26efef3457ed486242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b7029e0f56117845b4c7beb76cb06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244666aa3f374df8ada0ff154b8ea8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63c85ab8560c2b6f2b5a13daea2998245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54214d9ce4357d0ebb37ef850f2af4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957d0e1a1a383c8a5b5ccd7ed5e3ae1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8deab66155000c004ef3930d4cbae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cc023994d9727c7e0ef1f99b04387249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc9800ce6f7fd8617dfe8a6a772a70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e38783985e0f9aec295fdb341d1997251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0f639a11ac8770886fcc639525aba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3738329a5cb3bf4a364acd8b02cb4e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751080d7f4b2721d1a5abaef2fa814bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a995cc2fcbb0c35c47d61f709ac84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de302486070d24c2f510fe85db48ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae996cd04ae4452e9a1d26c6f990ec2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8ef8b337ca10bb94824fe796071bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc031a89b3ce753dee95a87fe24dc9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0193b49d13a2ae3759ffe25feb1fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fe2e825fcc4ef59af79b9781d57a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9082b30235d181ef0abf956e3cf271262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ef7bce5f2cca3f3d0492cb81c3bef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee4b751e0f9519e10e67a38e03a214264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801f09545b75391e81275c8d0a8f5ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dd1e2de2f61e587a86bf44c49b3e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b847e034a874d72111511dea2adeaf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d662b45c67cbfaf54e01286a3fc5d59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344386888fb0b812dc35d83d4005d8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef61b7eb370e382cd3d60d34e15560270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a622b4715a6550c7125c68857a9a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a102310bd170aabc1f60294169538272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e3109c22b6cf33acd48abf1006896273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62846f57e83878f0d80d4a53cf1dd3f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37721556c887f339bcb2ca62cb7d675d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e896080cff431b664b426b154a4c9a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca8d920e80bc1b8a2f290796b04730277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10feb30e7e92234a8d7e01a59a7e68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e577cbb85008cc3ccc004f22e2509f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d790ca25ee38fce303129691699f39b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db334afd499f35c122c18a70d213114281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0b7cd0f787124211206dccc13f77f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cffe0654245385f4a5098ddffa4e0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce41b43b74033828e2483318a7e6d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2283148d22e0fec530c4102c7bc964f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb478850fb172632f93de9d19335243d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e759b44b0a647ec831ea1e3b06a7db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1f8597cd55839372162256326ab56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b960f610810554e4b6f47da1912ced289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375ced86191b24f094bb7801de3b482290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316f392e0daf26c715dd8db75a2ff1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db042593dce06e0d1f2ff738dd577a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75c230073ab3ec9726e2d81ecacd45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4d43c2cad0360441094ddd9ca721f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5489bf269c0d3613f4a53a3166993e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a896fd06768d645f026e21bca477e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcff98f219e61b49e783ea0bdd0a5a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f9866e1a0ac0d6b5f9750182eb17b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581761da22f92e7491923ba478593b79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a74b9f03195169933437a0cef49620300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b611bd5cc6b5e73f827e1ffe03112301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a048ee5b3c5fc3c852c9884576e5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457192dd08f9d0328e6f763fb86a174303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbace462285da2538a1a0bcdc92c017304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af49f608f138e32403d5b527688446305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82ef5561e523e7ed6c59dd3e250f17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc17c5017b7b889d603614eee5bd1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfede0452ae026ac983c0c68d4bf06c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e274c487057e6de752a82e8a29da8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8a00032d1e6cb6307c42875b704bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711af983a455630678cdb277e9097f53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c327f64a31fa0be853368ba7c67d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d36c9f4018ff781680f5966fadf408313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8c63216777be025066614e8267907314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9094802d5d96f247368f56dd43a5e45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ce4e87e9dd284f8943ecad936cf74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a5282c54c32fd2c341aee5d5157c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d3ebb7038571a20be161e042895cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b9fe4242f4d42f4765987e7c12fbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb770d7c2bda7351041bd7bc2d8a9eb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928f42efc6d2d831c3c7a0525c11d5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c02abfa5257275ca3d922292ed05e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52892f7eaa65418a7f6c1e0de3cc09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ca253435b8646e0c98e8c2ead307324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee646489469f1a7956d30846c9b25b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7afee492a6cf5db17bec48e72e4d55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8900dca0d4dc2dc3b261048b62cb420327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aaa9412d4cd41a79ff7f929b62e9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1df310610e7c9baa949b049b0d26f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5157d665ca5432eb2702615038f9c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b28c472bd8b0595b2da6b710bd20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e18862f24df85739306150b1989d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8d52e32ba0bd087568fcc1a36ea25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62966a1f35f0db2a3c4a58e8141ab80e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654dc2f448aae9ca357b9314059ff43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141066e44b6f39c634201060267ce2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6335d3d161e106703deb787b8051b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8528f745e8590cc59ab0df6f5258ee1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffde120a84066339102d5f9ef64679339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa8fa413413cd2dd0cb42d0094a615340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d218303a7a5a38f01b9e287642b4feb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8acab515d8917abd6703170b40453b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6557018b787d44aaa758f78269476343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338afcad3236040df63f9fede6354d8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc0b4e0102dd3b29bc663965aeb0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea362d198721b08eea209a6e7a1328346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6899b58d0c79a185822349b9e93311f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ccf9d15c0e75e7d344012afea1b37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502abf62d8ed7744a9f1208f1bf18d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb277835b1310611bed0bedbfe718727350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8709cc7e9406905f72ac835556c83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6337d8f57ef29bb7ba2df17f26423352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efe92b6800f86b421457fd378c1cb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709a531cfc4caa9574c58f01ec13eab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc39890421510ffbb2d9cc2f5271da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177341044b4577d1277fa02e410b22d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96150963bfefae8421097b389cfc9f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658644936173ee4bc486cd760d8f10de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa332f43a3a655ea83af6069492c393359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbc167559efdfdfad59bc0cd0584cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919022c152c843881d964c98cf008321361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa2514f11c4be4842f3d6f20162f27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eeef04bcfddaf74b90f7ee047486c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e261596becae2c6776955c778a25e48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048b66ae932358e466fce201964a033365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e59a9a6b2d5f05ed7b06665488e59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56153528ccac7f023dbedac31d5518367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d0324bb7884d3b1f9f7092a704172368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0571058847e63a103403c5734b6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f116d55b57757d45ea4fd5ad6f9289370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7b51e8dd8468f50553c6cab0093fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c677c57293727984f8a83e869d0f624372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b03c37bc297a152920616ab0b29bbe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4053b57bb5680f8062c0a44e44a33ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ee639404f4233b92a9f96f6130aaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca03a78e655299554321ffe734c089376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e1ac4c8c027194cf171cf4ba6ea3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe941e92f36dd2fbbb498fc3779948378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312e5a19feb49cfaed6a99c942ce918379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f3150b7547687c1f8c8d371aa5319380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b9d6e71df4cc1b41df89cf9e472a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bad5819021f36ea2219f6904df41ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2d2c80db523e227541557b7f2c5c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67b86eaef705315c1af32f45a558f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dad805b1eae49baa9fd33c07d144e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfed848bb4334d90a0acfd7ad15cc92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed55e7c276d3e92182ea44fc0c7ba6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384dca7363618aed7ba694527ac0dd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe30c77d2dd29a3d0641a91e3457e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef37b61b60c75bc1a8c015352b15999390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbfda0006d83b45fc919508d830d7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55421496fbebb3ee9f14986937dee2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a926b1fbaba66c4e7300ff367bc312f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f525e3bb6216c1df49072ebd160eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba03eae334ef87c31dd69adb4429ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fb328876bf3793a7ba7fdf2ccd8ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a38b7d05a5198be28dffb22615b8aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d851d37dde4c6785ba06a882969ba73398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f38652c495673cb595d9cb82a2286399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2547dcae6b8be87ca4a2d53af988d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d265d7b0965f98d248132176af2dfa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52260326560fcb7d2474ab55fe7fe82c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a0c478380ef86aa3bab06bd65cf07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b49d25733769d4518ce25ec9a3a875404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929112afde6274fe4239dcde58bf921405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbd5a820fe2c3dd00a4d8b7c699fe0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82428abb45c61b2625ec40afc2c544fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6709b8e293b7debb189789b53eafbc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1e54faf0473141930feeff5ac4d98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef7d30870fbc86ab47007c30eaa16b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea1614ac164147f640107d2cbf100c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812656ed42e7860c04140486a3fec1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3936fcfb1514b6417a5046b2024fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754b754353def33bfdc42a5c81f8ba7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad4896865985dd085c07bd16e21233415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aa47e26bc661146734811369efe82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff909ebd2450f18775eeabb11eedfe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d677ae2e206eb24e5fa19024738c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a9f2f4b85dfde6046c2e3e58d2b24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d3e1756a1ac7ca00ee7d009c8f132420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252e955ba67e328befdff894a18973d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffc76dcdd512133da42555147b7331422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dc57338978f156bf4b32ba8fa366c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fd4ef73671f6c4828ecc71e19ad02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb5eef2245ffbb5dfbd82bcaa5390e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73361c4549e1d73a9dbd9eed147a646e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df2f61c25a5ee3573d94e9e9a67b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824032993ad3dc55b684f2fb5050ec73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7a9a5c405194c75d8a1d366f5cd5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9310340fca84e9035cf24019267b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b40e6310318883ff6eaaac2a1fcac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496125a38dc2cb8fc58f6a6c35c15a53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346625705e5e7cbb05deb32ef24b20a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1f6274b6c3520ebba741841138054434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693306143f34ce3bc742615a55d9c8c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8c2b2facb479b9a6d6de673d67966436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267328af15655dedd209cf48ea28e38d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be66af7a9a96675c55f4d563ae602438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b9d20c876b66d9d7e719e1bca9ea6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bad106694d02bfc1b2b9ebff13de37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a8e09abe59b9351f7a44bc20615a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c482212fe2b746e1ec889256f14db5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ee98c884b293eea4120d0c67bca2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550402c07dcaa7eb766233129f5c3af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cd78e3cf23efefaa99b80c62dfe1a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba17e3929fd5b799bd0548b508455b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a09ea16fa6ab5985f5cb19be16eb1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1f5057b9eb7675c5ad5ecb820f296448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a0dc1d27f0ff9e52e564b1cec9883449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830ccde37bac3b37b45c9e6daff2dbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663538bbe573628b621c5f4a38c0a2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c8816a42a4091ef697b1d564ac211452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4be4f9c69539d07d8ffaab372a347453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08022155f79b65ce783e406b8741d8bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fbe8433bc810902d30a00ae632698455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd4fa05471ae0d962ec6aa58a8bc0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aae02fbd198c87d266f836bf04e00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11d03534302a8340e31cd7ca5aa42d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6963b9b2fa651ff48a30feb8c2e64bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1b39cc1a1c6b487e50a17a6982759460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080bddaed9c7e719637d3d87950210e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eb730aafb205ad1470a14271168af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1068bea36bf7562e5f7741284eb677463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29926cee40d34a2f0f0e050042ecd79c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ca771b7b89e6ccd4f79e3c122e07e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b4bc3fd9950d7f68bf0676082c5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6686c24bb8e6297f22a6acc526d62d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774eee5d97735a77cf69904af456dca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da85aef20e21616988e0bce1f859f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f45677994bd354987141563a5919b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591234b11588e7ee89e390573535b083471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08873c34b58adb16dc4cf7249e682dd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22aa96c89a8eeb8e42c93c8e8e8830473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548a8cbf8be764de25adef16b0414bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26c84e71629e74cf0c5d188cc0ea8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d322d70fefbdf5a031a0fc48e3e858a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba27e5de7d653d4aee095b319d7aa5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d07f8162b9c5c7f90d100309f2dd63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf5b22263b0020e9e2eae9e77a4492479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da310d6a7e0e9fff3c23d00c9dedeb00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787ebb3aa07c6f97b544a3f1a3939b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67978ed176248802b026bd5718ebec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb1e80641edd9ed4693f733982ef87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431045b84c5bf8a6d6b3467e703b239f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb641edf515546a91212ba7b94dde4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ae0b8031ea93b4c67bd2c8960d44a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca90767c1cab31e465e671205158b77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aef8fece9669d5be7da58d7a8e286a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e12c14674382b53918ebd9125e554489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa50471c1c0c73fb5b73d3983fbfd93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594f8c2e6dc655843bbd3f356c00d46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9b66efedcd6cf7c9d3fe9d5b19c95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395602785c1f5a83204e862fcbc67abd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a16c7e3306da725f4a80b8636e5bec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845f36a993cf30767209317a8974e19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031785c7185626603397b782f1442b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3585dda46bbaad0ab1a114ef9daf15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a709112ca05d4188a53ecf3d709cfd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5ae4cd795a4b23bf118dc828a6e24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3065b2110e252a6233f7b27dcf687ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21ec83ef36f32c6ae935283906643f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c14a6078a4f111256c747473d90734502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132debe50b7cdbf1631dc3ad2e64a3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363910088b727437fb925736b7a6851504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49974d2137af17a5f507be57bd25e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724a1c9ffe84f3b6ac5929aef06d735506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2de261c1243e448c09763289e2895507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e29c2c7afc4abcb855d59cd8a208d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707edeb4b7280747e7a6c1a766e633e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac333d40ae4a43b26109a37de92881510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd786df6fa110c00f20bad39259959511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8dcdf011e7ab7dd56eb87c210d42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2113ee2d1fee5570895413b5927a03a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b1b0743ec63d6e301283472c70cbc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40566feeb724a3a851bff7612bda6a92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428323da109aa1f11e2643addb6b7fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e82f654bcd06940f2d615c8fde7b40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceffdc0fc14d4020bf7a7ab2ff296a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815753f5581ee63076ad6a058cf915e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13095b40073ee60256c1815ddf1f0ffa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e01e2ad3bc996ec6940c27082f09df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6562df23de991801fb3678f630de7c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d307b8a74c18c5f91c1d311705bdd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c2cb466b016616312ce4f61c3ffa0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a743b577bb7ebbfdae81fbf03b5565525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6350bccf82549018959bdb01b819b1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac261bbd8845d7f720ff32d8b0a2c2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add70dd894db390f3cdcaf661b25fa5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb270f8859a58c55ddff06739201ebb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7561f7e3406ea825a4e3637716b34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386a6ec75afcda489e2fac2e2ae0e62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efadbc8a139b92a3239834a212aec35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c239054475dce2bf28b145f800e5f9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef637267fe1dbd2bcf7bfa535d16fdcd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ecc07419fe6f423f8d51cd0920d8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b642b7b870a9e9ab83b8a3a00ed3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66992593fcf191ac3d940cb6d73ca5f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d25e31e7ef03c2f53199d505d70638538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47035b4c327c5c0627118f5c16b799539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787abbb4175489697c497ee0a37e27cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eadbb8bdda207c71bd9a4524ea8f2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e8cd48bc5cdaac3dfd87ea50f4a0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b495cbc75410343f00d94dbf0cf4fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c381b7a5137549f1566b9b5e5e657544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ceeeba1d656e0a93cde825eec6873545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1d3281f48425cfd64c1f24de27d3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e4a53f9a318215ac94ce8b2a364db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2e9a95947070dfe243f1c888caa9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e44d0a04891732b8837f738a4da0be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626481e606c2863dc0c0883ae39dc37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f388fb02aca114191e530499c69c7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429ad2664b70d79f68670ce0eecb424552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0378354566e03f103b83b33fe9dc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c06934e4757673b7493711bdc59019554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3de363e435d4e78d5b1f9a18957277555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cfce9fa3433712bf37a0132e6be95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5d8e68b7cafa744c20ccc3f833a0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c1f327d3e3df33257d0b062b614ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bfe5ea4646df86c986e573badb1e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b3146ceddb95991cde892fe46d06b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e8a0a77bbff266e99e958f19b1914561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdacdd6db25647631dda3e77f234a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44aec2fe498fd377dd31c8bde2ae2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238504b532f97c85193acca101dc71fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f502fdb6bd123e047eb7f3df8c7a2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d65a7016d210155eb42c9ef5bb43a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a100facf7eba3d2268942a7d2d90e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af204775df775064b6f5251bfd1317bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17634f29d694627e94ca72546f377042569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb347384e935eb6ef115bb99601a914b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf99afc353c76031c2697a13022ca18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca894dccaac3f5b160fc74ffdad78b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995c668be8a0d9093d529bee4cbb484573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b7c30c8ff2daf0fc1bde40d30e6f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1d48633abeb50f77f4127fc7733e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b68defd9995e93edc73f8d8d55986576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b64d91a1425494974a0f31623fd8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ea239057ffd9c6430d3511e864bb9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0757764034446d4ca72c1ad43c650579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90173655374cf5a5c18b5e963c97f909580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff43ea21500b1f429f6ff1c411219581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4aa4ebde1c36dff438c5e9716fd84582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a288fd4697ac502d22f077e002b632583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621e6af1084354983b6cc9688d910d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c6fc5552de15cd0fcf41462d5bd9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd09ddb2302df7f7409a8c780d685cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6a7466d42bcfd43c5554359dd88df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705c788006136833d4bcc9ba63f9ad5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a579959edd4a5e2b2e3e78b0754cb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0844392511e23461c7efa70126ab8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e401b40e3c74692e29c23ba7e4d4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071c1ab6e2f74430c0233aa0c46de4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eb5b7705170026a2acdf9b178b607593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c778209b68521d2a3b2f5cd3336d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adc6aefbc0c010802d4f5e5b2d4704595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c45a05ccf299ef3b710757a39f284596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cb763f2d357d9d8056732521bdd7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79612693d2f790398092e939944c7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcf7374151676ac06254d961aef7cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526c2fcc2be6a7a9c9e7d77c5acedf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f03700f4d401613573972a0f1a2065601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84829763c33e6a14852c744f7332dd2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd82e9d346bb177145f114ac3cb62c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433d279bc9dc0ceeeb4d44a484f12b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486faec8cece7b37c7864d05dc9e7a75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a47a35a0f99f0ace7e654b2b965e59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27f892f17d2933af018df260e11a8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e041830c7aba7bf1c582fd4cb14d07e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326f392282ba868b31fe2d15bc696fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40264b3d7936c462cc6ab8daa2ca3b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883d3311f7aafe9316e2469d16b58a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd98987bcb2105ded7768205fdfed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e74a0e229341d9c4d3922782b6cb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5af18b1e5d46827c6d99177ab21e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be94cd5f24784b5f9e975e2b924890615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97129c7bb1a20ce3932758ae6c1d5e7c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b0fd4f62200a655d0c498d09c36e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736de26c18de4fa382eb98838858b2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf220960057e028f73ecf2d0e16ffc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7880f53276aff04bd8159ab5619d6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652f0fc01c9b32be9b02d65054766fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf38a9a06abaa1dde570d1ca9edb7ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197963ea41209764c7ff2a5b4e84e91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd098f8f8b07447ed23edd4fee5185d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7b3fd6b50a11c8e5a642fb91d36c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd042dc6f02215c5d08f966d31f82cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb397eda435e87b43410e620b25134627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832297d41fb25b269c6ca9751cfa7dc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e99cc115f0835099805ddabde7e693629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47f7b6d0a4a59f583739795895bc12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d627c93c2a1abfffe6e571208e9cb9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d5c07dc4028c508c658b11f84ecc5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895e024cc06af954656cf817103d6c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecfe73319a451578089bb24281f70c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ef99aa713bfd3b96720704754296c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fa17fefedb398a6068586f3714791636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b152dba2e05915beb0bbc0060fca2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe942de7fcdb54cbb9746229452e68c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd312f2063bcbd4f030082f41c52df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4486c19c119694d731dff2784ececc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681bc8c060f90ad62ec35e46b147ed1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a52cea6cc6b4f54599457e897110a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcab16f35ed31ad0d325301dafba06c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110494fa3687c674c039b109a60c3e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f4b68ee41df6a306866f4a91301d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98445122c0bbeca0acd5bbd3f484d3af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94acb6535ca715f0172b2b8e29200e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd46bd5f69136053834935e19941ae5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae06c7d2f7fbd6c5d58cedca357e756649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8e524ab0647ced5d4de68fd3df9c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1568cd91a2ef170ce33a6d4ea3ed95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e834c248b4301ebc3a56be0173c2c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415e44ef99c45c2c160359fcf857f8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd853597ec724c877079d09fa9303d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948906dcfa7be6d62afe9c25d9cf845a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940865b6427a8d174ece8d33cb5ec7fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbcffd095ebac6247e5b3f756e96b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c240b6e4eab5b71358dabb5830e398e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b538c2f68b38eeb06ca9358c72452659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa25a888f63be65e02231a64f5ff6b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3717cca3b4668d6d7fb3ec3b69eccf5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe395c34eab049745f40166ab31498c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cd2225ad300949e8eb6d42c55c8d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575ea0e5dfa2d80fdd76b8888900274664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976b509f88313074ae933641303e29c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db8f02a44a2913ef1e018b05af9a21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f470ffda8aa1f8db07d434ac41292667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67001126957c176dc70a0679e97c65f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a513865df320ba1d6fd00ac76f94a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fafc3206e9d301ecaa6b6d075fe8bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a875e361d157ccbe7f207742c3674671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b500f74389d6b8f8402de76f29f6af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453771ca5db30ba4461208c43cfb534673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddea05ea459ea17db9870d70047c8f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9689770b3629a86441cc9caf5f0d39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88b0a45d12b7aa4ada961a81f6e7b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042214618f0e42de6ca0af7ea373562677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e5a40f2c460c75f9a8a27024f2299678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba49dab77ea50d1d7989c98bebf53f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa38b5156220e3ababa36f79af09886680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d12639546599e4d6eabb0fa26250e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9210d304a693a70e987e5709ddba18f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf01bc760f37d476aa5db5777bb1c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d8de0b3303eac1d60c1c6d6187f0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4b3fb2d6aa93e1fe99ee77e08fa82685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad74192a0bd83d6ea5c1fc23e1b5f7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ebc55f86bd823417e362dbaf45a7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bb48dbf6fd7977616e4c3482bdfd6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4aa46a3cf29831943e134ceb27647689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b7f127b14896f1b571f59e4dcc548690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943f9cdd7d952752c48cd9f778ef65c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12a88a4303ad7e9576987a28388bcb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb37468c0240ada73b794f1a1759be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b619a3eb151532e82d208a1e4029f03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e64dfb284d9e99cc2eeef41d231e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13820215499ffed4862a27524b9f70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ff1a72f06521326a7fdc534e37ec9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986be5bb0bfd65e8594e2626c069d23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cab216f506cb19cd97447e91ffd59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0913ea43c62a46205112e47e3c70b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0df666f3a96fbf62a8b37cc793f86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522ba4cfbcb502c393e6a7513394b5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f3ca9d35bfc8ef7d480effdf1d703703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf104b816d7ba4bea70800ea43b86408704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ce98a7126588cd50b81a726674154705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984fd5a24617adf5cbd6772f2bc7637706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a846740758b0e34a28d26fbbca91063707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd1c0b3b3af6521d3e20540c8bea17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd905a0b21133ea73976fe94f4319dce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f43810fbab679aa3be3b87394f5250710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60646cbca4834a80e2cdab09c5d90f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222778f1251f98448565b50a4eadd37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb43d9b622185df818402e0f12fffda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae91fbfa5d2ca8137ed44b898147cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c82350de9c67915c7aebf4b4cc2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f16d772efee34e2496373328ff50e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7bc03f8025cfaee4b308951a088cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030870dc59e96125d575b47a3a27f4ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545e87906a4c84d05693b94c15d9515719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41342294a835213d06cb86fbb8cf7f78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf62434d09f74ba4d3e10d92bd9316721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a994555bc5e75fe3d93cfe7b357dc29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0f259762a9c5d723ed63f0c6fe29d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63643b7b2bff012855daaee06295990c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ec18b409bfbb4d497681db31f498c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd6572b0d6aac02ac80766c8d0000c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d2a35bfa5ee19b9ce476c0a45c6bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed341516f7e80fecdcb21f1d6bc7ceb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a97631e1c1c53487aae0f183d16e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf095b6d2f05fcccc51482089c21203a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43e70c68e9933e2b5106a2c42a2ae6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdfcf3efd54ef5bd3d2998813baabd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717539236fbdce7ea527d6a695f6b193733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcdec08cc3ac18d84c48d43e672a4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9216d1151249586482047815fce5877735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9ad1c471078b09ba08b320cd831b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629ffe161049ed2bb56372295e43e36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c888586f86caf26c6b97d8ad836f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae2def789a14357d36bf6d771e8989739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cdf61126281dc0ee10c26a0a88b27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9f3720346176f6d74d33d160a90ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449751c118b4d1d375ffce382759e3dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f82cdf3c4e43366ca102fff45edd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f132fc88e63e24aa6b09ca3c38b61f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bb82d3a9b271d67a15d7b05f73525745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67b82fa3020c6e0e4b4a91354de4e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756d5a18dbbf89efdeb961a53dde8f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c29b7b724cf2f03577dc365d4e56ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b4d912b902cb1cd3fa5e1cd8c8b1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c37276f284f30d3d7abaed2c2ff75750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f3d20afbc6f5dd1bcdf1cc2977d48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841ed029c624a6ad8ae74e5ee26dd56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6c87535053f2dc44b2bbae307046c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d42590e0382f406562b94a6b4e4ede754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8bc6db3fbf76628a708b092e30673755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b58a2224053b438f2b36a90b7a854756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b868088369f6e7ec04c8b561bdc321757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b8eaf09715731255bb860e756aa53758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eade901b70ea934168466afdc7f370759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7a466a261bb5585799f7e89f66e391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a993b4e8a043a7bbb20d83313c7012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6acfc180200e0abda67cffca8af0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f890b6745b7ffa27e1a8db45b9fcaac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61329d26e8be5766c5fb4006301617655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74d32419ec47ebb4f69e4c92eb2f6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a0665020cdb19009b2bbeec51f4bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221b48afd75277cc403229e98c35a558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059145ef1689ed372d38e8051a7bb8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba2e3da874e3810b8854fa5f0340ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352c80a953fc2c17edc08ad068ea91d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8b8c1b605af1edaca5c6246552d9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41bd97124ef20579e672796d4d820413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005071a8ddc4bf5e889f52136d63bbab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c39d37ab2122c1b892d477c2404f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687335e8dbb78cf9ce5ab2846bf6a1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712988bb085d39f5e703e4ef16c11af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c051c5da2dfab61245d1b1eb37281018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24a7c2b08bbe028a746c554ce0e22c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15876e53e8a7c51311796134e359ebca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df86d8ad2f4a575154a75abdf7118521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dc3ff50e35bc7a325f9774b55e11a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4451dcdb6149da596338e370810b67423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78a785856f6b5d1610e4cc757fda0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1dfc7ff52154e0eee421bbba9079325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a14722dadff579e90e75b58489c8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c110e8e023a38862c921dc838d684a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc787e8458d642fa9c9b893e1fdfde8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f82bef57c550454a54eb40975921729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982a42a85b90b5e63d4316aeae5558c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472771674c3c2d72ba9adda4887af6ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e7c842e029881f915f5f66f9a5c1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0940b39481c4ca51c3a870e7281c2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb2b83b43b4e246cfaa39d2bc9ac2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf454a7096381cc4c8bf37a4ad65317a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2bb211e6c4ff723c5386438692ab736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce7636c4b7e3db30ddde8189ab804f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa6c82b5a8df2604231f874560a43438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95557f5c903f6f0cd967b4321b079e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045aec0f664bca2774cf04a4e453c5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72780239d8977b344f3d425063da951841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a048c2fa9517454b2e025e9fab839642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef88e6e8d7c584b72bed8fd395566b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7c2d1c98537ae0027d1a0a6bbb66244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18f771c8d2901c098fa33e5c65bdee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4d788cc74899470edbd314f43b9d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957d8ed20d6bac05b43017425b0a1ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5379213d5a96baf7a859f320bf78148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f329a2cfd34ee4b5cf760c4319ec949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981c8f74b0635d22fdaee72b7e119e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37128ce851a5600e4fdfc26fe35a2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e8ae72dcfc5f92ef515672fa3247f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7018147ad45a6a4fd21dff9405ea453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527923930ede1c2571e4c0a52a57bee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2780fb64819b2b0a9cec9aae8bf6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21691104749349021f5cbb7717ffe1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ebe2ab7bbe26f494a209ea3f6412d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b93c401e7c7ccd1453528cc505e4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7c38d73576caf74ccbfffe301efb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef192511e3866a6ddd1e2c7f1abeb8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ece5323baa195d738447aa590fdbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62eec179727947f4e99d0115409bdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691464cc4bd37399cc43f5d95b44304663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38383702fb689bab7a6f830636eb75a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ae1ec80a2275264bb3cb38227fbd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fefa48c81bf05d5f378a83a833e1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be83f5efdb824306814282b3de2fc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615aad807f802235699268f9178f6e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41acf2ea6891860743b5f35efd1147769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f1b67461ca5e454b1a2af62e2437a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99030880cf26db6189f8ac785ff86471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95bbb7d003af7ab8966e508324803872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda9edebd4b8537ee0ec5fd75f5454973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37586a018a0b7e21e6b21baff3cdb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df636fdc4675c8327d25edb83f47e98775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300f3e2851c5af770b8175a1d74489476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a0a4d6dea159547e4d890b2e7cf6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61370767dfc23aaddbff02b92b891e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdc0aa64d4fe44e6d3c94798332bc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b217fd1b69856f5c0c29adc9e4ddc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdd814b9690a8cfd2554619a67b98a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdad8252bea0f4cccae93d6bd2de41882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16091c5fe6c93cee7f3a17cbff53c4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8df2706c30562b83e3e72e029515384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b70541d6c12a770a2055b7bd177ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947302d8928a2f0bbb2e9ea479b775f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3e54d66799ba549aba9b4efe8718b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c60b2ef4dd5bf761bf3e526905c8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782814730dac59b0dafb97cbf66281689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2831d72fb5e1737b0143e755734dce490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6f5a45092bbba09bd6ea4bbe129a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106146995963dc9236c6dc66931587c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3813d8a3fef2a915cce4747c301013193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4554c9c8853a022ed754ca1bf165394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4c9227eec8699cb9c631fa2f8387295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0fab54f30e605e366f7930b1e89c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e449122f3d2aa74fd821a9b7bbcd7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afb8aa63989f082325c19b5ff5e60998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f879ba51a1ef25bd4eaa05d2f07808299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c616a60113e2b398c3343fff6a4b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efe34b6d206cf53bbeedbfb689623e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb997deb9b9c9dd7d04d2f98f7a0417d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ec586e12a7f6c721203164663c185103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74abf613b4102208fc42874f5f5a19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8e8f30af70dbb5ba2d58dcd0b50bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b96d78fa9617ee058010a7d7465eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de811b92362a7f074fdbb6c7c8b825e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17a414182bd27594040ad66da8a547108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72465e2698c5d7d65104405addd6eba7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323a412d7725607bad9a5ff2df50f94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e829d1723aa4879c27f5fca59e5ec36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054fffb639fe82ddbfbfc5dcf1d9f4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765afd03aed36483821e62de3bba1434113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb315f75bb3bce2a1aa3c27dcfd5d51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53676fd3e6ff108d70822bd02fed2616115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664191ec8a60b355ae7f20ddc65d19f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826433981e082de87c81523fa2d1fb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bf8dbc61d4ffc34a1f424300b4988118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3195deb16cebdfb84c7a22dc9821d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bee5c2f6e6128c97cd73fb67b0791120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84955201e58568385fa984db9f7f9fd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b69ea3aeb0f150a320211e423d2c0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496231c5df943a4125f815eda7063b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2543a4af3f8a4b03b46d304d3ed65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a961f10a2931d3bd7668a9ee2f362d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6443563179c282958c38e0c94a870f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2c67cd03f1c82812db1ab66102df1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30649a77945f3c1917fd3dccd3324d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f8cb41483e91f3784f2b767255c07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7ca9cf9272c37b2cbd96d3b07c866130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16922cb899f5127f281c4ad8602bc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774e03cee6ca4714d8221b5bbbd63a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59923d9956940fc4b91c83e3139575c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d00f63efeb9e7a1da29c01748c2dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40a58b5f53ed5ae86b5fd40541dbf7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d289c8838a3a59b65dc17f7310b909136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f2d18869f19cabc6123e631559f0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336ed56229f53dbc9715a2fb1c6fade138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe8cd36a782a6d5f47872ab20ca56a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e29550b159dba01b0d29a14754d81e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72f5fad9e61dff80b2859c1f0b3685141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c243794bd0c050c9c607d773812668142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d997545efcea2868eef2e9753c7eaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b13caf57dc2979c844da7c0b9a5c44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ab6c7575e989fda3a231a2d4b997145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c52e440f978eae504e57e00f8e6a2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e09717ea10e38222c5d6a7da0f0736147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70436d397faf497bbb7786454c7d8453148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052ba5d79e9098510860903b66c8377149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffc05d20581981a3bf32982a93c356150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a37c9287933f78d89e900811a488b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0a814a2e5dc56cdde4daa9e557396152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079c3e3d7e663c2ffb443fcb9098d0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b55496c80a01b4ae96f51137b2b472154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a69c5869923e53fc6239f21efea85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f242bb505c94cabb0fc5544a661f66c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa9d2d32fe147f278454ab15c40d9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482363c78de12676a0ab39082a49fca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28891d1b45341e5e9906d711c30dfad1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67ffe728cdbc0a24915d1fd2a6cf87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67ec561aae0771c6cdb4107ba7e7f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130311c3b15cabae4059aca481f3213162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8193bd81a7392626d911c66c1e23fc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53828968d6c1cb436da3eb9cbdbf8042164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9f5dcc3936d8e2c09f4e25ce76b91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0648e7d93b8cc61bd6c41d26da183ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ded090534e7560348a779ffe97b142167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33167534173638c823ece87b3182135168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29682b2472cccd94312bebbb89c9e49f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317973d57df2a23204718795dd62647170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7402ecb4dc71dfe70048ab459b4897171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c16cb1f3298df53b6ea70ba7540eaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1a5aa25bae8298cbdca6707815c32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b5a0a85a372ab858ce5b32deeadd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb99ce088c2b2f86d19903cfb9f971175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab259ba2de4c533b9256dff93157c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca27ddd5a5cf4ecec4aaa0ec3f16a09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ebe96aff11e887a3adcd1ca239885178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d5af1c704de61165236d835366319179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b709ff0bd723bd91bca4c5bcc0073e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe70c2b39281cb7da190ea01bf83d6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab508823a86d156215aeadc0e9d673e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d6d4f9b8ff6901936b35d40c5b1fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5c698069f6f1ca1edb691b700cf40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b14bcf59331c889ab12a963587953185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395f79be6d1430134e59834b27e93ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28925f8fcb48b37f49873c2b352faae7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303400a260c87ee47c9e919d1df32bb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7887cf23683508b541413a1599f4194189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477acbb555682d2bffd4333d46d46e6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aec49e5765af564a641cd046526e3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71a0e1d89eb262f7640fd091b0bbfb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b1fddfd2b6693ce5ba7afa2ab5be8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc1c925e859cd6374bd1c5d6244d67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b80a364104c296ed70dc472e34f5d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf5441153fa03a3dce40c0e4b60a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de4af2a5c56234c84a51c376e523d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2858d8c3a9b3d77c6e97dca9c9719198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7fe0ef66b1ab0dac49555bca727f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09150f8390b1416adbd10fba22c9c814200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5fcc91e5d8796abbc70c352868d44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6437967e0b3f239376621d8675fc47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152252148456bc58463f153be72177a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e05b91964c8c44e5ed0c030ea1929c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8393bd403c6795ca3a43582701aae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842c484bc9cc948b4f342ffd214620e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51029213be3d095216be5bc95201e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e75761ede9f30ecf17a92a32a939f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225312bda9e43c5563b8bd573e7050ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a88af424ea1b19eaaf04c16be59ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65378d2b03e5e0f791cc76b55bc45a5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39edb655b530b1115e7e9cee08fba4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a9e8dc98acbe54ac417bf2e0bde17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a26f49788f6ff88477c6505d79c9d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7f102d6e459dc267b8e964512a766215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d6a55edd4a5c97cc881beebd7da9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574aea7a22835a131ca6616c6e0ee0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb498022ae785643ea7d3faf4400215e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50994c17f0c8ee0edbccce0d0ba3f7e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edd8772afbe35c1d4a1f63b3550f0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276a6d53db07667ea47327f1046426c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed8910f8a8cef1b0976b7d29d7eedd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab1b08a76b02c5a7fea308ffb7e212223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fee0f175ea0a267e070b6c861137d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719ed5a21ffbcca6d71fb26c734efcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf476de1cc9a2cd77a71640383875b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe6fa7cb7294f6aed7212ccbc4222e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e492b713b32b31a9be81b681ee2bad2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d484b8ea4ef685f4d524fb4955095e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3360a83fdce06aa022d1ca600f03914230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90e78af51626120e1988784c9e540a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419395f92d0d2e82917abc437b4a990232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377bc4c56ba3a7303e2259da1ab6d65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959153c14ff42ed6b213eea05f06752f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce692b6d0a38d948034ca8210228f9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122321641f83d1e02d1faa0bb83a77da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3035c8c16b480984e0b2dffd56e2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee9f5dd8bd4b07d7bc18a2d702c9ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dc987d574de20a4dc5e62509053f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682aa5d895d56cb974d536b1db80d0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb876a030d8d4181ff293aa5b773de10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cba6f36810c48cd18ba634d16d02d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26902427258557d31bb682dd3932e006243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae144326127ec3cc333606a348e3c51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48a311ae16960aed8041b59235dc9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31704cff44cd6b2d5d91ec7a6de6e95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7f58b8c09222094158a965d34b9e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21513824822b2667f0bdb2c1dc5d5654248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab829e5e434896a4b53e2467d83f1f0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7662805e9d7e39b5e2f4207b40091250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b7ea9ed5533c03d9d1e31b413917e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934115ca501e883b3bfbd4607dadd1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c7def3c280afe18682078a5df3c76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0632ee2e6480e470f0244e098d906254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb096b6eda6364eb55248de5d4ca3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d1c4f25fea28099440fbf9c6491e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266646f50e3b2b97ac6b9cb6912a6f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec160fc2bdd6309b105bb43ff475e6dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09364801a80b8d6727af66e37c63bb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255f80caf61208be6c46d4542829514260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f213d2feb7bd8e717b5f70eee35c2e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb33b99c8b7d61d0629339a8014b5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde3d10e1f68e5260c1e6bc497c9691263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b43a8d4eb7488f6d149a8da9041afd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18936aa108fc89a0187df4225cd23d2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f256de714a69175fbefa7a625cda78a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcea6894fb2d6a572746b379c89b65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29917c0047846038c267c3d2b5d0776268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a74e901604ab234697501f79b4dab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026ae844bd06d3884308a2fd34ce6b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa0c9c83f08921945c5adfb1a4ed77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff2fb311d59943acbc083c8eaacfd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815355c1b7a495a2cde8915ac747e3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d265acb4ecb01639a7872deaca48194274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aa271aa68e3656c0ae942b9704f5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904eb8d8d8b78d20bdaab9f3771c9cef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fc2c4f5f064119825160da83407ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2b18a933168f51f43d9ccdb8fb2a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2d8ad928fc9eaa32594d5cc09d1a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d4763a3b0e457a28938bef09157dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea98ddb29c6ca3a8d97bd2c86a9743281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99490ca3e9d3f0f0df5e39976b75a937282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688d6059474faa28c75641bfc1a1e61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc0a5d4e964be5ac5a8c7a7d2e52b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19aa75139a48f36e2f8e48ab5335fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7470f2d0bf1204390d4ec29c3118c81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbcd26b51000794b0f996acb373420287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4797c0cc945eb1fa735f115fbc6f07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba65ea94a0c9cbcc91c987bc80ae57a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aa81bf61348bff86e93a4e460b97c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e5e0b99e6d9dba6c7eac7954ec456291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aa6cbb7c1fae4bcf5990ca627b17e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22683e6c109915fd1a6bf0c62a42c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eca3d0ff2bb64a63e9345aef4e78cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d6e4908e8095a7419ccc8bc7b5250295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4f759931769141235e1085c2d0abd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8409058d2f06bbf5d9af50413a35369297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db53c506c11d76122eda6582f26ed1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce7bc4a3efad21f15cba88dae931dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b2c87e6088d6deba41d118a427c7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67197a7393b8fbd918761430ff463d35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ff5e1038dd0b015b21e7f3a3d1943302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623abaae05b64f89a7f0a5b5c0268026303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3a3ddd16a0ff3451139533650dd29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5c08f0550544d424a9b89e0fff275305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2814eeaa6352aaa2737597f2a88e96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7114f6b6a6a069337d50fb3c52a57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5e4ca0f6d97cecac8126817b10bde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543474408c3f67c4036b5ab28859083309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf99f509ab376c4e8d21d7fc7d2838f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff6b825789d312b16de6bf6c72caa5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75929195e4da0a4ce0c776817fea6538312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33953fe01fab92e45ef5173fa1c8048c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3447c8965b3ef3249ccbe99a78f5cfe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5cef8c4eb2759dbe09280ab447f3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d89a346771333626bf1aa2b49eaf46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147974cc012fabb520805afe8372d4dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99638e19d531f76cfa6f755845317ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8b65c1b57d785a55a0bfd45592626319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeff79ae2fa9959d1a2b017c065794320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d9a3bd1b61d4f5f69b8bc42616ac3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f88060191057d3169e18a417f8529a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b690b95a25bc193336b1a87fb8f493323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3737eb761f9ef4cd5c5e1c19f309871324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc825c5b86ee4d0df49843377fe36f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e5ba4689a48a245464b80b9dd89d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e374408ea5886a0b5690d4e30b40985327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ba42b4e083a19389f8001e3b095bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77423633b5c23fcda77411afcdad35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0378a061526e4031777e18af13cdeb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4893ecbffd7d4a814456eef78af83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1746749ae6669b56bd9b5e5cca314332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22f1b4a909d36bf3c9f54e6194099b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd7f5d03d94879a3263dfadd679133334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3468c8088a54f8e329321e9cee696a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18238fcecb126dde053b8f167775abde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696ec29d31a471047db51a0eef2f048337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7349951019ad2d1ead5b9f598a44ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e0a1fa21ae713f4fe281dca7f7404339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12962f66a183d9056e7dc9bbe2961b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75659ec0c55244719a60197755e1a031341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8155efb9290d9440a49e68940948b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e6bae3579a7e114cc95b25940b351343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03f15e842c3c87f4cc9afe636fab01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc37f44a04af427e8089bc0b8afd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc961bf4024965d5903b213eda51b00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f5db480b2443755f0edff9c8755cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72f40c58f85e3d830aaa9ca91abf63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d6c5b7f26a7d59605c616ccc015c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d06a69454bc6b492182bbf1e2b3d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450309320422bb8251cd1fb0844cfb7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02308039246aa78444d89ea0c5babbd8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff086088e497738344ec5222c9914a88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37c0b7c5fd76ad3cc34d5ab882b7bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea738b765caa17ca09c9e6d37231facb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccbb37d05d37f80a22b1dd6a161036356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37587c8dce3a3a9973f406661f3f17a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bee1efcacf82fff5fb1efbf68022a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fdc4d17373cf51a78b92c268a7e1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0c25209c054c7e0c11a6a8bfc1451360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745858ac8f558b77d27a06e74a962b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02d73fc3a3ef9e174b405203c2367f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdb9cca83d5e619cfec7db116a92df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a705b73fcff4bdaeda71a11a1b160364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4965960b5c018e29bd39efcb70ca62e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaad799a4baf101a57fc40ed4b3b7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3e185db9c51e912feb75975fed568367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe64450bae04193f07387876cf2cec1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf709082e0ab2840b4d32462cbcd3ff7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78307fb9969dea02ca40935a5369af22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a53fe04e94707dd27d3a5dc2ac0417371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7b51d506e22ca63c10b2df8bc4db9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fabdc66dbd28dcc7d6988592c5ff0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497925f61cfc737e9d19f5e9bec8df26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088841ce520575d0e1c760750bc7ccb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b62ef83d54bdb73b7a90e2883aa64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4517acecc3e6224129933e9429fcae5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730a1e805641a016028ec887a5d526e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2cf2c418ab98fc3fe3713c8330c4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261bc9a1f216bc0652260b2681de002380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31b0666cef02c216547ef62fad4ad6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8543cfe05cd83f84f5c348531628097382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bae3adfce86d8f354baa54763630b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1591e4d98e6fae911e58aefea1b10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750e7b988d1c2a1371e1e13d67880b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8ae4653ac7a607731464288909f38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d76ae839afcb3033c0c891a9b1d33e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d994137ebb35ad2848ba33024a694a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18f82a34419c5fe18b7ea7d51d3bfa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672165f6946ae0cc26766db8e6dec5a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df4a9f087f45d05be27e99ae0fc602391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3a748004bfc38777fc7b7ba29be49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26bbf4af6f1ad4c496e75eb65a260f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6b2263a7573fa7d8620fd1e0be239394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196e4692d06dd7253da755fae9316ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d59c024cc317688b165cfccfdf924c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd753a4164eae175dbaa6159038fbb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e2f571d6ca2cbbe94644784d48d59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044c784108fb18fb6b1c51409732d27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5f1855183a2134b47b5f0db21c3dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859ee2f8f08e15f2267011d32f339dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba193084e887d6751d4ad7bc1ca2d8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9824ced63c824ba69e721bea7840f39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d37ec0b6e2acf092d5bd8941f47aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a940ac067ca279f80f31bcfb697446405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324530657d2151644b1aa9d60bba65b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995a8b9f6332e14e26dc8f010bba98d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb20e60945aad5269d918a051561e2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17999b28abc0654dec4e37bed1743685409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec11d1e6c9f38ac8d599970389a5e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d521d9498cf8fa5c36518c15c6b755411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc428ba9bb4daa303e22c506700212412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeaf8b7135e212fef1c0f0147df111413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34279bc7c9d8b36763c376f6d9a2e22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1e3b5de1c57a8138d7614e84be3e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236b7d2aba98240a716a245cc43b354416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a2307419cf5df2252d449f4a210c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a550b0348d9c6e825d53c66b2a18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cc694a341470c76790438eccc5d10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c25a1fc9dfce367b1515e15284b1e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21bb75d4fc32ad0159bb33eb701b79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6f3f3f0e454d2e753e07db50a719f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a9176bd11c71e0bf5459b9e174b82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a8f42c7ab49115c7f2ea4027b7dae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0a2eae18a5f3fe1697e1bb3feef9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5860a406f7da276c159b4693a5690426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445059212c55e1e377e53ab59b5a24b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec47ec1cc746fcfe965d0fbd037289428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac57646a59ee2ab2ae7696c4a1a3b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e6bbb3c387c9e9e08e74e0d222f8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea976d5f44b7644f5a538a84911a025431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb775cb171c82abc0f2173756d459f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401b05332e570dd20cafbf619f52b5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeaa9075edb2f5bd897ba7c5e90b9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abaa0362312e1bfa3eb528bfe61783435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec70c9edb75124d3d9685a19c8c425e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd5991508221940449036be7845e8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d92c9dc2e9a7092f2f500969192d78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f3b8ea9e0b7c67e63a2dcce718930439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a72edbd4064712529c5aad8989884d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4177a596f559ae578c632c7c627d5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627c011d5c1c868379f0f2ce1cae01f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456190102cf76b89649eb2eedc47fb02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf51b73c642963fb69d8b3f694636ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425c00c3c9e959bda824a9cba6a6be2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0931ec6ecb539e2ad223dadf493dd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fa25da11a51d20c1f95ceb2ba2f47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c37121f0fc1292cbb33bfe60b8d801448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000ab7fa2ff8df757c4e841e71edb38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddaef92837794fd0f9bf707b0831b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a56eca474a6b19f033e92738f4b87f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d8c1bb872ec4c5275dae5ccb256ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612616e1bf06be241c3c27b8f16caaba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e3eeea7a6846983620d5d0f713ca5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d61d04bd84a8c1622c2fd037b1db6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a782e1d3bff014962fb218632873fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349cfa10ad62c8b80fb71420115c9ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf04157a556c44b73bdc76a30e8ade7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a5b952351dcc2b69ee8be7b8431a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f3e0de1bbbdb1540049b46132c23a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915397b6d59c5e3b250e40a88841ccf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372968bfb73fcc560cba6315e269726462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453545c45aa7cda8d9b1e5f452cd699463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399abc11700dae5ea2ab63302b02823464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d43bc3302cba1add5137da1bf09da9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94766081a2bffaa1acd41018692c1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199666405961ec415be4222e160e7aed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68a91638ab59620581dc0f616c4567468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5bfd20959669b7557005157df677469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0b55db6355ac199ecfec9bab8ee51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eb691fb6a7f0a0016f54c881b0c1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa6ba6ca3010aac912ce889d4faf04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903147f575fa15bf591e1c897301a50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c1ebf4c27d65a45014eb30fd83446474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148541f14f00f561b4c6a981b020a61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed58c1c13a0cce1988cf972096e2d74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc980b7f8bda265b653fed95507471477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de39f978d0e600b24f8eb265569cfbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07472808356c448b3d8e25dc7febd43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524ae3420c63560dd7f28ae731b24d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede84e38fe1fb2b2f815f9f37d3e654481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c85ff1b3db443593cb62f7986209c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a2c400ebf29e27ae9c784eb7e70db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b098ed5f91afaf0e8fefd7b1a57c3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca423ee8fbf27877d8361226dcff5ab0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42b39466cda5ba1f50c61590413664486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b15c16bef662332b52f3cc63f10229487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6713262024bc7eb544017fce820ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25c5a1d993ede5c3adf4a355077844489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaa27bcd328f2c32c93fa20263af66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659678536c61ecbc4fd54c27a0d3d76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224c8066e8ac017897b7da33595e449492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf958c50efaac5eafb914acc6612e67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8953f7edd1e515a805d2e75a9fbace494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a556b197bbe8e2bab11a66b3dbcc131495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89bb2136ffe4520243266bf3880c49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643039ce45006bef4836fec61f3791b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267741d9d23d6a0797ae9c4e625ca7b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3234b7bf6bd30d106c2a8eb820a176499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057616739a4aa32ec9ea566ccd72d9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024a5b9a784644a0fa8e249f615a8da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113fb358928f11b40f5ae7442375669502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb62b3c99b115bdeaa5e49b62c7d759503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3fe6cbf6b9aa01c1dada4c87ed10e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc1f13ef38930f7665f28699647d47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2369126c3a4f96f735d6464875cb2b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab9de455d4ff542ac1143893a6ff9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61784b4393c342caf21028a517f7ca0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af452a00e6a880888841e8a1980fea4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c3631d8ee6621ff103dd1a091fd63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bef8ed05910eb597d11a0bec4e50d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6decdc20bf141141bbfcb6c3172fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d43de8c3454b199f3d6d9dbcd91a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e37e1f005ce21e48b60be96627896b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6506626303f755fad5eca6ba832f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5355140581e449de280086b1d4d78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0c4296ac214cb9d2d0e178dfb0477517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01339333f47a54a36aa260e465159414518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb49ab5dd40684c84b9ba6311ab090519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c756283e75650ee5750fb5a919f44c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f08cdb2f8c652b48be78229ae421f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72728b78e75d145272e9fbd97972b1b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e48e50fab16683dbaaad92e71ae602523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb127815db8ec9a5dc630ff04e27ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb203a14e4cecfc6bd35b40dc01abbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959a7d7acb152c75e0c27888d7b70da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd06ef4f99f5c735f389f206ffdfdf6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c67b9a04bdc7348c6e566dc8c700c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc74980202f2899bccec2b66a9767b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b57df9d2302be43a3b408e333a69b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc21e52b26413820a3c354e5cdb326531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8859501380a168ff35c7c60b7a7c058532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef35886e11b469f1e086f1392c615f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f29ece25ebf0e84cd261cc8e37f448534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3db2f7dba2db0e4c73429552c68ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d49cc1643cd9a2e7f56222100e652536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881d602412432798c3cad7915bf5808537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e68eb2000f61efa63e22a888d28371538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100fbcea097003591faefa08b3f02db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd41448e7c2c4478fcd84b1b4c8bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17f904fc0fd81f07af12bdfc923c19541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80498982810ac4bda6c8aaa043c9565b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436a2c93ac869de0391b9eec62498d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360a939bc1c91095dfaf32f890b8bd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec1d7267e5375c438efc0b2003654a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44540e0ce6dc05a185c162c86b316d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71ca9e5a55244b53a79710d8546202547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddf1d0028581cc73c40ead8ddd3be2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb7c82defc503683844c1b784973e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade28110f180a32f7e856d8d17cd918550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36116662c90b3512463d41b7d13810b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cc4b3e6ef30ca03fa82a52e39f79e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75562d0c44959eafdb1bca2b15c87a83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b60ccb40e83b20cd99aae3d3a39313554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f7f9b1aec4ed6afb2d2219987c433555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58946b2028b9771456b76de8945f3df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642a5c3891fd96187899bc17c728617557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da048671a7f676ce41e686612e3232558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadf73d857ee3f21164ebac11ca2372559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28331888fe207616571c6c6b09322175560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f07a68748d66a74fd512fa8eb26d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afa118c0bfc4f961a2968b870c1e6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807ae7274ebb68c6d9b27f4079a99bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c1f16b4f12ee9a40e47b59620f0d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad8aa5bb041ea0b9d9feab98e170d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b305910024ed57b5acaa2bb19b1346566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd21d6537d60b9ae143fd9d9020981567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad677c38355e75285af279f7ef05578568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752594bbc5103352f3487ee18120c9e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eac860c6f8ca3c22c4c12c37c4fd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8f2080d26a99e93bcb9743d33d848571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca544919c60620ef325c780c01c577e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b48892bfa86fb7bdc628ee832afe78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa25b75c070e1f46ebf24f4a98ec5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c183356f62173e2c522df024331aa5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d22634ce09f0bc804bdac32db145e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1d972df8f772df967ffce67a3c0e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffa4cae0fd2bb596b7ddad34e7e520578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b969ec05a3ef27229efb77b66103d95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b50308344d2258c93293abdba4a9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a014b5198c87e36bb50cc799e71f3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172395dce9544167622b137eba832a50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a78a31ece1aab5c65dec32fa8521d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3263d1aec8bf80c81af2e1900d43e18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c98520759149df7fe9fe9f4444e68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42316a2face600c553f98996fb7c8209586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8fb141bb12ff8979cf04b0fd28c6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80521fe3653ef409907717f2bd41809c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7103ed0aaf5bb5ca263844423a727d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49e9fe83f987265bcabe89857f795b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fec43d27594c63bd5da5070347d6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052c2633c9eb6d8da6d774354cb9eb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d35c5dedf8688600aeddb9cffb2607593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021325f15ff8fe7a4cda93b954532b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7048a11f774a2b2d5438abda978aed5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b568cf4a793bcbe9797c8b5c512347596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c9555eb701cd1a02352cc99472288597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b13f02187f1a2e200de3f4487dcf49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6c5ffda537d000ca49eda975d513c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b57611c2a696adb7384fbcd0d21ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57b6ef1451cb82f7e3f04c5a45355e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dcc0122ec4326b72df4f46e578fb8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce886c14dabcae2ba1868cf4745c2394603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab13a301fa1a3d9e21c767ea7a69929604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fcb0452739d296c49b50fa6f44e88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afd75013b5274af2198e8dca356148606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bc92617d5a7416798a934345ea6c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5963bf496b41ec5c1fd8928021a1fc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ba7a2f139d769c0fd4da86b9251ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b88fa406bd6b8ae09d37aea638cfbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d010355c7e886405b47c7595ae4b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ee43a62c8a1570dadd8144b4cbe24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc422f66a6323bed9f0d4605095376ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ef0fd198823fda00e1dbf04fe7769614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00463d6be793e425567d7e936fb2de5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb554bfa8bfe023845bd5a482018483616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab17ca33100502394f3efe2d9fcd390617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8de3d67cdda7935b415bf3d813d4c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbb9879facd2bc195a06adb7d35ac4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867d52e789fff0a0ef92a34c416ee77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b511b9e917a0f4822d8431657a510f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fa42ee18efdcdb29eb2fccda548b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0f0d6c9a465927635fac39b35e1c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1e80ca2023b6611488404d4b1063b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd8c9f933b9163f6d697d2f2e1ab03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060456dd17367f8dd6818c570ddf8752626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3545668fb8079becbe96d79de331ef3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe953b94aa79efbb9cb712d4b51a2fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9734f2a21fcc6df9ecbbe0869bb2472629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15a3b23a9425849dec7e86f55173d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f51af6cd40144c5d21c60d9585cef2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9276bb6431fe066704a56afda37b0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ec48d8bbc9498dfe3faae3ebe39b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac9bd30b34c09fb5ba8c5b76e3fc38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6d5e7c9d6e37587bed5c1139c3ad4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a229cdcc1e76a7e238ca2ebbfff0ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeccd9aa24c59d8a7943466e1a3d458637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c846c5918d3f61475c1b14860dc467638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8c43edcc46fba77e2f1c4504ecd98639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17bf398dc2c747cbe1fe12bff89604640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4a992d5cb4ef992c365f8d413afec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16dcb2e910d5e555e93a818c26fcba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f0a04c986fe7240a303fc304c7fe2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fa1634db28d9a00c2143355585adc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13375ff65af51f81aabaccabb7d2ec0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e011a282fb6aa8eb27f3ab8b84e7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb0768f16889391bd504e154ab2096647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced653118829763a26a97015be68a205648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b9a57b883fabd4c8afc03e8072524649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be64762a29c5ace454305ac5248ea83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e19aeedcd9ff755add2e4781bd711651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6acfe2037c51c82a98366a5586e00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91a6fb8b894e6484e862a61b0f3582653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fca38800e3e94d26a0401f48eea234654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0636cb9e95da6ba6123b71406110a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f18cb6a255885a9f3fd902f313772656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dd13270708c9f6a7f45ff1edc6358657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa43964fd3aff9b6fcc6ff4b6ea1104658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada92d67da2d9c74bbbb7623aa8a476659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1718645d6c8d0c238b300628aea79660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26323abae2d0ca87369e83fac55efe17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263775b22924b85a5a3b69d189a5dd9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bbeac132e452577881a0eae7ce2c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60332b747c1a5ae4b737d23f2919e68a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1c6d07fd238594cfa11fd732a6372665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b5c06268f4b82bccd2f7cacd6f11f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066444660a1d0defd2226cc4b6a726f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dbdc0cd45713b7575e1d9e6166759668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889168b19ca65c780694260614844e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993e19edcffbe778517acfe653c3a46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f294c7d65c1fe440f601e602d6de94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9995dd6b32f52af0e259cd096f14c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c395d6ae841f8a15e43114352a455673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b59ecca5e8e23a4c4b44cf13c29e34674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502b845c455448f3a401889f21f0278675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c28f4f6f05092eb74477f46b10d07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166ada32bff33944ffdb4a2f76f075a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e01405532b9d51a074e095bb7ae932678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdfe9ec2ab394405e81cc700255c63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c2fe7a0b2cc0b742118b608be8e25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77f7603a6feeb0bbb074fd160b0113681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5c6c3943da553bb784a5f75379be1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295a3a7a58d336bd0668e31cee43a7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb512ca4340064cf238582fb730ea8ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294090ef12530c74e5a4fde4e9915a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27505fd21c0ed235e97831c448a90b01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b624d5ef6f02796065aa2d8f6b8ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c8661e0c2d0447cfafa248afe08fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aa9958d2156db3fe0d6259a70889d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb21c874d9cdb0d20dc71f0edb19b90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873b02d36f6a8c7c193c0e15e8121b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832575312ef8599ba5ae3731f26e02a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a094d8f158a02f74e0cc6af9637d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66538279d1287591ae0da1e30446ce1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e32a44c7f3eb2a5fecf860d30f7c36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690f89d36f6f5adc964a1929bc6a1df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66773591aeb12463895b0450ac537dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc3841741c59bb6919bbd325003ca4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ac0382c27a96998c3abf07c4c4559699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747190d6bc1874b029550b173bf8f21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdee4ba4411032e6d043935570aad10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6368099575f768ec93e227ad4491be0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f45dfa53be65dd1d753d974ba877b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89577c4483123224f2a2d27a94c4ffef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e688efc46abb2d6d79ca0f266cff1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728da709a7020648228616b7e353dd6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789f0dac602644aa0f313d621887fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47ed68fa3f20ac7bb438624889b3ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c99dc04aacc2a375e53b38c0c9d887709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a9cfee4c8ee2f8b1ae890261bbd37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b04b67c857b5e258413155fffe4ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364978f22e69178a951eb5fe34404bec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b1ec76351a24c3182555176f186ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1bbfbbfbda69272f1ded51c35d923714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3d4c02663e97f1959ed991791cb7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bd06a61213c548df2b60fc3f9cf70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e1e2ecfae09fa5259e7283ab2478a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c662b7d0c350179880c8d368564c124718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d260098ec9b7b2b171b1299c6fd85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd7ccff5873bf0bbe429ba4fdbe3eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63fb0f66cc9cb2259110e7e6c2d2e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614dd24bca89647db408e9920581afe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e616bb89775ecdbace392dc2cb176723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065569e4ad60738bbbece5a0d34c5b88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c448f4097ec096ff7fd994e5926bbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2684913c3020721ad25d549c1c5e536726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fba225b28106cf6a9c09a7e802015727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442b3413ca737af29518b8736eab913728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bd0a1fb1d2bf279d1d3fe8159fedb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75076e799811026b2d901ff2408d196c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371d16b508853207db3aadf05c0910a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad1c20b9293ce9c85d9985382ce76e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84961b618b7339e1350c6cac7ecd44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f48b2f1a0f70f9c12b6b8592f08e4b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4369565c3694eb247d04d02251e360735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a9eb93e22b138823ff0c4a87a967736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44147ff895f18a3f81bea5b62bf01fb1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035ab1cc82328eebd413c0bc6c49418738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0e28ad2e50ca187381564d7a8b39c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d0dbeebdedc6a8d4a62d62a5744be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb0073de6ea28a289d5f2d74c0c4e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d51eeca65c0de36e4d76a100014fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b08a04e31f416d863d4ade9defd03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cf547c8462c1f2974ff0db9a45984744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581e82acd9ee163d8f04c2855aec215745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4715ec5b0160185060d899f0be8cbd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406e2e44b6909b694b46f78f822394d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b217179a58ee40d3611673dfdd237748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b005c43610cf7da82848e54308574749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04a72bb6a33d5ee4f84f913a22e05b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16734a174b1b1033ef6803d86addadf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fe50bbc762db00cf4c9aec1a88c88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c3d7a0ff8a88859b1e85923717490753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51452de8226758f8b887cff39a16f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eb4a718ac0dc363c11911641d94fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db9313c9297eceffa9ea48e276d19f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1d088e1412be6beef59f0f80b9ef7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a34c3094573fff0b504a2b4094837c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bfe35c0e9c776bcbc2bca379da09e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>