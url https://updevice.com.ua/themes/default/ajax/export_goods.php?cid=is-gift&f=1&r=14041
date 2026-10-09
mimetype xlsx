--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c651763e4517a543a4fe011b989c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd617168baabba642f1aa3bddbbaa5c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9c019ece3d6492cb462b3a95ce7ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c17d48c01e6038757016ae183643684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac64474357c6ce184a24ebf661879a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f160223bc72957e4cd4766d69851456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4f65a1f9460a262f1b460fe1752437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5ff075035db2b45d8e15ab8ba6ce88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82a015c0b37d4802c67fdee746c23a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc21f13fa94712152546bab85c13c5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd931349e013e316c8058c8ffa8fe3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9e86b6b5c919829b5bd63e1d2d29212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f153495ba7d5171fbff2310a4be44ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188133a2b89dc3d8e2d722225a5cab0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a05ccd1d88649c512b31f424f73f6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad97edef4e572fb42262bcccd92925316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821511cf59c60cb09b0e132b59ae8f8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6d9d5cc5a40cd0b9891366dd981c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d27ffc5fdb90c0abb18bd481201d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad83230d13c294640095db6f6abaa320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776da181a2b04164c69afde2a111fc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcf3ea623b11cbf0739191b991dbe922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d52a33053672c7814edde24eb275b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc65472730e69f91bee4d3584686a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d8a9810e8001571a4bd77f3915c9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ccdc1cc9de736d64d49c753d7567b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb71327006644e814eb4edab3f26a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8bf5f19384dd48f94d1a217fc18e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e38d5b5b3b72fabf92d3d8b2daca0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915a7509e8e6bf6b4e0474203094cd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3471b3172485531a3d2f82000ff8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbe69bf5ca791247d3ccfee6e0b95d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57d077472a6aac0375d1897378c2fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b451a4f0d44772f32a133a4d2894134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4b0a2457ab7a279eb11e1e9c4b2a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7211a4087f4cfaa4d5e8ed373845ee536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a84568dfb96d9fc2b2a2f2e6b1521637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded79ac96c32511a35e78ca16a962ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d784d97b8b1f1ae5b23a63b47f7dfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08d6d0ea7fc47c79bfb1acd9a9525840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995a55b53682f3567d99829b6e17e9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8bb4d61ec23882df4048ec00393d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac5a7f79517e693a528f931eb00ddd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a8b05805500cf333eb4e1bff07c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52d077b5fba2c778db49b0b0ac344245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83191fd9aed94438d49107c5d546fa9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ef63a0de85586be6948eac4d783ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1f46e400f4fa77a88f1838faf454448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf8fdea4eadb5d234ec7b615fae37349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357da5f56bda258e4b5025eeb46a3ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a33819aef438716c27c26b0821b1d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4b44243860f959badfe1a565e66aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b623e49d3c3ed077d1ebcf04952d5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc2ba4e03b8184e4e4ff9f48a7598654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990b5b9ef02b934b2910e43c1d85c5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fff1aca53b339904d83b71781880556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feb57a62ef948f4833e4a964e9508e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc824fbcc7edabcc2d36f021bbf27b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336628cabf9a48aa3f35fa1890a91af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2117223cd78379817694d38a9a3f8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a56844504f09b6fc78677613bc2b9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491d5c39f65f55a599f5f21dd6f0a3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd17062ea3bc31f1119a31c68073bb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe68f23a2aa54d7298bc532b99f99064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8478b9b9dcae8fd085bd44ae2f59c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315ee08a691800ea535a9a71c40e9df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c48cf2cacb211e8bb396c00a319b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6318d8cce279e82e10164addde8a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb57328b616950d5661e3a44c96d1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c75cf562c47bb19baec2458a904fef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc6bbc9f59b85835e5e822744e931871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e88743e13c2bcfad2230a7b5501e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b464be8c378ddd604a1ff913912d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb27efa60aa2b3b9035f02c687182b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711abc29126c83b0d2f3f13d0476a0a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e40f1d8f174274e1046de1a80b58c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2b75ebe67a2272b0065baaa756bb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745b20e568a666cc6d84087d14ac6e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c686f49571ca3632821b7caa54ef9a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ed8949e1e9d5e46af6fc96debf68f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b1d8e88f65a4a51d54ba7c0a2194281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073f552187fb6fc6d02d7b940e6476c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5e8d4c4f1e3cd644299cd0622583183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52ce43bb9f98b6e2cff69bf5f178b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73c8774d058fb026460e81d30442c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a229230f4af15423da0b38747cf9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589ce4c79beb89fde9dfeda77fb1afe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774e7d3718dceac2e94765308a6efc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347352fc595e2822565400f08adf215589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc564e272213baa1b443d86803331390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a0ae3fadffa086dfa4e8157685d9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7d5d9117c621a152da269d3f9780c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a7b6c998331201e01d1c5730dfee993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af912a5c0bde8875998e95a5f82ae4e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0bd62b1b8333454955444eaa5f6ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79591eb0193bfef4e92cdde4613effba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cb8ed1fd7df69d9756f094876a76397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89eadc99980532ecdd5f1816a2d23298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f233159dac6c63d981d3d4adbcd793999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48bc96a0937ab82bddab1bddd8733d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be3438a28faacd2b4f004786bfd1b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95217679f69633ad96a4b783f2710c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad90a67dbd01463478189a6127157103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35672a4f1202ae128ba0ab615c5bb251104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b543961f3ba040976001910a209cf76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27d683374bb1465474b6fbaa6ee642106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5f3525f6bd50d30e8ea25ae4c74f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd4a27d7bfdd638ed748de6d6ebb25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbef4728af000ac606d3b56d214ece4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba6d3aa47ae392b49991e910f33fcc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c365ba522a638f1672936e96a1c67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d75c11cd3bfa23be7b6805b90d532112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b450711b8d10dc92f234218e7b96776113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360958c5e5ee31606d5f276131d5d12c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37766033c6146a6fc9e77b2e69cc7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b6acb7c3de8af7bccf1741b29732a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f874824f45989f55b435b84f066d35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c9537be90ee57a0ecf5fb7bab2dde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84c1af2e3125738291f23a535deb4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5709d181d2a932c53215df51a6b05e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364453022519475e58f142f6b38bf856121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1574b350f3f7b92e98951bdaba622122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900abaf9d889f316bbee7d1813d84f92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89498c3f36290d10a934f848355cb61e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3066222a349f7e00de755207f67a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1b23810bb2b1925f05ac514c3412c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cbc1473222fa8b5491140df5c91b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d86c9d9bc9b5814682ec0ce9cd805128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e8957538546d602b786e8c2fa3fde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7315eda61f617a0a3d7313031e54544130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74687819af97398654eb00f1539e40e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0b6cc06c19fcaaebd79761c19a554132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51079a860494dce5394027962408224133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014095c0b27e91212663db7d563a75dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e23f0266dd89ceb23306af87157e20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a52f7aa95d14cf4c71553aa38c017136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924aa2439999e17c055cba8d15eef12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42d9c27d342db33d2e55b3ad3b6004138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5af010672b52ade2cc57849abe2a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bc8982dd99790edde73035e3d56b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbf284430f9168814d53059997fcf7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b539383a29f7d7431691c2632d05b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed767e4ce17533f3041c02cbf7297789143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe90fe231cf69a627367ca571c75166144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8121960cdea2a8f87b441edfe2a2c4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d27772f2db41dc2cd8baa82f955ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8f7b2da5ad82d571b4766acebd3b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ec136e79fac238f666dd7424e30c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074906127ff919da8760abee8d6cb8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6507109c8c6936efce513a267380513150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0dabe0e0a00fe3abfc6a16a53f09c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22308fd3b72e9bf0df8bc75dc1c9ef0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91674db41660cc8f5a40f8bd7637b17c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df1ff1d2f18a050d786effe1884bea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656355a2c6cef66c2ec4c08e03555bd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7609f72b6b1aada84556f75ae1e0b5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dd31e407f15f0eecd61594f3332dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878f073a1e27b3ac9a5ef414c4efab7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9b17f6eef277fd126cc5a6788312d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d06d663dc28a7327614366ae980ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31f7952744141b9a0f934919310eed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257ee066e1ef66a5e229ea47d17d053162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace85b3e9c3b4f40d0ebb75b850b05a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841ed6ee809ce560915c11c70033765164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d8d5ae0e6495c3544810bffa7a942165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0692066f6562b809f68923d727d9392166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b44fea86a448415a21435ad85de246167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde8b7cd757fffaa50096ba4df44a78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0043ca5fee3fa37ef76db1854c6a1c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1df58b1bb51a65d1ac7e1337dc3d1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303377dec75474f2edc3518ab39590a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c845b2518911fbec76f7723466975172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338bc2f5840cc16e62b4f7224f19b42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ac6af117b49515e875b87361aa701174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab979d896cb7dac2eac816f4e984c92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff90ef41e5c1e0bb12a4753a88c4fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec7047f993f81ed16d05ab44af696e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb355e30bc0ac11ebeffc454aec753178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a89f7bbaf51186100a77c3a4e69b8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1750317118dea904195515f469a4f5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc69d05518360e63b93f9e52a2eba4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aa0a3ce8d5a91ecad80e975bea492182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bfacd11dfd3ac6cdbf8aeda6a1531183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda24fab596e41464dc9544422a432b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3a45d9b6522de5108beb17c2f3c88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5a62742828e7b9db93230a10f0501186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4362bd50c50016f84cb904f4268c2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead39dffa12cb0713c597e867b5831188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe8b01695da85fc4788701c9e6c6f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c7bb08b3ac3197261f1cf063555c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e454b2285f3ad654c34a3a30a33574d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16cfc167cc8ab5803c0f994d8f9616192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3c0a83fe17df1316defdb8253fe3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42968d8a20a86da3e60f71a987d6ec8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b20135edd4cbf42c4f0282b07f4017195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d912604777aecd352bab5b4284f0ee0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597c19ab3179be948b514cda93a08c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffd73da765141afbde324b7a1ff3fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb72ec2c964e4f628b1b4d7d6bc9b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d04de919ef38967502bff00420388c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cb40ae94fc43a2ea1c1e2b7f517db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709eed338fe7e43415972125dc934e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34fe31ae378f19e5227d41aa78f625203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e713088d1e5948593ed36e906e1851204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594d5a6b7580ce0369b7a360f70641d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f6c804ae4d892a71639b9abb6490b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fdfb69601b5d77a56abdec25f8d8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a400f5e263d3ef16554f32be0fadf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282867290932007985f522538511c19c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a414816dfa91eaacc44daf5c9cdd7ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecbf698c5c36b763ad53be38a54912211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffe71333781ecfcc51f20a95ed254a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096fee3eef87a7e4b9f4b54d2ce132a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b4cc7b063459c13587c9cd0f1b397214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c474261ddfaf0ada618ccbcd92f640215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565afc897489b6833159f0e31611e97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5f78b2d54bb9d7b25f7c5c7c47c54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26662e0612eb8b3f6d06dacf11664665218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d758038e4e755567dd55b8de6767cb8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664beeb4f3484d0a7b73b2a2ea7d5d64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b2068c6b2ed590d9361ec8a5f6373221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c40e45613174d26238b873209a506c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ee9661f53c171b6b2c3237afbd9d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5751dd2c3ade86da91bddbf9de7a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39174550eb8a3b1f53eac2e2c930e9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd46ebdbb97671fc48c89140a41d93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae06430e9dd668483e321ac87bb005227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88a7e8f4eea2cf14b0006c1a7b0436228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eb9142b7bf8d72f4e6faab17f7a21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ace8618a6c75f4831cf3a8a059338230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cd8293d16ae916feaa56c23dff0cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2844ad54370618464b3303b1d7ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fe79b43cfedf9daa4db34cc08bf65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4f2aa4aae2d1a111d6f1451770071234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ab144d66cb0c38b3b374b3f2a37df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251114875414c83aa00539c583123c53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6bc8a7951ea0e82253c003821d245237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24af4648d6b307e0f4391b460e646b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3150dfbc124282bf7000fb8258a1a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04505f5c41f0f1950b4bbdc6e302c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423c663455e12e54dd0ca6eda2c8293241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6335902c4bbff0dc127f71374c77400242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a8283fc888df7226949425e382c28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84f6ee3fd9023b7cec9925b483fb0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bbffa0060ef421ee155ad5bbbb286245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49287c66fb51cde4f12c65cb8266e67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e27a351235064802d7106efe95b80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccbc11501de5dd944cb2a0fa9c7f76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd253193b3014d361eb25da374922b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124ab2f7d5d7c28ed1e55b700f8ba4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d843758311762f65b331c8b56655e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3b4caddeef0e4c041d9e24ea1c7d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7161cdc548be29acf3b277322ba70ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cbe8c82196286ecdf59f98c3b8fb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a32d86941b05db080ef8088513656255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbbafe54677f878f785ddf440e4d2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f3207293cad6fd69b1a1d4dc2dd52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a16e65a66042b53b6bf42ba4452653258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435f63107f9973c61b6aa56120ba310259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d8ed3dcedb5d33ef150c6dace130a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6539b232089c1fe38f19d93c4ef706261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4ac2e17183513fb8ca9f4f9dff8cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a265c6a14303baaa2f37eaa46bf0241263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2ad79e44e22c089468918d5643c48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ad6b2882f5975481e3671099587df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533751e7c3408f70476b5817b1d86a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e1b65000294ee19a02d6140b4b3f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a04587df35d47e6548a953d9e93e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b637bb09273a54482845132e088c455269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e54d363e8c0063c98542e832ab81c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98e7c161a19831c13aea0be905802d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a0078e233b0d16f644ed04e3c8bcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e68d1d78724f8b2a90583fbbd94ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdbf3510dc1d5276e6af2c087dec51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e534246f649a65ad5f0b8140a1faf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4e1c3205c8f6b913fe001873ac713276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424802eca7e4dd9cc1ed218bde92872277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e86932711f769e3d063f2656851b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d0918f7099b29ce17824715c43782279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a63a6c0097b39dffe9b8df000dee4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f21e8802a7630f106ae54d8a384fba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f996a20b2a996932fdfc1c9e1dd561c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085703b6c62173e6b1be300da83cc6e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad5a146dbb2c5209f45f139e48e3fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940153862b00c7dc299f9c177041b3f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22dcb7481063a43f4b1b2f8dee9912286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a097669cd5a8add9a5236bf20a9c3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c2fb58184ee51bc1d0ee728fbf3fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787f1ce525d8f4c1785c0682ad472d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379efb2c6ba8fef53e036224e161c7c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d74a9761cd7bcbf6120d08cfb0387d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85c34af7621627c0c99b2c8908bc8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4fef54ff093f78e6629f0ba0074e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80955ff69bf85ee49948c3d109b34def294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1f7d2749e65dc8b4d02e20f7c7c0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8945bb701e32978dac46466283427296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af865fa28f2efecbf33726f53b1bfff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84524a20fb93e644932ea96c8b302e16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38223f57d3d98146d032c9e352bbf703299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed9d6de0cf6d88c349d2bbdf653119300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442e919e1db32a731f702caa24d18b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ac1b162f06ef5401013f523a20be7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b4007f597ce930e4ca10a59d2b89d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4b043508fcb48522a487845219e57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eec7ab03c3c9cad0a3adee1d4f6752305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77675728b20eb6a0681dcef26c7101a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed01d26aba468222b3854aed73f9f3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d504ebfd5a862d0717e5f749a9bb74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ce44ec8cb0d30af2f2e92036b40b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a848442cea708219384fa32b337a3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18276a5c535a8d44a125b2729c97b613311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c778bc4fc08f4fa67320aa586df4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff591c95735b70af92269e18426a5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b90d82452335c2f2b926617bb4db6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c9deb7710e7408f90a1c84f520dbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2322c6b5bff9f597fd35c1f097bc6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6abe377c5051453309276449e7567317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a59a8d5613b4c22dd94073a18c2185318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d856535f61361725a9d21c98914394319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4f0afaa96cc50cd64f7d833997e45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829651ee9bf9fb33f5b6785c9008ce55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e757eea7b6ae4da6e4e942d110c40e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566af9695d69231782d359455a8213c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46abb3d000f81c08429b0b5a9b61729324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dadd8960c1ed8914bcfbf510a34a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca75fe2b1ef6089e94ed87a808f899326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bb423fae4813f0e2f16040077f714327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940936a4bdc0f736d0dc536c256294a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b216c3b32f6bce83cb230c44c19c7ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a73b494935880642155f24b077224330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf5f97a030f1a904ba22de06c74151331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e3643ee6623b68fc979bdd3c5a43f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d85c7f2a5acac454c461192f73438333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130eb69b71685df8e39d9a4ed4ebea2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276c9251771ecf31d3592eddeecf965335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bace8cda50a94acc4037653dca8c8b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b2b2dd22d37be9d537702e3151e79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838b968fcc1d74be2944e316a86ee17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469ff15cc8a950b68257d378f1c1fd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfe1ae69fe96c9fc90961a1d94263d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de633296919e393b5f554b8f839b833341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5a005118c00924c0226d4715f4e4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca701006046bbcab18e4d687833beb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ac0ec2d08829649a96e66fef56f68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137093886370fec7f19e5bab2bc8bfe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6438184be440fd27de1cf2ef11579346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ace146b01bdfd4bcd3aa420e50700347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987fd7e4629567807f5b1e06772c881348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c107ca05bd880417ca3d4299e325e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65bc25b8a1d65918b6b13adaf0ae99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133163b214943d0abeccc0c4da6a5bac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1c796c3c5e0efae5d80107b1d3943352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e2767209862241f5347358b9e8501353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd914cc2533e647a28fe3a5177443601354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85feef2959f04d1bcb036e8f193c572355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c63c21753023ad9f97fcafda3711d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3bb62702aa45878add971335a4920357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd234a61b33479798446acf2028dee4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ab938357fde9ea02fc306050378bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13f6904dbefddd34c4813290b9683360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ada72d7b09abe3d69534b4ab378d24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071654ac130bc1ab5e2abfd00e4b6192362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502273e3fa9878d062de67fe4c3846f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f257eb08721a05379e77ddeda8d9518364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7001d23c219ebd43c0447d85f6cc57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7dbc4bc73e612a3701a08131e5037366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713023563f41b3d52d31570948232250367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61547e462914cfe304d5654cec1ad750368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5aea2c4d842907a4319cb8d385e8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a23f915d4830c692d21ae78b022367370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c64a8ec584fbc9b9e5f6109fbd472371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab769c0f34d6f12aa186598c5d1aab6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17744b10412844e51f568090e10d392e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61534a8685906522a7ea9723fb5134c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60867538f9d96510a27e4ea71b134cf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae6b09cd7d841d1f20642dfee40d47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd86cf5ba240c869844685c2212b40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d30e54cef0b40e214c8eef501b110c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fee2f9e264feb4ff81ad1863664a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11c09b94951f8c75656b4d86ee5284380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217167e761301e1dc21e914b02e2360381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea517f1b70926e342e726c9bdab59c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01be0b60d5ddd42e8996a23c966de5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401a384b10b300fdb758abf72053763384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861528ce759ec199a29636a3bdf33532385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea21302c3e98b72ee3e42bb90ab541386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105e23e358cd287dd60f8f159f76028387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87360ef75bd274eeeb1b69d2b8a0d290388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e8fbb72ac88124f2566f5f7445911389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e286b95171759a07a9c3a2ba099586c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1967d1c05215063598ce2ff389e6ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31b26086b8d70745555f97752aa6ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bf85d35d898e82c6f7da9d2a183b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcb5c6f7239f3ea7055666c932bfcc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b59d07f47dfce817f1fb8a56c03f26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f52978552d6d066be00f76ca82948a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c9de1706070d88d69e7a23b809b7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48e00d2b7678cf05643e1229b59453398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca0832395dd892bd404a16dad70667399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba9c2c720cb013ab8b066e1ade3fd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c800b3404a62efeaf092c1e73babe7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87455544b8e9ef210ab9effbe29bc0c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922198d6fb7f097974556a51fcc8a0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a77e4c9dca10bab6ccb76553f9db6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc870cce60440ab649df7e2333dc08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcfa2f454510e1f3236cda256f142a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2c4bc89a2b2056163aa930715ed33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6e2b513a20663de48490d8f05f291408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bab59cb39f4f66c05730e65baae54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310435e3018376c3ddf4cc5dde807359410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b1136094a137476e130bffb866019411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c722ec5ac0c60ef2bb9d1fede21ac0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6b3993bcaa42cc9662f53b24a804b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42743fdcaf8f444b8127b45d43b29a1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b88ac5838f1bd68db8297dcd72d12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c2a1928664610efffafc67f9730a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598a6700142a8a7ace00607379e3088417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d628512017f50b7704d946846aaa15418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5c27c4b6b68d029af4f116adbfe6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b176c1360c4a255b91348ac74c73e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff33d9de2e4108054f154878d67fd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701defb0c34a928486ebd3aecfb5877a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777e7b27df927537e460ac6332aff70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51743b8acfef26a2f409c19cf0f5bf3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859cfe498e7772c7be5979ed94ad557425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c8d1951ec89bf48346282e2d85e9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82163115ba62cc2d1d62d4e07c250b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e96b6dd309c8a9ab67e61dc4f45f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa863feb0f0bc7b416d4bb7162f1de7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6aaa3e32c6d56c48b36808708c34e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6a500bab586aa6c2556d4f93b1523431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c762530ecac35d26ca5c6904ed4a26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e7f7468aa7fa2de64c2f5600ef141433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09fc469403662e461e3b4ddadee2d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb72fe04f6d285b80ff0afe0dab67b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee478b1049bf71621b76162637a4c24f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b99ecaedac3b97799c9217da9a217437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83f72e6da8a90700d0ead7069fe40d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ce1c716b28f0ee92bfb19eec5aaa5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14685d35660df1b1a24b6d0fd1ea43d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dece1e2a7d4ce2247a0b1b8eec6812c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be50cd9e9a702c452f9bb4343c7b035442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075f176ee689838090792fc60ba3ac1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ed0da809f142d664829a793316aaf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307e5e2e56491381d83028b10abd085445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d676c96f6b25f1bc9dda3ac159b3cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f8fe479e422bafdcafa7810ec9b51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e11c51421ab1880067a1a19f11fee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ce106c8c03fe109697d447310ed51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41e8dd74728b444ab391e9d5ac9fef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b600e5f7a34c380d46bb48c37ba0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cf5e997a7bbadf2893ce8085d5567452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6a1a2b6a04799d43c69b58bdf5a8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64199cb41008e574c8f5454e4453f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7cc40f9997ae72433504ddf6b88bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8096326bf940991c114ae73d9ea9c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440263e84a8201df8344652c37c30ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f9814432f54b788c7ba38ba291694458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7edcdad37300fe050292d632b6ad70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54400bf66a7e5deccb9db605964a2e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eece07ccf627626c47969aeda0dae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafbe08d73ada7c63973ce03b0bcc6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddf0a005d29e6323d4dde1eddc0f1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20587310670c75a49ac531258f376ea8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ea09053728dd9c40aea16c5ba86a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caa6d32c204bb08f8d1393d6054151466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbf9ec336f6a3f3cef8f48c5bf8300467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f353efc22d4c05cb4b82f50a7e63c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e4be7f8aef0a2bdb2b4db33565a2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8d10dccc73f6d476a45fd0612901f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827469986057e4969965131f2e98b60c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055bea1836044de4a2fb530e05003eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec639a902d8c40cd6c383d361ec232473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a46adc8aa73984ae1ff3041d75be19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d29ca88f586bce0e0f48df8b61a7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b2574c4c295be232c838cbb6d4fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91685932fb6cf70857d2597279760c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c40aec5e727293e7ac247dc3610add478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90053864956cb5908dab95daa60f8d78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b8e6160356b6ab9e1b236405a5dfa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd665c97a671c39bcc7c61d4959c0b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3946629204569b90da6b639785dc2be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac64465661332bea63d611a1c19193483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9ab43a9887ee0b816d7f8df32113d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc5a750b2e49329f7364ed0006a4ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf99b38fb642122d15f2b98f1e81fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ced4fe0cd736d6167c740ace30396487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760334769049f529783404ff5bd4fc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e474b105f20350f47ada49b77bc215489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094607376c76cbdfd5e499c81696c25f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb4a4df477e7f2b31e757610430c6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0a056aeac34a21d387c5526947dc1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ab55c5b4d6e6b09de70ee54c8e056493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3038517ae4cbb41db9b8f387c77149e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15119081b90238836c933f254b72ae4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8c4abbb8f9299dc0ef85b50ee26aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b04948a5c0d30b2c2bcfc6edd0729497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a43183a87e18c1e27dfa9ca883bef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ea1cbf47b8a27c9d365aec6248b25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ade4c6ad12b4acef96651890477fdf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b877b6fc84ee8a13da4e31009b7e25c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a74bc02f8faee2259c75ccfd44aee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c139a2c98b17810cf6028c9c6e5556a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2b1cdfc0a3d6ce66c09d784f4c644504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db7bcc860a7e2eecad0e8e14ebeb53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c313911c1fe7fab2735ef96b199ba9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc44e04f390582096b2cb30ad3cbc3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7ac27afe73e6f40b494f26b2d5e4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d821a537f92bc93317922802f1f11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2d48ebdfdb3b53df99a6455c002b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e16387599bbc756d681750f46f731511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5d5d662e699f76b6afa38131e215d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c52579f6a361277c1f24c4ecd3016f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd5081e2e3b0bc4985c3fd17a3a7a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63f827ebb590289fea4c8785c0c02f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f6275128b0226398e9a3a3a27b195516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c42f836e7811f2474e0778d53a628517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f26a96fc94f2c2afcc2f985417cd4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa26696bfc9398057ecf506fb27015b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780a65c78976696ffd5983c5728927e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203476b7b3fa49ae5dc8d31fa4525ac4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fee7a98f86a391380aeeba0b7fcdc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a9b835965d14b24483eb82e0cb91c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28db67084ba079672764b931b5a1482524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb9e8d0e1c2dfc5218b49f3820611e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7a70d8343e2524bb9202e11a2c854526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561cd9ebaabe19961236b7a0d6fb1d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65777a9bc0dcea83bbcd0c4f72dd2a90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dfba413f4e851db6b72e3af8dd43f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966437b7101895cccb5ab548dbb2521530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ccfc1d8683dbd8ef09cd613e6de5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab3cbc5335aeed06e24d5b31be00ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1c0b956ac5dc06a9202012e113778533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f27c9f4b9a12465e5f45f9a2d2b42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd734aaf6eca541bc211895c10a5e12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac192fd16ab1b9f018699fd455c4d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52436354a84d4aad99736fa6d7769fe3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270e17131c265d10c8e3b6078619b69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c30efeb9798dde084194ca10e4bc08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2b204e7d62a250fb227b211b70563540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622be4467c565964b3c9079b6aad8dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68af0d366ba02f59d55a33a13656a62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca15889477f3d4f8bed015848590aff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3995cd6d03b08a54d167ee6168dfe78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e7f9d1bd24397003e31310569c748545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953370a614ff8d9683a2f69d89c2843546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d65a00d62e8d943f102f2aa263c265547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd54ff13988fadabc5033d33b128272548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2af0888683fdc73511cd0e557a826b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b906c0e6da559a5b0acc23c9934c018550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785904582e8843e21f48bb7e4aa6725551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebd6293c97cf568deb14b74b34d431552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ce52e60d19e051039a5f66c61ed25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaca1fb549d04fef778f422ac49c28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98b4aef3982be3e04fd9dac87812f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d3a95d3073e84e57cc8bf4d11fb4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b1e8735eea8aed947d180c9d71771557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5440ab61711d5a16e3cfcec5fce36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf4e5164891ddff5d9f4d6b8c8556e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beb135f7eeb0d8c25718001e30c9f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8cb11097369642aa9370cd61c31a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb9e06658d721d961d307152dcab55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fd137418eaed28c80714c23d4f333563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cfadc1951554d2400505ba2c0a4cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60673b9b060d1d899ee131f39866cc30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3a271170d42476de94fb1150dcf3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b77dfc33de70e1f6232007cc46519567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0341e81327ca89dca4a0669bd1d4b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64470d7074c881bda7fb7d04e70585569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46903be6760749337891d75aebab4417570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fedfa2515392c858d72df719f42402571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea5be901bc8968899fa33ca4a2f20c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07c33a69bcb051018a8bdccbc9bf6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d01319ddd33bcef0a24b1c23e3114574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea9efa29c586c3831485cdf68d9fcc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba5f73c3396822c33363ce5ae137d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95a14ab4c3e31c041ced192ea26971577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5f503611fa728a5b1f0f5d4d0fefc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4f2031eafae6e577b33bb25afd623579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1f6e36471ef513a22f838b68b8a21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991ee6ee9bdfbb49e0572ab2e7cf5c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488535346c2e442cad0ac3f4d16c360f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c616eb10fe541bdbf84300e0a4f4336583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a11c2a9f69ea06bb40448c749202aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97797d3806d0686ca0ce5a3dfcc43617585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c20757d43b95a0fff425f83f321e9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381972c0c79c783281bb41449ee49792587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dda1d689093205f70c50142aedcf01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801473d082f695db7ee2216be9127eb1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59bedbecc139a0a6b48599f1058896590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374067becbcfbd4e6cd2231f9f3c26c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84bd93ff98dc1d28bd10846d777fd0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6549aa172dba6ae3173cefe1c1cce50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa611a60bf7beeb3899ebcaf7c616594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825fb7995a305febe429d9102950ed4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf650a5bafa28601a425507556e8f0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe1bb4286ff32169750b612bf7f6b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68c8c19195214ad8cf7fb228d5e2c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b2864d6b8b9b2132164e0f76d5086599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee37e5b9527bc842c7efafafc7dc08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecd3a13332c993dc4ef8aad5f7f418601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe2ced782b376bd87d3918e6262a24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4c44696a9f0863f6cd83d293c7960603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c96baf1a79b354cab2a60015aa58b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1732777a6b26d26f70141ba9908f056605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b054554b13f8ccefdd8c6dc9fad02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4628730254de7ed41f8c18f3de2768b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fd3a76c2bf9b5e4d4ae0b6361469a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079b914938bb3c26938b8ce5fb7303b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866bf80bd0af89f912ed7272d3517aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef1ccf625b87eaac069ec37963044e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df74255252c95b4204af75e47e4d506612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599cebe82d924817eb60c441965c65c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90136eb3d76ed53ff9ff4c62b26dcb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a34be62554550af8608ad42fa8306615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb62f40d9371e57752f1f411c5fdcb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf032ca0b8b455b8c254c29e0cd82e0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f9d0d7fce40a734dab38ea15b4e6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ef512513787a3f4fcd576abb1c37a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4d17fb79d5ce03e6fb55f4ab62431620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a7d18797cc7a62ecb0ee3fff1b2ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483e87f33f3f835de7fb234a5e11ee4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25118467550af7e6886b997e72b05bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4e55efbff494864f3a3867bcc106c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ca8cdb76aa0def92a2d422a83b0d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e943bf088435f1c580584e7a8839d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e051890be7f816a6950a1711f3e5c55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9cebad078ae8e096ca4f76dd8fd47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a29c58676ca5e7b77387cea1f8d5c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a568c73df6f1ab8637d096dc24ff58a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec785dc303a22cddcf1e9f3a1c0ecd7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9886d00c4dbaed8e1e410f39a0cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9d8a17f9fdc30981955d76b02740e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69278136c4df0becdd89153afcf72598634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a81a927922e270bb2fe21fc751c99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a649319350b31c5c6d93bfecf5dbed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c712af0ae40ee2633fa631971ff6d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d648f95f15a85856c9aed963decf27e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e6e4b847432df9fed5bc368e203ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f03d7baeb9c6df3dc855c95467d761640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5ed11da16e47d2d5893b381415410641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c82eb7e01ea7bc716dab3f09c6601642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb00f116b3a212d09c2ee83938dc72c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395146e97a89039c01fe02daabfd4871644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9daf6feb3dca984bbb4056bedfd32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101ad4156cb8885391f0cb01f5aa88b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5133683b1dc0e87d92f747a80af8879647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05ba7123ae80b9602d80b3d8822c4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad0fa7083d6021081554a0804a264b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8311de72a65b6aa93cdecfad63de2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d99d2397f95ec068e7ecca196b8828651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e505ada8d88ae9582627d3c7ad5571652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5b7ff2b48e17b087d8588e019a710653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a2ad3c6e0b34f5e16b6ff35afc557654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b710a730304dbcd3aa9d4dc2e66da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a313ab7ce848a544ef6a69409ee1b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd1b1e0ca21b4d156aa94b695c6d02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558fc91c608c11cb4494a0b5ac6ef76658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effd699c1572c714846134e8dcaaa53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70579d68c2850bd7728416f907c37f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d29a85b1f0e6ea6ee2643f2cbd66b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae776f16a0f901f7a3d623d5271c3916662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541f3bf6333a017b9effc25d1820514663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94273eaf5722341acf5a8550caa5f85e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45bc8d3562cdadc8e1f0944496e607665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bd6a81116fa22c9128dc41d9685de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff84bdf79a15a298eb2df4d5343c69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e85d2d0000f2a475b063567bdc91e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aab81f8dd43b396d9fd8f6340340a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df36d1bc6bc2c01d7587adc93d24803670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575163acff77c228645e5654f06b4b74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc9248bcc5c811b98491d8f7792a96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db013403a096c7b7cf50289a35cc3f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce3fd57ec1f514697d460c10f28410674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409976142a0d8bd5d084a8fdfb44f4fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad0366ca928f643e7e9f17c8b9fc55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3de1a1e99790a3cfa96b7bb06868a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cd6f5c17365ca31cf4b037733f38e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59038e96ccefd318735632144c7fe686679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a0e8747135e859a1b048274d2f1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd19416756d7ca21a56a350c8c440f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf8767343cad72893e2466d9076e48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42d6ab0b53989ae065e34ff47b60e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac94d9d0b080961c487290387bf912684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc62848ad793ae09199f731dc0e6de2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbfb3fc901c1898ab6c375fd8af96f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befed940484f93a6b50b85ce4e17399687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e72c0713b5dd569d05dc5942b4230f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe033a40911a75692210023ab889f8a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c51a475db5cc43dffdc50e48318482690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319da36b36b6257ac88978bad56807d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caea2fd12fb6bbbe44f6f3b2a94969692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2a4ec2b609ad3745a258372a4603d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f7dad26ede31a40ee1079b0edc7b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e2f4da51c418dc54afa3866834021695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a217d809803a03c7ae168914b9fae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d5cce6617144f761ae26325df3eda697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6049cafc5d45e1e877fbd118f69e74698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a3134cb30239a585c31df23be392d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7b65d20fe94f39d732a39a4845c4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2e71dfe2687b94fc586417b534a82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7de17851cf4eae8c80c961d89c942702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7db79d364631c07f238f733abe34a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff01a9574cb40e97f206bddf467bfb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3598315c828f9c224b303ba962eab3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573e0af1a16aaf78478f49a16eb9a8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde69f11fa9e5e549d7a75f01fae576707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec964b568cdb3d1082ba47910e744dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb9415a04cbee47d8908c9a8500c8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ad570837ef256e20cd03a85c8baa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ef06ee22a7d418ed049c9b9fa148d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d205c89d168aa5c8d490658b5cd8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc18122a27dbf8958fc89681cdfc2a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a2b5a36370f104b24bc715c7eed57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53ccc3d3079263a91e8fa66701b58e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab33a226e6ad87efcef607ac3280a8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeed8407f5a39c9503dcce40c6a80c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410bb3dbf0dc5726f75d3a47977f98c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08cc12995716a93432a41a39cebc3b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79590deca86da9af4bf0475395031852720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa987b517026a375776ac9ae2618f6e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d1d85dc83aa3c3c6795b3a04a3b03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf604896f69caf7df6fa0a2e685674723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dcb8ffe66940768521d4105936b82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3033f0059ad19c03b82fcf8554e55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a211042b93851b7dfb3f378973322b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb72dcace644110f7a640e2f76a9f97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835c4143a17703f195dfbd787bf5daa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4950dc483fabc2acff9b1f6e4b996729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc628900ca2322530c48c7fc5a30345a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e155fe8307e5be9f61ddaf178031fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc494bfaee70a9438546433484001162732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8da91c375c0a459f60722dac0134d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b3e905f4c78a26097bae4e190439c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a341c52917a0873e93d7ba9fd975586735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73528cc61a0819fec8808803e28cbd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3dbec19cb3d86d375c6503dd917b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17984fd6d28a4958a3b71d8ff1c13df4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f22443a5db2986d58c6fb3272598f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c7f3dceed3781182e5c87d0ab96d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc531e7b8b38250168f4b4bd129383741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748d8321e900b7f97014b75c474d270742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7716ac9af07161874df32a6ba6ea17743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d81d0fd3df0c8d8e42a5b4d0c30217744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872d648116970137be312b53c2e838f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f0b8efbf3acb9e6266cefea547e33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b0cb62c71fcf405a3a428ca5cd227747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473c15f809833325b46f38cfb83f273748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890f9cc487a6fc769927eb710c77654749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca57a15ca1c321b07d6195bf99b7a0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d20f31d912f83905266feac7868106751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76d0d89e653fbaf6cf27a037b06bee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63117fd0d4d7559d84291165f735bc1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0ab0a9e41208273d895b571ccac92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f785697c7d82a18dfdbaad4312d43d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddb25d26cc8821c76bbc304da3bdcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d64f742e4a2a3094f0da02d2205ad6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838801cd6720f3d0b10dd10977fb7ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43ec41a4613a51defba818548d3960759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cceda7a89774c527b6a400d7ffd691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d880aad3f4b6c2488df009798a20872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc8e7abffc99922eebf989f68ae7c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4366578358a2a9ac975bd07c20500314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8684d434acf87ce277ba9fa10236c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a76b04cad9b97c955adddf43ecceb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018b30bc5d6007fb5b76d7017d444427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c732266841a5a1f5444dedb52771c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60b3d0e388a210f468740d4cb624039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d68a79c7dc0046fe4c831e9e5a391c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1616dd678aec9fd97e8a1e968cd4d3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38a4f51926196fd9f0b6154284167812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb633002363519e6430353f857b80ac313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f52a49a55bfeb89ab3dfbb0be14d8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a19080d4623e3385583f7f2f8edf5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882750e983b0efa14707a5be087257d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73c71f9835a70fb131abe58b4847d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01cca039288bdcb605c98ff8245eb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee19a1e0a0e256e3121ab00cf9a0d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428542f6aadade0b909ff68dd77fb2cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af193631fda92bc7d061a3e40c53e25421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e1a210ca5db22872b915557c7996a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7babe2ac749737d74a05131cc9c7b7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b73b416983ca14d8864d66786405924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a24ad4e7f44c1a7509f6f235127ff125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d89805f340d613bbe582ce77966be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb9fb2965871d9b5308dc18c5e74d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b25e1306ab0c6f14f20f438e12a8dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5e5fe926ebd7a89e41482cf8edf4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f387fd7828962eb7ae9a7579ab3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694db46e76cbbc344978cfadaef144c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cf4665649baab6549aa436d9ff04032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cd5a6cdd39f35f6d73c54f81cb89833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20f13f0e776115cdadd00024435cf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a46749adb5010ad9f0177b62734a7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72ee56f42324e583b40646b84f794436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24696c1fa173b1128aa1983330fbb53f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2fb0b8f2ae77c2950acd0438c3fd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3660678c56ee336941c9675f63dd0b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b177767f0d844a9956638693cda3cf140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a18a5103eda6ebbfd4aa047a7ab141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf56058f0ef207130df502207ec111d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa992072e54ee9c00e8548daa83938743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa2a1edf55cf296116d809dc12de9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c016286f087f064bc1000f0af0f1ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31647e6fd6717660eb2d0681e8bb77c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ab198a1d280230a5bec9ff643af5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dccec2e94a4448b5ff61f841b9dde548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a150c8427a6a65fd2fbf25e714b8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90809b63d7b02121eb966b268fee22de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e70e4147c27be49d5a9f5686716da951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29047c8ccdf8bf3e5a540cb33739c32e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cc6a2eef9351a097c67bd56c1f98253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bafe64bc9859a53a02509fda65c1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb9eb7211916c071e4980d6b79e58255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e75f22292cd16f0b026ef992bda42d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb153699e693b93298685d08e4df2ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a95514333fed9f8be9d53edfa9afc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de355f576e0787af12da6273aa4ede359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeca07e091c57b95917f8892060ad860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323b0151cffb820199da83c4a96b1eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1afb25427cfd075649a7bd7630c3c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f61b1e71476d3b2c45ca73da0242963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483c396a9e298215f18522b079b939064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a727e784119aed1da4d0bb1028e53c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca312af1600b953bf269ff449c47866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece38e501b813941f0cf5d780c7f7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836632fb8a95d0c91b548487cb2edac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b086fe0426e475a77796d1dca81b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd36958fa6ca5a58de0634e77f9f6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674042aeb4b042dc5aadf2a09b5324371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3470871d372b98cb0fcb121d79bc8dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f577a58a05b79ccc8fd9a957eaa4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4ea0c480cac4b2a213fca254508e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f86149d81d2f40e34b4bc70da9a6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1bbf1ccd776091500329c89ef43ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3c48945956b521f456999869eff1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fd04ca767ac7bfb2c259dd6e0631878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f2b3e501054aa598985283cbc27ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d481bff28529e48f8d65d8bcca29c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcf96c98a20bd9b6c7dd52c2ce639281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50e57050a99bd364044528f173742282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d2449aac585ee87841384355b09483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef534c844a582f456e893f71d86de284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62f461ecd3522ce746635ce165e5a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156dc08b6b12b43b5ba065d4c09c15286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f2a88b87b4b39fad1d8b49f0e99cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e269d82a084b695f538ea13f986d6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0188eeb8f24393d44d6a5b29fbf0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a417916395ea4bb39e63c4fcc7a01b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea245ca2d670791617449e44f38275691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4527d241edadc74734c14dcb9ef0e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2ceb683cb4c95af1b2595561b17d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb2c9fd5f8ef7d017ece9275e1d23094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f99b6dc00495dfbf7289fbceb66a6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5af434d62a9715d2643bb039018dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bd3e9628d6b15cb43d6add6fda23897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdbf6d492a069a9871bc890ecccc3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf8e76da7e870cf1fab67aa1015fb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac330452b631b6a81f25f31925e4ec3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808108c42cff5b8f4136786730fa6b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e9261e0b606fba84a18c354220c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325326a9efd0d7b1048160bca402bc46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f6042d4da6fa07516223363bc0fdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf2bd6e7c4a1bf57974248aad071c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c864963b6f94c0c59c45b7dbe02a6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ecc467fe9935f88aaaa165590e670107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e431c65dc3345015bd29de952f0d49e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaed3b269894b6674ca3e634d19eddf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4b011703a392b3f465eac4c3728ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f68db80b43121708719ba11b38ea74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9136c661e9d840d487a3f175e81e4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459fec5a3336ee6e72b984989b2768c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d45fd657ef56aa1ec35d92030f3e1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e3e656b18df6ffbe83f608e7cf7b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa602c62b3ae29e241e6b3aadac464116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7df39669c52e0374e1971972301a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8a5c09130ccb776e60c2f8aa356bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7828be72f6423d7452475b3a4dc776119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475c7fb412d43f49b9f2e1a08aef1b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1254d9b02aad11beb130706671136f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d52b1069d854d9760f650040e4bbc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bb8cc44b37fba2ff7642659ce4c75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4f696ab6d2e46d258fbadf4dd11e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c505d47235d0264ff051aaeb0e727df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4968d172ccbb7ca6ce0b7ff921737d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e271025e5b987b4d4e7c201e84b6458127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec928684e297d263f0cc7ec20236c2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9f3e898e8ac770797fda6c6f55953129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c30c230351897fcb7cfcb1682fdb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535d1668b49413b4d57f50147d8ea9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada28d64223d3aafe800fdb60b614f24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eeb752fdc688d11e696d32dcb902c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cff6d2d978938b80ce4bac50b7cf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fbf7bb1c6085ecbd16d22e03e0de6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064f2e0546b32a70c8839d6e282793b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede1b6dc270114646ee142240c8b2b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d408b15df1efc7c753f4e0b3413f15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32b568676f60093673458ce769c4b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168be7ca5aeebeec7bdbc03e63b4d4b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd46ed7ec07795e880e0367be9b98d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb81cb6b25dcf1b560ceade7860313b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3e3e7d0d29a5a923777013ef11b30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0c9bfc8b637cefaf4e0097fd71cea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef615aeb6cd24a5eedb62385e7933f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd4ea239e47718f702f2d47212de2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adf22758268692a67592d537229648147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a957d3d74ad5dc62f43ff75988255148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158128f4962222af15baa12f524dcd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7196221c10509f7eb47e47d06290327150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f52a7b33ea5563bf10332dd3ea483d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedef052f4b5d570a68ec6efb9ca652152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19820d63777462a8780ac33775f44bae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5346aead3845d6e52ba19c3f8dd26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea206ac60421a44f1c75db75bc8d9f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625df12e65aaf062076bb29697acd0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca602acd226ba7f2ee405af1878d77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eb9f1daf6472781bd0d638c165766158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dca91c88203dbfdca1b30576633e11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6ea455d8e768038a21ee72ebf6571160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7822d4c58898a41a7fdb0f55abbfc29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec182a46063887a9cb3c0c091f1c0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265de8ff8386e91a0c59e294109083c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192b58575b3168dacedb8301abf4dfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a62dc123ab2fdce41f466e126e6b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec642d79499e8b484553ba99cc453bf0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fa55d34a4091c8f6e7e83d517dff2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fceb594d4163645db493e21ad1b866168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48227a2c043abcd7e7ef3152f384cd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f639328048baa542ec3e98dce2ec309170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539e024b43979fa2cc228ebc10ea010171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973c5d28e7817cf15aa3e1a29c5220c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5a4a6a8ca3afcf7b4c05ba29ca008173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736d8e1fb8104e836038046fe37025d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a16c630318587f4de09364276e81b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724652eeae0c7342fd22979a697360d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf7c54b39513a0f0d7b0263d3fba09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767a5dbd7c087f20bf482acd11d3ed6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de71b2542bd0d18e69c234415616a73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2e5e6b963014f0ef95d84501bd3d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2062c172f82f74475b5c274ec18b66e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb9547a3faf91384c85e8e9f40522b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066f91caf15b07b26beb436633af8ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385ed7bee08cf2c44f1992c391acf3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeffdbd9a3e10278ee52775ad7bf2a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d8340333c969ffc1e91854ba9923c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075c8a20625e5156f587c3a35f6fd3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bac4a46e117dfd9809198d5152fde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180a500f8f7b04e0294312bc0c7b49a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d2823bf8e3036029283ea42d8881a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97052592194476ec37febb53109dbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a26dfc5684870a997603788813bedf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b3e0bd55beafd8e2704680e2a1916193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e515ee4fde68e6d0709a92e3dba88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc32e6795ae6a7db5fad35e8460342a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37ea3e1a486ecab43c574a93bbfacc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e54f9bd11f77907f1b80b7f41b371197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadc3e6e9984e4e149dd11cc99d254c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390205024a12b63ab9606f9aa89208cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d9810e4b80e9e7f4a96d4170a7b31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac08887e170cd30a674c5b58b4323c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66570cf431ac107030d992114f520c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a06d7ff79fd2d49ee288289bbc6b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f3bf2a93e9d2375a47d3fa2bb9de2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acf0d2e37f3f0966d7561944a098d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd8df3e6870a2490117d85a6228a02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e9136a29bf0ff56a16b4e96ef2e82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a940c49d10ba36f32a36e24de213cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c499782fa5b3bee9161f693bdbcc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875b745d621d60fe945912108f18330210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d9784bf410c99c5a1f893cff292de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487d27fd5e0748654e0988d4952abab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf878404f2fcde198a0a0ac924e655213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611111bf4c295e7c4f04823e693a39e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca3ddabdb2e03ca3e7ae877432acc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb82a309924c23b53165cb6a5dea75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cae823c275e6fe43c81e654511fd4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f8e499cc0cabe7dd7afd10ca819a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a63fa8e0c0b1c5d5c9b7814320fb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0142e87457dff9469e9bb9f66217ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe2bae84390151b2a5381360810366221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a0ce6c85d1ef8ef1dc9223b79d283222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ef2572dde61c26996ca4ad9de0e07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a07f0c28ba3cf57c0a3c692ca497a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc8fc9e1e360c037c4b9dba3ea29d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c688d96a06b7991a9a10b4b8d26d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026987485f99636d8602e55b1d2bb49c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50328d35ed285b02b72110431fbbfea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974575a01bae1be41c7a5b170eb718a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef975eab55cd5f0b4bf075e029ceba7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c715b1a0374cff2e3a65811510a081f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f007841ce8efdce12fd5a68dcd1fcb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1313eff834fe620de37a9702fe49b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa986873cffff343516d215cdfba047234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5db322bdc9ac46f3a490c2353cde7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e303a0027218226759f90b1c76b55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef85afa47be661b7a81128601e1d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc81ca3c8d0f50a117489a6ecb9d073238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f61419cc1e32199d6404037600453239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9ac497298a1972a48ae1c540a2ea9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f02fc6b649f7d964b7f736a9ccac3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fbe250a352170b0770eb4623d428b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2af6ede27843e37aa2e725f635b14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98f89e370383fd507ca1787b7e8b88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1dadd71254225662c93756b51c0c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227200fa21f86e2a9066596ddefffb77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373f888a9819fb23d6db8009e80e37c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612a75e5b8357929f9f920c885e8b7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bad52ccc27855a1299eece50ad38ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c378e2b128a6a92091c1c421474896e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7865d331841ac0a915b0a525af34e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e9a714103fe2e4c191acb674cbf5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d620fc8ff4ea30681e13b2f06c137253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169540e64d779153b0f9bff4ac1fbe29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3be8529537ddd5e7b220b5f3940871255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5efeff3c7c0a52188e0dae4f4f9dec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb8d80229b2cc0e1ec91fe27ea4e1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42615e32a63754c1280b3548966264b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b104e36037b7248780ddac4b241147e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782376b9462538f24d1a413dc88a5e14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e215843d630d051663147dd69b114261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2db1cf8d5c14058f3b621c93c4fa68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2fe34e5e2d9bfbf4f3b0bf50a6498263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcca95d12ad3989f213e0f825d75d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00883d78da43d5c2533f8e845b58c9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cffa516e482b149fb387a61d7bc9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520550cac0e52d4eb409d520e3e7dded267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14c1ca42d8768b7fda94d7a6f7430a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848fd5b01538c2aa2b887d6c6c059c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eb556af91eeeb50f327e95b4177e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99ac496ae1c4554fea952df2e7cd93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ebd37d766ed542e75e79558bf80b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d9934b9a31fb3d382410d0e2145e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f90bfacc76e030252aaa84fb2d7cba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f96e4f028ffea2efb562daefaaa8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5789e07c08eafa3f0dac32659f928c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac1ac630a4fd7d7154216f68c95a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75397ac9bea915e11436de5052eeb706278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec895bc7bff2c4f3dd8520c0d0c64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61606612a55df14fe0a217f507a8228b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b102c97cd0c9d390a040ce98fafa3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cd158fceea745caf07c676fb7f2be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eceb5b8e94d2f9ca9e0a800788d5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd7a038a840a67ffd8958ddfbdf785284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6e5cd77be25ed98fff73802d93ad9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c11e9c7d255799740a12ecbc21ed76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215c8ae1055821d634eca3784bef930287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcafd97a95144927daf535a54dced0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5297f855c1ea1017d2933e4c650c63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c43cc8c468798f3e71231691efb5ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d185f70bf1de592f1f30a5dc73ea9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532032590c928f6ebd4b6e428502ae9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df9917e3ebcd3541db6d78b4216a09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f52aa2a2408c35644ec3f7e1eccc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cee79594013c1aa2d11af84f53212295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38935d7613f936ddcef18a5d25d63d44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b60a6bf56e08ac70621fdcfaa4c90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64227316eea3fb30cfe7d636398ece8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b7511910b7ccb2805b6ff79b2a1e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cf8fee76ea1aa66efe47d0c387ea1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0c8480af1f1b70ca314430dcbb274301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f0b5db510021c4e967434c4319c06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b288fac9e907437914ba036c322e80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eab2b0b613289ea2671f2418c1678304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553e66026b6acf8e67cd8d082a2a5b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bc122fe1b4c9a69ec4f73fbf17e2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd71d681c3406dc7665fb45ae40737d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b8e68170a9491e08f77b7efb98f31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136e78f94f6209852bd3e021ca9069d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3825ef603ec1a42a31c1d8f4e7549310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db61af795d1d3908b0217104a26368311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22af9c175cdb8611ab3f83759b0d30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e911f797940294c6ec69b0d5da19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e52c9ee635005dec9d84d848504c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13f6365ea818f1da5743ca4f1a3fa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf457622c80a494f60c7d268fe4df2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d96e6c64b0045b7e7f11331ac8cb3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268552f05e29d7237bf60232e34beac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd889371079f622a7ff824ceb5365995319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a279ba1d5798b761ceb708ca34449f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1deeff4df891bfeef9fcee692a8edbf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d806218e544ac94f27c3368e7b047b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e436f45ecea1f766a0e1a1123d623e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c25c8ba855c8628f87ef8b0269260324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ab8efb06d9bb2be025fb847ad1af0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bc75a73c5db656497ec6a85d1fa49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446489a08ff0f4716ac201a5d52d78d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadf9a17e03fe60d2ca2baa863b3e46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c642299e393fa3a2a44937f6fe9b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6207aee1c3ec3fa3e2513c2f7b0e02d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9907a93e18efe2a8b57b83b7cc5e6fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106e32ffd6d9a93d2aa92c2ea687d8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f408a926c0d1ab8fd828137d121ae58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4808ebfdbe7b54a087de278f83b39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ea9da87e96f8d3b94c8d15effecac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea62760c3dd76fcb36699b1ea6412c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa964dc86d76af521fb5dd18a86fc9d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b61e3cba969660ff8fe715b71bfd0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109e7d67e294a725fd282f77793e7f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf0ae4fdf91ce2a15f398564ab39dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c803791e68cdcebc1a7c89801707ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f405991fbd9b9fcd3c5a9724298ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dc762ea9468955d2f567a0b10bc00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf3bd012509659a7b64fecf9a2165344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd8f578a23150efe475d1c2f017928345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58dee757e6141ee56a8893c171e26b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416455a4c36f8cfbebb6f31559d6182347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68f9f83e8c245346a82eaeb70bf349348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae739cee333690bf380b064e07d746349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144c881f87321772cb6f494679dc4fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37c6d5ac220c3fcf5453acc8736e07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c347ad111f20afc7ead1b6002550c00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da398bf278451d956761f6d57ea9ba48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471128401206a9631c3a1b34d6932c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a95aefdb6627b723e0e3cd569cc34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e918770d243654d0250884d2d0e72e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee1a2c191e436cff1c9d785ee96979357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab99d058c9bd1c9768b7e679d319ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b06bd73b63fe89e66e3ae9babcae2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c98bf380ac5c3e95378470a344952360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c88a8fb58da4202e9d5f402035b828361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6938f526e757c1bf85cb6b97a29fd74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913b2608ebea0c1e012592517ab108b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e124f83f0377e843e9d3ceb00b1d4b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5713dab009933a8ec23cbda675f2f44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeedaaf590c255ef34a16ef6511f9ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359606b8be0b36c1b9dede999139433367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9db9773f48906686c75b119fa6f0f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e1ffd2839e3188989f37d96177450369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24972475ae241d73d794e74b9d5423a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47740375e17ccfb57287002a64c2ed8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c9986edb5d7ed4b0bfeb358e7940b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf7d69f65e2f8f9f58da09915e308d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba98490e74e68a4f03a1eca9b2aacb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fac12f21615612becf3b1b1014882375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f0d01c4e8e594a92ba48f87697cdc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289862bd21d734d8d1ab3acfa2055684377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340351b315230fa7681aa31206506f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457018b57642fea3cb10d7f44f21674b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf4e8d3a4c0ed2e9c4e07ef8f242fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4f5ccdaf2debec1de87675c3dec74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acff0f0728e8bb9e82b3d10cd9c256382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954c9033248d3ee124e3422bfdbbc72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9773df2f0481084ce63f8840e0bedd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf15657da42a819ac78726f66cb056385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9224f41f76810f2324e0faa3740c50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafac3e61ed9c43348f66da1b56e1937387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b1a55e088cb1809d2f2738c2483c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873984bcd0aafd3049eee275931ade7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85358b44ecb72be373f5a01ba27240f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a12b8f2f7ff4b3e98b996e2b9ee98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6f80f6fbe748e692cfd1a6cd6bb4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61be6d53d18d4a9e767326d34056c3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20458b647fd612db7d1755630c62e036394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3e6e109ff5fe7e1d9d982428a113e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231ceb55c58439b9d26d0f74f6dd4c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6d8d4f9080784a8add51f744f7d6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba377fa3606752a7731ba6bcedf4bd04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77004a2e12f5e06bc54b977f086d43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120df5675d0aece85011dbc6cb3029cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87067458e787cba8a39f336dc3a1792b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c5c58b2b8db29148fe45ab6e76987402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58414bb258111d1b44e3965b020943af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75710fc7f7194d4fdb41e72f9220fcbe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486656600a0eb3df616b7abe775dbfc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07de01e8a630059aafc998b3bf009bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8790b20befe204a819fb83b4290364407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed7c2eb4754d44329d81ac64e7434b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b9cd4c6b8edec559bd510b0b448ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac182b379c1415bd8e360acc4f01071410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b59aa0af6cbd6ca59868d102512fe3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabdc8add04cc6d8ef81ad5d772e81f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96808063d37d5152113c272e7a89271413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bb9b0e9902b4dc99cbda3ae08b9ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6788a009cfc29d836b3836fefeadbbd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bcd9b06b499f4696b47014f036bbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab6dca9d7252207742497da0b69ce9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d851685d32f36d9d6f83e7c28fba517418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f8694dd09b3f962b1788575040d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c32d6dea3325c3e5aee20c8cf9f8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83e3e50b551996221892077997e9f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a038101c31042a68d4faff5e70209ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b9e6d4880b49a618c66fbf44c51d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ef3af2da6afcacc7ab62b5c518626424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3376a7d4002f26e19eb5909eefaa0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c9fd3b27dc1936474450d15cca1db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df055053327a7e3c9353a92d4bb9567c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d14956d53e8633b6bce7801b86213428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bac162d80808c916f455ea6cad630f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad81400478e65392d248bacbea7603430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4165f05bb2d548476499a7b8cf7439c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1a779e8d02f6b990a46a239be2a5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0944662c8d76765f0b517a954a738433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a684e1f6f96ce1f422e967c820c30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f40d233cbe4da1375def886fc06c3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b309378aef21ceb207dfef7560ef8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4012060c3ba3015e2cc5535bfd62e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eadeb76fd6195ff02fd7e96b570266438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddf3c69bbf90c3a002d684ba36811b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ce10079b5d4acdf74d9f076e11249440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb01967d6109a4e729031fe8a2101c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ec90b04c528849e695aa57b6d9672442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c33ed310b1efaf93f3f23671d4ad42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d4dd972ea563fb024c3af494902b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9bf7a3de4d1ddd50d1666813d27d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc2d527d430cfcf3c743ec0a3a6af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c311d00f5006ecbeaea43344a6d263447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae881a6d36de4485b88406006e89f9bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d75f3eafbc3736904ba640d5fcd8f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4ed386ae06f47620e7ad40008ab3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a15ff1b21822ad190b8515bebef12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab225630a6f55d85c4eaaa0903e0e782452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54076b84aedb4b3d52181e8f9b25203e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c356f6dc18a2a4cf5fd996acedd8c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a09b660300b7000c08d875d1fb266f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0675acd694563d2eb5c3db264f3ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df186e3eb4fbe932467c7e522a80ea0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae16d4689d6bb114a921dbae557a5cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7492fa653edc2c94d397fdef76edd0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cffa0deba374c24dfeac70c2588ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a104d93e4d2a6c3c51a2b918c9fc38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea84f5004f033ea4721f788f1ab953462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b980b48a7f40b431138c59a09076e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7868b1ed81fa2ea5a8a2422e6c39277464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1786825aa665dd2759f6ea2da7d10dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1a5668a3991a1c1a01a2654368941466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecd86b94972584a2f02d7555f9b627467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83b7fd535bc2038e6cc6f158eb7dc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f23d487197125be8527d693e83f33e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8366b6a10284c2e1841f5f187fb78a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458945fe07c0cfc66d538f36b8516fc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70c12aa25851c119fef7da04caf170472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6aa321aefe56dea45fb7a3bf0d55c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8857dc23c1f80a0ae38a2d70aa5ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c464ba5df123e92c4f74291fcd2db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c465e47ed8f986338d58b2c6fc2dee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc707c4f968ede23b364da21c0de3338477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d70ca503e5c2cb20a14740b4902d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74d1dd14d3cf5a829f7857c38a6b26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8ae1bf3d96f19edbca5141badde35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b7ad6c42d20f28bf7883f95b7d52f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281f23dd5188fbfcbc4fb7d4f82a5cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0235484fe826fdfa23890a696d6619483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efc7cf0e8d67965b970ab154e0eab8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812e9c319a0a2bbc48ec738ec5f3f10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504cb57e4935e37d16ba7cd5811ea06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71e7ca7f543df013ad94e14db6cced487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215333684882e212efeb6b59b5e2276488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783850012dbb1c6dcbc7dc931e1be65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479905584851d28a26797a3be2703e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514d5c8f38f926e4b2e9fdc499969f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619e488e662d137feee6cc8a5f38a9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619606bafc7d263fb5952f5352b6283493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4b6a529afc42b764bcc8f6fbf9636494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6e456cfe72f764986dd68c8ff308495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c8ae9aa5df0236268bc94fe3f504a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e64a2422ebf6edbba56829ae9e3a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836181f10c1c984f41fe51bad0e81af8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9927efaf956ba87babc590e83af887b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e9c578159eed902cb22580950750a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171904069059812aa6aef8152ab0d1a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8bb2316bee20e283d590f028b93a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefe67940d0a7fe2a991784a825c873503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140d0daeff6a9cabd296139831330a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2674bef647d8c0853dbc9fec1bc8507505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6b17bc6ffb327c2bc37523f8d7a83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c9446af084270794ad0a1cb0dd9f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415508fda9a8037398634057159ee545508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877f6610bd92bd61388017ec9fb6c34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49336b3704cb8985c77a530219543279510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6906901ba30569afa5cae8f6d2b3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8a3075fafdf1607ff3e5ce2833bf8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8500065122f59d3279285fe3f900b10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424ed2fb439ebb3efe6c224f33994b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fc5daabdbe06d3e296e6cf2e037cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c0320390f8ab3ff31d08490595386516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fda20f3dccaf180852fa5a71ed565517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263add8cac87555915ccc3bb2da12594518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7529c17c89e7791ff15a417f6e2829c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f54ee02f06513b8de5e71fc68b2d1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61f091be2338b37759cb7f49e7e9ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c14fdcba6f6c606ab934440b2baae8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2274b998cb46d67a0fb9af57b102f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a241493b462ea4007e81564e1c7e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb8f779a7cb1a58a4a102248ba5d49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8819d024a55d283037174befe9ddf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90a518888ba1248871a835e9e23d83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adcbf8c49b16dc2ee0e36c2dfc67bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802fe44083d666db9280696d6d7b946529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ee5b2a7f1be77d3807717c34996f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9841d95b2f3595d2b15bbc79591667531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4291dc6f60115b3b04ce7a6bafee03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a259dd3b2d1ae4a6c9f344a5a6b3204533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2318e03e8fdb3a3b2b9918d26c15c60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d0f3b6bc81dacca10ca2d7d15a5b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118c7144ad00d2ff988ac9012192aac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e21cb1aa7a79c68c0879b1183e4cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad03beb3250699929bbb63cb6a31269538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ef871b0a374a82442581e63065831539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271f033a3104488fdf491a8a5752899540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf689e24fce8a85400d79001ec219937541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e34ee38502a4c0baa2a82601ecf1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8ec4d50eef32204dda653ce9cf242543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05950ffed079adfe0a633139c8dd6464544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82a1ba9fe4f30f36eeb8bd2442b07a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d0b15cbe99918093f044b55326fee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd412364644bb1ebc820909565e40b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967334ccd74ca75102b57e89285fb906548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f288541bc9736255a33904f103ce8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca53ecb5506cc2510369b2852007c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c561114218edd0ff35cf843a77117c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2b0d2158096f87e9bf1275ee07fca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412957f87a0785afdc2171b417f1a94f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d28f3863f98c67227fbc97aef5aa1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02345c398385090fc6781f95994a9d6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0741ae99c25582872dcd4f6cbb36fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529c50f21b35170a581acee05f8acd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065366fd516117ea6a7fd1370eb48838558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47578f71e064809d9c0878882abec2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5637accb9f22dd26a65f38e36e3491560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438ea04e055b6b9bc0cdb6f918a527c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c6f153b90ba1f39bb575cde75a803562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f2a0e13710ea23b7f768717443416563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd649018d6d3fe983642d642971f28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0a15867c6b4cd09867c95a8f81192565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e560013f5033a0a9b6b5a2d24c64fa6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc53538340da9548b56a47d46f99d05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf751a97d1d6cf5147929316e8a9350a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b64c7195bfd271aed0252d7407d318569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d404f66e7fb9df0b7457407b939fe0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f304973e03c9047112fb833a08c48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e0dcb4d02cd09b1b967d923acf868572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240a19e4c75872af309e38da862c63e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d719be7e10cedf589f59eb614081cdc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d78fe201566470d0b30dca0b0fcc06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aed7cdf8fc6663521cf009a30010be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56c3a5afe1b97fe757a1ecc3c3d9be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089ecaee2cc677c0ada71e50f436488578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36014c4729a905484c7820c0e641d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff58971410fbc3d5627e23b50a7b0f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fbc7c74744cf53bac38bc62c87035581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf20ff3eb10e54981ef9924c5fe5a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280d5616663d1969feee0bea94f94cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e28e8081600fdfa6bb9ec2eee57098584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da889ba08ca3d43d32d60037bca5560e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba2dbfb5ea34cb3bc0e4c02c204900586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511b94347a9fd4ca2c3a94a2f167e63587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131fb287f83592c89bf1d5ce7a18e2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7dbd4e15370d82329d5fdc0485127589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fda4ea2cc855c5e1ab7c964817fbb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544cbb2fc1babf61008cc1da5f225d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93f690f6f1a4de784e6059beb5d7e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eda78afa18f9802f7b88c39baeacef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306f5a655ff9dd7632312603d402b7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026cf44a9702e45ef95a16b0e97415a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b1b2e5ed215a76a9970ec34c49684596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2857415c9a0aa865cbe727c78c461597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3ffbd7a5e0f1800704b3aa7ffe69f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff651d03f92fda61615859c403094d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad90242a4f34d1ce682e2f801baa61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd41b821428e6a812c9876e1472309f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e56e1cbb106f02d1791e5873a07fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37321c49824fc9d9ff98fb066e5eae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c916baf17c36947f4a7dd37550b50b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c72f6a0c2985f10228c0fc922accd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8169d9fc06b8d3a2a9448cd71774a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83406837011941f5494b0c3ba947b8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7dc824066b086f5ec0ffd4b984da9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fd8d0d6f90d679fddaad3eb0422ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db597f6a67a8d0b97d3ee0ad67d3755f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a9018885587351ea9a840387457c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342c4c5c2e5aef391202b6b85a56842612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497f53290c2ba6caf249437b0b7b587613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b295198b72413d455a9c2580079c6a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf1fa18f631e89e8d3f58c46a20175615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a36f5b112beb5e9009244dd940ada616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828027028f1383bc4d3574cf03b202c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6174b9560160eadbdf4a6fd56f8d70e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d12b3ec31bfd124da7d9195ec831f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa890c2544573d3b8e4de13e879cd9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f0954107787fef030db5145145021621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aade8f784883aec3cf868da930db04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47d0bacd543260ba6168fa372590d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0601e10ad4acf98ef8f42cc7db6a2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936042d20ea23a7e12caa268a06f9562625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8d50b80f8719e134b82c21816a46f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52987cfeb7829ea3c672cae1d777ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe07a1b85937e82b771312e8c64ba8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e91915906dc61fd0b44a51e8bb0ab3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9087d5e8b99b7221c362f3ef0fc899630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12475ff57ac4c2dd16734d189438d8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977007a8d97860f0261ccf3f310a8f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d53ba5bd9afe2460b101d18e0d8e5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6d7c503421d9e4c937c2fbe11cfc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955042dae3bc8699814a0c6752b9defe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ce5966db9b0364495ba693df168c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c7ea07b8f720ce862c1e3d04eeaa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4ee44838ee98617a28c97db317420638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3a701694700ca5461331e6911ddaa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc865280b742403ec8b55774b49391640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64984a55e12ca93666fd0af77f2ad181641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7360dcfb26630eb8e57bc1454299587642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f78ec5581c95ad2ed591b9ea4764e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881086c23ddf03a4b9fc009f0a04f7a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aff9a2cfbed0248fcbf6af456d61f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48cdd9440bb45aff4f600420476e01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213e2dd1888e22af8ed80d2f279f2c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7950ced69393a57cc941184eb949c53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766e77e8f1c1cb5f2acb424751ab255649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554ac603090e562456ac9dff5381a95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161e5ecf49f29e8e9d32e8a847bad46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d177ce0a40efed2e8ba4ca11ffb52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671957dbf14224055e7454b737033e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3c2fcf653f8ed2282058896d27566654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6904f587ef0c58cfd421ea7f8074db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f533572b76d086792cd881bf7f53c3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56977ad244a802e272360cad6366607657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e03e3ba527ddcc71f895168b93918658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6e7ce2f9a9a86e8de3b31f7239249659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adc6b509fb7d53f04e7bf785703471660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c76775a525a6c0051cc24af5eabe4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc75310f6925caf41eb7ca74bd8341662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3184bfc33b3f2887ccfa95fe47f0e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066ba8f34fe3806c3e980f3b6b1ee80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34252dbd798fae76c20b661cad1290665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf227626254af376db16b9a3c8af78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ac8e499f67569bf7ba563f0956da2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304a9936812edf516ba1a3bda26fc1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b31e2ba2a2fc2cf70696d83e8b4c2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ad68b6de3b9444751f3ac0d65c867670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa25648354a45f906bc145ed8c8b12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b0b5eb5cb1a1535d1dc90170d7c78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aed1e59305a03716ee85474f8c21c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7bc169a835252f5dc1ebc9f0a12c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f9dd29871ebac0da7e01fec2f4c33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b624786ffe532c51092d228d75c4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9ef5b0d422dc6ec7ef2c3dc961dc2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a697accbbe21b1b8232668b0436f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcabdc7bb3ebd9bf2250e3cdfeb156679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86f37c3794c2eea1ff038009a0d458680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311916d02f43482796cb75c3476cf18681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06acf60954be7fd80547a17dfa095b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f140240d65bc84e6bc67c4091d43b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ed9f1c126c5578c60ad659c090d09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77765970182650a420575f4f58409d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce3143ea83403f054af2c89c0225b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5d4bf4f589661d46055a64245b47a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdf86bb70822b3bbae2d7b97bab108688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f267c4ea3ac18ca6c7dc2361b810bf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694c8f10d27312829b3a8f04347fa97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf2ea6387bd104fda4f06d594e8f83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40048dff334e8704b1f9b8231c40c73e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d678b98bde8a4203c2f6671fe6e3a3d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fb61b1dadde2d34f25bd9f402a914694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a7119c2c581037f705d83386ad959695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a93a2900b1d5b6cafe433ae900031696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6c8ff27c92936417679f32177776d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565178add92545b61bd3961cf980ed9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6e5ffef0a9f41bc302094c846986c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d580b6f4dd09d090144b186e16697700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def9df298dde1390216791eabfeafc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6e10ebcd926ba044d262a5b7ed0fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5f9dc855500d1088d00d96df26cfc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246b3e89f9e471ef24f6d637bd1b004704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d008881e36109f26c0c0e44f8e132bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328a2b5f98f5047e0bcc7fc4108a7ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474002bb2b879cdfb16e5a8440f54767707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc629f3b810301a218644ef56d61b636708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f81a626272b4154d1e261e25c933a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946161729f436ca545245791f24ad10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a43ef2a096036e28671841b360305711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9b5192364c5fe05d141d6cfb542b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa43de42af2be914afbfb4930edf5b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e9d115c844d46130d255f9a94c8e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c0328e348080a14f14d2c3b71d8f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44e9f91788eecd67974258d9675e0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92961dd1c194bebe0d048a7a3c36edd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6dafb5cfc45222097dee5b38250f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3751080b62332f22f05fa2ece48262719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06413a7ed3492946b6c757a92bc03d50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da918bce2ff6c2416d486ba4b8ab31c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea28cc007fb6492f3b07e3c49b4182b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957927e3b3aa922237a720805957c306723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff60c468cdf98168e549ec48b34ccd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f89a40d413c1bfc19ca646b455844f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaadd7634ed95963c710baee8ddb73726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438c1ae66ab248b2f558f3b4655d2de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571717c4bba86f82d7b48620b033bb96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c044d3a78f1f76ed88d0aa9ff148c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d06a93af4d7a3734d3d04f9f787bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f47954d5084b90eae84ee144f8972731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29222376dd5509961af401f6d94b45732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f14ebcc48fdb523f6b5c7ce2765df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2017def75289fa68ad42aeb7f862e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cf4a84da188ff6796878d579143c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc78730a1039917549db31d7c38a1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908846a8cc5cdac684ba78ac364b065737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6197a8e844cf0063561c167a956ca4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538e97e7a11697a332cdcea2d5b99cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765c15f12035ccc4c7909c337aaf44d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70313958c7f42aafbf15d258137846741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eff94a51003cc9af171777d917614742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba711d44098251f3d4097bce586883e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2437ce1adf98a7cb01e6a2843bb0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eae1f4f9439acdc1f2ac58e168508745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0c9a82511cb18d228c58d3a2fc4c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8b7a42b68bdb38498fec13edd2821747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8517e43be00c2bc9149ab2562bbab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa17a03c6693e53ba1b031f881720be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158179b5464c1fe3f988eb49f3c75f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae03e9c077f0032290ffc8f345736b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7ee3fc491a54192792c5820efaedf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061a126d44d085b52d8d90bdee0b475753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f745ce185fb68d690a14768e9e12fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544c830db4ad1c24cd6ed58d97f3875755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b4db2a64d5f2eb5e39d5c972c6a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf037fbd0236c840a17b8ac9f378c49c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82daf2282bda28468f66d25c615e9b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f965aff66e6e725ecdd320e87d2cc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>