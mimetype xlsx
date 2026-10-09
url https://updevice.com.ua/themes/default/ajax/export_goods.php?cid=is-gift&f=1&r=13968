--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972e6483028d57f7243264c00a7fca51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216f1460de1928ab72d3bda88ef2bff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08240a3b6b8c34b5c72392daf25e54e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6f0902a709381b084403bcd72ab6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd44c6e70a5153086be1289885d3f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627440378ff75ef2d324049a09478386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41088246f361bc697c7626ebbcd6180e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74163ac7b33b8a16b80e111422981e4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cb73fee0ad6d21fb85768609194d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61fe9967d65ffec3003d98f3b785b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ad83cd33831d68ef5778c8068987711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fdc71acc40831ea9265c5bc0421b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57bd0a13fa7b36a1471071a1abb09f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24775b0939e25eb3eadc2ae9ba762e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211f918460a1fdef358356df73c515215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90d7f144c025272b2416e5ee79996716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde919b76722c746533e15799777fdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9096c99b33c944e0bdb14d0ca100818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc250f955f2fd79ede2f6ab9d90a59d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffd0c05eae054f98ccb86f63594d7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2d59649f02c7c94a9492e80b80e6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd7c482e90588db4e1de7f6f646fca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882b1477e19f1e91168243ed154c3b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e50b5ad339514ea29ef906860e533f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e4695ffef2f1691cbb7392901cd9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7043cfc06aea9233f71674dabf592326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6dcbfc3a206df412694586de51eb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c74329b8a866f3effc44c9f871ee028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811049bba8a44c5e978ee93586d9b0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdcf73970ef53bdc30090734c8fb6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cbca55e8e51f4613a46eb4989063731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f3616702bdb818e6e564f7f9abb1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097f23c1533c84529019ee85086bdaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fcf34eeb5e4013d16e722cbda171934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccb33b642549127a43d1b098b1e8ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de83ee90816fb717fa4740d6a0fe536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2548eedb5a3369c61d36e3a269916b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b9f436cde2ae998dd6b3f133c9c9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598b93b09a555b8cf857295a8340ae839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4c677f14973bc4bb72040d6ad61c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56be305bcff94eab51e4a6e56dbc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd844f16cd86aee4010cd1bc2d32d0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3b0a07bd0203f777185300717d3a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561259af6f392b7c4e4277729d55733d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40d76f038dab02ad035203508f34f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f24c9c851aa9c57c62968b19cfb8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662f8566074ea1ba6cdb5840a04f8ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f153334f4bb991bdc943fbb7dd332e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cba3c3ec5505ccce8afda91341b3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92e4c66cc343403aa24bf3d2e7dc2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b04245fc35478e22181736332dd63851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58178f94daae75ce3616785299b77dda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6b6c015626af5cd7da50889b0e26053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cef690655b6bd90ed622a4b2498abf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed9cdc29b52bf72690605bfbc3e2b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa525af27c80742d8e8a6404d14e69756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb82b70c407116d52d727b9a7fdd8c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222da1d995c7b4d8c19e5e6eb0c6ea7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69164ca7f9ef0ef607e0a62f437072f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187bcab29f71a7af5ff0e4b900908e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f0a50b600c00a62023f4aa634625861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae92591cdf2eaf6882baa02dadf67f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7196e2508d5e8501751dd848538511a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaafe5b95a4f9ddd5872cee85959de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b71bcbbfa87f4970db6f1adb29fff665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad25fbf840c3cd068e3c5c8fa9bfed666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd448081a1105cdc7b030901939fa62367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbbd2623f763809e5ce2f75366b70468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341932951b154c8dcc7041b23a6dbc2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc9058f81a0f2bd57c0391828eb9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349bf02dfe003ac83f9c8b986dca5b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d939380412265cf85384dc6ceb23b2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f03fc7717c03fa64d6ad5ce2e8353773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af157b3191cd9b3dbdf0c27f10459ac374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afed2ce1445562da473883bbec78f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83c97cf01e4dd00b1fb4245885ed1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab5f4e36e4b2aa44b8c278ed95295377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e746db32c474f156096e9e25556c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6fdcdad1f70a811de16a6b356c05279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1982ca359cd650cc23c17636b01d3b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d9767524a6e3c9940580d068688bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f825bb54cda65a1f18c9ba86acd7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f0f026689c6daae4f4b4503e2355783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a4bb763aa8f1af77296ea99ab1c4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4e5cc951a9f2950f5487425ef4c6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3789b0eff02e8de5c6241ef0317f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12f6700a5b72d0e6fe80c808bea1d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c448af8120cf08ea7cd9b765b34e75988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82871758f6d333da63f2b08dd7acdc4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27abd61c5a1b6426668f30fb0f302290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514db2a50b4c3fbb57af70878b841fba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2087a09a3739e8beec7952aa507ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc215a34604141d5af03c0d46e7f0f1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63e25a68c1f764642ec77620e461c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871da5efd67b7d9cbbcc080322ef128695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb46cc66a0079c8991e1d6c21f71f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadec5065575e3418c7db7d88b4611697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cd7e040d69094f0b40c32c3b74e5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e76d326f9374bb64732c439250875d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb02443d1019921294812c3302f2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de16c8179c26a2fa51301e0898bcc75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f161f842bf7ba63f196b19a87852ba4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cad5f2c64309b07f8f2d1f7a88a18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fef6762f5520fdff57f0a7a00706ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd2af87301b7080425a31559b1309b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b15e7bf4121013fcbf0b86b5747307106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d35da8fdf3cd248080c0200cfdf48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4689690a91c5acf416e8fbb878614108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ebba513e553afce5a05692a6c4cb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40799bb9297dad20b01820d723a25ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cecab7e04bd09480f107e2da10c73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662c032487184af5a8b194adb6ebc8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4d519ec55a8fd17a78ce51b659b75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6904a02305d1f0f46ca0369ec4f0e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b17ded41bdd0cb5f3244cce507f064115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af345f544d48ce405502ef0c28a654ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28487734108393ef3bc222fa5a8baa28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f861dac2f4c28ae3918c8bf628de01b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127deba94f6d28e7e68866c08998609119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0be12fb8aa15d354288d31d3b0bfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816ea4a3fccd74dcec557fe8915765d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68dbb76a8cb3f2f60f26bb48a680a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8db056f7318f43d2eb1795787c329123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb897315b2a87cd642a1281895a23751124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e53ac3487fb614abc8f5680b321c30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13210293b4f8398beb0e5e22da4f0f8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9a4d11e169276d6fe585416bfc909127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa88b9d10ba4f48ef6f8da78bf2621d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8714b65b950a0c9aeaae624dbfdced0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab05316f575b4597227e9007af22b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cfa8ba59f821e153ebb832631eb6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6b8efaab1acec0322f61632bf1367132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281645dd10656e988eb85c429a4d1973133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8736317770151ce928f70dc3287893134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae04c56e335e92f996382c8b3f662f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e6e6eb8598be5e081cfb2e2f8a024136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d5ccec02f871baeecea85183f6b72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421bb6aa8ac059221a23b1d58026c0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684940d255e789b1d275e41890c0e9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb0027a2e2cbb370e6de814a8c4fb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3021f30efdfe64ed2ed1999863688141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97914739177a25ef7cee39381c8bcea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072a26f5caa9fe9c1712fff61fbf0c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c1844b3c94f9daa26beec3674a0a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0412e08306f235fa0b08774df59a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dcda3089213a6d1ec4bae5d0261aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7f28b970b7af837fe5f9ba0edcad6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56544707d651fe80fe945f7fb0098dc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ee5b85f8f44ca4201af7f31005dec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79613bbd47ef9f8620e77e5b7b79f132150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca3a2718097b5d4479f1db7ba1461b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955711acc2ae66ea77518aa137b8d341152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262624ad1ecd2d1db2f7d54b02aba36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87915496f6e6138e06b9469e8b434d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd78d7d2c35e0f7024ab352da394c01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e2716617605b7f1e6d234c84f7925156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a8d3b5361a49a5ad4145b1cc5e745157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249a9cfd82939e35f5c0e35519a3d25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f35befbb3f08433333e8cb801ee46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fe4541f0268c1e8818ee6feb72fd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca0633346431da232025fa8133e5b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5a9042fa251d26dc68758b0893852162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74b4f96f5b28313c94843a8eb39c70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b3ac7c35122584f8e008f9695d597164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffd5625888bb1fa02c1a1844a5f921165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aab48416564c995b45f594d1a27b50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d60266b28f8db38e45d976cd8523ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ab00a70d810f70df75ad49c9d5a91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6d4893b0cf6ddcf45b6f56b285a37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f4b5667ad29e2a509c959f350d98b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d54ab3fd29cc377f41e9caef1ffe1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c80e500b6b3e40fd36ab91e74b1dc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d42191972664cd5e10b0c62abbdc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a59d04da460de5e8b6e9869e99641174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f97693051221c7635c489cb0b67354175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578bc4e6c1a2b624af8fb8ad10bfb76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7b6af50476d1420cc703ae0b24c65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fc914feea9b2c26f612211b62486d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404b4cd9ba2eb9daf557ff4cd96d096179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc878f7402d0147617eeff8e4e1d8a30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f7543b64321a36eaf8a3f33e39ef8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2cd74b26362313b028f976a66b3f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada21778bb5546359a8d2b68ce07f966183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ab5d0237a11b7d99e193428628286184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac905360b43f9b395af7c9531f67d4e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200606a292029fbb2d0cf8c9966bee6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8540e8941b562e40694cf043c43d01c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6000aedc984b81e4bdb2da239345c24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321cb4b1ef381adf4f0f31915ef9c0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5c5f4c793ee85e180693f2fd222fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f873d9e27ac1333bc74cd2bb02f7ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11762f2c682b5f87714c176d0fdf1abc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17610cdf98244031e644084fa030273193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220b1d22ffc4d6b76c254e05351d46f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8340e38bfa27ee8be9f83862dfaf09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b3070b788bef1bc8d02f5efdd6b5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3359fd7cb083e8435b1a07f37f61af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd46f5b874dd1a77e84d21df4a7cd01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c9fe98cbf31b35f3529cef89c447a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95fbef002690b6f693d76a217a553b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368dba37d5df11913b657eccf220dea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ffd0dd04b5d9d638ebf8e984e7b04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72af8fbf91f0ac06a46b8637e56c90a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8851e76dcae023fe5ae3f6c3a9667b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1782353ddedf7cfd23fcc98f79349205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227745f89d3601170791fba2ccf14b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5a805fdb47165a250f7d6efbec7b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46c9a153d728ee3a3eb975f4fd5bad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb389bfe185356eca125da88b9c77a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4ae4b03c6a3634a50931c581ff5d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e904d6870624f014edc3c85b9ed587211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956b63c32ac89e1e1408d34c6bbad8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68545bd9a46d9156f5dd4a5c269b0307213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedbf70fd945d927b430a483924cf03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c2cf6393e16bd88e622b49c99ede1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f92ce549a41605259cd530670d6b5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875624acfbd03fda1532a79adec80b62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe51c147cb5382cce3f403404749531218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1f6dbd98741141e975487e9cf113f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedc3ee53ec4ce3a93d44ae22555c90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c4a5ffe69be11adbb0b9669772f43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc03747aaca052777f6414bf25104cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbe02af80b101071dc324054050f0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a896586d682453bead38cf0399440a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a74e215cd4fce62d30ad9fd57eed39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51695f46c97e54e47cfcd552fe6d5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb39ed6edbda4759c8deb68e510ff1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5680418cf60a557715e7c0e93b48e33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cda318e6286db3bd35edff266bac0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24f2706e63090e16e814cae8b9c72b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d5899349cb15f1bb00e667577ca57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71f183cf109accd4dad40e6db0d966232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f1865324bd5a4d97359942315c0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87375a0b32bdba52c6007814a5e73246234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c2a2090995834c88b4443f5caf311235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7096993d42896cd1938d69fd8a66e43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f68eb2704b5cd20d2c5f05c74f035237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8faa3c3a2545363138e667d55cc012238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4375687086770415789f149efb3b2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09756baf5a360b23e68387ad89ab0789240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e9077cf89abc135df33c71959892c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e09a4214d6e0bc96fcf8b01ad047b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc11d6d95447381f9b54323f100c11d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26631bcb498e112afa7bf11998149b0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefeae9af81e7f67f0f611af3f67430245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726baa900893f937e8308a7332af70a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67413be26e0619d5212ad6af67d87f33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ad1d7e2fa74a53d6579226abf5dde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a58e59012e335a859d44f65d0baedb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cd537d2080da13ff664715b40616d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f3ce536761a8714901842af63fb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff461f03735a4b143e479fa09cfe48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094ed562c4a5029548d4d78bfbc8bb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420844d8a4478c72f0fe84913b58eedf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d871a244a7780b865dc6574714eccdf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8d5e1a38ec4b17414083a13728692256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3477b291eb5092bdba0fe264dc558257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaa5de82514201354c2f82b100e07a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbd1f1176f9d9560665e89cdf8ba55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a83c63d9953ecd90a38a6c03dda8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6abbb65c9d0736126bd38c1d6ab828261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d1edd1de88f0e49575db587023c05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b24b0d23fbb4115ef1131d0a53200d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab7d06c6d0e7e5ce3f8202c255e585264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26977a9f9a369131915378024c828047265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8b47ccbacee0a03724482f2b52384266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1ed74648cde16113dc78fe42a7aa3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98805b2170b89ffeb577abc8df3966c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5281fc21152249beda7a002bdca703269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e060c8578941d3b48218094d82926b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6e0972a211c558899d68f2c97e219271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb46a53d61f4071131c40c5ae5a526272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d82b66c89cfdc6e35f69b91542d415273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341336486c38e2d03cd51d47ff2d5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f82a7f7bd8aad42e8237d7d649195275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb7949153dc25a80bb999cdd085d1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb544f22415eb2b93de87170cc954f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f38f8e55ccfb095499ef817b27c857278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaf3e92e8af290b868ad2cc462a63f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97a74f7cc75b9230409c2027422770280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446dc663048c4f8f5e2fb8276b2de28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc8c3b169ba757beaf84406e5d63f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c64c649950379ae9dd5658e06ce3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b693a36c9143e00f9909b6441691041284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a26b249b7ab8216b33cdf801477ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b92394d642b5bf3883f46c5d785006286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792b2eab89dc3ce7f6fcec2807e40a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66484a0e3675e6c1a97c7153c68af7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d714cc84f16c56204cd57fe6287e44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b51c56755ffab8b008e91ac68dda9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6131bd4516f7d5036d53f0ccbbf7cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede221a7e7ddf069c0c6a5eb8567f02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239c5a116a8780ba042b82dee8c4cab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a700b0fb049f794809da82bbd2442294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ed69e89499177cd01312a56250a45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242cb00c5679c4faa39f7254ed16f20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64688fa04bde293758f5537c9e27208d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367514cca583fc32ee528d7ca10c47f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0538479d3da736fd11accc065df23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60707481514b1e9254bdc384b856a37a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fc793a52ba8d37e8e9e0aee0e2c18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c50a100a7c052481e963ee0413a63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567ad97da053438206438a19f5cd7da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a154b48b0c944e4c3369f0ac0cff29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf6512cfa802d6489c0ec1c92cfefd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfe9fb150362f5570f4fcd0925a743306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b0a6fb3909f163b1a4f21b563cd72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11083f7975722be2e1a5b71c951ddbb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b965ec9c1b94d4cc6420b017d2b5ee3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71979e664b37ffcc312902a6740fd5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53032b010411de2466c610bff941876311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8038522122b4f0eb8230fe6b6e8808312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3d0281005d04f89cceb06dd18497f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29b39f50cb0ec1241bace02473687b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13109ddb27c5175d5b46614892d7a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ff2f3b5c91840f5f94d30a465411316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80f5baf2367df332dcc748a9ec7993317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d83e109f59ef85538d2639a4bffb12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04281422cae204ca28ac534563204564319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7cadc429b2846a3126fd6752efdd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61350615c74e87db6484e70f28c47d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b514877d93149840b8259d4217497322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96e43dedea95af350a9db7e05d21d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d7db32e626aaa2dadbf59433f913f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f399a2b2afbd7dd2fce3377222573f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf96addff782f91de0a873590ab9c29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee54b4bcab16c984985e0952d2dbc4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c05dc4ab1339dacd2012bba072ce69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32bb64a4ab51479e5a3a7e5474600c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527c87dada7bd537afe24f3590765d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d980bef9511b41a2718b7499029fd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508b839cc3f24bf83a1af19cc82a698332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4c655dcd23351da640a26b1eed36d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae452fa90965540d2827213ad540e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed582da4a25354966c31ca2b06fb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28661b194ffa5b85c37d83d822af456c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7a6d85b248f329455389a12064f73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70f6ef788ce36209981aa68240f76d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268bdbd77261f74ae057e9536650cf1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db19c08c3a48be3d7cb8050d786a86a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f93c0c269c39a93d497cd88169876341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0946cde56a2472a0b49c597a45aac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b99cbfd59c2416ab0d8a62d9e5dbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bea8b998a3ab8eb9e8b47d7f1d3e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbc9b8a7393be8da854b70336ce784345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c50f80b02502851d95b2dcd800560346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354977d9080a35bbaf38a32e94b5e2de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0b230ba55f2b08de7eed0198d39f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2369b95e8c7d635a126b30711f0f44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b665aec6204c500d229a16d34fad9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd4a4a8a8c3ca1e1858a2fa70357ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee985008456e40ac5226bbcd922db4ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb8167eb4648d81ad592e05d9a7536353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f51ef46bb3ab2e9ece8361232b289354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54acbdfc49911254caf0dc411669e08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82864d2ffe69d9e254ba694c30a9e7d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2dac7edac04c3e4a75248e993cc32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96ebc08cc88e1c2c40032e6bea71e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade928272996701e0880b3b743e8768d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a47b9b60014240775d76a72cead6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6847b56f253e24f3be56a363f72e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c384648a1cfc269be37596634d0699362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139bf350e37c2567b79766560a36eac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942d7e7e26b0a5d13c98c306087bba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efd356d986d2c1010469f4eb94ab0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fa8b826df59201c3bee007b154266366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049a232f29eca74b8a732cef49f910b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38726b9e4aa40992d2187fde8f79b837368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45af89a352e0ded0b9abc6ff45928d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef04ccc6327f220550d6143d29b3a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890ec83c3e073d2e8b2b29f84f0fdd5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85af53b0b08ce6e9f9023544569242372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d86a20bffb9155e50d9f4ff6aa617f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddf3d49bc985d742137a0eb4414031374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d88632522bc947b2f4325df8e1f5d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50167d2af5ef0167fb5cff7a5c48a9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2753e7d6b436bd0310ab2b67687f7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd894aa34235238a00852ea120bdba9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3f2be8382f70705405d53459f701b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9220ea8363a9ede7ec8a0488226778380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e8cd97178d1d9b3f9f8aa3c971da2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba46c9fea8052404c51feb6bb67b80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c358f87ec43251ebe27af4adc1497f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e8c76a60e5a49e0f05ecc2e623cf8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798e947dbb9bd1f986eef5384a5278a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e84b86d71c5de62230ac66012b9224386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7c6dcb4d4fb4b766e9b433eb3b6d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a896b2a8d5359d4f57ceb848ee3e99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d534e5c392717f2fcd5c7ef7ae0a76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8066bbc6427c5ff5eaa23830d2feb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0efde6c5643b012c5ab734c6e5f21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8aaccfe38b07589247aa78edcf9de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f933c21991bfc6b573a9e182465e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810853a2ca1175779a0cc5c807e91435394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f78cf175e3ff4f85971501a4f9b490395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f6bd208a945384b08043f6114af8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e71cdc1fc11f7b7fe24734b88a1a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148fdcf06f282b800736a6cd66b5631398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e2f78060cd132edd6575ca39ff686399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64840fc59c77729ade1a250d1db3841f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a43a6a28d9d2b9673b4baf0e6a372401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e8558c779b06c49692ea904913bd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7a489eda4de8a389d11d7614dbcf2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394638e30433bd989bbbb1a2a8f19eea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55c1402b82864d47c8baa2f2c37a55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab037b6d72cbf99cb74f8d93a4c579406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6040cb1af7b424e4f932df6775085407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab702f71a33a18b1ad60afef93346a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6d0a52e1af3080d4193651294ee2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cbd9bb1109ddb84ae0a149864cb79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6e279a24a1f3c9fafa6dadc292030411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d87de438257dda179faa471ed8b71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b21ef4370c27ab07b71091c97da75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ad29ca3e363e0eadecb766ef0684a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908efaaf02b65f016700aa6e62e7bcd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ce5c261c0492ce2c80d333895424416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6456f7a6530b92cd898f6904dc75b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018cb1ba96ab4777d3a294af7b1d8f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc6fd663bead62d7c7d0d9295eeb19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58d61a43a7ea4ad385684822fb5de7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dd9d60fc2bfcccd608b1476ae4ad7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214f5e745a4828875c2807a326080e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28856f698b526bcf8342112094e6ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71967f95714e1aed7e935e833567be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dcd14d655832864827d37e628ce56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df1dc28098e97f2f41e01c5605ea72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5f2233088ee2c9d2cabcb621891ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2db2330862678998c39ceb1e923ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565bbe98ed3ab47004d7b1c92ffd583429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93618de22258dc49ddb93ef7b0c62ac8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ff467b789260394783b58f00fb616431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f3eb8fd0d1e01f01fbc2905dab5a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe7d40a38c3a506e12e0f6e0bf609a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968a22c52e4653f91ce75635111ccde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a7f2e95bf78b278f97a4092630f66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e8aa72ac238b3978d31aeeb558311436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baa0d4f1a39af98deda5a535b6c0b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc23a7f8c1d1361c550b5f9d2b2554438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b67c0c9b0d4ba141acaacca4d7e3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698175deac86a6946c17ab08b6efcf2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031804781e1969a729cc6340525d7f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0380f073f384f1516629a0511c0c0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f68149c8c318fe36f1af439199487e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439661accdc644874cc5424031ee34c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af422459750681d910a7077a4364ebba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54992f46194e4cae66d7113adb4b743b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712d40e8ec2ed14cd54e30ed1252d3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b20b7e76d19ece53fe7dbecd78548448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e392e6b9229ec6299f7ac3127b5d5b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8b1802b42667038dbef1e9fa1faf8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc82de983355df337cba1a9932b8d41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fcfb3c546b53c0d70d45389965eb3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad612cef12a2bb4499f9cf1d287d01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e45b5254d61bdc2f18b1d446283a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fea193451e845983e851b3938c6d77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8edaf3378d9f87888b13ab7064a1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe964c854ff0841fc565a47e8a5d4e0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056f6f4bb5f928397ceafb2b16829a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbe69e2902410365ef4019cd482719459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee565a877a115b70ebe040ddb892f48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efb0bb0d4619403c9d2d9e6e68e648461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d859bdf26f390b82fa138b1096fd26d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9371e7a0820c89cca70e9cd2624d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4354195f47648387374c1996e483324464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25d565eed1c169938c07f13873246f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684214231636dc5979a086d1234b76ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908909e664af9714d8e5a3282393e77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4ba2f0bfa0f89294b60929e500a49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607510a8946f5f802732efc8086e8443469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0753518125e73179e98d97bfe64597470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a162bb5227652a0cd90cff8c764542d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce2bb37589c92db874bb850905d3fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4630619687789e6596515e3dd4674473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d0d2924fe49a262c44498e06b93c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208bd00fe2481cc782adc5f047acd12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c6cbe06f8b1445e2703482be7abaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba9071827c0217b59907e6de4802c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad599d67f6c4db6cd59b548d7e2567478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdb099fbff2a1bd5dd9e4da17fcc96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929ce9f4f43c24f23d5eb400ba1d560480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26ab67d9c69efcabebde7514b273f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b3b40e6ba72148d476a744e6134a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3a329a5833cce4a7d8b7170dfef91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5cee8b9140e7e55aeed44cace703e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0521336a50e2392c84c7507b4de4f9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc1b4e468a95c750cef9eadaf1c5e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f37abcf35bcf1031775e1c7280261487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595f2c8c3bed02081fa16768bc3f1aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545ecb2ca580065c5ae54c0968fe6d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af58303218b4e5e3969b30121662234490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283d9cbb140fb2b0df3f62d4b53d6c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62c2940f76ca74a1d835eec20b83e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56d893ef5c61b652230d57358002bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b86338c2d2617f7e8d2da4be8cc70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcdf6302dd0b7e3a7a38a13da9546b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5562e8cc14aab861602e6d68aa0b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f729f20a38f0c0eb10ad67814eafa9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908537cab69049ec1eccd8a4cb3f37b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b47bf794204cf47476851a1f171f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242a75624e4eaaac241a7a370f38a53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57908d80a2769ec3fed0a8586361c289501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fe9d34e5a69178f74e56f6ebfb6e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472d9e67859005029c0482b60dddbe2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d98dcc288915bc57f6999babb9ce5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3034b9433f60ddbf7fe3bbb3359f46b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207d13d7412fa78cbef0529a3973049506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8d6643f479c80413e44a24b74577b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7a7595a36dda881741b9f58932928508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397a1288e554a49db514ac513185e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6856e7131176c36e01dd171a85e232510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627db7582f39c6d28093ba49fb5fec3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71f7ab7e97a1dd593353218974d1ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2b5ee74b5c7df42aa1bb692bad407513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dada7363504acf142e0c414674abec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2fb602b5a11b409928f9718093757515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940ccf12be8e21817f362128756fa02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98537a6c799ca4e8520ea1875329ea36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c132ef96af374cb88eb11811f1d3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f172b7f7f4a841148cb79fd394b1aeb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa23c7053147006640da88d64fc8dda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17d33639970d860839999485a434d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4d55791170c30709693fcaccb8591522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916c26ced3e8e2692e684d933449b39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af965f5c137183e949e9af77e19e74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4224366f5ce5aba078aeff8b185f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329631e3853a95a1707e7c2a0bbf015526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a05493cb75826f38c3f5f6aad430af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c5e9855705775bd138b70c6374f18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384561f6a04fef980079cab06b3698e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66461785f80be007da6e8bf980c92f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dc01f9b28f634fe8534fb8531067e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521316061d63c6f3898398c404dd866532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69906906d91f2210e5093224502c347b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6257e61dc7a8cd7e618bf4148f5ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492414b6700aeb904761a6af3b10664c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172304cc91b6ff8558f39d7b79f3f03c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0a2b094c7ee91e1d5ad4f3fc28863537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5ffdf0501dc65228951481432150538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4db08e8e2ab729b1b69b6f8f231488539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73f0daa059e7ad317300a0e4723d7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7054a5a5c28045f490743f864f3dbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede324e68478f33b7c5b2e2e03f3002542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79580a1839e2b82b908467d6242a592c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0957328b58e83703f3739b867061a24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb098d996eec0dc3344578b5d819d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7185e2a53bdec3e5c29413520dbc34e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95948896264816de71d080a8849a7a07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7299844fd073c8dab8d4e9c7aedb65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428222410a685a653132cdc1661531cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c5fe91efb505ee49767b7751077f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3fa52b9c8aa0813085e4826ac6ffa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eb774b052aef7fe4ea371968b4afa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faf720bca8a4db4e87ac09d9537eca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dfffe8895a025806baf12c65ddcec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1830df975ec7dc6bbc65f62ab123c11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315fa82f15eb88a2a24e8891d21142e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2ce1558b36a77d34470fd9575a79e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff00ecfe01f637fc9168955ecc6ece558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff8c1f9e3f9585b2f0ec66c74237b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71506522e12711166c89134c1e293b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98035ab0b1737014162a775a88c416561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd01849907bd9d898e193b5fb9873ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baa59d8e6ab42196c3d95af6211a15563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb839724dcf8587fea432278b37eb4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565e1160fe2a4e78ca08f627efe2030565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617d41a5d7440e7f78f329f250c81fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2de599bdc4def54ab06c69999e7fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0695eeb8ebd415bdd6d1355ebc4a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81914c776ff3cf6540086cf8991e260569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab928fcc2ac6a5ee5d0ab80c6d5bd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8aee625687526c2d7e63ec3b7a2fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd032a895f700b9697ed881aecee3191572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d7975e01f00bb4a8edb3a9cdaf7f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801078f2b2acd16898b191442e61c8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840022c47cee4d1c2d6d674b59afb737575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1407194401085830c027cf387edf88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302612cf94bdcf42f6bc53e06169b0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e4a02d00c681d698306d5da566e98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c563672a8f42d8444b23c394c335b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5384d687a66950c9ccd849990c8cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1062fb355a21fbfc5e30adfbbc0e39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b076ac5fd077dc165beb55597dbfef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6753007d9bb448c7f6fd29aec0004e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820882bdacbf3763e6efd977a90a7a33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daa7eaf4139e525cba08bacd0563d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab6bd34a0b181a1379932ac9fd8ecd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecded0cbf0a0e37515135713cbc006ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f3c3bb2d90eda62cb73b86a224cbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08113106c0bd358bba23ced95e9fe6a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cca20284a11fc75f6c46d29b5d2894590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cb0fd43c9e2abb8b9247a39dbeec6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c411de3f26296ad06557a2bd64f6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5c43138315fcedc19c5ed6bb682d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f836cb190b58df783bb999c1dd18390594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fe8f1f4b8a372ab8410201535caef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d02f08505f867e85069544b3c7ca4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d366639291b76d9dab4690c00a4172d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a354a70a6f82e1ae794deeacdf291598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c86a5e0509ee881ff15dde5fbc479599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc08cd6781ad8520563933fc8e1784e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601efce28312f27bc645553b5e37a79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46157029a840f91365884107cbe50be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0372ed490db51c771783b65444c0b41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d912cf4853310eec2d67369b63e5f7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3b58d685fb5ea6d90723cfe3ec715605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716ffeea7228bc27ea838643463ac74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f10ffd7e2750ae3ed34f503ecfd2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9151e32dd1ab4d9b57a9fc0c841d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c956f6cea3fae3ebef4746331ea65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208d9f3da2051a31bf32a3f76cc9ad4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e448e0151b9e3ff1e6f5d77c986e762611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf452e346e38214d8e3af2374a07aa52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813909b725dcef0e4fe9ffd530d2fa4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b6be44a1c1b393fb1899f958db995614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246ee27a8b21cfb4e5a42bb7b024929615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753d3e0757a55a1435d8494f0f7232e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2cbafd76d08792c1707b9498ff947617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e05f93b8fc341bada373c72388e55f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9df5132b5ceab3486a07f3c2492b2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2fe699a7a0ca215a1c0890ba42e5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87865eef6cf8175d9b40ff9a53215955621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b8fcb0bb06c0621a54733129c25e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f703a2fa7c5cfa9b913c694a3a1b68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1784e097b07ae8b0e087aaf558bfcb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd07c5466576a4f89b578e0d11bf06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b421040ba70a6564d970751f458e42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c26cfa5d0f8e8829a97615a07892f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9ded3be059a0f93cc7d1336a4ad1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f61f99e433814ac1a4e1fee9732a4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae5cf0a915ba3b8c64536156a7b0e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6e356ccab73366b597bbb60d5fc89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314547251bd1add31ba71a2fb65e4e7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c51c4dc33512d35ce36396727a198a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fcfe75201ed079ecbb8f70c0ef8cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81bf8d4af1bef65c6d5859259a0a2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad112adbf8e66412c6d5064bb28429636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601dedf97c07b6c6a3ac6ade60fc897637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973418c40a8e0ef2cfcc1c34d0ae21c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0fb44907cd9878f22b6b483e20ce6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49807fc1d7c801575f3a948499a543640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4586fb5e2f30e130e42c7ad2e0e5841641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005185924d6aa7d76a2ad4686492c029642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5c22fe3ba3735ce194ef6cdb3b176643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa40ca5ddeb1af0e1d03e73391f86b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912285a7cdb2f104326b667967d6ff58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b2212bf31411d2198df77797cfdce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a06faa21bbccf8e0baea0ce162210e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e525b32e39212ef214818ed5f347d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e4a90f036729665f091ffa8a400c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d1046b8880f17b1a0e0eb3b889fc8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01e91959dbd4a87aa8831804bb59c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f33e4a85ea9a059105fb31609e3d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584be335946a3954dfe5ea37cb6d0ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48bebf801105c46a340a4083c69a14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca536156aeacacb9a0d1379fdc38ca4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f050a2db29ac06accced5c3609647656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07641029ae5ade2abd37bb69e181a6fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bc8f567100f03b14e0fb0d96047a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35b79a0a495c8fc27131d17ebcfe40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f9dd0989842920a1b0acb450fb39d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0ad4b70c5344162f3d31a84162657661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27af6707b3234b9889704ff5277e7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9677258d1662036cee9b8794117f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f6c7ebbe45562402045208bbfec7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7f7292b9b98ed5fb9549878211a3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb01cbd3acbe8c0bf7ea0b25f405ad5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fe72b7712156321e1d58be14801a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69807e08459626acb96313822887bf09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999aab6103b632f5d23f52dadea37b81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0569b9dd3161928b4dd16815dc763e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3070a342947ce4d83c7e37b8285013671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e8e80d8490d0961e7ad2b301b2734672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fd909aaf8dd74aa914cf88aa0679b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61745257e86c6f8b6171ad01c59c8f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43e622bdf3e5188f962ade9e75ba59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfec4dd88d74b4ad8cc4ce1fb8da23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218be517963282d322fbfcbb935c1a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6e179f8845a20def3a66578bc6447678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab49e4e17ff10e781a6df3ef6a3e864679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee42cc111bf8deaed3fc0268bd89cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c614c62894b8dacb80f30bee1eb3a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd3ebae498fc304e9a31f0890b589682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83774e83a1632fde8f5238fb9fc4da91683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938604c1b27fac9550f86b8171cc26e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30960660b982b9b0f80ae2b053f7fea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3162464162e8c62c294e7df13d1826686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1a657e4a1be8407af6cfbbb6d8475687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1256be8135c29366d72895fc6dc2ac9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df1f86de53c2ef92ac4fa3b9a27dde689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d4299016b78f30367dfb54dd63baf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06312ff54c394fe5842b4e1bf1d2745d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25d70b00592386e8db17fbd3b0db82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad406c652ea61f3674900031edb173693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a86639a50b16d3a5fb05dec33b3002694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a161114c7d8443d07d049b850704c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6002d39fbca0b8ffcb94edb9e1a099696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6066e2f8f5d24696a0b2a3d0bb1a270697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95307bd0ced54ac08503fc5f74a98a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e61aa86a3a8d21da5918184d89272f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1990ee1b0feeb236d8e42913d88f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a611c4081ecd03d4ca1ed2b58f9051d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0718470730e5bb3162f25565c33f96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7f395cd0a6ac2143386d24e944ccc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09341b4fd01921370206432b771ce8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043374621b356db574ecc6cd6c082e62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99269692a6305f887adb55f72566bf49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415a6fbf4dba85d37d9b8487709e619707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e97e07e6fca38697e1c70ecf5aac55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990ea7ab5015b16e0d22272f9de2a32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87335ef56bbae6baa25ae58d9170b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700529c4a61b79a61d0592f1c82c407d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495076b70d72f86267b596a9719b82ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a430dcbb9ba06ec50c9268a26354e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d635b50cfe88bef4c85ceb14e45f43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6eff25c4067210ba34b5858895ce9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba2ade23e05e784975f2489ba07496716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d632f4a31a02a4bcfb4c094e2907cbf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa9a2e4fedea4b3a0de63534553381718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd828a6e11da64a7d30836c69949e21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79bfc3884ccb03c1d2d7341e4a3a8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125cbbef9b54d49101deb07b37b3abf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38437e70ee589377254b3208f0ec712722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db83abe5ad9727615b0a8574dc1ecd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc62d90239e8fb0cb8258189f595097724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c691bc9bc9fd304f35be54eca7115725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a26140d5ef46d9b3a993c35bbd1499726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75e219b4a4c01e44be4f3a1ba38cdc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a5bced9d7315a6fa2c672ccb0222c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f180a6dba6184dbf67e5cc27cf65599729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bb54deb662704f96fa9265c395471730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235d3e86ed3b9ccfe43c82d504e0f1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb827f259d35278cc6286a7207d303732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390224d04416dd4e95dfcfc35cceff3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f032e8e11b2ebbe2b16c62ba08a0770734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dede7c4ed4d7811043352fe4898a48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0148241bd0367170ac7f36eb290bcc0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461f4d0fc283d334d283df8ff09933a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103e7656dbb796df1e67957c4dfc4f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0d535ed945420d0dcf6b0c8fc3a6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549cc9f8ce985048d0814059f6906e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbba58e12cbfb036b530d6cdc1249d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027cadaffd648437fc34c1d8c10c447742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f71a13c2baa4e02473366b8138481743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24197e60b0f543dd4c8c4552d3f250744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db2d9f340361b35bc040d2caaa0bdf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e361fd6025dc9fcc262371a21b64af4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a52632211e73650bae3c28cd3807e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dea3c57453e6942ff2cf50e225d9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd8870442de0eb5bc88e9b84500305749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5319bebd5b5b838256e3271b0a5cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60538397914abec60ed13da2c10364a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daf089da9b20f2cbf56effeefb57fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3788a41160da374b8e8747c5c84c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f93da7c9ff8b91137a60723942ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14ae9365c55b8e182101741fa334ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d77d443de45c3a16e9836f51acef88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5fb180a0809bee34171b5cb4fe777757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e17b422efff6583315355c3472db5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66883f05565eca7cb1fdb81dda232ae4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0e40d7963b58da01a3b57832f52e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac5585af8947d810dc8737581b709b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebce5957be755359af1eb6693421573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b9bc88511e3e17db1dffae825505e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583acc9e39bba49fc6530aad17821375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ed2630b633643fb2eb15752f5cb2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e9c2ea7cd1509ee16c7bd21b61a157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5364f6882991c0218b78cd454c28fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a96cb12ecbc55b0aeb099241006eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e9e98f41c73bf63a341f3cb97cb5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc839e86a204958f5ef72d92c535807411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5752ab104d45718a9922d9fd699b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a56398897be009726e7da3ba56f75c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d8c7e2f6649f469a3fc38355060d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9d56df4da521863a7b31f7540120c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b017e23c63fd8fa8e63824e1381d82816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194fda6a906db0ad98c79e79bd47e7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c4fd2bfd62390c9c37676f6f262e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560127ca5cc70e5c0d8480ffdc868e4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb0f88b67721936eb1292b67192bdc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5676ba491855a4795f4fe366be311321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e09a59b6db73d0e23050ca7b4d42722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bde6b460514bdbb1fbff61316e21c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b3e65002e6d417c1aa4c31aa552b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe504e928a5e0a830fd426a82d805f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d766c2f8970f105e1517442b6eb9ecd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122113d203994dde53268ee0739b54627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167106c11e21842fd37b583082cadd6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7f566da62b129407238241196dadc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d661548ef546dcf33ca1f65aabdf24730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9a7557bc4e1db22c9bb38afb4c55031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7df02d267de78838c05972bbe118032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e87465382da51c557ee3a220a6187d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8c653bf6d8feddc76134c9fb7c37234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde0e8d7a44d2015ef26f9b645db1f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8096175694be2e70a131aa13b453bb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1083fd4f5d25210ae785201ebd4ceb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83227fbed471f8b2029d944a0749e5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cc90f79c2b17ce7642f4b054788ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523013a74a502df1d94443cc45b4e5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7265b858d8ab74056598bca18cf1bcf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7f8904145386c40a1ce49c063aab942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87632c4ac2b2ead408177aee5ec186e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4818383e0de4867f1a4b70f4d735d3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997eca37e25c51b354bfe52f51aaf9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177c71999d0c7f670768a40b6b5f37146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450757a6c8d11ff57195e0a429c0ce2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53285fa042fbc15e7b806a3214dc210148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d802cba8887eff8fef9c846471d8f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c155ac2200041355c5fc22192a5241550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261a4354f81155f8961c2f6f40a5aea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973f050304d26eb52f8adcd95beb3b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31441e4efbec4533a9ce160d597c0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ba95b949ca9383e7a307f8a26bdfd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df656f6c002279d285741c1929a6bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20d2f1abd322e61bf8bff0eed9619756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3c01e054e9d06b90242281f2ba71c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fb608cf097e60f1657ced1f6ba3ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8343db7fc378850371c8c2eb5ac5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24d3756588c6c0c37b475e2173797b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0a11156df7d7c61f849ba7df3688461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626c4a45b518d6d1ff79251666a7e5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d139c8dd25555ca9f8eca4fc36a8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15c9bd5d8a0fa2dae60eaed0a65aa064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d9cada94257e753dadaac6030f41465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfd0a51d4457b9faaf9e36453235e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bb9f1fa2446d04ae745bb6606baaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21e4041efddffa1b15bd9eedca049b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42605e221108f23df280f4bd26995fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004248575b5bbc356e6093eca5d9cc3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9bfe4c77e63433213974851d3da2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cac12da4e344e1ae67229b82b8dc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d17a97b7b5cfc275b547debab1af973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffba8768715b9a19ab49ed90ec699c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1d910c36c76f79340f53315ba806e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8241fa25c4c27eace9a3d4bd311f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc59f768856dbf54a45046925bb57377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366dc3b9f8dd7507d2fc655026514f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a0416c51d9b8cd18ac7432f9e6c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048093de21beb793eaef26a13bf3d7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4418ba7129067134c613f384c4fe281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcee13ea3ca0d19c28e647fbb57c4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6227c0341594b72c60780b3724c8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937d2325ca8832787e5dc8bea97b14284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0c385a307c2fde393ad50890d882f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2975e475d23b0461a03d7442299c26586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ecd592bdadb49f22ee18c0b096a0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95c21d07e39b34c4abf3656ac1d4e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ece38fd3ff8e2792164454777f38f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3474136a6dbc3c2949a4a0f72b12cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6ca078c0a6892070caf61868087b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f655e42e42cf3ba0393cb53c4984b2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e150fb477f63553c455291b82060b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed6069d0e92b4608f3ba7570a4ec9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea01f6c912deb1bddc5e04a0d7e4ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da454046515c3db2dfe6b81a1602a6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede910f78a20526202ccee8aafceccd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d8bdc67fc16b06aee14f4f4e037fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224d5aa349441d055a560644f5ac3ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3725791628037340307d264566c469100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6f3a5b80d0e21d3ffe124d5543b5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f956fd4a389fbdc5d0c68c1d321daf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d85ba1e20292cc5fc049dc441a5e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbd645b022a27cd94145de87e6a2f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9ae7271af90531000d0ff3033505e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48203bd1d9a5af56a2679089323ecc7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b792d200a50bf1c02c5c071ec106f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72816ee142d9f8d3e722636ca9c04a94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaae8615d66fc0709e43c9afa053d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaa88458009141f2720907c1d06c87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aa2616f6eeb25165231b7457ee6cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19342c1ed51af2ec40a64ddb7771d68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1fc32e8a81380db32efbe9d19e3eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2d16a3645431e580e2120c7715758114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85e92798433ff9b26e51918abfde38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2363b51e260381e3bf55b1b260bec6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c56cb6c45745cfafaa4174cb1841dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574aa2a8dda43ea1b181cd4e5e6d683118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb55e7f98760ff7e3a8b03a9d2d0de2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437cd8ad7922fe89cc519d2d8dc75ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41565b891e6df16370fdd1fd70e095121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c648ee8c8c35d76bbbf8d32d99037122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28052dc3f818995bbd8d9c7af2a0e381123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562cd8f7005d5b69e401b474803e90d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166fe2f57786b42d02caa14ff811ffc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b584b96fa97d24b883b6966c3bd26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299bbad183b057ea04c37e2dd6c0d1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0054117db4ce0180776225f0d54f65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f2f57c25df3085ab425ae0d95f6b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc6b64fe0b592c80c2d49b3958e02c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12309f4bd76e4d31c951f5816493e2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be349f6069d3d5da3d9f6835c46b25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ceff96b933eb101e35f75838a44da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146299804b2b09a82c9a334eb9cd020b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddfc7b557d35ddd65c146a465340d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af0c7e80284a21f36d5361fe1ea88c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59900faacdb01918023d33dd5bed1d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc74827e7b52827ee3ec651ae4f63d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fc8ae2dc66b45fd175718c3f772f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f99d242a31797d2f38122d436ba6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2a37c4122d5770ce4d65b45f15943141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389524f6375b748377c7d30b48cabff4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adfda84cb75e69179968c255818324143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea995d18ebd5c77077017e36eebdea1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a366dcecf9e79bf1a4d6520c106503c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd72948904585f1323b20dd03048ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03fb99eeeb968600dd656c3cb235a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404e07f25c311a36a981e8b0ae9ab7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47d10ec051779f62077e81f0464750149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbbd1db0ea087479d4a5ff12122ac5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254fc66b22d86ad0a0383129c311dcd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57e2ebb0c568078292c58a6549b58c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5455cfdba9129726f89c3405dea79a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aa0590c8d41850339fab8b828e8ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391ed2bec8dcc0c9d6b2d31103cc0ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916541e636ce107b5db36015bdd3992c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370060316686fc20007c0080875cf7c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b70d0012136d7296f36a9ecda95c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f31e796a5d658139d5ca5d6ba7331159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f3c4ca716ae2cea08dfa366e285fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030a0b1d216b6e1cbddfe5a37eeeb2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d539eb50bda5d441e5ba9be847e3a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656492c395830bb029d89c5354795f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b051001652e2bc05c4d8775367e14f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be536cad581756dd593c77dd63351901165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52148dd1e482d8e0f2aaa92dcbd8df03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a44fac32609e7b0f23ed1cf0f8dbae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a87f7ad0719caf45d5c8542518ba18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb169effe1099f4dfe7eadb739039c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d83187757e8124e1e172c7eb31600b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd7e057815a4eee645fff086e29d30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77fd0ef61a5a9493c9922fd5b827f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c80a2fd88eff537bdb19242f59419d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab28949ba58bf44ec1072158629225174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7aa3b2e872326dd3c85395ae7b90a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03441e83f395ed6534c104a63516ff2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d9d99fb19262ecf2e95e278fba57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ab1535e5a5e270ce9d6cd5ed70c78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5472b756eac30fd43508aadf0b9835179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a183825836cfbf35053cf66d4ce0f7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5731e599cb92852589bb0b01254950181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186569bd8f0839660612dba02b2a253d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018b2df695ca7d8d14d3d2d6c99c1b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf5fef52f88cfa747bc214c41745a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b17beabaabc8c425a98eec1f2e7029185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea32979cdae5011a42f543c86f5ec2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857b8cf062b8a350429f86f2a1cabdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3f481e62f3a24344c88a87cb4a9e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97227ac87dbb264f0c6bb81e1b6369fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff1357eda02e5dd1c60878d12b3f27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a159ceb79ad622ed83e118bc6dcf43b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ec99ae04118cca7f680acaa39ac2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be7c0f464a9b8950be084e7ca85dd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85756959802d2dfd6eb0447284a05709194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836258625fabec20a8fceeb2313b6b7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced3ad0f1b66e420c7b74e92b3c590196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a7bc73d61180e6415fc8c47b641ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbc6d31420d806ed08e3dac2b070ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2137ae9f4b403b82a357b07b38dae58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04456ec458c98e2fa5f54cf6504d211b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8ef5d58c474e000b77571208c587f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc398982855a20e043dfcc79809e664202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadef04317515894f7589d4c6b15a521203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bdd5b48eda9503380feb0d0e5dade204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43406ccd780578f836aabd73f384badc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d603b7787d37e708f473ea71878d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c80907fe5cc4c01c8eea6ec9d30136207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07163eec6ae21ace9429527f36b9837e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb8b860e2f02b54db0ba88579e2576209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ecc5e85307d532c19c828d0c845a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e1da440960059087376c3867cba60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5495fb59d40729259e95af041f9e05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ff587a0828f925590f7fdf5d9bcf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0085500bd99b9f237b1d9378dc23f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9949d44b6879e9a678f0acd3f3e0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf00f646e492fb7e946009e03e0335216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d92603123d0f881d315bf30420f8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65bfeed6049a4e000237a3414024b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0f6fe1321b4feb8dfe0a89c48c0bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee5daa7af94017d484610408076bc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66b5234a896ad49e289343ec9c34b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b4d092e12be5fb377ef92ad7a36fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf772adc8cdaef063a902c20acd73a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63196b7e271870fc2ddabdb59656c39d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9df6c092ca7dbe4017537a7e38ac0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9614561aeed1f60172966aad3576226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be9e010c075f716ee5969491608898227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e8fec4e8fc09635b0b60535b91bf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47443b5aa40b1673377a92aa4956ce43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406acbaf930a604d0b1209a3e1ea7627230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb379df06c43c9e590f30a99aeb8b87d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e67dcf591b2c0f629c5b7bbfc435c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b308d4e6c62b84c1a7d3dfba61d98a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4937072b7c33d0775d8a079d48385f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5872fbc7d2406cd694f6e4ebdd63551235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d38bc5d87d5d3a899e51bd729995f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732833d0ae0701582b19d4a31ece6bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad8a9b60c167d1b9993656f256fc51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead51c91b6be56bca05323c2d5d31e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c2279dc48cda3f14633fe5fe3498a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80019627a56ed0354f498490724c2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1002c2ebe43b89ca2f3df42bb1470ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3463e64a1d6a7d32f349e00c1a12320243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc119e1b9a537faa1a345d679f5c33f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ff18bd134cb6a504e0717ad835c9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55adb27906d0dccffe4e8f069eb0a2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7455661130914c30faf957852aec19a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff222242aa57303cc2c26c99f59f42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e032f2f85b2dc0c76e0391a421710249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6346ab13808fbb88cb2d7d94f8546250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7ecdbe3bbad4fe2fd1dd0da0b29a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856210c07b6c54f2d4c6f9802155f242252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbdd6ba0d6b67e5a12c75b1b8675c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618628f8940b6b98be04627ee376717254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4858dc2ad26be657d922819b8947fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c3ce36ebb4af030e8b428cfc0764c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc363e3351c8129582b18f7854712b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde42cb1505151fd1dc4ce15e344825258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4b41c0075f416c9be750dab5b19d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6727972d32c66f529fa814bfe3043260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b43c9e93704ecf9b814579c0087fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09febd4753d9b8d8f3cb3a1be58b5ce3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139e6324895f07e6c4c985d8fde9805263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517227addd20f5d0a4efb614e4cf28c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1f53e0aa045869f8c09972d7194c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216c84eac37350b2a0e24a380c24b82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996e733ac31d378c653b21c5f80e44a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebdd88ef2a83817bf70160831221cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7aa834f2b5e1a79027416f38d138b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc38bff6750f9e9e13d30e59c5deb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea716d8d37553498eca93bb122059f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e6645b1bfc222029c31cfe2d705f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b547ce439d0dfecbfc4a80253a54c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04ad17618b635d20494a9a98b2c871274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05b2aec948197238f06745ec0d6052275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013497cc09a9a122d96b91ab5e81117c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1eccbc30e8adaee65d24bddd09280277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bd577d22d1b434fc7d9f5ee761251278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d9eea19fdbca9a5f080f651f6c100279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28899e04553ea509b4ae89b616cd6cd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e5ebbf264c007f176fc6f18e91850281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97e3802d587e6739c54ccc9bb82dbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca98d7bf8e23237bc29a973898ec9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656088b5a3a44f951fd1fd3f3624397284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75594e8b32f9aa9b7661831016f3065a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de4536722be2f257ad7b60f4f0bc2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe510a3a8e0f8f9152b2ff062ee162f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745228283c846ac0ba584ea04d6cd5a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499525838d4c9b9b926823385b016cc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bb3152895b51b502f4ac20f66d4a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e353b21b6ee26f84745612e01177b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce349235ac73698d01bcaa3f320b84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c86b71e3b56e129b5bf11cf260852a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd5b2e6bba6d7576eb0ec4dc5ebb33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfd39c63c5b9b8090dc5a792c37d66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aaf7c5d2e4787673151ee87702f2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55022b9aa01a1d62f5f5774d5b4c2ff2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c716996584bf617474d3c6bfb19081d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e8b5d0b7f5a1154ea281830140370299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06356a84e76b4d1cdd47a360e96997f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1f9815c1299503aa0cb2f1818f770301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e200c5829e6c68a0f62c10165fad5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c739e085e65229dec5c064532cf2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af31c4a5baeafdf1690fb9a8febed2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf664af46e59b5b71a952d05b1a85a36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96c9b5a5c539a10c24226b011fc704306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bdf58f57af1a71bed255aebe439c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe579fe28922611a53e92221daa1607308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615637e4c477cbb0a71fffe94ff82e82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da1f4d07d681d965459ff3c6b5aaeb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b4d84c6c4cd2f61ba41d02ba33f3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac239d95a24dbb664c31951044455fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f797532b80f3074eee58caddf6c95c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88166cde642a1bea583c258880195f46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490268146ac50f5eb679af6e9022f5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a6b5cb2f5a90a1e462dca9d787760316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513f15904552437b1da3d635b3fb7d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b99a987bf5a0b1bcbec10cc4d4786318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13688617f9d34258ac4b128e4e8e86cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903d96ef570f22b476fe396314e1f6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a30fa4592e3366589d70759d30dbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f07d8abbf385492fc8a0b3c649666322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac692a3d7e904507a8d84506debd54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35683e3d6129cfa2673751cd48de8d53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083885588cdc76890476fbd066cd6244325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539dbb84d6e3b8f15a3faf73faa7478326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff95df793cbceddf9ab7b3cefaa1a20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09703ffeb41c6a86bce414f04aae0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c2aa1658657689a0c7d847071a4f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f680ba6d3f3646225a186baddea4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00ebe9faa562e8bb4feea51f9020e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3b2e834400ef7d2f5bc3413fce504332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfadc276e4f7493a21c5e59f073926b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fa20a91b84ce2ac3579babe22fb86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a8d335210c7d47d1a5f8e0c3b755b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e2ce80072021ce3c9397861bf6d29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45799ed6c523a30f0ef13e384b46d84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f99fda4b915664f0ce6af23d2d8dbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f85db4538c07c402f3eacb66af7a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff896914f2eaefdc5dda4f935f9359340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e01e3324d7f689b966fe8985ca2f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95983254df5192e9fe8cc3bcca0539a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a509efb78af06f82ec1e3838b5901b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a04df191b3fe5be8c5f13294ae6e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca42a4c2589a117a56df368d7e52f85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210afc0e8585016a2013abbc80d2696b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f998492da848483bb5aa3e012d609347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96f7c2786e02801857bfe09af4ad41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93ec7c0cbd26857635140e8dee9734349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d052dd387480fab97c083702182924f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a28255d1559b3c924520a5daa15b1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a722809a429638cb1b9b4d44f8e91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270d6c61d951626dfad35fd631d620a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db718e95f57fe4c2185f0f4f508087f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea02f4145e996fe50087ab04f52f8bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250562e86f2c6a1d3e86698691caf62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7cb4940a8b339c3d43b860af1605c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5c018893d04f146fab28f49ac7e0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30143bfafce6fde88af09b2ab2c54274359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a547de52cd0eaafc5ea00ee270d472360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc697687c9378be6f4b3811f67b8f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eff01299571429c4ef3785d04e1a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936a14f6ce12b763a0a93e883273b38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ed8f2f2d20187860c636870481baf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e42443a66d7059f45c25a965d697bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ba85fd6da65bcc55361a84ce014b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ab420b601fb2e12c5b80cde738999367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98addae31473b7a16c1287169aeb71a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20db6e45573e020f365832811aa3ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5470be93e4252e7bcfb0951165d2c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a3070ccd91d5dd4109a10622b70e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f2319c7561428818f694f1b19f252372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5715094c681b5d3b074d43c6486a3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fe95d07904df38e7fbaef9f593e64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baafbb92a522d76cfc142b3a1b0d89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47c1ada6180e891f3abb0ef91cbbc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e1285f107caba83c4acd8fba9017377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e5bb74707a0044bbcbb04a5e7f71a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528f19f72777cf5b102b48c65802dce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242a1934b4f8b1b990a4511b5446b5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cef099ac73c123337fa068c5a90e76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36710aaf99f61e211cde3618a07e90ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56ba1062ebd643e407239d5b2bc8cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69740c8c789b9302985e1e1a4752292384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658c516f1fe9255ac7eaef604f88656385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ac0b43383b7e4b2776adea7348da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d02216baa1383716db3fe3134d517387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56078d75def63f143c722a7f1c3994388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1705002025d5975c18e37e5b35047e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006878824790543749ee42a9b443058c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa9c0204cf7f412df12ec282cd2104391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff57bf2ee8485e723a6edd6e4a01ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb58ea987a811d9ec65f8905f1945bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94748fdbce0bb7b4d784c89148355063394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aabf3a3f2bc35f60a321d6a5ce2db4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011c4fff3d7a7e26f766d220c9b566d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7902585de0b8a5e164b33f5dcd2dc31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ff33c1a0a000c318ff73a2e3efb6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3ac9e8d61bda8ccf473a4182a6342399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54b2b17c28d8fedaf13622806cdd53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d5c6f506a5584dc1244c568a292c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ef2a3768587a5bc8317f15c377b11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2844900b0f737868bfdd03fbd7e926403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b858c24d5ec250c0c3295078fed4f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef556ed5c4d20ff0d949734ba454ea69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac931c9a201b9ef1f6a62941fb49ff83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454cb617dba35fb5a24cad8e09c5d0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a740d51181c7c8755d6ec6a5438ccc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61654746f563cff5df9eda96f664006409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787f680abb64e6f71dea9b6b02ea3b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee80bdafe4bc269f96b2dac7a552d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9047e7f1474132546360b3ffe32dcf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c4c1077cfb2c80d2d651d69689411413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1881635184ae2880a379274f0792bae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3dd8caa0a63409e79e8b8c651cbc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c76a74c9caf2d4a307554c4f74b594416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413568f811f4e6dab28fefd37c4f5aa7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eeb448dc24883d92bc91863f2a637418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cd98ae5f58ff31d327ef21456ea63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faadef13a4ca2183ffba1e5d7ab9eb2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e88a416d27f080d46e5da4a644229b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc843007eb38d5baa520b79e10d9846b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181044a8b8b060416655fc66827ee44f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd27542d66fc3a2ce751625cffeeb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e91cd11f44cf3dbc479f1b8974f4b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a95cd02eb3b3c3c87c39e303b5ec51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2889f552a307b05f50987af0fb04bc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f25b68e1815d491c3cff041eef50ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da59305fafdd2e612017a48cb82e9af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c653348eff5ff17caa836cf5deb1c9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc048c15b213a527cc609c37a6fc0cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a1a785fb2ae16b564a85cf7c0766a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d7a6a7dcd00a4bf62b2a433e31915433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf900b0cd4d5f47b7b63814a491d5284434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abdeb06cef094aaff7bd35821a29e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5693da118ec5b1da516bcd355ec678436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02307813e6c4366733797b12363722e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772589ddb0ae8932566a1059222cfc80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3f0aed38931aa872da763eef6a677439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411963a975e9705a6e9c71cf3d04d20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883c5d377e41252be1763f042025285441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a78ecefb5e3f680ded7dbeb937208442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf88a27bf317556144aa0cc0b1febe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f8a5b9c873bbd7d5c057bfc62f98c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce84413bb8bc27e2ed59b1a6201b4af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28f9d6c6fb8cf3c05081ad1a478596446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b93dd9268062665c6b2fe484c5c584447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8174e43942d0a0cb9830e4f5ef5a827448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d15a2c29405d79c556d0aff8c9cfb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d7f87a38c33f403cc726c4c5bb6ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a1ac75f25513c3c4e835d2fd2f65b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36f375ac7df4aac23bfaef1ed0c748452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4706f4c63b0fda93fbea92576deef3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032523bd1c6dd25c869b9d970a5a0cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487137bd12cf98a3752d3b9ff96b936455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ae106cbac58256c2bf7f70261e60d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97578df112da6ebe63b90ffbe620ec4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bfc04eeae5e6a3903d2d91d645029458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59129c4544f05234d9201a242a10ae42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ac8974f642e5433c126aae457b533460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad03cbd3cd4edb920c50f1cb31fc0fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc278fe9cd5868b0d53ba6c75747bb2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa56aa64a4a686155cde78a79a35fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761393258807e722a8b0a62210da08bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eead5249a6983c91c02cd0214bf6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc9ff3831859611e42e47b84e97f73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49ca8111c6b82d0a653cdba463663a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3d6b0ce62a8001ec168a47a56a6b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed708b133ecfcf96ca802b6830f807469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6b062d4c1e85a04833d77a0d2789e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3f7e56e8210b31bb1fcbb1011d432471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc55e394dab4a2ecedfac4b8574fa1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c117e82cd04f940fae426ad1c9a46f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bb4974a73f5a4f3c75a7a5189eb03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748a36d796cfa0e99c2555fe8a56d77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c81c17ce6c46b0382c7d95f520aaf4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71601b50cdcbe6767fc7bcbd254c2ae2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26371ac7947e3448f717ffb708557f6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8f2bbf9c2723bf0b5ec142f20d9e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82768a1beff61fd22db61d1141ec7bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119c519b525353828360b31fa857a08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e49421d5c81707634248446973e8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa442832daaedf982f3d9c0c5b86cd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3683525b793ca2d40ff81cd8f676fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea616e57ac2c3d72628d4efd5446ac1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0565516811664dec292c90714d986486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea816d027efdbc3fc6e30a4318e4563c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c01e7c242bbf4b4cac80b1a6b68c26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3e8083aa58751056dd1b23ee52282489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776adc2a6b2884579b31bf9f383754e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f4b8e42dfd584dbb9db9a9a9824c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f9483747cf644a858de299b093a0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a273e68af648838f84f13bd52677d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac1cd36ed125866fb8ed9897ae6bbf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf7ab5d8cf97b77b3df33393189eda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe5c62668577252071d66b6cd75299496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42384886f43f1ced76d1a81347bf1d63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fc7d7dd05c419903db5c90abc5dab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c6f10df10cbcc67b90242c9394bbf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d01878ea4d4802213a70a3b126475500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96d67631a29eb644b14c281bcca00d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef194fb567b7dcb88c68a67a554fb5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950fd36c1c26d7c5001ae968be0f6d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e880e81e47a8536cb9a4e9506e3b700504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9a849cc91c00c6db44fede986f226505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12806c27ebedcf259487dde4e65394506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c7ead79716db50d4d457b4dd0163e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7adccd1241d3fd38f5d3d81bf7671f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d08a3aee81b25bfbeff388ec9b17bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cca44cd65aec6e011a9092b3c7d43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d25896b26d275042459cfb38d4d3c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de4bc8e4ac01740563eb5e15ca4bfb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eb27767bd55a9111351688e3215d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaeba070274454f6844d5cb90cc391514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb5985195dbf81094027a6ad0ce856515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56f3e5ca79917c8d9cb745b552b55f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331549382e39e7d7579bc051b16f4f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155bb7dc6e77d45a02f3a41a69a32ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3ee26d621d529c659d4b2ebd30a7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c2eca35b994a9dd280d7cdbd07514520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff6850e773c43d28c926a6501bf7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148596117e261e1cf00f917b2ede7f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10db193e3e8203e8a99c88aebf8bd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edf2cd9b604eaf8a68381747e09fa1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a281814775979cc0396b041bde0f73d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997ace231c033783de2d33fa8e29dbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d73474373cab5523f287c965e1d35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350f8662029e4579773fe16f4b56377528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb39b45bb0c6bed33e73f324fffa820529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda24b6e94af55ce7f5fbb1712366d1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cef0b88ffc77893d20b7e19d86540f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d0a7b7b384df72f71e2db90c30fbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2516fb2a95d0de3aaba3c6350770d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c875171940a1fb7c66710ab39e8b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8040def88641935753d190a8c8d89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcafb72a875e14a0f08316370c5e03e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbf47e9943a22483bdac606746eef2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42e8095a293b5ccd956bfabbc6ae64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cb69bbdfffc17d36365c1c7ce212d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a4e1477a6722b77a87a596c5ad5d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339378ea66be4102a64a4fd00d44c02c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a326e4eaae4e8c50e8b4688575025bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c748a63605694b5e72f4479849cd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856aaf8b9e50939891e939291da74b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aee57216f2e079252bb34f1beaf0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38024828ea34c7e55bdba4117e5ed1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97869bb5ab81631139046d1cec6bd2d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbfe4adb0222184c83b502d5a93153548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa9b1f728d3e14afc8d36b2b97baad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bbd02b817443cd63cd250cd18d909550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05726f360830309142ef74972a5dd91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b4f8e042fa6adc2ec6e4703304ed3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ddd5eadf66d9bef6199dfc6ced759553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cee85983bba33301cc86a1dcf59ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9dd337905e45da90dcbc14ef03687555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10d8e011ad08ed15aaccff6eb84b5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada2c477bd9b85457c0b6d396355e7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610bc2886e367cfc0c655582fc4e5f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb023cd0eacf0caf0b39526cdcf76b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026761fe9acccd5cfd47a6298019aea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12966f1204b6f8487921dbd35574568561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d6dece5233a1c699b29d81e25c41a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62482412f5cbc1292e142948a47e11c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776ebfb75c155635d13280f5e068b17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25309b4b5254250d6af43495b7272b1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff503b8bae71ad85a1311c19830813566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8402253bb9f6daea0108206923d6eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875c1c6475d403a1dc9d90454f32fb1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfa71b876161d3167958cb024788be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae11bb8678fe2c9719902a3e7026250570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f9a6620a674d8278096f7e1ecd4f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eb9777fb9d741cea0ba625ea726a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41560b06cc4d3d5c83babadb2d6c338573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ebf52d4a11eaacde1525ef628cb67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba894dd9b951e7fa1b1fdd2a29042b0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47f260a365dfb11736f03e56dffeeb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c2af3950d3b51278db63cb97553a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fcbdd1b3e2fe71f5f8fd26a62e30b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686c571c07cc90c8eb524174f73551c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3e3b5cb14c45024a52b1218b666eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e8e736fe1c6d8af6c964097e7e2dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe311b80a068882fb76279e0419be9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671a813d77ff2161f1a99427e0b245e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f060fa6b1e38a4df9bce1bb52f84fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768c896152bb53d9a631f5d63ff9c57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef42fa0f35e80f2f14a5537b566c22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc12979a9a824e1a65f5ac98c49512587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bbc5575d021c22647a1f4cbac17bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86d5a3e205dc41b8e30045046aac6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6616165badb0a72515ecfd0a0dbfe80590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f74618abcb54b755ebd1061eae3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c88d06c3e5848d7f65f72d3908c2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e97982083c3c8a0441f588821d2841593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea37e62f99cfe84cb9fb46e8742dc30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15da819a1b82a93af91995d5adc3e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fe19c6b05e1585ddf1c9c403f5862596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083e0abd3bcd35291a0c3a38b8017c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35ac025b1442098863dee3c437fc85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe3785f5c4e7f3c4ef789cccf29f3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d03f9f93e84b533724fb46f8739f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61d89ca6d0f66e83941f20ae951e88601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad72dad9bb26cdfdc19aaf78ff2000c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb7bbd08d7056f9922ccd411e7e8d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c75091a10760bfcadd2979d3ec5032604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193d9c4fea9e8e2937bb089853ea941605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451206ed626aba071ab62e9210f7c60606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b37127a15766087ffb456712fc7c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014ca684ca253426c8b80a6c00204db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f75354da604b495a352218b1b8f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1a4bb218bc5fa1e5ed47814b6316e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4600267415947dde9a9fcf65b3647d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71385ed83a7b8db6c8dbed2608e4f8aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55c72003e0525228a58603068d9f57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32bdc126d8f120bc7b77f8eafec37d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c982b4e83fcc13f090fed0238955d68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a8cef74c9fd7fdf4ecd7abdb982b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8159bf693dfb742eef4a7232ef12be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfe64d5ee96b45c1fb15def2023675618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9bea304320306fa8381658a93cb10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761b901d61df1360d2552f428f12592620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c72214a7c94b93590e78dffed63065621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af0fb3939bf74040a6675ba79b176e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef92d57726ed74343c8654ca5db54c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb969d05671ab2f7c8f1692de9a4a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b961004aabcf3b34a4e4851470b8b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e5f1ba74b9bac6adcb46462d4c85b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999691fb05e54004b9a6c1b2db0ceae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee01f7a77587a10379723d487adc976628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7612ef5b3bf91d0faf7d0661638192629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5c9ccd1f44083ac8f1ba8d65c41e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3d44b08bfaca8763a4f456cbcc7a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e54f451888a1e229c90578d957498632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73747df94f55f0455a6d69f4896de667633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b5bcc3f1c985f9f6a699b1ee60c0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47c3c7568aa35099e557cdc933fbad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae36224899abbbc2785a5b5d1f6269636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c1926bda80f3f56d67e3ce27facd3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af021b9ea3c1aaa85eb56859bfc9710638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caadca09d1489a5d23ef173e9072c1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3c2a829285951e52ce1b771e6fa0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9aa37a172e35528befbbb0ca050b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3ead850ab6858cf5cb20560c22439642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558507ac16671e40a1ba91565b90cac7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7ad1ac85fd9c4d40a66f81ccf5e6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0e31cb13a362885e6905b87543b3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aea99235dea437b878317a1480ec69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b7a62538d9186fa2080d5f6218378647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed2ffde11cdf50d94be5833e386913648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382aadd5af157e1a9afdb44b81d4543649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664476fe08f7f6169b1f523b93d75970650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92a73f05e0ac98c6ce48977e8a9b7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f984e5898d2a2cafec724c5004390652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4098765d99807482bbef5b5df479a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaec5e2718d7368c8acff4bff81284a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64596fae36e86fa7559657954742166f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c41d8e787dc8b51f8cfd2f333a279d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a1a76fc6ff654b76dc04cb493d01a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c0fcef8b08c88ddc97daaa9405a38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16261283cee6da8fac2f12fa0b443c0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4919342e25c6b7f822111ee8e79d65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b861669c0d156b1b7c2a60add83c2b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b7038bb4f74adabadb05b4602a4ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40156df3831639ebf01ab43a5759ef8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f6e54827db7dd25766eb7ccdb2eb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73fd2b6a8016230bd665c41d5a0f95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791e6daa2b7c1c13612f88ad3841dcc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390792f0e8f135dd664ebaf300da24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0974413a49afc36c101af1be763c15a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4dc7905c02cdb8f872e379373db09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9c4b114b5537222a342ef085b3517670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc985636853af366f9d7aa4448161df3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d162e9a0cdfff6b480a8fa30e2691e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a19914cb2f4d4d58c9270391ace378673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6b2940223b3c906dd7e77532572f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080c8ebcc4381e62e5c100dfe051c46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a16740ad44c31b25f9a5cd029ed675676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0c593e8d0394c56b2c1c483444bb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33550ee80486fd9b2b220890656861c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8804fc3c07a6ae80d5555d15bfc02c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70c8ae753c9803a4b5dbfc0e0e4ff4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896debf541695e276bfa2cc31e59892f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad6f5e9256d2602b41c1bc0042e009682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c752e966e7f4e8fcc3fbfb705c3e3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981af69f7283bad801f30ecb066177f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaff31f41d87d6225aeeb688389c0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda223bc8ee37926b23ee12d4d158f3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0f571df6a19a87727ca637b08138b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125dcd817bff5092c0282916a4b9df1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b27a1a89d8832b38b3e3d99dbd906689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2df84167cb59b50f2643d8bcfcd37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72716046064ec699d9ccb6f9d8b4da0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d039a52d44310ffa9743e92d87782692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1412a2804ac9e9e51993acedbb6d6a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c19112bfd695b324770079c32ff89a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7239277640b369aa4ca8d637daa4b78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b662c3eab4838c42974c260d232a91d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae24a10172a7ee33c97d4355e0189d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7209eda0acab48592c5008cd77dc5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c47426b931661cadc58f18264a8fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51086f57936f274d7a06d38235a67d4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c488ffe40b15a51745cc62222b4b334701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ccb9f2abb6e6ce2b7dbd700635d67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3da8e356303cbf10bfe29e4960537703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5b626d3e608832f09766bf608cec4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f84fdff8df9ee14b1b13879241413705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3883afbb68df9e770f0b7ff9b0854706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67453d12da14a324ab32377c9dba372f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dcf9417e4432a0e3d7109d5772bfb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e750a272d9fddfb0ec19097614de1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f27bc2d69ed3489b12e1c34f6370b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23371d0aee59b1446697a37f1e019deb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c488d48300a07f593f55fd81abf9ae4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9577fd9b7e180336ab688a96f07c56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665da774827e9bc1b7770e6503b6a08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ffbbfae469e3bbf0628681f65480d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b36ff4e809784326c312d42dffb2f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7493636479be4708dacdffd760e1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7457e6acfb880e2b2905aae127eab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8b9a1dbbf88545696b9e807a1cd06719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416af3758f8ccff4fb4d787350b18df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ea2852a71400e99753d19d0404b65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04867972b07153c32b18998eafa79a3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907efe09461bd9bbcda9936f4779ebc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31904ff14dfb81da050a5c3e4444a58d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fdf257e3c65d4ac48303b2810d968725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40465d2c4504070d59c23ed58e97daeb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0583564c0284c6b4809ba8ef07e91a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402ca555cae0a07465795e1a177a7b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef609041e9324850f59278df1f083b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de97b1b0be0c8305665a4059fdeb45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d419bcb34d66d16eff326e51e5759731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01962fa8619eb3b7b24634922d93622d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b68b0fca6fa2df3ab1a38bd434f4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb235edb898dfbb13f2ea8adffa1e69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb532f75136bf078c9a9d0db852272735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e91dfcc8a024e4969d781bf24b529b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969eb05898c1f0bcba3c7a9e2a074a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19f66ce6b8f20cc640c7d09c82cd7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77ab4c49fe21509c4eaa67242f4a90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c5009cd5a656eb93ce4c4bd3119bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388b286fe3ebebb0ef25138bbda9599741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf532efa638018dd76468c11545fb10742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad536501dcc574d43d829378c442bac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bf839b5141b4e4b237eaa6ef9c1e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1be89d85285d6c503a43b7f5c580cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e47eb22bc2ad3d419da5049058ffb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2071c2404e962670758d00c9cd45fba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec262f162383124aad835d37b5ba0be6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc291935f921efb5d407cdf91ae0faf5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752127e0218129f2306f2ed6dd49094750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f17181c66e7751ddb56ee6cf42b08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccc457f0e10468a41cd71361b3c5fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237713a087d738121485adba86f0c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe0beefda79d22020ebe129c9e7844754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfde95fdcc0f71431efc3939bf5409a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb828f458de13ac04fc1ca79f1baa8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826421ea504774580486f0fbd118f2d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59d2aad63db071956dfddfea9a583d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9b6754273fe1a20bc01f56cdf6f2a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>