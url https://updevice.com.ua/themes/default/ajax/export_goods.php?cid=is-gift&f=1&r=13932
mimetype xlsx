--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2671c855f82227eea034360e0cedd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e0bd5cecc9b46f0ba76c8dbc531282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a0691f47f7bdf19c4c9d2812141f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c927cb5cce723a34afd5b932f2bc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821975d77c2967b5cbdf4c97212dd9f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed662a26658bf7dc4d7624bbdc0e2566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a68e39be86a21fdc176960ec7634ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d7ea7210c72923b20773fc1bb5e7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5916e64f065a49dec65cf6d162469759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5742b956cbcaccecd9f32b253f93b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae6b65a50c1b80226619711a6100511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddafa10ca80817667c444f6c367f1d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cd563f5c3a14702dffb804e2ec6e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f8cc5d9ccca64c44517cfce9f900114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928594cb1e50513853eccd78313ed9e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebd0f8112f24c9ab7fc0f1dc12511316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a61df6b67e58f2265d8b665b9201217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14212074fc3b2744e4fa31afae2ccb5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573e7ce50483043f1a4bac000dde28519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0f82a887bdc05accf951b59fd239620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88115ac1112b6e72f94743854aa152b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b766e07e6e5bc0e3e150d0a2142a51c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b4e35ee055b9db6bee30cdb98652223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96126f3f5eb4877da39fba9523b53a0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082524a0cc8a7a0661b8a16d162aae8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cfcb6741e0e16a2400d21672cc0b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8c4f467413acde50c581a2472904027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55095845c17e4913c7b7f1bb735cd96828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab535a2e404957fd3115391847e1d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e88ee74ee726c380cad35280a01c0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc2c0a1f84881d5de2d64a694c99c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df6b0e237ede0f1e1519c5d30b536d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82226859e04fea441b2595769f5e1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b09fc41382a6c758c18b400b9d0fe034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc37c5961b54377d4158de2b8173f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108aa39a20d7a307792a7b4d25e6e9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eabf69cec32b97bd8952711032f05337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1abde7729ba3f51ea393723318faee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a950fd48c323fe43423e96c17effc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e80ff781e37d75395dfe31c73e93d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a64581a581824d20ae8f92844c98d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2537515d03a85f94dc173240f22e3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ffc6b9013a37737f1ff9b7f531fbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920dabb54aa159275dc5a8bba35f17344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe936c46886c5b4b2a222fea5a1e5eba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b180e2d926f119370d9505d724c2ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f04238c34f73d98912dc4c933c55647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae3de743922d674b5ff6eb464dde1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8a027824cc2e5dfa0af06c5a4d76449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4d89ba408c08d7d3ddf5673e763bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223faf5e8060d89d84601bf377f7c0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd6399d49e1d9493a200484771724b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802d3a180851423098535c7431d34ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ef7f536bff47600ef31ad73661bd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114c78df187767e481890b819625c5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fbb2872315022bfe08ddb6cf58a2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e538468263d52c2063b9c9058ae86657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f8873126e846eba5038271ce1939158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86154dba9ca894ce98ffb0af10e049a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe9b7de6cc0c3aec30c2c27d4180f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13672d77a0a2021e266e5a72af10a69d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae9bb387ea1cf0e5e4d0338e01455262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ae46c05204c14394bd13563889f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850f6f3e2905f3fdf761612bc21ff2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d325e756ae4a356d86764dd51ba33865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df632843b1f32da69f771f84555b0e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f0863355053763ac70d725e53161967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43510cefe37cff3a1637a0e52e1fa58368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1d382492aee9912086dc300f5648069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d99e2f8a1954d7c6e7f1065fdafd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed599f60a556b2a6084e7a0df891f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14044e5259ae5ae3f3bae253f371dcaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a67201b405b57e286b7b250d06eee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d29d0912f5cc4ae1f1dc461130b65474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d5fe62f965c160fb6d05f75f2231975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22eec300ad06598285a5dd05a4125076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fe7cba1ea3bc2268c6b12d79bd60477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6405b46f50a522fbc9af8596965d9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40df5d450737e236fc7cd7c6c8596879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359df778df9da28f7b24b8f2273baff480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14139146f497a78b6187d3a3bf08565c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb189751b2fcaa1fa2a52e92923b2e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b5bd41f20a10f74527937e642e0a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3a5719fef1f1f4081a6e2baf8556884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2b868c923931a448db8f56a3e07dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7c88026f6307d846c2a5d9f03171d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d33408a4f43274a27f0f5bdc0735987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48273e4663e24969ef2a9de69d2a993c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a3fbf0d63aea31268bc1e70e32a2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e42048a843071c0ed644a520ae601990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6425c5a7e89ef7d4d12396d93bbfe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dcc1d3ca662dd86caf1fb7b932fa992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a53a8ebb107c8eb57d89b1ab545cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5531067ba8ff1c2b6d1db817c711a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097064238a9481d708d140ba878848c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a127d3e4cd4dd44cd9d067317b268e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9a708da4182fbcb6eef937ca99ad097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b63aedbcae5e72a11416e9103d9a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a5ae4d1ac210d9c0643138a40951399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec038d22b1c571c363248c32f914f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd087793860764a94e6c0e409816b27f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edec944b9b0e4d3a3605f8825d8e1d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e9dbe03d722aa23ac649de40b4d51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1acdddb0d6af6e18580bd87d99d47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc828c8b3fa1ee8a2c24644d5ca84fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798d3eaf99f4abd8ea44d5dcb5b1ddb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7315d8c2c13c57413bae95cf56fe6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a483015fe43d9e6dbd44f7160e9d69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908fcdf29bc7b1c8125faf065ca28e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb2cd89f796bb30a944c7cc8025135110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eea691493738ebc28326c02e0ad6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3313a321bfa087e9e6cdb489c75e50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5f2e872ac3e962e0772a7dd3b245f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf77e0cb1a77dc58f26e6a0f27e1730114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5670e4d350b30a83016e85ab4906628115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cb70ad0e727a33584f6ba41c5966e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdeda20a69420d6c523c2b63414872117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95557281884ba843256ea6e957f3fc2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b84cc23350443f5aa4c71b824a7ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a971a53a1739ecf36fbaa33c5660c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e2628a061ccbd82ee60f044338a68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c86b8c2517bda86748f77bacbfe7b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8924a9046ababcb250138b5b7cb538a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6f87cfa6ccb69bc5b25143de4a2ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1773be0f6a5bc9d6891cb998e15f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219ec78ec90056e4e7351fa59d6a3b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075c491fb7db4766d3f82757774688f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a9fb52b98b1f3539469c90f68493a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce09b53b9bd126ee2a740288948c09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5103d792e3d5945b6a7db8dcab9377130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b489b93b2d37b2153189885ca3676131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef1b40db0fd34a83daa3aaa633a5eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a1ae6f80a44341b67ec7b3dc466f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31436ca7085ade0f7215e23470000f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efbc7437d5372132029e7b030db8de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e0bb22f1e6b01e00b8ff1c76d70c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52081dcb2a434599525615e81d7d9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef1f1b2179607ab5e84f47e9a75d3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d4b14fcd7df97e0483477b556b0fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67073bf3fef11815060e8d61e5325da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897faa4f52eadccbbbd6a69dc7a8cd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad513830454dcd452711b933368dd7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c608d97ebd8de1902ace6c80740cfc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cf9d308dd16e31b096be880ec6bdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ce8d0b5174249dc45068899cf999f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eac5f07c7047a020e24ab19a982f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0c502f8d6d69a2129e1730b76159d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216fab1d3b3553e9fba760e0e56e4b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f32872fdaab5a5b8815126b60dceb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2c8cd2cb8211f62f972108c822696150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905d6fe2aff1588dad925be1b7b4ce3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ada60caeb595a4fee96683aaeb7bc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f408d97c2e38f49a5d42e8d95e9f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ac085127030a463215f24ffd46c3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae616af5818ebca57bc0769054495e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f804a34c1d736b8c5e65861ae81ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202cd5c39df936085723a71149bec02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58273c0f39312467651219cb57b9be2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac30923bbc1c9509d1f72abc88321e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f8f67e51352993b467e3b0397dc2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b258eac2b8a4a7c9d09ecb28f60c49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8825131f0e32894c28386f1ce7107162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3cc6584a81f468b1bbb7e4b47a741163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0353a8482a83668e5681981e45772a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34243585362cb0c853ddd6164a022157165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ffb5bce64ed452d982187302c9265166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a259e38f202a7f20ec9bfa8ce0d59d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dce3ff69baa68a94d6323ca29b418c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ef3cb3ec1750d683afae70481d670169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcabe06b584f940d4a83a9bb0fbf01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88229dd63139d3fe5fcd7b45371fc9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6170bd26fdeb7fb96be2e9bc95c9632172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75564daa8892a59998f3b4172dbc1424173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f8df1f90412f57244d5843e1b42e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b573d0c093c307076ff577e162e3b6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb91fd32a9aa1726124377e0e3ee291176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0e6de231fc030ac2c516884d76370177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b048489346bd7e868d6347e5d5ed0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab37122739de0384003c7036f89afb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8634ac91a05d160396ec09895558b38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80295ad77fa3487afcae302453dec3a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d56c3117e1ad2ad207d02345427f0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d985c9feb61d170e79a01f0caf97f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afce1de6a5204c1aa013e2aad4fe41b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dd4a93e166ddaf8dc43fb63875471185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949a748ad77649ce75fdb8669823e83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad6aca6932d5c8df3a7b405fbe1329187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b29e2162f350acb591b7c56dc575c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58116608ea82ee436248863baf57fb0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6a49bd1f3f208fd0c41510d7dbc72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d6354d8b6fb7f1f7ba9e38de9b329191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e34a6eb41245f14f62d7726facc9d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe76f7a75b13155d33c4422c8cae61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a8fc1f5a1ba70a1f4115e8cef714f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ae3c90ea69f3d284bd1871fee15a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d08aa1933c5c297b1586b3d5534cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192c27d2f9ff6be459c3ded8e80389197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c13cc9827534fb2196a5cab1aa5a5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6b8e9808a4df2e33a9bb5e350200d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1cb2ab23afda638fb5dde6cfc15f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a5374dc207ce65de41ade7b992499201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13191524fb48e1ed4c3e6cf29e8c7c2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3895dd6c712de44eff38561f4efd970203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e84e34715509fff7a29cee941c2ed4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d18f2406dd1e31be37cd17786ca8eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbb84ac02a34064a15b5e086bb0688206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3eceda680e0929f43ca4826b9a934207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4088a7c4219de69fd7e2c50ff7429208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2709348e7181b4b9fca891560d11aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834f98b22cac1c6dd1b3a3c50c052f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b4c792e20140dd79c598edb4e86a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f00f91c9c87c0720eecc4d6e93732212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d9a83e0e58d7df6715823772844fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e648832c5ce26edf995103435a5762214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eab4a491f347238d671eb91a298dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326e30b9554eea821ef237f320e2c31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd01ac2fe2b7925e4ceeab6bbd641e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c78238d40d02e50ad7dfae15103cf4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dba70b5964df6ff7e7b532c13a921219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4da3bdb21f3a42531b30269c77b039220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f5a25adb8a1559be280e102222a55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2821fc1a49a666acf63168eb1fd08e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ea6b81f51c62a7d65d89c8c0302a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0535adf30eaa557fae050648ea143b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462d83cee1e015266329fd785e1ba23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d60015902ac9077ac4c58ae793753226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26bb0b0303e8540b6ece7a96c6dbf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23995f658c468d5d9c0f26b27443873d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4685e0671a96749e93bd0522659373229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f073741ffe857272e7bbc19f14b91b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bcda563a29bd994b5db1ac2bbafe1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad64d448243bd87cb0d991d467048b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bdcaca0a17ea6b21eee4bc8b92579233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254ed4623d20732092412d86b3f646e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d9ae896465052625f998062d0eb7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26549190f743cb4d3c07b0980944323236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5d120cc439875cf076f383570119a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c37049570d287517b53766365d343238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334b39026d4b7b3ff05c92e0456ba4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472d86cd00765a627ce2162c7c53b4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df075df392461499f3ff5df28d63133241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec043633e1e190477d4bce7426247d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84f865a0daeb8c41af51bed3d12bf2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23b79bb90aff36bf67c4c0a89d585f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f38e54e58bca850b446f77d235ad58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87651393d08777ed27f51dd45303e650246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a5ccf387d9f3444e03921d0e3e862247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ca49166e3e95b66e162f0768dff74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c5ab5d6e7cd82b55f573c53766b42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b084a2c0f8d251db4023f8cc8a9ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb76f1c71fadb80b6b96140541f469251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1b2ecb90e9ff790fac8ecd2e7b008252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999ec9194faa45d70b1e4b18da2ee08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d2ef1bcade7263a4d304886a18279254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ef5e7fbbbfe41422d124e096919ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b9323df62ad4ca4731b2327bf9312256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a471126d6035e49e4d6f9b9ef28a24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb0ca8c582c6eddb84edd428908a90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4bc8a00cc79c25342eeedef9e81fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88512af0519d1eb6a4444f27cd95d473260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46f38a397f8a215c59cfdb9a7f1324261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564aaea44a152450335b927d1b8e38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc346640a401aac074d254238125b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57329d3107c2005d2d065485e1adc1ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9e152395ebaa075dcf4004c4d3b66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c5f2933be0c0823f4a389c55e6188266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e5079f2efb2e32ea5871af233274b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab89fb3982595232392545504cf598268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640834a39b7d6f92a619e0f7f4c3fe2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb44873e645405ebd82657979a5a443270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1381d75c671e1ea220f0ce1e3d586d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf3cf3fc6fbedd82278410fa56f584272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856b54bfe78f965f2bb5bb977d9c909273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a1a4113409f5347201d6083f265ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d0db0c0b17c54a05aaa488c436675275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21b3727a6452942f11f8f146fd8f0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f43407bad57f44f3ec9105ed8158a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f054a13a6af73cab27780c0b3e00e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93f5788a88cc19e5ba20da3d54efeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374437d50b2b5f3c1f948ed1acaad36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e88b4df23441b79c4b1679136043b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f89820e39c393702671ab5832499e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ac4eb6bb40b43e3f3500e5a55554c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47162008e24426f0e6e8ec370f451e43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d06a5fd854ff0e4c3ea9cba4ac83c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c301bbd9d8b962a3a13c892a35becc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914f81bb4a56a40411de65b14fb9a72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37410d76861c12bc5d0720d90c7a2619288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f443060ec6963feccfdf97568be8ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7156e7dcb7b336cbf383f2a6507e206290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fc3a5cecd64077f27c5dd68983967291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bee8849aade53362518d8035dc56bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a9f7c25a6d433986571fc2718dd8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193a1e64a56205ba4fd5dd50e334591294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece38d2857ba985f57dc06d78b91806f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7d4796089a28caad59482b29763b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fc6583c5806853093bba7f0f8e536297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3332a35a9ae994dd08ae7d9e66f45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1ce07ac66911f0f18036928e9b832299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f633a508dc5ba2ea63d420c49d628d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9efa6e8f7b061afd8839259e6e6aab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f9f1001eb6957f989053adc6900bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029614f6823cae9d11ba3f7ca07bf97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed4b75fee876951bb1a7832ac80cec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285f390815e1a1c41586145e25e1ecf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e90d383c472fae8ba7f4aa080e5f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d89bc426f93da423fa94775f9d5b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75c2fcd4141078948db92562081f3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6b37b9437fe71302167760c53a56c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b12a459be5e44f22af1efd8775f58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b1cab041cc8f19f04c78cf075e456311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b99a7cec5db03a33f659eab4b4b51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c2283da479001708068e5a442f85c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcb150d7b515637da81c6d39c19534314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d664678ff66caa1eddae1ceb52fff12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3fc3061f83bf271178d4fdd7d6e9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb497b68c21d284a931e55e0da9264317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925fdb00c5073762d6eedd3754f6524318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127a9c8f054648d23aed617911903cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e257015292af8cdde04b36491589c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c78dafc53822b0f0bb68dff6323cbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da285d65ac025116133c1a70af8a10ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389996de9cdf18a5e44af399b9f6b49b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fdf5772ca814e47ff5069a5439adc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01fd76d2d7144644280ed06e7760e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8f3f73e24b23a4d8ed91dcb2e9127326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa533b51c76a165aeda0fac1043659327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4da700d71ad3a3efe5a8a9c3cc43fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48805b06ddc9577240c0150ce956ffa1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb31a47e6289dc1130f15e26ca02cd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeefea5c6fac2022b1231ff63c8b83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52cfbbe9586996e2463bc3dee5c783332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bf3b9d8166feba15aa61a06932f87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a576deebce3705e54231e73f5edcca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ecdc66e55fa2e8f896fb67ffba202335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62299bf53383d3940b1975ba5730337336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837b7f0e1390bcbbf965c232414cb03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7abb099d2cccf079ae62102184539338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62bb617eb9ff9f450bbd359d3c6c35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbb22374979c2be7885dd87f02ab8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c3d7f369ca89ecf20a10658c7bc8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850bf25a6f002a20841668245909697342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78f6e1c502870ce70b4613355c1207343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781013431d4383bee847db1562b0637344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e863acd72c9ad32f85f7547db0536d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faeb988acfc55b2107306f6cb6c3c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a248215037ba7b8c0629ff546cac96a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dbd23824292911ef8b2e97fe4c144348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453cba6dd241d942d93ac2504cc3570349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6441fb08a8128ad2a52c7c96ce914fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d98bad568d081a9b46a625c58adeeb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4500ddeda16e64d40ca4453419165352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ef50c75bec33b9e1069e1eeaf8df7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37881b471aff1e8a5582803cab4f3ffa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f6b70e02f98672414e5012cd54125355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da37458e85227e7cd866ff3ca7e3a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abf03c76aecc2bfb5a9479f688c542357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e551c65d1a1c47bbdd32c32baf1c2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442abb3db61f06e2727e3706739d26e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e765dcc1fcf35f7e2e61f717641403360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1563467ed0e3423c1aebe6aabc7226361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a16a6c918c970cdb5a57b3d599fd9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021389a717062d1d3f0ecdc657c4edfe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab153aec7da260a2b5127a6684ae99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e7cda6cf11e6ef8efd5c08f148bf1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3dab0a74620ca0c0d894423606086366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b0e714c77ee2df25e48ad9fe39435367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9e22766fcf9307f8ecb75e039c005368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0722192b26ecb62fca2093c87933a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014138d1ec38709cf17b1280560d3d7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347e48ce6f22bde2427be51b9c6fffe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990e0383c194946dc79e265495d7b40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c493ce67bc34bd8fda5bddb6bfea37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91799a6cd76486e25792f705f529a679374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd459eb2aa5bdefabac645ceafd810375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ea64baa04d2a6e5b1e1d490ddb9b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34bd2f047595a2543820945d1238eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca03b311b9bad27af25bd15835695b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727167865f2074451418a3171810460d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e352e08a2aa121544e1c9635344cc2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddb3491d5f0d01d121572010114381381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416f3deffe821f005354b517aecda48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fca98d52dc0a6d5eec69de634b1fbe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0acc9b73f8713a8c71c92e798df0b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342207c9a461b82968dd8494cc86da5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e6deb02055ff36f7f9c437cfa516386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635136cc3b6b473968d1426c4f97989c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0a5599c7c48bccbd5cfd6d54b2577388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eb55e54d065dc70f307c394ec238f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddcd085840af28bfffd139de3196ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67324bc63366bf9fc7f7b52261fc5b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25bce165c3d5f5c64bd6145a9ae4fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc0ea7900404cf12a36c8613ec2f53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c713aa5b2bb11135eb2132c351ce1be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c05496867326697747942fff4a2650395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b1fd78fe61a2f28797b3ebac56f0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d8889951e43fc288ed0a96254add1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b69804cebc2ccd8194efbbb817fd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add30902e3c996d9eb5063cba394985399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effe236b19293a547fc4e6c4641e2b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e55f1260fc273ca848ba24f34007e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a775373af7b04f2a8d887033bfbfd65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a4f7f0655d719e8cd8368267f15a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9beed0f1a5253c084e353454d69109404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656af84eeb1a42a3d95ab250c805b55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a994fe8f0c31bf53e4e820973eafb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b515184eea65232fb5b979f63a87f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f27f428625fcefa30c2dc5b23c686a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30311058453ee17ff6bf6819ada9f616409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c0d7152fcd2bd5a21da45c44bd6a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26836f4209a1af6b48486ae252e79c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ff477f4f7d77c506e2a2bf0195ce8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fdd6d4fc02cf4413037321db5d138413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d61eb040e10dae27411d2edbf673e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702a618ad8b25dba3d5e3f72ee6e5b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d1d2a24e5592f6cd264aa316d474e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bcb34d78c8f8eda67f0c39ab89874417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ca8c55b18739e8ee634efa71c9cef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4b1fcae567dee3ff0660cac705258419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1772f7e43c5bbf2233a8accec1caa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19b4dfa437fb466496e0d3e1d20d18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76522a8a82417b03165d9ee3ca0ba3c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264809e704a4c61880286092258a784423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef3e5de00302d1e43b1d458b568391424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1805a675d8521eed8235dbacbced9fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0400284196d91f75c0607ecca94d7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab92c192cf48fb427c3b8940da501c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd41a6036df8b381238d15fc610fdcf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f25cc892bfdb8b750eb731ab9608d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff37d5160b7486fa59c900ecc60e7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcb5b0f73873bd47a209d9a6a9afd0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24ae4c63ab9e79816165051c37d143432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88d5419791cba5f354a68b49b2f622433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2e52cefed4ff7e8694affb48423d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f706c86d81966cc39f89970b35f5ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6fbc1b6b102b7b93fc801178a96eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1907ae052604297b8c5af65ade37bae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf95f5fbb4cbd0cba0e2c7465b73f9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f0fc81efeeb1e1fac6444bc7f359b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66e0f165d69d6a48a238256f165000440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706226253a4de33152f52cd4be138a19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868c33d3870e69560589986ce614b48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d34121fc7ac2f42f5a15c804eb467443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5857dab058d9e88fdcde6731aa7713444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042015c855401e71c8e3e701d48ebf53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae5e60a09335ab967415fd391f6179446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510621d82d458416f859ea9ea605867447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c5d9c647d294031eaaae5227b95e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0082ff4e29fbf95d09b1d4d083765449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d640f8fcc143a6a72dda62e763ff8b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef56be285d258f87d4c502ea9b8ef49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38b9b54ecf73a865aab4428c70e63a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2c64d224aab6b1f13d4c32bf38640453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12df47a5bd78d90eacd9113a0a48944454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba3ca214ad03acf7ba804aebc362f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0889b2498a4669a0f4884c9b049736456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fc78fd4b408ffff5f147a71400329457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcc2072d8418b5dcc2ae1309353584458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f0549dd6482167c18433aedf7079459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a216da8a733501a9070a9728c616dbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b522e37957bf672205b7e2760c09ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5eb5ea26558fab85f5303b9ade63a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475664313734fbbfa1e4f933afeedeb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5496cb4362b6cb04cce54016bcd5f97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e674012a6eb14b0b14e89b107b881465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f1ebe84ab326951ba528e2f6b303466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cb9437a154e2afbfdb2da74ae6ea7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808544324b0ba8b771d1e9e1c5711a47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1bd0ab843418a5816c0e7c927ee5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a5b0bf739d4893fbfa354f501a1c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37b09fd130aba72cde3a55078d05c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617f59505249ddaeb12d72df969f114472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42607d1392d1ee15ed877eb1092d50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ec3e1ee3b834593589777e5e76fa0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee19c935f81901c6e6f24ab9976da82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b75beb0bf5139ede16c035f3355807476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805082a8334ec872f636076bdf24da0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b115996b2a021897090fb667ae363f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935a842296d87a28e6a913749ac0721479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7485642598b2a92f9dc9d09fc9dc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35333a8614a78ad5e654fc62369f46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eaa7c71810ba8b91bf1cb0bb48dd2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f05524061ae77c4e98f0d05a06598483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98190237ec03f28118323d57ed7f2dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6009863babcfb91aa703c95d504b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29093b6d86367344aa51d906f65ac5c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547283d1c68d80d7ea46f73d288bb51b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d80b74d482e8e0967c238298c16479488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9201160e72c557a28943fac03dc2cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8c41cb8664021a197452dbd76f5d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea1f45cae0434db77b590fcc28a610491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c264871939d6231d3691db7ec121c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc02cfc667a9ba37695f3d25e5d047493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269809a31ee59b468baa474ce38ca97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39d663c31c383ba69a714400f3718f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f240415b1de6930ca66c318dce91d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700445f38d213c7604f668b9e63d165497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2183e7eb883f07173cf339145732af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18742176de9e7face78382afbac730499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c06d4389c1c6cf7aa23be2c0a9b0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf8e6a91742b39ea14e09e6106868d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad35ab1af9bf7ff1988ef2892dbc29e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258ed039cea9a825164a6b7557f4478503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4a03ce8f73a5101275498d4c9525b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d90344c654f03b7d95f22e448df8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18dec715cb8417b09b314f5248b2d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5379718bed6440b7c9206f2ed66fe3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd91f60b5106387a4c16933871acfa4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcfa0b16c0a564049f76b9c6b07c5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d27fc9c96a0448676a179ffa2deef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688567578ba14535684eef1b723efa7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affc6af0d9d883771a5b02ab378d47b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478d32dbba8e6b7081157af3fdd4472513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa38fdd25e00b871bde8fb0cfd33222514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a667c85b46254ba6a317f8efbc4fff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83edb4d555ff7a3851a316720d98788516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e50a94e00894450ad7815fec0b3fb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29137fd8e2c9952ff3f5409389fd8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205708755d79f25aa451a0194318005e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787aa324a60917cd9d88cfc87c23c65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306ca177da1505e40f07f38cf0a58be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51918e69dd9664a0d30887ba038286522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd754116ba2b708f70024ef28670cc4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689463c1d38700465f2125b29055441d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772204c4792bcd04c5f50efc003b4fa8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694b07db730bc8bb6469f52fb70e3cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8faff8fb6117c713f31a606ae71a14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2e650bc538192125dbb7389020b17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b08c4f0bce61dae38e7ec6376b711c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb0f3d1e45cfb9bf6537904315647530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd563d8eb0d7eb1a23902d67abb896b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe3384dfaad742a3e8c36071cd3e0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55268bf255d55d877e0e7a9146594f83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa7536d2c0205494fa9aee909176fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22127722f716cb369f7395d29b7bca5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce784a63ba43aebc64ff40b0dc53b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd616de13f2166e3d51d0b10954c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f30d60d902a8227f223719869b470f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97393fffdc0fe15170fb98a4cfdb902539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ce75dbab08c946310136224a2306f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68df565a3758288754f7fe1c08b530541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9dacfa4bcbc3737952d27f43462b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbda5982e1d5ddb23b6b2495d27504543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9f70636701b0b640d66c9b4d29096544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59201c9539c3fbf37dfa611fea7a9825545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d3a66774a21808dba4b49fe5dd4bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee046f3422171730316eb5078f5aa371547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da1d048c4217ccb61365216b8b902e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1f6932d94cfc4306a04ca9995fa4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2c6b307acefad98a7ae89da5140a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d582450cc75f1385a9f113c60c472e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d4807076df7e37c2794ea5c14f65f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63d5ecb4981951a83b10f55402d2c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d2ed50e24aef4d5dfd9e4d74c2a68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a93124ee6eaa75e0e7ade7d6c82297555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95167d25e5017b49ec8eaf8eb9ef8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c073b70df3567e7985560edd5b8a54e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588724a0c35fca5ade08c2e5a34aa3e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db03190b6f688685e7029246af6f41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6491870b4608221fd9e558a9a0adb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30f9c61cee70a78a4b33ba6ecc505c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2bc374c7fdf703c54e2bdcf63052c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d11b74a919843262253bc573b924c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd374d2bf34aa806b877e23e448b7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efcb1c5bc139b0361d51e7b5a8492a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9b0d375e391335f35d111687a78a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21a1509c2cfd8651930e93387d86de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f9a9420d9ec0f4c40e1a53155adb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386d23386be9f786089fa75d37715e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263b65af7086f4cb810e5f998a3b76b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d377c87423a58ea97013d4a8309eb0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1a348c566b7594fd5402ca10efbc8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6cd79ff461f8d360f464b90b602af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c81fefc4baf166d3b5d0ac42cbfe2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7952ea21a224804897a9507d2f6e558575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164dea0aceb6bdb79867c1c1b3485f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe0bd689ae583f3802c924ba44621f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d93ff6c97642b233dcef8c437418578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d726518561e7f65b7355bad89d243fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3360f026f6149a7969568933d8dd3b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba3f356e0d10041be19e6ff96c00ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeb58223929e52eea43f657aee4296582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a15d5ffc8afac1d650e41f877f551583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa51b31529c6c5919d535d706f13f2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133fc3a5d5e97b56f0aef20f59a6c92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e2571d711bd3c7094652dea452bd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689494bc9a46e4996e2de6da3fd626e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f032fe122794ac7a3414e735069b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24e3ccb53ae703f9ce1f750d38d743589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1afa2a6ea6a6f3144d77a5f1fdfa4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbafa62fbb8ec3515737dc35c4483b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33ba44a30264567760984f9d00745f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0d6593c5472af811a19aa4ff32184593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a266a5c45ba6e6dbef638c572dfe3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae905585c767e39eb6d1ce23f237141595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23bae4c757474dd2116c6db702134c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392a7b6a50c4aec3843e9b6ba2f2039597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1058ef2eb2758b9d7bdf8297a560f70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111de7e983026dad67f42a91f7360dc0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d3d104bd87e558ec993fc88ccac30600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61469a6678bf00b8b0912da1d2b4f631601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b131c7eb09c69918e8db3cc7386ce9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50932118f8e0b913a1c2a4b3def2d973603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527666d2d55dd577c22ca06e2adfc74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4f346d7ee6da3690db6a93352311b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c66c4103729e2722f5022085185262606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96999a7797e70a87aabebd5f4b40c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1cd9ca33d0b6ebc65fe142f36bcdd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96fd8d50fdb616f14c12f820f040c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4ed9ce58b18b51fd349fa80a0becd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909132d2302f4b3997c8a25ac7ff079611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c27f5fad0f6bba4b1d12bc3a1a30a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c17a2b3ad86c1d6091d709f67875d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a8352c21035c9c8f00245c138f25f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922419f342ce7733acaeae0026a2643615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c39014e0b408e1b87d895248e3e146616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4664baa7e394876d8907cc5406b9aad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5565f53e450dce6b3cf91d4228894618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55564593c2121098fc07eac38c5a2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14681db3333b6d8c5052b66cb1bd1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5814252bdf53e47ae6167b7b2bb336a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd94c8045514c6fd1ac54be41d91c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654ab9d23b9b2c263293d708200906a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab946bc5fdbc4951604d6873e0e48f4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe77ddb3b01a2dd11dfbd36dcb8071625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404ba97d3ba8f8829ffa5c97d993ee9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadfbc474985354b268dcc168b02e5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf214f33870d94a920d8a4ac07c5044628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f1b9af7e9f30c29eedd86c93ea18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdc57536cd2546468981aa757b2ff0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0ae827187ec21e0ec613b9e3ff6f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9f9deeb455d40114495ff7a3adbe6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d639e71218fbff898ef8d6f0555c451633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020519ae3f85eb72049570b54f2561cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f637e44a61cfa116fd2b094dd131c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4c8a2fc59936cbc528d8146235e1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30139aedd102904810ede37183e747637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7757fdb8d91c915ace49717cadc488638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865053bfb9de88fd287c5fd430e2c6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b979afff5018fc7192150adc72a95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8de3ea891a0d6f2a7fa73775945b1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a25bba1cec87dbb70ce2d3efad3f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a69187d7f25c31852150ad3fd2d9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7288bae744f24262857cbaec7ae224644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c7b050e1e9f766d9cf194cc467605645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89502a6b488c75d1c3d902a2de75900a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb4bec10475b75867c97c77f2d6603647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bca1868d56c686b3733e4740b3c57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba27c986dd0c227471fd006daf8f714649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e60a3eb8f9a496fda3671aff326004650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbd0361d998a3e834aa1a7fee68459651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a168a9172990ae65b6bc66cfff9b51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815b3746eb6b460e6c9e2ab4246ccec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0b579826b3d4218656d147e3d596654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dda1426ca503cd20839d153b481d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9667915b7d635dd30e469ba148f588656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee11762555d88a3f51af5d509309ad8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed2d4d82906afa17f88d33a54d6471658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62db27656c2bb8182c980dea921b8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3ca021eb76243ddeee58a4c3ffedb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cba9a35750fd4bffee1e79ff189053661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560d9894b49339ffc357c867d0b2223662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f735fabb4d4772149229f954e1fbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ace19a47ebfd21b535e7b20dc7575c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfe3f3867f51e057ad8a99662fae37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d976e471fcf9eee1cc291f21433b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d7036fbde79e7c36e476f2005f49f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bf3ce1620bce48665214bdf254059668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864df8a983cddfc8e15430d72631ed8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7afe5f1c243c018122e8995111dbd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568bf9906b57166eb55d90dfdc57541671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e95df501206f0f79e1730af4fa33a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdda6840fef729d36a870a3b1fbb52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3cfe60242de4f0322ef4dce688958674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edc7a12adaa8abdb81033d25274354675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e72b4be35193c15ec1314ca22fd5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610600c7dde380f74d2d6382e5c544c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647956fb2c3b9bb660db486bcb670f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41638ada25e34a30f40941167c39d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3af3b967425914b76057221f6225be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb459b1b6688982b0bcadb849d253d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9767284ece09d53ab58753437b025682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c294cf1e410605cc7b28a9b8c40d5ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55247e293aa20de7cd651e4ea8435ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d055ccc09ec46c65490e5f28fa207685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ef911a03ee63040c797ac12376edf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf0214c107ddfd25a524b4793d6bf4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1582dbb39620d6ab48307fcda95382b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79792f20ea08d0f8e44eee8881b39c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3f3845142734664a67d24776c1b8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ab827ee57445588ca3e6fec597ba2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc41fbfff367e937886a6eb62ec55a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da480fc0bef3db1547b08353f89494693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd34786c00b783e9ea34ee8ee25a7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0960dd024b1406121f73f2f2309438c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e16966ff885c88a1516a2afe265e53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f0b6c9378bbee182353ce1f2cc829697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694d7a262a1989908377e010a617c33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeeea062787c5727af05041543d752699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f618dfc036e665a8afedd50572298fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6cb02da12055764fdaad5865143b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6f170d5abe0c80cfe48f3ad38b4c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f06f37e979745907a2848dac317fbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc73db961926d3c3c42f2b73c15ff15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bc770ee9645f35eb0b282f95be336705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48b13441ee8b6fe9864c56efaf56c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56aa4d7aecf9c0e02338aed777b5f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f237a43da87d34eae8e3045fe44a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d545030486d18dd21e3c030bf00952709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1f3e6f49b11b54789e1774d7db198710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b489e6d47a35bbb260b1424fc504852711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f11edee2937ce67726b233ea9f1f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2292c6cf3bb9204d2804d960fa4bf2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e54c21dc61cbf5ad4a6b9b9f6d94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55464e726fdc68e89ee21a15a99d0bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336651d870ca648b2662e8b61fc7394f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac45a6779b8f36ffd71adf1d857d0f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e692f83ae6ca29b281bb51add69d5fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a3c80ec807a845ef27881806aacb5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5e6199428f0622cbc1db53b538f6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbad839c1b3fb22610c62bc838aaa4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ecb3ee93a38a940c73e3b544568a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e8d488868eb52fdb05ee795fdb712723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd6605d757287057d72dcf03cd39d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0840758a2d2e0c270f81b2c25338b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389cf0d5c53a91d644b6cf74089d09b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2206a5bb6d2748f3a5a048093f293f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9c6346998048fcd62c3335a12a140728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a2a6d9d57d76d867f6a77e7a10505729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf50eb09698b09dd4dfe8eaedfc9f81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c65105335ac0e32a4d5a445aab8a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f96dbd5a1d0bed220ca2534c63c20732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f07b4a12d5a3b462d6e99499e33b3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b17f9cb7837303f8c35d13c6df6fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af6592420ab91c66f6d83a56c6d2f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd5022155c4bbfcbee4566626e7aa0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b34fed5eadfcb8155f7a6bb1ae40f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bdea02cc92b369df831ccc03afc18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e526ff86647ba9928f9c8bccf37686739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265d7c3f15a51bf3b2d404e5ceaf19d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f5bce3aa6de090af56f3773eb6c27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc47246f1e38f452f672075cadeee1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b54edd70f1ef334d8da0fb2faf11e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d4479a2a7e90e286bf03e1387486b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ce68b51d900e8486a1d28d7c60fb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04732ae3a2b1d27983ae2beba24d0c67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0cff3b81a80b227e7b5a44ded6938747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8727181f3a17a7734e06f3d99164c01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda41c34e1123541dead816e4cefb29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223a9bbc7ed87294e06c9b4a6533fa2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255c1c36668088b76349ea8bce12878751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadac54254b4e8225428892ab52051d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de396be13ed5f6b34b353031894f13b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b02681a3d912cb6ee8add55bd31b17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2abeaa1295ce6e1c8848f7fe9628b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e24e2580e44c747d89cbf29400e83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa277ee0e42da7bf84d7767543e271757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948cdc56c810cfe0d3d840ad569614c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19eba83f51db1dd77f95bcfc5549c7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc996e8d8ac41ee41232528e96af721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dce49a41c4216ce9c5dbf883019ccf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd36baaca124f11d32403ad4712c64d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5826837b9d3e9db44195deee945e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa58a24b8fef2016c38adee40c2d1da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7bc734a5cc312b3d33f51c14ae6046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e8157cf9a59523b4ffaf3decba3f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7262c964494b6722490415c99aa0278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa3a0d0f6692ebe1b931cdc4f0e69c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf72a3445726df2ff18cdc771f2960910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81419bfd6a35663f56e8092343409211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2e922bdcc26ed7fa5eb563096063212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcf42410e2f32eb32ccbfee43cd95c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdb58d4ee2d864be5f0e38166009d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07877bcee6d22a1352a7c8a01dbd3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae666837a1fed622bea9f9c920e0c8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877f3d93e4502002142573255f6ebe517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816486369511642e86547a710d96ffba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134cf290ec14b577ec5a311d6a41fa519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b806dee04daeb61e60d5320e07ca8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60c2553d89dec741b0dd0d06f7a83d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3d00a88157fca939bb124fbedfb6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22531f966f15ac60863ffd1c4172ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2b03c0391fa4342698c898d78e1fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8346c26077b041cac6d9e405011725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b415efc0213c17fcb0e887a5167435a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ad05379165b10a915da0b7fc821527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd55406430dca6311ed85d2d964076a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fc81217f2c01657e085a09be0bad029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb8981d25d2a78d52b00635a24683e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d2555eaf423efe8465419c6c4b0fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1b52e845f4f29925c57719e6d837532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7f1f9dbb72191fd4dea10c1f5d2f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ad3603f2af77db6ecb68be7b0087e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e876cbb2f06a3325046aa911badc8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd5f98a8ea82dd8b68491fec6764d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91db634d9d50a5a7aecd7c94bd3dd2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba24259180c7e311acf1a4de594a1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c725d67ad5737cea7807ebcf53609e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eadbd21038ee36b56bbf54759ddd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ad863e84e29a960b25ad339a0ac4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f113f7d99802a766555fd6e92c2025142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d439e5014556e633d56bb41334f5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2924742ae53be778b17670ce6b259244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceadac6d2f1a4a7065944c1d74134545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7eda353735cb5860255ad46d0db1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726822a2b5b4faaca1b383025c9242b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3815ed7c5b8cc47c27339c1ffb03e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32a056817cdac8278f59432bc1a6ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369727d02096e5c57e2053dc626c709b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b834f5bf25e76fbca2c92b484d1e3d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5c5119c7d00049d60735b18767cf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ceb6cfb2e7f52f753814b9404428053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808404b1ce10c0b3c3453bedf0b55af554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c53240a214559e75fd5807b94cea055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e3ef01707e4df5281dbc68cc7901156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892284b4b850ce03c4872c7078b1bb3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb78ad0d7963623b6015e0bac468e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a1189f3436a64a9d97bb24a6b4f4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84587da1ad958c416e7322eacc53c8e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe64a6648952866c5f0c20249bd597a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e74f1602b841332632560dd3b420b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97897a71d467c247bc4b855a86eebd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf39006121ac2a9830cc12110546b1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d360395b4a39b31a0aafbad54e692265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306d38ba5bfff2c31b5b9fdce61d2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509369ed9e233960b9f2f3ec19de89067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed5ec374b336a524359c070963cb3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e3d515e542030302b16142e96829269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71eb3c3db1f21b457da3011c6b73c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eb726987cdec5bdf9d2d01be21de171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce4c20a0c14c3e7c6f6962ccb573872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3477eb450f295ad65b9b30d77d302f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b3f961228e23b09ee6a936c3aa97b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0cd0016c3455e45b3d3b05236520275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b445c7216c50dace8b6d5f28d58a2c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e918d820f3db3879aea7a3c2cf8c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68400cb3a1d235c52ca24daa30b8f0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6073f5ce4f2f17a0d901fa72c4bf979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f2dedae268a7977df13aff83a6d0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41e65d4512977c0032ff59ce740ba081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e3e1be0f3a621af8539dbfc71b42482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba893186b9830185f9cbd19da1df16083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de63114935a609bac5a37f49fcdac5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474a7c3b80de3d0ca731b4f4af6885685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9c34b56376ccc7e51841afface2c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93420b6d32769949e8974f3693f26fba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d97c0f07d27a428f6d03cbc6437a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42623ac29b4fefcde988a894510fe8aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad85f5689f73df40dfffbc84ed9ec690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2fcec9ec544e9f749935b31c2c12d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8302839ad27afb8b031f5e5018d3f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f926b61a7b32ca27c1e0edc62c6d78893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664697d446ecf188c8cda44d5368583294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f7083a20c8e531d6f7f4022109b1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754328c995a9cefcf4b982794e2e72996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57554372a4cd1596650eb4d584a11c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86d2c566ff70cc73dc154c04e3e24498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d36414a42d5b73c507177ff83799a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55feb1906f594acfe5141e3128f9060100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51c13fd770aaae652bf5183dcb5fba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16521bc5b8122a3642f3db38311768102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938310defdf505af478256775b9372c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58afbe0fef8d99f51b4d94abfa097ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a65f4e2bab6c5de6780e7dc755b9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563047cc4bb69c6eba41f927bcfb7b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35db0973f8ed60a9a1c97f705a54cc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde0e536e0a8fea77950046e132035108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14292cf621a1576872fc6e9095e012a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acd37a6b0c9fb137396a5fa8bb3fd2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ad9cfe865d75af96c2093bdaa3ca6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313773fa492b997eb1a940b63d26e8f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc40bac9b309eebecc330cfaba07e11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea42a196bf528e57edf09321dcbc44f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942cc388cbe2aac0b87d3bf89abb2a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc020a49bcb56a2d50b92cc1b403c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b9af9d50aa6fadf65cc201d6a6797117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323190b96238755826190b9c633fb422118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e474000c651579034b940f6424e3bdf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bad89aec43e409988668df1a05f986120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bff9edcc188bdcb1d6d86f5058364c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf20e9e2a7aa311ccb031e9ca7c637122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c5460a23e5cf97b945c4a4b945709123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cbfb131e24e41ff391952120e8e07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2cf22663b5defaa7b96cc1bd9892a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00d0478563f847bf42a25a8114c3c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe56d36939f06c9cfceeea29989f93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbada27d741b84c3cdc4306346a2f47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4ca84888b9365aa73dcda9705372b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89528b42da6dbcd7a97ce7ee9ae9f5e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f86a177a9a6d45a6702281ada6cc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1977ccb0df2da176ac615071c562875132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31da05799a3b2acd5a35f99c4fb5173133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db60f4e898f793c9e1b0ef5950f0ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1147fd2c0160ba5f5c3610553badd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd173ee9c264a65b03a7054ee9b652ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81727768ecf2882937373dd13b42f0d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72279956b1e8362a8dffc169291394138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97c6fc3eb7408d06aafd611f37920f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056d09501ef193d9a0858600a380103140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16315512bf1cfe53c526d2271a28e9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae3942a348e641c9088d15d751f082142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c738d8a5eb601bd14fb2c847b923a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a976bd2a7526dc33f06f2ec6c0f182144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647557509f48a3b4eb2e5c2a7512eddc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f297e4877c8933bb16812f92e47586d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790c9fbd330d5e94aec485f8e765b8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ca9d0f3760bc0cad1c46d9473df58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e3fd4ed1c8d6c5ee64b492d7a6e75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d757c99448b95dc3246f8a007a0e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a97999720c8ac190044098d466670b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab2fe94f650ca9b19f601ed53abf41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f3e49e44d7350e4a502b1a0877542153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edadafe5015b1fff4f5634a6abd199154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ed518e3da7efba9459ff68b206652155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204fad4ee016458f3a44a6971d97d0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c30ce09a5018fc8efc8b9ee5522bb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72fd9bd9f8e621687281c10300ef21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dae2c5120bfff04ccf69f73a3b1608159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707a5b0216b5dcc149212be864fc0ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7051f7be14e50c05fe54d439fd8ad8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed463020c69e53d0e35a8f097dee3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c9381869bfe7b113235eaf22a5e4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f9f5108a3e54c6b3eee92563dda25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e039dfcc97d74b75e7b16248187f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4637c37aec9a6708e1ce9c69bf25f99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f67bf775ec4dc642c3ce673c54331167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd390f4bdea48dac7968e1ac786a605e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb7a12a1a3b1ca679621d412513703169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393f55111c49e5b1284cceb62000d2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dade00cccd2485ca8252bc29f66f03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936b0200c4f1178015eac041e5e06e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd180134b30b036d0301e36dc29434173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ad02f1eaedd1136847f8aa56d6a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dae04bf8170bb6e159bb8405283a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5811f6721d3b77c854981057bc3ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e75cad861c4ae0697f79db77f21ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a8100970775fbd1597af81298df2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5ef870e781a5e8c1d726250209754179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd874c76a468d845f2601ccbf7a1bb92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f8cbc5024d747f7d2e032d7c93857181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52b66ff858413c11d3d797a38444b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a666cca571a971f2abe863ad93953a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c590ac01597d6b1dc20f3233bc5231184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c988066e7d45b791cb063f3b85244e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bc7303242946a12aa2ddd69236811186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f352d8a12d52f57abd362995f2387187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05afa0addd905ece01aec468cb01b60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07472439cdf8852ce7a5609d746fb550189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0473e7b464d9ceca0644fd9ba18859190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a8f02b934f705ad63972c296480f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64fb3fe4a907d12e23e8849fd0b812192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b30729ae1873bfe3902db96f973a6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b923677eaac7c528b5821c88ee69ef5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5456d612ded3dbf4469cb7ffc6a8a2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf826fb0106a5dbf1f23e4eaf3f975196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fead6931d7abc7a835112b4d06df0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7922c8dc7e667509673a6e62cb8c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461a26b2c0c6583465aa4085bcdcb2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbb04af5ead6f2300e5139a916d076200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f24024e501306898bc44056632da67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a3ec565b302f7601cfeb77bcb7fdc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399d18b7d693e7c98e9747864f409f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae0b805c477ae217fb688105afa5c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6391ddf87884d7ace2b0b861822f2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10713d5b5b75b7ee55e3851fad0ddf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d9b7f986244f3e88d5790b2048167207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cc158f825e779117e2128c67536b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e754744954f38ff8ce9cbdccc504537209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afee4a84b402d9dbb837fd2750c653210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364785701cdc3ec502d6b9de573e92b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c5637b026aaedcd452cc722c1270a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a16306006bc1a53a40932b33c2d97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef017ba42e2447fd9300a58768e1a07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440edc4a892e8b2419b43e1f023abe0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441316fdc872de305ec910ee0f16c318216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22fc66c241d07491b29018382cadad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd831c5f30ba170161c91b25bd2c2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48ffb7ff4eb0e0c862efedfc0d4a12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9115b45502e51a36e39a32ef992fc63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82627820fe6db4c61f37de7d7b243d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1676998029d717e7637282a001c2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba86176f47b6d2b41dc88763e0a7b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515174b588cf7dade39c3dc75d10fae6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9128709308faee0ed03ca69a32bdc56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811edd9ccd54313719a86e946d22cd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74434e51063398a275fda5975523334c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc71f66cdba6330a3083ad7ed1c261f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea03a05d1aeb6e99faff8e8de26310b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71115cd593367ab2701f1e237806f0dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf6ad6025c4ab134d13cb046613803231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8e3b5bdd2942234661e88b566487f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53d661c70be1268183b45b51145e74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f14bf7973d386337de48a62145545234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcbc6eb9a86879818dbadbe1c5bfb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebec1a635b8edc7bdad9eda5a5f572c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b946f56c0acfc6f5ab406cd859aeb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0869a1c46801f96c0745781f6a59af8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94143728951b07df48ae6f0b1123e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589b504ed10aa9fd1d7aa3ae171ac33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ece6614f5bee5e46234b3fe104bd15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45561c93abcb8d657db336e9e3dee271242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6338aa03b526f51eb9d689cffccda7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311a7de2400e2f5d78f8c5557840607244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cf61f67d91d3f6599d3dd0421bb26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3fc19e8820e265e2269ebdf9aa703246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb357f6530152adb4c87ce989ef38051247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba72054ab267412d17caf5f544c9638248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40034c1fd132120c0e01a53b054442a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfe54039979a5c6b03e1db39e8217b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe78216d32007217002bc211d7ccd8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d687109ecedf07e332923b485bc583e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff036a2fa2dd1ce3ad181604bd9148f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6403bd11d45441badf1b28ae9c8091254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8b8abee39c3a2ef0371a941a32671255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a53cef73037425c377ccd1a4cff73c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327e59a4779972a115809b1cb99e117257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027414e063b4dbd241eca85724fe8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eb7827b18e95cb25853fd2388287e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c533ec351e4ca29d33b8a9979d65f72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9dad9d99039a8cf69e4bdd46e24ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317a9854bbedb776a779b8843fbb736262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f0abe7a5ef57c1208e071ba550c8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90775f7bd01218951e44c6ddd45873a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f48e5e581d577f4ca80171ad6e7ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e08f752fb0f8efddbbddc6f5bd295266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159bcf973d523f1da3e07183a2998d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b18758b75d41b6e94acd1601b0b094268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fba39288f0062c3e97eb0b54392953269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770062caa811536b4dab5a4f6280654270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfc07b3db467edeca5e84e4083a668271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c136c45103858ef02df23bbc875aab2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4943e576728d56420312561c69612dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e12d4d04202b37865f8143ba7d86a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24f05ef9b3bd7767af302c3e24f32b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a32ca0a684b2b5c4655ffec4d94b2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111910d9967527dc1694025e6dccbc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab787f207737ed0386433151b0ec8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d81d7f470eb7ab18cb7a5f12905ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e59f6d713ff2f61644713235164601280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a841c61fb9efa67ce55ba5373c63386281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fd7ddc6075aa343dd1dd3153503e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c663f797961070a1d542ae1b5e41f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb79841468e8b0c56899e70b644a0a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdbdb537cd3839f71d6f84059c5b7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc5d19829e74d609e587b3695e5671286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718404d9e6918cad610b0c5a3f2b8611287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae910e0f69f3c5b07bf64837a612ba24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced06e362ea57e444c78d309364dd72f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20fefcf676e3d1dc87bc3d5422050f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310472ef9d8cf4de109c7feddd68cb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3081ed4711d08712ea769a924ad25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc17cab1e01b701fef567b4614bb94d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a596ec30448842f5e0eba6dfaefaed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa249d3f76cc9fac7d6046c25f5f2fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904f67ee4693982aebeba3c3aff1357296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4ed332649a668f74b6fb88c54ec88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835cbf31ee6549a0eeaf41aa4462dfd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f99941b0f28866c6913b85c18123e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ae4672943252e18ff2375a1d2a5bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52564bd53c720569a27927ddd70f2a27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdea4b81e85b7b316b1040aff935b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376dbc22c8af05a93656b0b60fa188f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11503f399328a4f7c70ee2c7dfc22526304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ddb65a29789519a352589b197d449305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdbc67c56bfe62a724fad469647413306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd15063194b05b2cc3a4dd056f0f240307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32696cdeecba404388864f8771a9967308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb0172c328f73661563e51bb25f763309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cb7c4934a8ed87f852f795d30f558310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d4997048f77ea3ef0752ec8e33c41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103286976fbd49753ff3e13e726e2e0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea290fb47d9ca72040faccdb54b023a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec71724d2116aa9430ca6c7c04cabb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a54409440493230fd226493b8f4c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938dd0d7b7a81b1aea71c8997c4489c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e75390af221cfb03e4da3bc850397317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01858456f0f92bcbdd63a47d945155c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84431016eeae34109b09c6cd38cb0a97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f92125cd3181fdd29ecd4565d2e79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13979aac5b6725e259466415680eaf12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86c8f327c3f719409b93d701a1ca6a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944526880a6b3dd942de57aa3f9135c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60955c32925eccd9995b5de5a319213324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa48565eb87a2f5f0b5c708d7257e24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833043d901c197e548145e747a2419e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e4aaa1073dca6a95e93f0af711ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7895e8a0f96a62d0a517f1bf501bc1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda2a433306b235618ea57d69ceda66329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50e737da3b81a99a682ee1108a7484330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a86ff3b91132e53436da50cc4baa5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118df42180f15238acf9ad8c29bdc53b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55ff06ae2e296f4453ab816d5dee4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb032b4523d40957ec3a827e66853f47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539cb9dc4cc51e8486f8ae6cb6bf735335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02d509b592e4997f18fabaeda81c02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f32f0e26c7a798be40a4c4f31e502337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c2205491d2af074eb7d2140cf3ca8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94024dc7eb0e489ba8940392a82149339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445a630b60681b3d3c8209a708dce2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e06489bc9b899bfa16bb524a5bf5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a83d0d3b7f644d43ce17dad8feb15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac99cd25e40455aa941e82fbebb7b1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cd0edcab69b9d11584aab1774035c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5fafec5aead419b43ef08db76c65e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22585f7d5a018b0b689e851b46970cf3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a0aab30ba00cf21064d84a7a2be7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c27d8d88a3cfa241b7c976885b40f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cc3e3ecf1a18d25faf9f41cecd887349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90933f3792ce6a96f535b68c57a04d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8193eaf098fbfae5b8389c90b9e6db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f11c6c26f72089b89c412788b15930352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e13db27f57882c52431a74ff6007a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dabc00cad0210b469a3d4dbb3a63cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6474583fa2ac130deb456d4d34ae407355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb291e1338198178c712dc4017a4e8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2673f5ec7fc7c44fe42951947f7c0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40ec19a2ccc9c80c913cc1deb1274c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372faf02469e0979faa6e188eac45a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c603c9a7ac11342c4052642410d285360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024337e82fd385c0d4f0788fa1be050f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a0823d00183d14d0da40c381e1fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31c1f3483a1dce267b062430dfdcbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3edfff01dde60f5c9c8f22b4159e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d78eb53a64f6b9ee7b8ffe4a92fcfd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e8d271b271f409536a138a0772fe7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc582aaf5d2d927be98384e1ec1d3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6762fc83a67dd3bb1e4e8b184eed2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371dbf4c149979682b446d97fe62049369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0b698a66f718cafd0931fb2428ab6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ec89a404aabb5d955d96e7d8e20fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66ed257664c3626a61de9c1950c5b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12797b672607b569839057a07a7b9b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c03d87e956d6cf5b30d223f22ac171374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e0570d89a54b98c619ca1887725f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f293c898990ee77ab08eae5c122d94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658fd98771edfc64022217e6a8d3cf5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d77528c2a7bb32fc7103614ed247a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f81363d42fa8ddf53033bde0b9ae90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a19bb2442f453d682606679dcd4cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b18aed37e5426772801185c00b8c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d528537fb70ba34cefee8a1c2e224e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcec6cf8cbef6c99f00d6c8b19e09da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3a228db1ca483d1da25310788000b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935709441ea683603f79f208c486d9d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68919f8a69f31b08c8be2447e4865df0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ce25fa51b5fc3b38cc139861a5e85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822e582f35b250c9ce1215e2571fc8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcbcf179638dc60eca17a729ef0743389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceba795620b925938815e5175b7e81f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c1110642ea0f09870682c14c33159391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f78053951a59671bed410a28c3e71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e95535e1381b3a5593b6a99578b72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7875ba398da60aa742c4480c53cab4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02097bee89c4743429b4b68cb331c7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181438bdc4a9aa36521c414d9e6df83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095377b349f3cc5036068a18fc25d01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380a80575db95b5f7c692731949ce81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebc6434b19e865d38673333decc48f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05de6ec54b98df91dac5641e2e96468400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455dc047656e05a808f272154e8549d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2ffe8a529ba435076d6e9a9771c69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7b11d69575a7f9cf64ea771838ecf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cd7e0401ad95deb101504aec58a6a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b11bbfc1190c5587757b0b79b627f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fb537199f074efc9ba52165ddcab4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba6a19ef152e0553b8af262d104a65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692c3f1c6b25952686ccf90f0e8c940408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553a5094d2cabde5ce8663cad7fcb36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d464922bfab687acac51689e19b1fb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3104ba296daafb58d73143fca8763b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e89e43aff65f1b7a54fa240c6e008412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636451e463508c1a9758b7fe8a7c0bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c04accc747bd4da1105ae87f6ea786414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccacd727ebae256593537f337d5c42a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5cffbc6c12b1bf000784ddc847b46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a9d3bbd70463b7a861cef1c305e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49809720915169c8f5cb73b7ad6e76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce0c936e5b87937cdcbeed216496a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ee6bf257a4d9ae162a5469ef1133f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a7f710d1d42853df982847a0a5bf5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7331999381d4075141aa245b1b67de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a0868f75b04059aa4622c3120ce99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d9db90d486c7c7e52fc82c6b0eb61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64cf3838390c3a2eec5fafb99d1bb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d90fa1e9f1b89cbcda6a791529b67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55253388f88b80528383d2cd195b0a53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe6697f6814793bc879e7be6325b8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed1a51f7082a297df0bf94b71ade94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171a22b9ec7fbed5ea1f933b0f3e30c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d12a5f9629382218b569ad644679c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d58e0b2eae42aa8ab833649cbfb88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc8c426ab286f99659fa77dc4dadf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61fb43d5da2a5c69097a79d83d0d1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4561dc3be1e4a04f690f909efb990d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c546955f9739e2c4ba205da06d341436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be1c454aec08059610cad8a0b74986437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c2e602a4f224b530fc430d2ed909a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8b9963c2ba08c61c6a81e8901d7d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcbd42960e1763dee33b2487d6dcff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bc2c2497fab2ff0c7a3ef94a9a663441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8745d39d4205e1b3766362781a93ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96c75fd58724eba7128d488c5a9711443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c94aad8f552f1537919eaca5f4602f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d149a2683949b896be2c4b762c0cb10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829fd1e3df06a1c161ea667eb7b2e2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24096a0199fdc1d1718cf5f2e0641a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43729570059c136bd7b0c8712403328e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350c3b1ae90a7b67418c6e7dd3942f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793e44716879d37e6292fbd80f2a0e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd5132612d80090296369aad7acea0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4fd16b4652f3987d1c1d8763262d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33214f153933b28bf88b97ee3efbec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b394b9c4e9b05382a6725148ce9f730454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707410a7d5c35fe75797c80b3ea16dce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56688ed45dae64125ed2be4230d60368456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1557a8fbf033c7896e5f7fe65a622457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eee813754ac2b9d3c9cc2c0c89e52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604076fcae4c2560b914d4fe06df4258459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9b01bc3d381017717fb76f9ade2c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2c99f011ff4e70b228dc3741196d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa8c823f33fc6e9b6089a0313e778e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d6159b7ec011f0cbc982a55cc41e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32896f1237c93f8e933b07e8d7afd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df81f5151af3b6a6fbf75c1b79bea45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd31fc3739672b5bb5f03c0bafb54d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c8a0fe10f5f36bf4658cc56b5d115467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e3ead956e1fdcfa88871dbc97ff5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73afbd4100b5f013db493a66d956e22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938eab79982d83bf219eded15cffd70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be62c5ea66904890b625933a7013a79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d43b4734c27ac3cb975a13054d23c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790db5745ed9fe209a49152a63cf75a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbfb3d8c6ee031254ba9fdd69cae39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cebc8c20b052bfc2213310ffa546e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ccee2069be1cfa9abf450a1438a58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc019f90ea2efa9d811ccaa879491c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cfb556c0da7ba904e6224cdf3d4a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5c0aca80d5776edb104d5b548b0a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15b776dfe1fe6ba481a169d58c7e81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20b3e780d58ec1d62c69ac63fc959a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b9417ccd61f46e20f0428d2b67adb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a17d703ad3ae0216e4fa30c57bb74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ef7657fe7e2c0e6b01e00da8adfce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567d44e8874fe136acc849de573d691485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c862654ebcd2068cc215334c3a7aeb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53d80987f45deb5681eb580974417e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda43015ba3c6e649e9cde53b3e3c194488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc215d59c687b90cf14e554ce254dd7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ab581c800405245d32724cd8b72e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1da2e6a1874728987aa4a1e25ee68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45aa4510e5c01d8116cb6eda65cc1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fe2e20f1f8e2ec4a033badfd4327c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3025015f393b9c73ba7f7ff1dc2e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e1326add80026db41aaf3279bda15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a644408a86966fb50c0d2aef752e97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12667d8859427821b7a6731dcc939e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0461db6778eece93723a0ed2519e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474daf5f41e1ef944ee7aaa8cec00661499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ddda1f7e1da2bf020c03063bafda8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ba4672323fcb9f13f966abfcf7a59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be502c171c622a118179d6ee3685c31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01a8314956d8aedafd62bf996ebfa3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025712d57c22cb8f3e38c87079a0c04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3eb51d5a8c181a1aa3f445050e7cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2a5281880d134649ef01c1567aed0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13496ae5b17805a53c54fa278d34ade6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb8b6b142dda0cbd41b768acc402ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1604039f865ee5f9c8169aefb1b2cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982a5c2bdab2f55b2dd7a66157852a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3f2d3448d7b10c775ad0313792f7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c264f76cf0bf3f74f23b5fa2b3ed6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6370de4b979bc73c6faf2a9b1b887513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee04c7a062d3a588242756ff01d19ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a08f23c2a091e0d118f828a149d3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd8ce4114d566a9d8d959c6e5c793b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a33ce7fb511df7bd95ac76da9bc44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15afa5ebc5141c48d529681f4e044b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734c7ece6295297c63319439644216e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5122c0fba062cc8cfc463539909e43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6a9920b4f694f448953c3302fd2e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98bc66102d6af68e61ec91c88deeec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863cecd5b678a8e04b4d5de732b0d9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112d1ccbddbccccef446e8bb19b40bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff54219e77118051a5f138ddd1303d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08d1443dd4cdf2d6d7e1c0b26273e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524868a60b8b261ba0b7971eb0a8f07c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ad713195182e04c471e18327e7086528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d700ef2ea74f914329c9798c6e3c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacda83a58c7575e873a57b78c4dbf32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fbbf4b09369d500439bd6867d731f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b482f1a5cd73a124bc2ed3de39694532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a999cd937b4b63bb411ea81e8ed27ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1886994e20478596b6e55d10da0cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613785974cefe73f29b0fd6d10b6437535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1cb39dd37f8e7cb811977322e801e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ea931afaf895f9334ecc16bec0b89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0899895b7fd1d84e27855a8c75da1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8436ca2494224211bae5b927adfd3b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fa9f7a8fe5e494dd03f28d363cf6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b29a4c5a5627f37363474cbe2a69a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f1aff46834c1f5700b83091973b8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b9777391237885d619fcbaf365741543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25b07d4bd3eb001ddfb830b3809794544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276259e6d0e1cde68641a36d5d45ae5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462adc8608b8239d0d4edad58f35d1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce7910392c3a4c24ed198f67cd005f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c49513aca4c4d35e0b5f3f7900c364548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8585fd8660fd3d3869a4ddb0773543549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53973a16dbe1b86b59c4ef282563368c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f25b161ba486a432364d1dec9d38c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078189f5176f12fbed955797e172d06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7387e93663952f4862601f882d6854553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7267a2b276016256f3a1f380592106554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34f759d2e1e9be91388a16c2a77f01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105cf682ca39832f94fff1d06e89cc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc588f9ec2b514db19eea4bd8e05561557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f48cd61302556cef62fc0a3f43c90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d6ce0a00add684849c1fe1104304f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ee646794f9ae5af50fd4bee5fffe6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf7ac78a2833ed03077e7cf43cac6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e3ae0bfa952b96d6d9f2a184f3624562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddcc8799bf4a2f71de9e443d2b369f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f9bf1b29cd4a4e51c9ba43f086bd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa929f789d332702e35116eb140b07eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012b994d990af2dacef7b391698a222566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaf694dbcd7f95114a3fbbcf8476dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824adba6af69425338b56a62daf4baa4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91a36a551ec0e40d4b7058c8ad5487569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627fb100bd3e4d1f161d3bb10215f81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa0fa3034e0f7cb4ef62462ea31220571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ae8d9e04b5210c7b756a755bb5e60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b237ba7e27ced48a0f82424dfa27bbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a95c34d530421e338188b3496483d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117185d3a55e2af5a2c4467ad385481f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c193ac1f1de77897a8afb350c5a348576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98df64caa444d27102fd6d914901e29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013032b5dfc3b9ad34da3ac81e7cc21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81c31967e2912b4ef1c8bf4535ac85579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b24a78ce8259a8270c608a1f7662ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748068d933f97f5c901934d14e5a0ec9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739ff971a41b2e9f7f1ecf9a3cf4fdd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814c81c71e5483183e70537baf3f013583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb39b15b3a1f2f2b964864039bcee0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df01a66323f10ee001c10672736564585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2900a6ca0cd6bae568f720c076ec8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb2e36499adf9901fe2576846d6690587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295aa4e52fecf21683cadb2579167b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8530b3cb895ac5c65650bc7ae61e974589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a769b858db7d79fbd82f9cee5a2c8e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0978b8a06c1d74ef23490ede6582066591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda38726a8396138eaee556f8adfde0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423861635c89f26ea525dc69ee52749593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c8f4e5320adad58cd0bf8b4bed34a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e38a657196cbed409415f37c928e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558abacfaf4c7e36848eea15bfac327596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2c4329ddd9d32f21363f5f13245d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebd6c976c52bcfa7b5b4aa6939f147598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45603b38295e2012392cd79df466bdd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e10816e103bab5ebec0f0bd854b79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85354f612d3b08f885efaf0887cdf2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91396da5d0d587c8e480082c5293a11a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce36b6bad3be41242d31473d62cb0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a9760e1a3c890f75540e7e0602e63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe84ee496f949e063b2c02bca0618e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd9ef8f7003ab0167da82d9c600a73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063aa362dbe43035ddca8248941f40b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e620a2293e08a2a5244e5e47066f299608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1a1cda831b81665ff89351c9eec22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ad4ddca49adab8b707470e44c2fe2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209979817d8585f8860e516ddcb964dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a9b72c93acf0923b58c4184c9d14a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7181dbd34fb46e2bc600dbe38e29ecf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5466b5487d771ba051d55b6c68d677614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f4a5570130e32a3f5cbe888e16811615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e24795cd8832516722a11bd76c551a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8f70b435d6fec5b370c7565926384617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b94ad1daa04cdf0ae8ff7452a6db80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef180dc0d003396c191dc91c7fbc947619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baac2c22debc0cc4d08f0b297f4e8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422cd7fd1cf462302a23ddf0a73a786621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2669cc135ed06d00d156bf69836d29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769c22e6867686d5d1f456176aef3f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3ed7f3386eaed2946531f3cd98be9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7681cbcc7884b0d385b9df5d517b41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2203605af30f2830db553d02ce634626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9a5c700e4065fdb2abde1c1fb6b78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eba667ea42f00c7b5931751860aa0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc93f8557480f40d46928a029f813cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffaca5edfaa44b14a59b1673943acd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6a3c3118cee8fb46dddc6d28fc604631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e73a8f1bbd34a35b591656c5a3a216632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3da992615ae6873b101daa564b0b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfb2db66ad95e7550607a75d8320a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43e5e276aceaa318424e6a41ddcc0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330723b79489551b873dd55eba15100636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67ba20a3d06174655dc41ef16934a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8adf5dbd28da362297b718f3d792c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0233a528b6fa36abc08d86d96a4bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa122012c53493a0bdbfca804fcd37f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e107e09678961b3e49d50a89708a87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e169c5f6002db751db0bd134b37d97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c2b5967e566db859f8994b6abc5ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09570a1c059fda0b18df7ae9bbf943644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f567a1575812abd32163629e3d3bd09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db6b80dfdd672cd7740e740496c423646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1d240e86281a0f687e9a9e1d983a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45be46524d8f3a262e15d41d0c9a9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ce2f87a26af0da2cf42378e67cc61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca96e9d97d57ec4f8f0b02477457bb7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c30eb537b58d9d87beef8586c83b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9f18b6a67eef787e801608a5eea78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9027f4d0399d5d364af7c38dacd690653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897dcd4db36f1e4c2ae119f468874bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821082f027c0d39f977e26e9e9db0b1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a0f9b2efa5f5b73894cb024ddbe3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fd545bef8afbfc39baeb24e5da18c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcde738f947aecde6e329ee7078970658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cfa6a5320af1e9179538f367b13ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f84aa489d2589a85db79392f46420660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db1c6728357a772103b897a6ec7053661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253371e16e3c13650967317c7005faab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5c59b799a6c65190ea08c9f657bd1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee81f328ee75bd4661e34f137c33c18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23392a0b0b4da2bdeb3b77561909b36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cbbe7c32273b1c6777c218b514e25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe368d3c566f3cac92c8ff4d78dab0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bdbb00a51139e399a01a7c40518cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806f276654258b3d5a606fd215b6212669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59344fb86c079df8fbf537912b8f3de0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb139798783d647dea3dc87eecc1407671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92806e5e86ad8ea8c15759cd611984e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fa637236fea94f6314e712e55bd93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5347c9dfc3aa018fea2fe6a8ead03b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e7e7705c4e993c7577830da0d1c99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b93e798a22366fd87d621ea8a1809676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a5003a391ea7cb99cd88bd91d5f54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f74cfc0e8dac6c05f5354265f84d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50642b0bcf2db9146da220fead627e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff9f4752705d203581246613d68b32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c375d2b3542b4abfeaf842fa3cf2b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b91074437ecd6dfc1cc7bb42112c98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a13f9f43eff8d587b3e9fb2d1a7f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39001a7e13d5a34cbfa2f4f86c8d19fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffcf071b55fe2e7bcf25cf1120ddca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228582382c3caaa01142c935b28f9b79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379e90ec33e4798468d667c1ae7f999687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d186d214a290a4610453936fb5f96dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e03e3ac263b0ec926a8afe3d7479b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e1416fe17eaa3e3bdf5b25763ba0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d65f7a38bc0e4e4b8b4f110f27ef78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c63b554e9ae9e07641e6eda3fc4863692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd584f7e9ac94a7c107d6227974c57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8aadfd0c90d95573a4df4bcdd62d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2770a7a50330bd3c99083b04d3b42ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08b38548fe844d3f2e31d16a5c5b7e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620f2a506bceeec2638c10cf42f6fcf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e21b7466e100af01470c64efa34e60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639485018130158f0bb0878bd3f710ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a81078d5d2a535e0ae6853077846b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca979a9403e196cc5b4e0700260ea7a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdabedd1be5d076d61107562e00fb3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5705055c6f9e56c3578a532266781703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3ba7c6f6c83345fa1b40e75fbd621704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3c2176ee22991a84ccb53935ed254705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d3f0af4444d5dbea9d217e07a302706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7c73067b58a005cbc80a6cc3e5756707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f644d5c2b4d8f5f688c0fe83e4a894708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99c439b1fca2789459875aea5007a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30e31c96971d13cd5efbedf58d2782710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa43de9cdb5fe8703fc82f8619eb3e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3c51ed1beab29b71a8af336125beb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae6cccc506ceda94a95a67fa4e2b28713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f9cdd4896537f4b803f0b021ee092714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe0dbfbbbf594adc9ad48ab28f2fbd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a6b239ffd5ee604f5494f823b289e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58e384be86408c6e94215da9c88d5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213553e23d1658f35576192ebb762be4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7f37c53ad52f32696c2405de71462719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c7210a53d761b24b0866d51f42c12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d19ddd223635926a675e4a62200cce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de075661e52230dff53fcde52718fd7e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c929c7735304b1dcea417956eef4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66532830f7c1331b6f479c2c9608ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc22c75a8a2116a99c37eb946e02edf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14524e382f4345360c237f0b3e3d88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04225b9873f1beae7f55eb70124340bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbee6fe22c38e6b027c0bd2ae78d25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c44957c86f437b0ad5817bfe0bf1b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839811dcdc31dd28500b39349a7f26f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc944483d91c69b6947ffe06c3cbbcc7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48f0caaa5ba7d50a873002c8ac64ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd738d40e7d4469e4c094f017d360cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f283105496e883339130ff8e7bb8f9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b3a14e4ae60d084409b1cdefac12c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f781fe126c6c8a7057e3d9ac40c06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadf6d417bdccff67fe337593b8be43737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428e5c34188466d1fe323b6415fd964738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44731afbc845352456886d0e285fd1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8037787b2848af88253df702f890bcb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dadeface5a9b7b884700584167cb51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc4caae13ae368728cea9ce0769540742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f03eec1e2291a8114c92a9787c4efb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24910ff6a85b69f56d067c392f910b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e83508a8ac71152965c0d292cad36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898b8b08a897b26f93707b7da01b1eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b76d6d10a4232151e67e0ef9c6f2de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416c6222f898be0eda7420c049a59bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1470c33e224fb0c3653f88b83be27fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2796fe19783fca21f86ad1a12e610d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa247a488589795a2094bbad66fd9ab7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdb8e105722d480c14cf3db7a3cd33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf487e8c559a22f8cb12751c215185a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f41da6cb519e36deb0c84e8f1adb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d279c1763cc12735394469a15e2376755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24009216e600098fad9cb77805b46e71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adaae6ac5df55a4f4ad2200f06a5fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465370a2609514efd0205f47342fbe46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03037bbbd63d2547a0a29448245a56759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>