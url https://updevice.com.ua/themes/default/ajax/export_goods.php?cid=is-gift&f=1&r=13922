--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed21fb42cacba573b0f1141aea3caec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de778cf07d5b315c221ef9a3ae4ea4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee452fff31e737cd4031e2c9b6b02ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10a6d53778a8b508916a2eea1ab6b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf2718aca2fc0d0cef6b40a4fb1f425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e8eabd09f6b8021dd377e70e1e9016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ae1c8803a4f4008c8c3d4fd4650a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f75344976a8ae04202d45c438b35278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78061e66bdc35863f16c9744812bd1a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a4d9ef0016eb1e844052437a05bbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db07f4860b0e83691c560cd1ba8cf411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f243f684ee701de1488d6a31a0d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4381b545464e8deacf86024b0fb39a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8196569ddd96fe4cbef773ec030109914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135d79302526d5d4ae1ff2498fdd59915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35b4e3d2dac1afeab5184800f211bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fcd9033a2e1052d2594bc4303d3e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbc5257361e5a1954a0d600ee0fd9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f72739777b2366e2044815f26f63019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb61a88494675cf1dfe1fb68d3417720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725167db8a34c3f15b816ae42eb652921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478900f809475f9c1887934ce5f528c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585bd20d5f1d8ba61cdbf05265e3b7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b52c4995f15960d460ed2fe53bcd0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0878e07cc06df709b7e7687b9f5e5a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d9e04183e6983748518f97ad0927926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f09cbe69095a58aaf50c98c79b2f8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6cc1ecc370a9a4452d3645de596e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2e6bdbb0920e21234e5fa5f49834929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a301d96881d751fcbe8517cc60242e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b6a9666a92958c71a42401951824631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c004335a23f34d7d81ccd44b794dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09035bcd3a31c65a20f4af669895463733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422fb5d6cb54e4c6c3089e43379411e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3e7ea41a71909aada8d851d63133b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994a2a7d956d9a5152a26ee0d0b9e2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813ca56793d051b773d338aa31eb07937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db09e490e4edf3ea9817d3bf5bf944b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50b6c481ce9afe4390d3c83cc162dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bc5d9720ad138dc3bb2130207a9ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc7653a5a2630a719a2e524a8498d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb00be7bede856066c4a5bf6e93303942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cdcfa2f6847244cef0cad7f4c2d4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d57a258a7ba85b2bce98836fbf19ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd7e5ef48ce463ea2a217275b7e60945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2b219bfed735d04c4aa0a84a0a38146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17413dbd065f37ad836f1358e023c35f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a878ad0182379cf287c45ce012ec08048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691445dffdf7486b229491e09af4370649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a8862a883f1942af2024f44dc274f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461817f6827d30c72c44302b15b5778151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e58b3278b6429c23156dfd67d11b1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cbd69d0e921b274b9a6dee040044a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3ae7e9f74563003cbd8fcad955d2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3194684a5ffe946bee5d7d5fc6189355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a633eea09c812fc93c44b9a5da4aac156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eae26c7f7a7b08cb2538be81ceafd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8a899dc26df4fc73bf580009799958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c07166068596694637ebf18f4997d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0479a8def328503cbc99ab910843960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7bf334f735f979651cb071f646f3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d891ba17e772af4052ed6987e49c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b05c1a31d89db1c1e84752a03cf85663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb20ae0b5fd019457865921bb2c9bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38e93844a51f706240ba67cfce527565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11aaf27fcd4290653663396a72bc6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de02b58689597f515bea958f82a3fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2daa717e535edbf453947ca7257e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41edc614d4648c34f034ff75f6a865469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04e39303b235d986498fbeab29128a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab1404fccae77b6a5fbf4bd9fd7b2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc4adc4885574a21ca8d170c7f2a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583aac5645f5119386953309645980f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e27d2dd02e7b28402d4effd03bf4c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab89a3cc356d7cb52f2c1e15be098275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d3133ca67b4390a2b04c93ca06f8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c9bd9132278f7c2c997e71471ac3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9a3b1dd120c1b622eced7ee205de078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1ae4c168a3153215b45ef1bd829a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7454ec171fbbbce2f3572e147838880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2347cef249c97bdc4b0aacb152f1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0134945b8fb6be9da9c55807e3ef09382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf0e8e8b13bab3491454c322b8c3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde86b8dd766075e7de6b620ee7facde84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280e09ce774c05bda2ae87ddfc1213585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898ee00eba81ebbce96bd25c77869d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da2d1f2eda0cd7cfefcb7862d8c74387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69e2fc65b1d7ff31466a302c0e864f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703ede8b8e0281f5a729f39a20242fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040f78864bb091e306a169d0354272b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884cbe7afc9bef8d6856bdc712eeda491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a740481ef5ed11f9b9a66d77477c6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059a589a7a6ceb03eb2692399bbfd2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c5665390fb3ba744831f6119e55fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601a5e5f59a310ffe74b233021f737395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4459aac51414255e1983976545ae996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce97c752e1f076e296d511ee81ebc2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce74d0cebf44a0ef20d6c679fdbeae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac8d0a26fb35a3ba0bb8ec87cf9b9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8bedc293f9020a5bdf73a851a2ecd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb887a5c55d3fe1c29a1d6c24b445110101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa3f612568ce5c8b7511484339eaf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd22e00594c6dea8fcfb3e9e8c3394c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d05ff212740d3ed73c4224966e694104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beebd716bea4610001e8db1027eb35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56558aebed2d6c6c7d1f6f31a163dc7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fa4e958077c72618e60c859d4bc34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912ae6e748c05233a345c807a05706108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c20c1107b7c2b2ff2a498f655304b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19261eb40c01582cb4e48d7b1b1b9160110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0bbb481b02bc82d8fbdc156ab01ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8b4f1504a6097ec246860d7747b6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79548e758d78c6a9658a8ac0f136b4bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b532052258ddde938d04ddd72991bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7359ecc00add6ba49c45e1e238e558e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ed02ea2abe0fdd209e0e72d3f22a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c464440259bc6415ca94f9ca39d477117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42a9f9fe085fb46cac38db2845e20d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3955ae4ed7d8e4a4cb443b09e8c377119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f9db23eb83bf2000ca66bd710bd60120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc9c94f2c264641584d2f1594265b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215f75a3d9b3c733eac63375a8589b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856ac09714bfcba6ba1748340d35826123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01734301a1657ea0680bee96e144d264124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c369afe224e7a233795f1ea95c1704125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e707bbfa9c1e435124ffcd8aa0c1f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc73a68ad848ec4c5c5e76c167d34a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe65e0bb9fe91843f49caf258750e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41456bcd39e38fd53f353c06c416254a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7e02c3780a34ba6fc76230c438104130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56240d473ae341e717508eb74addc2bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4439bb71342878542c6cfe33a95118d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fef3fc43b2506912eec2599d40418d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da564fe4efd7c912aaeef0a81d34300134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86362a5b4b8d0792e2e7803268c08912135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0b9f1d3ffd8429499650ad837b53e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cdda9ce16cc2c19d76bfcedb25ce7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753af82867c0b307b5ac2ddd7dd06886138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4773c58c5982ff6db38bd3f4478d364139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2477dd857eea5fe33b0af0eccca46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340874d541b5dd7cb2ea7f61468391d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32133d6cfb39ca517f1376deca4de854142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a125474c7e0211cf28bdcdff1a2531c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6d9dbbac3b97999d150c0fd571c8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181275982c0b77a5e7652e098f6ebebd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf14fdfcdcee27d16db19be0e07b52d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e978c03e952ed68770aebd234f251c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044cef5572cac386c1be3897d22c7f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3ee2fcdcfbd9e9f4cf9adeadc0757149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d019d599e20aeaf6c7e74f861f968e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d239f67d71897a5745f973ac81a7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ce750493b7c512ac4a6735aca0bd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b90f4ac3a8e0ce718cb981c5c9b56e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f52c4166ae84876dc2822d2567112c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f0669c56b717bd32528e4f5ac2388155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202d9263da22d5fbe254bc6cb2b91e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3fccd8b60e8f77577e541281be1ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb6d9521d088eac5c244d858869fa9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162ceb3ce779e54bfdf64c7ab2e5d29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22695865773dea1ee479def8ff32a29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacf1c5948496a279114c5783ba92be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22186ec2bc7988cffed7038d5c27e8a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1efe6557e970fd8206d569c8d9494163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91801535f6143941f10bdd69fac5ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e021c7cf0d62b7cdfcbdaff01812200165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ee7b039eb8fb533ddd957b4199624166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f33fffb43203c034c5931cf21b3ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5114b8c011c23241b922c2555b31a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5b903039b3704f4a8bd8e8c89e6f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e62c493b065a31a563b688213da9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6661e054e062ddd5b07d5c7baff0c9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9535c92547af4de96d52299e14d26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb4c51695bf086b77aba6054e9a790173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a628d301f3899d630801ef32338f171174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd8cc3f3ae1f803529487af3d52c94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad053d9c4c49dbd1b554aaf4c0dfc090176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530f53e71c656c0327b92877a9f9414177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275907dcb1d4177187e10dcb25ab37ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6c97ddadb548896e06057c558f59a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7c9b8b7e2648463bf02cf76bcda67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa71224e530af2a5ef54066a0cfd2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdfe4c294553b5a9801c9283cc8aa2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c82c516bc22537a3b88c4ae455e21d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9dec291be8fd9570d68bce3e0441d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349580dc65d71972ea45f4edf23b64da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb139f02edd35d164777c1bb13f09eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67498273f048eaee5478786c5c71544187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd6e23d6e46672e8ad776e5053d4d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad71a2b22bb2155ebf76ee86ce9abed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbd7346589b0f6ca202c723885e267190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c8ba74d0f35aa93c2a170d81ba93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad33640c71338cef6ab25bea57f2e03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65920f360c9dcc8e8a1ad32a7391bddf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1062b796ce8b112d13d9ee289794af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f53ad6f42d9fd593d16305b73aa97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc0204c2c7f5e73d014edb4d4d3677196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21a371a1810d1bf89f0f7143416d44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f0c14f58fcd394ae4df6f5166ac88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20798f3851bd269626d205b164b2ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ac20f4b9e5172b64d75824f37e48c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5da67c71c732f7c8db81343933ce7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112997542512625c39bb98ef223c9c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae08e573c401435c08e806c95cd1967203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1832d0f6199f9f4658566ff3a3a31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45061dbd918a62a07bed44539e9187d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efae76ecfbb738c5e95edd1aa7dc3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d34bfe94ae9c28d735797947072f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82c45a6d3d58ca09eff8186e8feadb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadc2d83d8d578ceb4290191d07c096209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8520822b8e09146452db2e51c34865210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544f62aa7b52689afc902fb6bc4f664211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b9d340adffb9fe84993522c4e1fde212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71677cc02cb6d7ba681ca855030fb2d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a4511d1533452f31b39949843c1f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0efe6ad49c98dbc529670d3aa6279215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b158dbf9a8167ddfe2fc06f5b8b9a93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac289be9f2dabd0ee9470b121df9c655217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968fc987d3cbd1773e7fad9a4ca1dae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2aeeae1d14ac4e4f299b947788cf5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024850fdbc548a8b16924c093c85fefa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fa9f56ca7efc0fa5834310e905ade221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9d92eca8899a6736345d0855a7049222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0f1cd296eb402a1f5dd1b1bcc6c5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0739e87c63efd2c8ac8e00cba8731f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4187c93c42f7ee9172a95fd714a93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06037b884bc222321996cfb14b0d7ab6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381642394c4205cad08e2f81e07dda8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491def6fe2c8310fc47e03d0bf7c0126228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e84e06176e676e3c117e1339797bf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096876072a964e5f6b101fa4cca9a19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b296dade8c6828c981db5059ddedc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca6384bd01ed0b4afe4527c7c3640d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d25b017da68f38ef75b8dd6aeddaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc886b55b6ce4a23a97ea725463d294234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113f1601163247c9b67d0d4007400c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab4bb479b2d36cc1ffa0a829714962236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc925dcd1264aee6b20b8608ef2763237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff57b0e8213f69b889fee976217067c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc12e54b6f7eb7f542b9c60c20a529239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d55bd15e1cf10075312d9247237cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437d81d7233ab80d7633c76366b2db6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaef557da4dcdd056cbf20d62376ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d394f7fc2bd74fcc15ff358579e38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc7ec238d4cbe177fb819eaaf06d5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019045289a2e1fc692de57945750d31f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed84459be7919b22494f0613b51912246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052672cdaea1e2cacdcfa0fecbf9c7ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66240a83effa49d2a308e05b928dbf56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24887c7b973f7fee296113cce24e36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c09eaabd1b2e94a9bf549a3937ca44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee02ae159f66cba08dd9ea16cd3c6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d379d3621a95697058f4e92162990252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775af52141d4b215db2b633eb8157ac5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb917cb8d27191570d3137405d6f548f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ba783d5bac176c0d1a4639ecd9e4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a85f8c55e2dbe490d0884590b3737256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85de047b904c4a58d3b29591f78ac7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06f95a2db71dab9e76280082ce63e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef30dce1986bdb3313808bad0216b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a8147c688f9ca75666f8b7db10bb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d79b8fd557ddfb81586cff6bf38e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947a455467656806037791e911c07af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7948c1f34dcd68905159f2bd70637a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bcd2899c44238d0ab3cd036197607264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5826898324b95da279c3a05a6ea90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08431c889568501938672893bd01f121266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ca495150c0cff0eaa7c6753a04f59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda68376c1b55bb54ba88254d70ef681268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c52420b5586114b45fd1bad8a7080269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcb1ee6d50d3738b06bf8299db9858270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3b3771330054eea721514951fa103271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfda3e5bcb8b4766d76f54e75157fd4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c044f2c34faaeeb0a46eba5ffba876273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae572bcb24d78ae1904a77bb463af88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb417f5d471278bba481883458a6ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963edfc69fb38378177e7f08c183e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c99852ae29e9ac7de5f81ddaa69cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970dd9d566b4c679ceda379fdd79aee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460576825fddc28d1cc0a7a7feaba0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cb7c8c020bb4107c4fbf61869da56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150545a3d3072719a670578918d5dd11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5f2ae15f08cc8f1e0836e26218459282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f3bf48ab4759b8fb076c7be37573d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773622c05e790d2fbec072bed8335d1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae13bcd501091292489650f6addbf9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381c5c7fd4498e45f5bf34847346f22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d55fee9a39b6a66259a88cfa4cdd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f0cb77965357c8097c1cf4c044f2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3d10482362e86892cca4f10320378289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c71f7e04b362b5b92d7e5d02cb1c40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58162cc95cb258241451e5504955d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e333e49d18421d73774031bbd20e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6842a291b8282e2c30db1c4747d9d3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1323395020d3e54f5f0fad7cd2da5f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db298ed91907184b71d0cf52b79a655d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16956256fee59ef4180f19951f560294296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141f7e56735f1db86ef19868761cd51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a93aabd8780fc9b8c05b1da17c10ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426dc7401a34473cdba33419989f9a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b8576b20c907aabca8e6bdde465fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b220ffcd6775e6c60a36f5bf72fe1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00109ee3846df6be96b6b4a9b39d95ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511e2504b78dc52dc9c2af565a0c4cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466016457fe30d3b8c1bd16353cce5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0273b9d590790f903db89486d9ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ab7264f6cc988556af4917d123bee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76697d78f6a3c0a2622087e7fb7518be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85344a3fd0ee6b2b6090b5ce97f195c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c78fc0b6588c81ee42902bdf6dc34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6c2bb6a217dd59813c51a2e8b951f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd243b41fdf1979a6fb397d8d389ff4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e26200856e56db98ded8c014869ea2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29010a001018dc1ba4cf0bb47fe535c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccafba66308491e7b2863975f675caa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0897784ccb7ffbe82a9faa56bc9f191315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88189c98a4beba78a13ecc0f65d7bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10137db08ace78cce6015ae8137a20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01acc4fac7327f230377a3fd08ed7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ba83c9cc0bac85f0251668a8c04db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc3c2477d56b7b5f871b396a7c88d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59890a48563eee9d9e85491f5b8cca44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d025da395d067e51400f75dc5bf24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1ebac9ccc7af72a24d1aea6680428323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb90c03113fe172352806f7494907d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03facd616fb4233bbadcfb32f907dc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd04888312d44fee36af28da52b9ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfec3b803095d39bbc33ffef3b5be15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2bdd09fb888a14b555b0ef4868705328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c64dd23de4621db3eec6cf496ca2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694c11bd7a5b897ad0afc86f784eafc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8d5b293b8983a9943136d802f9a47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd151395a6070c7fb45f6605c6133ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0db1b226db696f59210611c88ce08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e0cafa66df61e7efe81d2100b53f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303da908dfac4211bc9fd46d7a14f347335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d992fcfe59ba9acfccb3428582abac2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d6898b552b015c0619bd74feb75cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ecf749c117423e3a762a53d376f9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ef353db49d25a60453c5db531eae2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecad5afaaefabc0a4aeed98c8bd718a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1f45afd0d676eae1732b2fd8ca9e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f398b18a130b7f54be6aeb3813a472e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba79388379e6137433dc3198874d3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c474a5a04a11679628ec3d0276bfaf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ead9cf98fed6f3046d3a75d0b8eec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f366bf70b716b056f0ae2de5793f8d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e60d45fd808933843bc020e574e7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bd6b01d87170c6698d76d2c48d698348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266791f719c79a906df56c1785c2d33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5906e09e1402106bff80505e552895f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae890eab5d12897371d770ce068df2c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eb4735a64688d8c34faf5c07e95c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdeb1f9387fa913add1d38938f029b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec26d301a2eb074f050d44c5323f80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a39b4f5758c03646b47a3cac1e0eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f76784c776598708f173d72f7b7c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d2438cab608100f7e6078116ee2cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f556872cc109059bef6bcab0ffd57a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf929a1a5a351c16845bcd4a43d0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4d00be187c8d656194f7aceae76f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa7853d28b921983b5add71fac508d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65a56dd4b21dad4124877684b85dcb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1b72c2cce40f39cb44873c8a14bc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e4a141450d2ba68b9a43ecc27f142364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d4b4b547a1109c550f2841622f5c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe444c639f69f7b2849ac25b95f8ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54c1c417a4f21be7a35618e6f01e8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2da6ae44540b061d46018dea72488368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93606699155fea16da5aebead424a779369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6371f94b02bc8279395dfc8c2dedc35370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803192cb8ab27388b977607dc2947d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d93a4384552faa05eedcadfad4bd8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc52cddf66e6800b84109261ff5ce7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635164afa192192a9ae7cd4983152cb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee43836cd3b471f9fac53a9a4a9d07d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372f13f1a92e32e4d4281721883f5e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de9c6f6734cff6dbb8da1b985cd041377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170eceacf125fe8e9b9fc1ee456adeb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e66500d1306653b3e25ebc04bb2373379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c40ad5571c81aa4c654db12dfffb0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f643d01f790aa402dfb6cbf1630dca9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc977f1e5cb4d299c8ea24ffaf9571a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9327a93946e618894f92c08dba24e37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4250db91dbd34a907ecfb0cd379e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8870d8bd03941a1d9c1278c92023d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf9c365274c3de4b35bac7a2009ced386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594371d36f386e22ca9954ad00ebbcb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a80d5a18b17ebb31cc4df6b019c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab23cbe85fb2593ed752f135a94ee5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a953325d3cc2d6d31c16787785ea035390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861019b4bd0adaa9ece8236888934b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f03f46b245261c511d9957ee73956392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c047dbceab76a5341959220c86f6a03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672624c5247c3a267e2b515592165111394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6c620698bb8400ab9f2432bba9daf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c43c8fe9ea60e0d9d43b64002a2bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b7c14fc767957478a3223950355c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1f2d375670e17120da523fad857fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd869a8458a4030081a79fafc28ade7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335155853fde40f31cf71c4797200190400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beb8723a68c9667c1a921c00361a72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b7cf91027dc20a26b156468385210402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1852fa756f1cd2e8140f5ea4285491403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700491ac288cedef56476391755525f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa740d40738520cbdc311b65de13c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bab76901e24433a99c2ab96d2f1b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837da0b2cc785bdfc6514685ff05ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9ca8a8d6199de24cc21d21a37f6df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee17e940f7da93794ae3834d3d6e21c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19336b00e4a99020ac1e683e9ddd5eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630803829ac1caf1a04dd942f114f13411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17252293acbb550e4619c0b9a0358e9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c47021819a42fce3ffc11b5084ce9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eb61c5578771964d66c5e04dcbf15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08d69242c1e43f4044b37ef7591fbd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d567a6180007283d90e6feab52ed979416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad63b75d687ab91173956d7fc48e082417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789237bcb3c66bf70ffd7ebb07413383418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4164ca46d48163e2dc5f1493557f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ced477b7d2e2c516e088ba6c6988b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c49e5ac546dedc4b7ac835c0ed2706421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe79284e3928afd548616390e7cd78d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b08d830d34f4c3e204f72e8d671e25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc0feab570bb456c21cde7668201c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf167a93de81f4c8c37f59a01639edc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc674ba524d2d0a4d93638f102c894f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23a0438491d2c362144a855d751e9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef4dc92d8dd6f4d982d040b2edc4e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b06af579e34a4b090b04b3353deb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3a2346e622984882662fd3cb4a7f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c52b5506fcbd4ba60f966a7d6c3ea6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f11973647b6b78c0345b8579553b63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eec769692f9fe0d34a8a8150117719433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731b56e3b334923a53fb9eaf145b25c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10406962c8e543c095baa918900dd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b5b4205208794c1682b1c953c1444436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36b2ee0eedfa0e0273165b638d82f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df298057a25fa5e7b3965b97dc5c845438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46ae42cdf40d9fe23a3f477a0f9123439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1fd1b28fd5ab863e32a8f9ce2458b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f399180be0b9ede39eb39eab80c4fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d497391c80ec8a163e60d3abc872c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbec767d22d231827fb427f009b7ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3af2a98cce2f4db3bf3a63e9fd9a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822918705e0efac4c49723ef7dc2b0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92893699ab4b8055f77e838781c67a16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c377eb82a18969915b88cf3c7d0c84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62383156d76a02607d9046797b494b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6206d99fda7a4e10204c42f6a7c3dbb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f0081dafe7a21a038055675bd253b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99525271fa2eac61438866d3855e7d43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff28546f0bee3a206b3058cb24de338452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ee9564b5ab357e69fc4393b817d2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16415cefd54b2e1be50587495aedf6e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940557942b3b8d514fe3c7cf013c32db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc1a448ab966deaae5a27b5e26eb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1c0d9e1c29c446324eaa1d683b632457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5f39ddefba4db492f64ffd18196f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214ab67de87b25c236beefd0f811e53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d61615bdf83efb20315d43f8ee8d32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2191bd7ec850af6c71d7b81da93f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea977565b2ff940ff5571b6c6a0631462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34210d6b98fe5c48e47216501f1fd91d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9817732d84622bdd2c78458353af6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65801658db66ecff4b3feb3a8d079728465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e7080b4bcd7b530ceb08a118f30d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc45f1db7e34be8e9d32a4731bd2c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b74024fab3b4c7194a6b569fc68677468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86cd0e717a03e5c32de50b7bb1338e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d050de33805b3a8ebc9196364ab9051470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107139e7fa435b427927637461a6dd18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378663f90bf3be4a0b45b26d0cdfb2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aafb045e74a066b8e28c7333a6186473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8324a3d4a727f768290954dad9f71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5380b307bf84f9cecf5d4f03af604475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef35437af9e80dd4780c18902202eb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3aa0dc842c06b52ab5c4d44012c54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe807482515bec409d9ff35da1e29e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb4bdccbf0dc9f4ce711f7c42c6b93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e235faf823abf3f57b67ee827b00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3745bf8858cb7563ca1ca282cbc64f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715150416d2e3bfce508f601d022b4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf964fd314a08f4d7588fab558fbe01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cae8c1282ec47f748a85ab04a6b3a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdaf4b80099726d70123bf572b23a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d819b9ff3ce1996ad4d9f89f6b4c1f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1494089be211df62162bb6e84fa4981487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71659c48031ec725e0f9919a99871269488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883567c8a8f9fe0a06a26dbd72c72d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5043137f51c72d5e3b45e3b31188c5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c442a72a2122ffc253c57f4054515e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b56049fbf86deb072b1e89bc759b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17c9616fe846f020c24d5c32150b60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db0fb1354c9b411b59c65282102e68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382df53c696bbc7f76364f7a37fe2eab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aa60da2c36f36ebd84e4e4f6dfd47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a60264c030cfe1c6f34969dad0497497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99933575aada93c44db963cf7dead0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c8d28e9081a57ea65db5f48157010499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671a4919f557d4cbb0847ab7f5698c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f295b722c64f0b91e2dfed8dd8d05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2682e5feabd34a6d274792f1d64f1db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c938408af4a37ada97d6ccf9fba29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81032802cb442910a2a47b1d219e3fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f345f0db25c55bd201aa8b4960fb18f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a1ae33d42c624e583d61f019a3963506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0f1f1de0739877867a642a00e9f12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165224ea86247416d32d455ceea4614508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b5fbef6393d36c84f161c4f382e12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c87add7a44f9549da5ca82d06400b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25c594e6d5029c86f5050b189096c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e0597ee518a4d1acacc2a61a2953512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4f76bf2bf62d12dfb60dcf9e366bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35565f1f3ddd49a1306e0ce4c58d13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c62979187ebb344dfec6e0fd5fe6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d68cfb231bc6771df12f060e91f665516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497f5b506598da993fa10d7c1a6f6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44307bfca73dc7cd8cdbf7c9a756a8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559690843adb107a2b41607c1af12f6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec27ff34892b045ba2cd64b3d09f10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a824004c9ccb109bdf59b6896e7bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6598ec5a171c4ea36353aaab9f7ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed7ea8c0c2a458d8d9a8635d37e86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec183d26ce20730a083cabbb8bfc11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6650e2fa15d1cf5a4c74b625ee3f4e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612039678308dbb0693f7fe107ac1ef3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d17552a4d1cbee348ff17a37a0360527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea675fc7f75cae89e36acd3dbe4a7dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56066549d95688e76d4bb45200eb7ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb50b35a79126799b3331934c80fd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b77b7f1682abfeb3795db35d8db12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf51172ed23c34e4b1ce83ab2fa3bf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa58186365a4dccc28a374b6e1e65b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd459728bbd46fb7f4b486a9ab328a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94847c3312f56042309994a4d90a4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabfc984252953a2216a5795dc0bc0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211ae2db53f8247c513e73da6c88a7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a46d3230b1a777ef7c6adf72de4a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb5097d1dad0ab239995684a9d093539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b21872f48cf43c7e30c93c60d62ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497ad8ef6343171669f40adbf15e6aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4f033ef5ae31ab8e9b83132259367542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cacc06c6964dd30f5393eba20a648543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d61943d4256e961ad5176e978eba8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317a410444b940739c7d68c0550e4d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da494a9cdff2e433140026d8eca282e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343c8274434e67bab20706f51ab90a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e473255aeac5be28972bfa3e77df9be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1863ce7e1a141609e2f927d34df2f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bb1b6798addc185f008a553896f49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2de6a75084b92790c4ac33df91290551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4910e342d2c0a5949b1a0d77491670d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6fe4bb8bf3972a0d018aa79cf71e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c50ed9ceb46483f0a22b65e5420399554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c349bf6da4699af8c2a85fe890ce77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617947d21c0cef758ca7350ad37e7ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d63aefa037d8fa3377215a30f38c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece20582b29e8b9711dca3c13b6b6b96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf3237723603ad52940f595be80726559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc153658ff19f055f4e9bfb36596e6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3ff6aacbd28b19f9f63f49778919a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f22bd185dc6f2b3e4c0fba5929d71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff271109ba067a0ee6e04d5fd0c68b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d62a6af2dfa22f052006bf6dbb4c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b785188f94f848afc0c16bbe52aa7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52a25564efb9686e68214e181d3a59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae3657208255c7885b91cf6478e00f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c3dbc733225ab15b64a3accfba579568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ce94702a1438766ef4d4bfef28b82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea292e148f22304bfe758428e9877c33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccded691f2929082d51b06d41367db26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62985605a3281ac861c1d97e88ab8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef74f7576c99d8fe2e8614b77a7c087573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f036cd81fba9aede21e0d37b84542f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a92f75216f32f868df36f2dc5641d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e1b5fe976e56a068bd0d2f57db581576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fc13b459a69b5f9388172966feb9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1166b209b5142f23ca744bca07f3ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbac1cf832217671a15fb6d031b84d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501bb8ae244875d0bad5b67eab54f87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33759191a6e47c28790845cda6bae7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df0e2800bb54d0a6e492a380853879582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842f67a335e8e908d9781b210132565583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e65308992e6d504cec2ca0647e8e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d709986e5824a0ef14e8520decfd263585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216a388c994b760e17ee486d8cb0c3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c06df61be465e51753b3ee9d5ab0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf8e17ef64185a3f716625dc74a315588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e28c1eace4e452687836d5d01d2deb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65598ec8051e894e4377c27841216c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf7435ff2719b01839e20daf3bdf3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29255e26dd16b235dd94cfc871dfe127592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1302d5057231e946292318c273fb1d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b70ce650a13147c457105d5200f64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7e7cf5f44ddc7e93a0e3c66044ff1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f95192bc3dc6fde22b5149e1decb15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d80764490e407389cc8b98b3fe51a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a92302263df16da7b75028a01de7e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca2549c504db9b3ad818651825e979599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919cccb740e93a434e02690ffe93817600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e572ae884fc62b358c1f2ce9e5fba57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48609e04157f162b69b727874e491dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46a9b322a3a681f35172ed25b42695603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97718fd560eff6b38914b7eb2be1a734604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e968b171bda462333ea03b75b970ae6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d2f0b3f4753dc2181770f9ff2d6a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13837f9cd01b871973adc81f4a9054f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160892effd87be9663a42492cef386a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae796b10f7cde167680e86c56f709e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daf2cc46cdeb0a3ebd5217e3359bd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84a95f95f01f49e8aa9392aa76b45c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216984e188df5dda62af2574b903371612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa438906cc662f17dc86ddaf10891f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad774eb6556f972df9faa398690c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcac7713ad7311ca77cf97d16efc95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3152e2ac5b7c9e62a1f5b95e4e5273616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5d9e22d46b06c4c5dc4c82f1f6959617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9f045c1b5c28b4264e118c4140c3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e4bb9bc4ff995100b9876d03c9a74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525a010092289b27dbde8647cd8562d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c21c61b9c78fc23b1c1c26e29a273621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff650fc712db76d197e25a04341a74d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6dee574c46812640cbf268b9bc2b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d564856f2460d9b30bc85c6714988624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56700c4f8614d6b35edcc98c1c66c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a91cd12ce4d14cde049e653007da18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be70cce017aab19d521448519c99202627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab86ff9f82aa385fe270c06a4531e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca787b5c621245501e28323b8aa160b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bfb264d19c483544e6ea8201d6357630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab207f386cfb65b4181fc304f4af9915631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6ea83dc577741ffa21809a28b7197632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472062c8488a19087ab90ab9934d6dbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d2ac3efefee099f3c5a204c378d1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eb3a18ec7e27e98ffa40b4ec3afc1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e495fd7d2bb21dcb8f9af501a38a40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9be41c8c9ca8e242ae176bd7fad23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772817990d6efad1e80ec8fa2721dd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0555c249211e3fbb25d0b3f5bf4d9b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71391c0e61e249d647fc30d3d816893640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46113c2cfb3d77da9da4fcb8c0717676641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea008aebe11b2b43483ff04922f41c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916a5bd8348626eb2133b5319d23b6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5bc6f5739c21e989fa837c78b2d8e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dd797a42ec63a41813200b46be9d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c7c9ee71387186fde3ef37fde6409646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e964f1876612344c20bd7d7e72584cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab022a77da652cb90ea6f7ebb12a1bbf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ac4a02a791d7c74344a5bc9b10546649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b073bf207c560935b02b8d20c8c65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4413aed31f413d85013c1a1c336543651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d9bc13404419979bd629fcd7c7933652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318648fe268923d50ab425d5c8a9cc3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25430ff26d6f4c11204f99e182dfeaad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656d10e77216ee0fcacbf7037a82fae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc43d7961518643eeefe0cb9730b828656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86190c63f0ca90063c3ae8fdbf9c3f67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4a8281332f697604d2df209b8a5db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e79f69c44ec15cc54193c5a8755cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9e0be305ab26401d2185b8f9f5d5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77145e70def7cdde600fec4b9652d80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4283d8ce0304a9cf5861c78e72ab94f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc00b3ad40682a0ed7ee11a83cb66fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85907698acc3e55c97a1ec707311f903664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285405f8635f1c8c0fad342550f954c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e647cf6ed4936ab21fd4c64828458666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38358b8ec983319c972c2ec6396927667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f5a36f290955478b3662e0036865d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10ab9ff77d8a837e21c9ab1dce3d3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4794cbc0b6752cde87fd9a6ce86f1c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d086eb53a19303714b266943b245f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f01f363b51fda63c01cbe15609aaea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcedec1f3187f6b405bdf6b8d2f66a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7315434af4c27850e20d950b12039e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcbea749eb619012152cde86a5a8f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378b3790dd0444939e50a48c841679d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b8e6a01c7d1cbcb392a65953cfbf1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714fd35f463a2d81d148765de665d3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f44e6c87c46bf7b9d3e1831b36a61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c86456538d157fba6cc4e32caec147680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2a0de465e314cc47991029d50972e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72faeb735577dbe80d4d0fa02ade04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79c467fff92fa0cc9d7bbb1e9c032e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75245947d55651fad7fc95a4e75243684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3812eda8fa1817611ed73e7aeb304685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004da649f2b25efc897033bef6a3324d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972b77eabcea78110832a3addef8ed8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4df92333ad2a14a749d5bf7860706688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad5f040c05301d61b0b5d808b726fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0ee305f2a18489f86c777dd41b5bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33fd834e6e58921afefa1a41091d53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ec1f11a2d913adc03d360d2098597692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0251269895ba5384754775ff3f71e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5575ed7ae5e98ec9a07193873ae9ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcf266a1780c42942082df4b2108c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fe72c7fd1afda68165bccece16964696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc72f3c23caccdbd9f0013be55ab2f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804ac4daa199ccf48523fe9ffe3224c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7622efa4a09af57137a7b9a3a1d0168699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd0e4400eef7ca9adbaeb2820faf3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec284aec69748948b8029080ac1e10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f6386c52569310b516d3da9ccf925702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0ab7be58c94cd392ff200ea2d01c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85630c2c1960523b60aa712ab3fc7e1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50696c542f7eb689798ca1d04e402b02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306de4e2f25d6f813fe944f15b132be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee81d9ffe344537c4d881b8e75ae79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc7300c9b7ce19b13ef7106f8b9eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488da89d1648018c96e1f08c44593778709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285fee877695ed98091ea2110c657e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b2bc78de65afd3c67579798638198711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d2ce2dee028a9d0171c5d9f05baaa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687ee292b02055728b8cc044207ab4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995856751bc13a693dd9ff890757763d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a5f7ed518bd2a49b491b77e8fb992715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ec55a3e03ed7502dec9f43915c47a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e602d59171427d8b4fdbafc740f83717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c674edb64e1cc42cbdd61cd543fba09718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c882f5521216dcb52c8f3891f782e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a006fe686d42efc62b7bfac32dc58e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11ad13b33b9ac28ec9036519712ef4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266794ef0eb4b57cb938a7364a2c67f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0b90b6e86ef32d931e4bd8c9aecac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8841e60619e9c39972db3afa12cac53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a788f70b84e697db2b7346e4c442596725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d939625915e451c83d797d13e5f0cf0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6ed3dc7c35a45fa6b8e5b7eb45fcd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e5a444714666e3d8c582f30d08ec2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0b61b18c08f266c0a86036c65e155729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12cbae684dfdc205cb1f58c725268b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292cc3d07f7ae7e0781229ebd98e6c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e95aaa0258fc66f41c6e25082c454732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb212e83ff8489434e42b05a7d1281733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaa2cb2ea58c9d2d43912a1078489b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9864f063b2ecff55a55cc19baf549735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008157b731e314bc5a0c23e9a06c9d7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631fb9234b435be4760399d7b854b08737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c2dcbe0f3a64c3b31b01eccbc7be5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a9b91409dc3f24afb4d2e0b08f35e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af3a3580da9f68c65eb71b17312669740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71706681d59938db56209a9c570cdfc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874793270305726d18455d86d0dbe286742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ae9994e16084cbe6d997f7799fe5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba57034ee75851b276f618e22d1bb7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef643187f3690db33f639bf00e4ba648745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff519fa98bb00d46fb3e70826251a088746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbf3471272e52b559f2e8073acd720747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755682a71610c6e06b9c56c179726a79748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c8d3669f28ec253edf6b0e344bfea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388b6ce32e0c00363b9800fc5af235d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc256a21c326ed0154445711c463dd38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efd6fb8d0844ad8eb17d0eadfc6152752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e012eac08c1bb70d22f27bc47a4e6f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11650673dfdb0945ab114aa7fefb9f48754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5931678442904fcae2fdc82009e2b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361e6d6f31b4695b4070b0cfa99fa5d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81612bf62bd7c44f30995409456c8d5c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a9072b10757ca8261ae1c730e80d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f163ed3712c5c8a5865ee0e126bcd3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e48a3ef8fe785925e4b9c3dd75daea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a3550ae5897b5e479f4e9e7ee1a352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81206e601ce88d263824ae4fe45e26ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291211f1eae08779f9af3df3cd533b6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42350633d8c8ccc5ad5ee9b0ae6b281e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa15c058159098dc8002584f842e566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d917209eca93dc64d461f525d38d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063afda9e8f863fd4a0fcc44425808c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fecf415eca7b4070eec4f79391c2a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c233284f4688b50f1627665782ff2aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ee7967470038159fe9f132b1d3b1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81b4f9fb935e031704fe5e44b912a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502bbe32acab4e24e8aff01ddab9e2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac1911c9a20eab3f3f8dd8fcf611b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ad961171f1871f18872604e21844115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a19b33a5d3bef4f53dee8d4fc2c60e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659cf85785ac6a1f1f1c113f908011d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5654252e294a80616334ec489e84a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602bc133cad6885ae1855bea72b9da619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b590ef5fcd8707eff4a9547e6976e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd83fdbc6f12e83b5f9a06c4ac70fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf582af51810760db7a8a27593b4617e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2402017f5a0681dace8c8d19e872ed523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665f6e1084e05070449bdacdbaf7d6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658c32dec953c1a3b01fbceee49c81c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0640f6fb56a654524e5337e90b128826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012f1a158df11f1d3a4e12b9fa7efcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab7f88adc452828a421fb235c688fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67028c0501af9940248a918dc599730129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024041a8549d0d0dd7b88d1a382b633830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dea98cb6c32bc243a54a2346a9400731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59577cebf6648a24040a989aab77797d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd4a24dbc18b07df8dd50509734f2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a533adcf636d0d4b72d6db371d4c82734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd67f3c6c6d41f10d83e07a6db33835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d054fc498c416214e186b45e884e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ef56ec80e8af6140ecc6df620d33437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7f12779102f65b98b7ea2034fcf5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96ac445441ce2ebed625af0239b0bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef8f5b9dfbe82d2ae5e9637435de340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e08aaee1467ec17c5afe713cba236941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc53a64ef15dde5b7118ae684e16d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb555964d9782891539fa0249ec4ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d17a31a11f7e186a3e1467f64cc5fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea094bf42e34f1e9638a5ccae35009245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edd66f16c56fc69f1bf13b086051f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc5e0967a9cb9bd173714e34c34e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d01ad5b8527d0789faeca03b6f1f8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4c8de6fea0906588134ca45021d7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2074eef94d06cb9e398dced9a6a528e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2556e7ad09d142e17243256ff3e11351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15128f5c30dba7941e5b71104690c4c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da59f37f743a12ae7990239b2846cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722976709a965f6c2b7a42502d86201354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd55979a554faebe8267beb82c564e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459d4f452cee5408087d257cee16db756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc5389ae23f6d42fdd6c167d2b0f6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954c228fcef0a1f0e39ded3d28af5ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715424ba118763c2098b8dc344edd5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a56c86ad5f91dcea155fa84c9b4a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e20392b5b884cc44e0e0d7c8131e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500efa3d479d75201dcb7fe91a08d1ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86545b335d62e41536ad49dac219832163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aee54db611c767c368c06f17222c8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026aeac0b675245f650c0339585939965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b41b1d5b5e4d53330246181a7a623066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c268ba9c4150afab3c8adb660e13f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74372d76410503d38b3bc58d00f702668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2275f3dfd7de583192c206bb99d1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f8c871b996bce6356a833c5bd80eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f00d87f10a2ce90f14bbbc01140e9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e4b154d972881d5df49986526a56272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012af4c0114f006659400d28b79083273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d1136efbf557af22da08bbe338af474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3741f66061ae6fe79b43398caf7f7d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591655a263f8f31fd6818ce7ce6ecdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fa44027912b5b36ab16019d10ad3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa7acb26b0bc89ffd041236682f06e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b92adbfe51986179c3017c77013c2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af32da805f8cfa6848a94a45d1c4e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14208061fb45efaa338a59dd313d885681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3839cf7d1a2fe5cd911a02408fd442682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d21a583b9bab16bc8a2b4e9293f3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360c38686ac92f2766913a52a06425f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177de441cbf6cbbffadb9695f86e97185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c9579a8686aaa979d774eb0e3bea286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7517da0a2d55857aec2b7276df83f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b2e77283810819c92f90e255e77f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b97c190b91808c169eee340137a01089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44da9d598798c8a623df452790b3a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805f234eb1eec6f5c88fba0ae51449391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f156a96f9fd04b9de0989115f5ffbe192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cacab5b7d9c92b3286c1aaecb5d7de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82287d5710d6ad75197e8f794bf2ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fa6ccb963debc75a5d9992ee78e1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bee98b2e9e37de43fc40323a149a6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234009d6ab949fb64d4aff7be6c33c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384746629b3af3b95470aae64d39103f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91bde518ab5acb76170eb841c4958a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a375503b32d56775a7c5f80eeab10c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47070909ae683b0123580ab6e658f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c53c684bf7a44bcd374c1287ac67c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb1e5a255687fc73b2048aef83ae1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b072b53ddf04fea718ef4e62d5937a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359b5ca5308df718b7de7460c8dff13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec62f2ca0bf895c92a33dfb11dca397106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89564d35e31d14f790d9038920898aa3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067476c476304c847e22c3528518b5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc7614209f4aef8c892af4d80fcfa6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a21f963c876afef097781b910d3a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153e527a98e9f581a0d5a8c3b61b0fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea663e7e037c40f698206d10e71afb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d2a693cd67646eda5aefdf19f845c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb04f5b66967803a89f57a0f0f3c5ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69a76c74a93e7b05139ce41d39c058115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee90cdd9ed83c778c473be38f25689116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c730743ca8999ae59113c2bae222117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dec5aebe0e4e9c322a8c03c62d839118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f85384a7975fc0579f0c0949df609119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bff01b405343c4f22f35d840e291c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631d60620da9534e1aef51f80fc8392121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b562262ab90d3654c7785d023481ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d6c0f3026ff3111f47ed3b060ae0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7aecb9f1e1409472e9827bdc952c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a5c05ff7cb382b9ca434532c17af1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aa4f5e984e6868757e51c9dd90f00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9193656c785e3753007157c190409127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0572fdbe2f7be667dbab10d82a65167128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebee70c233d8b030caa3a8f4b7cada129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797116127e401079d7e9b29dfe848954130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5e8a55cf742efbe2d6c1ed3b7542c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f641dbf9d08451c157f6a8b6d7fe685132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacce986592cf8099de719c280b54bf6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621faa346284161ce48d2a6e449efb1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa276fc04a38f65054f88a906a48d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807b5b61e61379b67ebc9c3f2cbda6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92c618c74ded5afdcecd1e17adc2af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d94273d6eebec2b4e784dfffc122c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54df058c7386d64b914a9c43838972139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8261234f6adb9a49dcc43ab1f4ea48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d8e0dda6047060fab821ab16919ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d6cc2c61b86c93f22353ea5af23b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e28894216a110e43e8db1b14039e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342588a29eee03b95b9af82c3d938f50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe49b068245b9276bebdf715f60352145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18345bea67be8fc63062d5249f140c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d04d8499f5fcd6c8ac6401931c0871147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c04f7ca516cc252336d832de6c9d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa648455532173f194ca041725d369149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2cf3a6b5880d1f91741b2699b5b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a195cedb441fcbf7f75c4f086f9f12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66c4b1def2ac4aa01153bb0197f4e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d6e3aba212ffedf1a4f7f10d2e945153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c71ad1dd22d92116ebb27affaa570c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee92ed2420866ebde7af2ba0ca1417155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a5b129d1dc4150daeeeb6490e1b98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165cc824f17f788f2e8f4c0dd7624c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f6217044bca94dd65fb579f6446a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d0d2bbce67f97f07382a66ffb1d87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3267ed8d34863a19f1e53bbeed44112160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd7d1e469d5d5488a5000cb4918c72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219603601ec1c86835c2ce6335e19d38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83df56fcb0cd54d2253dc6c158498b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f37ccc4f12056851b10eaf8526e24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989c669d004260a08f06ec9c742d82e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfae5d6d83f8e4017f9e6499aa28ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca5dc3ede10c0efdbc3916bd6b7b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a685cbf03403bf47805ae3d406835168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a1445952757ef6a2b488f2ada8017169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c947448ed7cbcbe7b217f5df929f78d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288dbe4d031bbbcb83cb39c7c6bc810171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7eb135a3f4de96e26858814fd0190172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d20c0a28f13d792f0036385ce9a0ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7858ce8bb7dd9f00266a9bca5b50ca4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5e45f7342ca2a273482a30232340d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e2e27e3478ccaa0dda04004568e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981fa96036bcdfe6617ead3e808dfc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48889d8d9fd5929637f6095d9c0113178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082879568b8c0506bb24e2f80824238179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0e55712cbeeac6e7cea59295f877a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65296999cc603e47be10b38c90862b97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf9a150c7fb797127715b81916328182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c7c60597770316b146f1e95f88a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d03506253afe425e384ec990c84f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d5d3780d9db720a75942368f71b32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee677b4567a5ebc3e3e45eda154455186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3700a1d28622aca462a133f5a8c2b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd84ec37d87492a619211791a972b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a46bd76bffe5a5a7fc2291a7b1df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ddd79f87de57b99dc3d8d96611467190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed507c4b36a3263ebc623c70c93651191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b82f9778ee80be38430d054749f11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ae458aa4068d0031f83f077cbfe90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc9ae3893911d1b296cf1442427bc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c913b0033a2e741af990bebd1911de8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96696477b317c9dde8a0127a588ce9b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53c4be67c7fb76d239a78175704592197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98329cdb0baa32c6bab446be656f16e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1989eb8092635fb877df9769f681f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc482d53b02f51adb02069a138b7f90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117e6f384c2978180d96e5075e6f1ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71765b984b60c63034094e29de05f4c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1e0279a693153f9b94375529d5c91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d8ad61d2417dac39eb8d1c1447592204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d608dc41cf37d331d7a1354e414c65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76acbfbdeff299a193eb07dd535034a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a8442acbff10cf257d40af9f839ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc90dc6ada2eaff020ce1d2831db98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9b42c9cb6f39d29abfa0aa085e3a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd77502ed69eae8a777d5979fb1d75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fb16e22648a27eb4f3d0abb68c1d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44a4087fef8229d5f5a1e9894b2185212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb705c5a4ebc55a4f8fa794c88c1fe38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941caa02f311f59725eda730cba7d94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef055f3a839448deac2b951b83d8b7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235bfcbd80679b45e6bfba1022182d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8bd0a74e5acee3428c8230caed1d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738702b1b5df6ac17f70503ca4f569a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469687e4efe64a2f64f0920d6e6e1db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658682f75f8352ad8c0d5cc76792773220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86762f4162889e1b965c10fb2db8e5f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4525c98ee43c009e7f2e7be170951222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb1896cec5feade82aa90e1a3af9d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff7e2fc0536ccbd67e7e1fafce6546224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea034313d9feb5401284d4a2f5f320225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14727448c5c3f66adc61fab039ca4c2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0a157932388a060e9d21e84e6211c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940fc4b65d88354573203d24616c231228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2d94030e757f9f16f657b0f35089b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4c0e4813e41f329b292499de54f74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40570cf49c729b2ab756fedd6c95ab7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a275f4c0aea4127ef075680a7aba5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5cd71cb42b6d6d000f80c626f5672233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd60c2d6670ed19a3898fe0fd3d8afa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b3df06cfa0b441cb2d7bc51766f82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b21cf84b6737023fd5eaa6df0b5f59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a75c10293fdf9054a92b5f215f52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319073459d4e0c6914309ffd5d673f65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1c0fa4b9b6c9552b3c8e30d1902a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e55f75dd399740944460c1cdeb5b69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4755b4a63a08c2dc5a6ff3619de68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66494450e84c8ab4a75215a18ad818ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f2fcb5c432c39e454e79a24204a1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab91b277e440a47d6b3f3625579ed80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d73318eeba773ac3f9b235d0a493d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df695b1f098b053fac35d13327e9443246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876fbc2d1b57e8bbf6c8a62d8e9d6b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58542971e38eb75464194c1db1ac568248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb1fae79f012479d6b0a418b54aea9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe35a9b231810d07358090b452008ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbce731a321e82f799d5dd9337fd444251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aaa610e72c232e829720cefb814ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32cf135914c456fbfa816b58bdbd5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363414e41309f274c89e12d70c68b88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d85466eafd04843e142d720ac9bb99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc2b31e25f3f612d5c5c7b54db5fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234327b117d8723aef6f1cac2e1ea323257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6d610ea338c91185c7690e3070ef2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66ee4ee414cea2a4d71e673ec096be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864282fbf49e80758950ca63f71adc88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a1814094ffc098a8ca44a66b8cc79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f44985d60a42257344eb8160f91290262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a268d8d86c53c9154e7a48a6aafa16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594af587ce92e49d1d1aa1e384e1fe4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573f7dc441df03fb89be2438d1159a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f7b107b14a98675bd5a2920e12ea6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7534fc31a539b5724057cf301be3277267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5349d32331ae292a628976ffbe0d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fe9b71c7d867bedaed013f6ef36b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2abd38a67f7de7c2e2eb64ee2f8e32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873388737e94ce8e064becc83942b85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755926c3c323d92249d26c3740ba5a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fef2cfdaa05aeafec077fd16f4b67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f85d79bc52619674e5a499037c23f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e43358574c98da5f8bcc4c0dc35f40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c1ae055458d02d62b5828196169be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e8bc53a3ea482c5dd1f22b41e1e6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d6f67709a677ce0a6c2b900d7f0ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc96f8e8eeefd91d348ff24356490b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf491307a4c5c1d9f6282a62d73816280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0db50f4e0affa10930fe0a5fbbbc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688ccfbb4474fb93dbe8a1f70b4ab28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7d28aa072a07ddc14d6ab3fdc8730283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fb102611be0e5adeb79b00ebb9b76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1def5bdbc497f6b71ed3b4ef8bb0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc009dfa76b6e43656d0422e6d73386286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719e6f55ff4df66263eeaabd08eea89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcc3d0d0ff45d40e1cf7d18f0c4990288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb684cce401e4d288acce2ee0aa086289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c37c15eeafcd759731942f3df768ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104d4badd8020cb94c40e8cc83d556b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd831ff32abef6327b3b0ca119ccb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38580dd98101579a0ae1859b354bfe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb774a0035b4b613c0a89efeff587d23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb7a13f751d808e7a0f9cf56e55abe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a38a68f7240da61171c7f0850ca444296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42175dea1583bdd66d7f512934848e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6b310e0681df99af05924bac80b97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94b34cc9cf4dcf116a3b0af61a4aa1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6d46fdc105b643acdbbbe9d062d4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8b073fb3de80c06b536c5936d151e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa361a4611b601747141acec1927ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c23fd7c756e14da62b7d04a5715f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ad31867eb5f2661b322031c65d149304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59462c113f3e7e8a6f838d610a200f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138d0ba443a652e0ee4c73906a7d287306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bf880ef68eef43033f451afe0032e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2cfe6ba5d4d3f6c790a64b729de1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b31bd93027e1c6075f871604d3f14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15e11eca4f5044255a9529ccf21fb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2f89efc4272a32126436e365a8a06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348ad386aaf0b31a8c9c1f8969372b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a7a7af6bb89b4844b429a1ac00248313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40c73b062670fe9412b01c924b93c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205870b3b49662345fd4b5035eb10602315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef1c4ff96ebfa06d81d9a98c34f4e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e814a1616d66bbf9d81e275f7edc60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da319d7d0a3d2072a9dfc641a33ff4a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e643d2c01431f06458a432849f0f023319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feac44c6bc8470382cc8f94e3200f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe461d9aff6871dad6d728aab25e3f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeb15bbaca1eb7f21877b22394d6e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce9e9a9ad91d7be96ea3566a5d615d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a6cc1e37c6c9903af13b4cc2090d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f284d3c631d7231f66bcbe3351a61dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b99b261195be0a8cd51d4bce3fa748326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b542080ac9560c6f4a16798ad653c45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2790f3eeb533ec07f33067f11bec5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b384ddee76b9c04d144cbbdf232a82d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7c9b502cca6661de0b4015f3bf954330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309dccefb60097f9845547a357bf03b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1ed78b1d634035ef2946bc8d2e328332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61babf4ba9747fba294514c5408879333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267ef968d3f4073596a76181e3563f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603f3ffb1a1ac92fb174f7b33f8e2ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad92bcdd34d4ab5012778574211341336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf0e76f1dac447cf9cfd5ac0761f62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad91ac8193d128737a75bcac1858478338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54b468aff12aa95741131f9ab6b19c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe6e2fd74d1b03fc095c30e50f983a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d2ddafbc0829df275d0f5fb8f9761341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e838adcdc984aaed9deed8c63569f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a99eed2ca803b7ce53696194c0445e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90584bd08884f81b99baaac9585a7791344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a74c9e07ba5ee6dd498546ff1d7ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f7e698f02d83f1ad2452cf34608de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ef3e646cc8b676389781804f1fd9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7fc98757e49d635fe3f96d2508a41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da265732ce645a1aed59f300a4d2bbb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4b2093d3351ff16b6131ab5e8aedf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6f4945961a05b5c887e08f34fc496351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4af0efd9e49fa150c5d6794bb88c78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7906cd474d1f8181451569eb78321353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c44ff8a7709150da2f8a7b4abb8500354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2e49dc85753c9c9159b38f74ad46c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc189069ca6ef6dc56d0374e6fe431b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a62ba82c602a2d69b35e17886c19c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326631486eb16ad00efdb3ece2c8ab3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76224749749855ad79e85d8864fefd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f617bfae73cb8159290811d69a20087360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e0ee50e0cb626cd39d684a2b1c2d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a69261abf8aaa0ea24ebbdad2a3f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b9e5e2ae6fea9cae9958563e88ca3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69978159aa36c3f6d688b3af782acb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d9d39b6a490eebe4badc1161de7ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655c9c89fc20ee630eb783434f769e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e022da0d11dcb284463af1cf7e6c36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286da93ea32107257a4f49f227597cf5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631ece00fb0d316b6e689fd926a34fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c7f21e0646a26182f7d196f902dfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2ad605e81ad1d973c12da3662ac5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c3a425e2ee1fb5cffd0b2e7cb227c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a24d735653bf83eb726f42948db347373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672e2c3313c2ec8aebb0dd9cac0ffc9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7dd44997e25536be348cb5434ab85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bff2d2c7cf9ea36061110ac04a235376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfd5110e32744851fa3837afe27982377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb13a9f4035192d5a6dfdfa9f3d6a64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0b10dc623bfae702cb151b51cc3fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abffbf4b1f3865bfd56141da2c454b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a133a4e2e08a8160f338ac63c2342381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849a5e75ce55291ca84a1581e5f326a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93f09308fc326dd0c964765fdbd5d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb42606abddcccb7ddb9b48a04b94f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88701eec4ae5dbf47e5dd505b39255a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bf887bf66d3ab1016c4d643e2d3d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc70ea7227764dd1f0b68f32babfa3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5f341ea676399f0c7bb9f299bcddf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97e417acf65c55ed55bc521c60b491389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42679a745459369b8548268fa4a87317390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402df8ddf9c180a4e7db0a20a3bd16e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33def221680ae9795f1818c459e7a0a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0796f7dd8534babef4dea8661deb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cac5cf8e1f3e7c83cc09297cbe599394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872dbd09b6f5bd90e7b6d8704d08a4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0cdb2e5e7ba7eb1f6894c9b675627396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c38704150cbd36ec039147e14ebb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63567e87ab8907b76ac3cbd6f98c8c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be73f7f20b71adca17f8133a3ace9e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adb8634ab1eba783039a6289423e84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d784862395be4a837e8582ef07c01b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e199cff7be3dd5b4d194dc7b4f42e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323cc3da296540c908d147978645233403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e9ab13fe94a017a8c2ca84c6ca630404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c34fa1dc76f7c6f1e0a232e25bb1e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf884e0e635a03e9761408e46978dde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362bdb652ede67b0d690d50e8f94788407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0b5a4e4b2d9345021c9e5d757780d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe6432063cc28bbf72bf3fac4dd2b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993539aac3bd090e4facb74c7c1b2197410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace171d462c8fbd357999f9528c337d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe79c338d4e780de8c65c913b67ab4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1ca7837c39b25c73130ae90c3c7f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7975ea039b9041a6dd3e3c4f166ce9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa9a74ddca1c095a152cc3e81befd6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e200e58e6bb509328d2e1ab627dce74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8907007da6e18efd0efb72f189f3af4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddde99cf9b7dc39ed9a725758cf266418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099b5c10277c478bfa811e6bc4e01f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39995744316fbfedba1ed9c53977c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557f5dfbe6c7833212a4a6d09963649421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f249cd88aebcdb6b7719960bf393c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e6c4e79b4b3f4871aeef2f7c6d9a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45911e0fe918da925a667201390854f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02bbcd7e73ab7e8eb86811290d7163425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a915ec227a5013a74a77a166ce8bff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fd0d35d94eb92eb8b27b87ef48a7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c24381f92e4246f26714a7ab9c4bc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49ed02b86bb33d9eae710c60604b6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da6bec3f95dbc7d3dd5a738a1611c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ade061e7262fe2ce6d81f953c714bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc49cab80232a17878bfb5045e9f3f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9faa7a14e456596976a581aa050b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35d04aa4de76279840cd0db113eb41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7417c0c71b20c6f428517a562497e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf3649362fd6fb2b7b35625954e35b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccc46ab51719702cd18afcc77d6e8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d66f1c03360771196071e07aef34c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672bc562c5832292516dd16c3fc7404439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf84a44669746b50f3cbe4f126212bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00824fcf2c8354354356aa6cb4baf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc8c30437fada9c8fbd649097548cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab143887f9b6aac343ce52d576224a69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f96f08677228898e837cfb2911221e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717dea588cc61634eebee96cd61ce16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833fc044e370c19f5a2e3d3ce95a460446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5535e01e9e5b9a2e40ae6ee9a0e9274447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707aeb1cdf5eea9a3b15fcfbb9a6eebb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f8474c1aaafc8cd577305a0c9d6f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508d3ada10fc437d4e1ec52d446db64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962ce8b445f7d282a970bd269a65881451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7cbb1c6834b5e4a2bbb6a5ba892f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ef0c4bb7f458f42a5f97155100adf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ccf7240369994180936ee3464b981454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8114829a5261059c1af3cbedadcd3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65d391c8076a56f782d028389be452456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0995fde8afff09f09b0aab4f5cf5b23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab207624df76aa80a4860b32c0eb1c3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f15c3846c846f288a0a8aad3d369f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda713fbc914c4d2ff73198818204db7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee57ed825b31c0bf5023c556f88aa9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4f8fd87f1b10dca6069fe5a3195fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed76705ee7721468947bc69fcadf301463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6880dc0ec5f6543978568a74f0200a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b43ae951a93654c723463073dfd2bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4ea87b7add7c2ed2db8f3cdd13061466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16184e878a325785564e7e8dcd49431467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908f8842bcb8e8ecf8089dfdcf8f17c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d39e2e8fc380e39c55f891592538c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8186588b4bcd5c7f9731dd557734201470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e524f10a9cc5f2e989c8aac34cd0c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70133d4dc25a8b0f905c9f82d397bf0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef9fe46649f8fb417f1b2a2ab77413473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ec09d4df977e5d3cddc044dd7ff7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccac87ec5cc7dd48e43498bd1dacdb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a208bc40b8307b6e0867d6ad66082476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a483057a9dff5139fdf081e2ae0199477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd18f40e752872edaf73c9ed2b41fef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4ea3ccd04e788b342228b900114ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d314192ef6824d24af5736db7de5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24560523bc5cbfffe8d5f01f9bb8b1e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aaacd7c2cd845109c5de812594be6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b1daeec96196222137570fc97c849483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458af21d2be1adb29e2f1ddafeb5708484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5163697399bc54136ec7859b53faa8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cce7fc93b90e4a1ccc7e69d70c7af2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc1162bad4830885793124839b6b1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3710d924a88dbff7e4be80aa478d93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc9056722999c66349476b0026afc4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440ee91522b39a1081a4d013ab5a0a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dadd3c52d68cde8f7462f3d9a25b2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff19999cf63298ea3bcda1575c16968492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a26c68a2e71828dcafadb2f5c1521493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aec1e9ad6394d922e6338ea87b148494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe4ecbbeb81675815070413a3fb66b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6626bca272e862bd85513970f6ef75f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ca42d7a7e327b383fb45149288030497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a42a6fe7dbbebb6148d357966695b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa54574c4e72efd2d8674b1dac7c986499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b44fd7eeb604b1b838c48ccdeff21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb22e097a1bfcae310f58cd6479742501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4236cdae27711d620dd7b1c34dbf22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627f0d30647128855a858e86a72e996503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad83ae877c230e7788d8fbf0492c28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ef622b7b698c154f81e3548c46265505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b8c848195934f2cdcbd609dd8b81f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2de6ce990889cd9c9408068d004a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363fd67008faa5fa62a10a3b4ba93cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da1fa5edd4aeee1e995263d6ca1c1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17679508d607b28e93df6781f0acffb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cc50c75c205403392140645b03ce9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3354283ab26ab518d5bc171c62ded30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519db397db3fc0c93ebe16d6d729d58f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc2eb814ff0ce9c2dd203a5a1d70de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5422617655849d7a4671074c751a44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d69d71ec0eb64e780e3c4783493d19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ddfc43da0a479477d515919c578d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb05cede9a8f826c88e8ae4ee1a57ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdbcd4d2c0b6544db09de46d937ffb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c5ebe1d23a9096b50188391ef919e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2246ab5530f52304d6bf2af05b6424d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca892ce0d66bc1124d8855d36965c48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688797604d4179544ef1f55f8cbb5ce7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc932dfc4cf862e1c1588d42d064348524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a48a54b2691ae3f4dc9cd59c5e2705525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305cd112a45cac553fd19c89220737f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69bff0dfa258cf74f0237a01b85787527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d79fa418be4e7f134d05c29eaf089528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eed097f5873c7d7b0b1699383788d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668294e0c77ee6eff53d62f3eb2bc014530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38717329ab1914cafc3dac971a082e07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf408fd9a19462e16337fb7762e8b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894314a52f51c56db89282273d738e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cb0088194ab5556793423bd53b325534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6aacde87b251ba3170a610e126973535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf28317b11067150cfeb63d38a6db7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e406619811893c3660e8447c875dd14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1d2c35cfa5a91066c8221137c7b51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada378208bee7e8b4b8ff46d2fe66e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee462c60bb43989e303df5705326f4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753d68d3ae7229442cda87938abe56a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987ed0882e7da6b74f7c095b381da6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf22edd1acc2494572adb718441327543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c0e2ea002546c7359c136a1aa8d56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f3d2c84aa02357de2894375aa1240545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4b1e6c69de75d533796f9ffd604c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bb7b5703728c2909b5715570720f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ee0a00600d5201bfd9d50ba3b6a8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160f40f680db34bae66ab8098b91e4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726bf8661d73453cfd0d19cec45da2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dd326aaabc3541c5e807ec7ff5f2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452885b68b9612b30e378549ceff81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b666721fc37880f6f7985cd2b894768553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563aaccd9c4030e8ca408fe47501b9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161d7aabf41ca2b5b45bfc48f42977c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608911b338de2c34bfb63bfadffd9e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ea022a929b8fc87e2e11b224cc662557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e350658725f8bf3110b530851a8de6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593acd0362b0e4911679e3f3f996f0f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c3665d47abaa1a6a41409fb2cc80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78162fcb21720efd4293537ebaa59b44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26c7575104209df34c177f85c13dbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaf2376672de463aa50c1ab89584db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be4967dfe0ea54adac092a01d48e4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e76cd9f11dbb593e28b721e708067565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a9b800a821e4498373b055903bf0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747fc52bf8e27accd439215a957edc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2409880d1b48a9db41cff411e7a6f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce13a64de604b93cb11b68137446264569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21964b9467aa1f53eb2156ba2cac5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4200a9db5e303f8929f7bff6c02b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab0c162acf72b7936b0a5b587cad30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075eba4a57ed86efc612af3aad323db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eed4573f170960bc67525c3e29a096574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40010cbdc60ad6fbb5be1089b5b316575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bab48abeee291f6d98cd30c3b52c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2049c175efbf704c6a0a916b4fdcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bed15bfd2125720b006e872fdbdc2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eba45613a7f0d727c510ea9ed4da2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4fb2ce92f5eb991c83518bdc308f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b7d5161df3fd2830a1ab4f90b355e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1715f2a3ebb707a4f4e4c89c3d5482582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471e7531624a1561737f4dc88fbb287583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b69e15bda9b771668c78e248bd1019584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e61ebdd3d4ef08c60d049f78ac114b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bff1f8a93035bc8cae0be870d9135586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a90c7795872a770c190b0ef1ea434c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11781a269f780d78a800f54361083f29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236bb6e18467ef0beeb0ccfa5740ee8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca2789f7b9e06ee110b54f84528da6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce55b01ede1f40f00bbe1d5727e0b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bd5908a8cdddb28fc98ed9a86d49c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a79421e13294279c4327ffc3668d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d23c74e9fe49663e07eb089e5fe0a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76c4fb83c45a393359825100412cb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dacff61f0beb50df11f6a265d9b353596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbca1efafe5309c2a9d6497b8b949cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa34639e1b4f8fdb04fe5b66bfec298598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2310ed09d2e121457c6e948bdbd5c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e5345d888471e641caf6503bbadfa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dade9e23d049a8e3ebdc892d1086b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081b8eac0b3db262de96a53f1a195d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a5b6237fdc7b9d47b0bf791dc8779603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a48774332641fe5ceaa3ed63d98a15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54690d3e8a28a9d6ec0a45f19e729ef2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6533e95856323e429efa17f3b82879e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6f03e13e074a47a4f0dc92ec23f83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370525088254c1caf78a1f9c8bc907c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55a9ef89d6abff13c0a97b1cffc9a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b21f4651e510deae586b901bd6c434610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19730f16d8f2603b5338d538e241697611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec0e09b21e6ae67735eacdfdfa5da7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6d7d1a042d5a6a92bb9fac0056c2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce87b24d892f98b264c0f7520e72d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afc2994f340822f2bc57399ec13a03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d398d0378401658901303c38ecb1519616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0df654549849c773474ddb8f4ac04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c987b2a2e7101cdc6d5b9a9506ec4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310af87dde1727423903c172153c3ece619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3beccf144e9f53444ac20b2ebc543b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffa53ee77ff8c4c0f1eac5be582c6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83390dc5ef6e66b88553ee2dbe8b3b94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420feaafa1a85b89a8eb019d78c0d4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43dfcc8142b7db79d0db0916cef392624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56a9b01732040a5bfd16459ccc6434625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011eb8f6bda96ad1609b3f267abd6b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ccec15cb6d1e6007f41fd7e0af3c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae1c92962490763252f1c89078b259628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5ee5bacecf1c4ae6ce113be8380cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f435ad5a34c05ba2438885ee526f3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3c787ad6997a593d81bca17e141f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141303fc3a0862d36ab02f99b8ef4d60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168ee90f0fa3c92cf058c223dde53b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebb43e12757363afdcded46e0769c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab5670ddfb27b035698542a19d0567635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9434f6f46b1f73a11854e71acf12ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdefeb01871d7906808b63de22952a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913c05c12fb7978e6aea6a09b39a397638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf58bf4688f6aa7f1fae2691c4e693639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ef4eea4aeabacee20f722bb5b9da6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dc9c980c92e9de2ff57f2284262d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe5efff48ed54aae7f59fbbb4da55d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed62022fb7c7cd20d15ce5f0f2d4a40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecb4a6f302ab6f254dcfbed41b7c71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f05e6a5213deed01cfbd1da327add645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532687d86bb95492ecdcead4a0d82d13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055bcef810be94547a8b48346172c3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20b84e35dbd8c6e44c5f21e7378a52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da51999631825b93f9acda72df9ac0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b404783395a82595d376a636dc7345650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b53c36532992a81133242b821f6900651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec6f2fb476c47278ad764a56f929fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7605a68384da68fed9901874914e92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd71fa630f78fbedf18fb2af34e5a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66dd99b01eaf8d94995272dca4d7a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af11ab8444bd3464d97bcbde583c020656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441e937532da291e13b8ae77d95b683657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ca1a79a1ab41a6304f30c24927b77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ae37f00795f7c904bad91c3dd40aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd86baed8a8bd7feaa2fba749ffed3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447564757cecc1b79196b1393df79f0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c243013f1742eed64596d241f1583662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de415027192e4f82cb51de94510e57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffd4bf5cc9dacd93cff13a1678bcc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f1a9a4d06245824d3af4fbd2d56aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd71c8f637d2f7b13576fb8986f01a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470d26c50ffb2730b3bb7194b787e11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a59b6695b110d57ee8cb9d4b883b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a58724aa743285dd8df11f3f03d972669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9e6328ab9ee89d724d7dffccc85df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89502e9d8e97b01c13cf5480040462671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a2da9be424a74e1d0814f3843ea1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296f50697e0c53779bb15205ae3709d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230054837c05a6fa34a9abcb4e3b58e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30bc7a058b2fde145ca7689e9f749c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a83a210fd4f33efbf360dfe61b030d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53ec95180ea598c0581ab96686a7fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef18cc2f04a744cf534feda98f495d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fba1b9a888289d1b6550c4561012f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc042f9f8f0b6c912d144a86126b5ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72c5c3068e5e1a57df1159efc8cf59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dbd27121a9943dcd929e19e318d4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94241a805f3424a85f5481dc670af4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681ff6e27d1d413b30a04fbcf73d034684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76941ccf2d54dea0f29d5a575386ad7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5ae9c908a6777c6895c4cd2e1f037686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7d83b2177977e750b9eeaea2da397687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22bd2df23ef5894afd8d8b44240f22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993382342167f4c01cd9b2da04998fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeffb944082e565e514cf9f34038ade690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472ea309606ecb149b80d7e1afe4fa6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fc1d84fb112c8272900058b408f7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091232bdcd878af551bad505c278a6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc134e101baf01e7a633a04036013694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fc3fe78e480ee6d782ff4ede7b955695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db26bbc012e222f20daa01c5fee978696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf638d564d301e06d260cd9adaa2a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9fc2d671b76b8c7b37fd26d36082e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72be41befb7e0483a7a8eb14ddbbb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002fb5b69676a0ca5886c18f89345d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f4d79d0b31a2a9761ba7657cea2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d55d187f0ba56fedec7a7fa6b62a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c7052150564fd01578c8c37bf8f0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d092a3a6902698b7dc99aa19cd80fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac11e13fe752a10bf1d5a2c34ef45b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27771705602e8f8a4dabf4be9c55990706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fedfaf1d3d71187c724e32fd298e96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243fafe02e5d8cb1223f4405c7bc5c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffc31157c9d34cd76a269b35228ea5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7b9b70728c19ab71b39ff982e1a8b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb852a60352f7c7c1e8a98ac426722f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca72b46fcb335e801ca6d5a38f2bbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591b8532003abf7d9b9aeb535d04476713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d67219ab941a8d777b2b593030497f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd690018653266f4946a7104624518715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8a222538c100ee1b170544620ae11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a83b57f3ff1735e73bffb353a352e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7fc41b0f127699c36bd5136ff7b66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16997c19e952962f9a7327ab5a42b2c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dfa8fc018c4b6251cb8d3dc307a23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4877cad600cbcd1ca26cb7e158fe1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbe4acf9d04a1a085ea5c3f06859e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b789e620fd49952902b490310d061723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7426ac47480fa3e21443e779022590724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f49127c9315f3af79209a60f7993c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42089faf60c6e829d231e9c451dd2eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e93d7cce63804bd4966253610cc9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8701ab2714d7ac99c3a602b856ea61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b9d7f5dcc8f37d406762eb4d18e8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331a63b1bf63bae50deb4e3179f959d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c1acf1a5b4858b3a749d413a869d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea8a7a5bac4d013d076de4184686d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e1eaeb60fe2a896cc5551caee455733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9636a30cabb2095fda77b708cccfd9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1123a6b2ffc45117a71f1faf509e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a1db781f6a76f6f7cb91e9e0f4576736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc863effc1b9ab28ff30d6d3784c384737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaea097fd48949375c5aa2be4e3e68c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c4f986d368040826276e2392825a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7917cff49c49f505be09c9dce979038740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bc0eada89335d684a4c8d2e6a5fa6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891968b25fb3691d8458fc38c18db9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5f3d9eb0e43dc987a2493fbcb3121743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b10be39f6517d05ea15da716bf4fd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f65f47531d793ec9ddebcf7548cec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a009898bfa198065f42f6445904011746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c7bee06a7938893b01791ae7cd49d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c288fd558ef06c6825a5c9168e11a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5dfc60ee62581b15b48d62a32d24d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd354b8975e3715d8b8030d90030ab3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce940d6e9990d85f718bdbb5a0f9d56a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33be4d814173a17f95affe6c12baa8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b7fcbec4763530fe0c6a8f1f778b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100d86002b3941c1d784c4d7e085845754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e63590259049d56a871b5fa0d0292755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb20f8a012f4b1b759afd4df3505935756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc12c8d84cc0763469a406340394c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ee6ae82b21779a77e7dfa6562c69f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd1a42049a829f8edd9e0dc94c2321759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>