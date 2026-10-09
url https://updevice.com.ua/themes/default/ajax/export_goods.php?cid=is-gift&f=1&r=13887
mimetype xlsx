--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8008c493e68951ce355aa7889415c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da032cef20ab99898c57fdbaeb2b7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3de0a3dac846929ef64e73da44a523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a89057caea2c880d77082d2df78a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95704127190da7655954c2020d283aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebb6d39fc85447382f2b3715683b1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107adffe31693b67f731e872347afc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848f37393b872e2bd942bd63241de698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d414e08c7f9ae654f85b023a4b0ba799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c3163b63791a76981ea27b2a1598f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051ccde071fa86e8b708d443de5b02711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dbf9237e0f50426888c320fb3156312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352fbf5b5798452fdec5b58d9d4fb9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82273edb6d34e78e032ea7da330f8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d1a3c8e8f8a4aa285bb303b2e450115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07341d32b41fbd8cd9a71c842305c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee04e28dd219349af67d0386e56a2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ac1a107d8f652d6976bfd8c1cfb1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6b56d575b95ec06b95d00503ceef419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfdbf2aba6ed9eb1578e83e05f961d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28bd3df3d6f881dbc11778e2d3876b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641c5501ac7a0aab53c09dfcc3948c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4742bb71c6bf183434360d6cf989fe123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df10ca9545ed6e5d7495dab375c33c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b8b81e025cfb6a41c15939666fa2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc491db04f93a6ff2eda703fc9c62d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aa24ad5ba594e87e904291793d4ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7612ff2826246ab705a966176291728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e960bb556ae104b9f79572d8c218229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16411bc606beb38c59e86f550062dbd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b721ef4b63416ac39ce674704c9b35731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fb81a4542eb500e33fdbf8bacb06632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208eb95b5788ca59df4b0acd7a12aa833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66ede955a6ff776ce6489301386fec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab72c4feb1be03e817dd3a48ef5a3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466e5254d87f22e0768efdc6bda5c5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea80db4a25020388c868fa13bebb3d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44dd70d30259643cd92b53944937c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b00aa0f3b8e32dd6e200a97237b77239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff9fee8260b0688e959371a8be225840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407e99f01c1f68ddaf3ec1a38a0329241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f624c11756f9fd60593e47a90ea0d0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfcb47d51d062226b2fb5a6d5b3c3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7057ad14caa907770ee900b5e160744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2f43b69b8945311478d66c99b423445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f151804b2e4406503569ef791eee0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bd0c8e15f0221c306db649d8efb7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7968bff223d83d8daf6bcceb3131ee348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ddbeb2fc94b43167651ff80da01ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7641c77fd7902a0e9cd05890b6a11150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e36db22b5d1bae81a1f32a3a4429d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70102a86364c5abdd08bd5bfbb1453d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf8170a4fc8f609ed3fc0b9553ea8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea2bd3cb3c9e5c62b955675f4cecf754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b5dff1046865d294d2154b451d70f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beeef857bc0537b6f7b0241888344e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10667d843fc37e9d33cb871f17d1cbaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ae4245793f3ea081331efcff6fcad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e9e0da39ba51d50789fcfa9d498eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137c9449773a45292adda32318b7dad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12d8a8b05c6a5cdcea529a6eee9dde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4dcd8620ba0b6bfb1a9c1245fe27662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430552f9857b4320d3e7912b2803e9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4969d62f9b28b157ec81e010abb5f2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648417bd4c43669e0b929a9a36d625aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf493fb04426ce5ffc3bb1e8bd23993166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c040f322416e3279d8662334ecc3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31314040fe59736263536ab476c19f3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8d9e7ff996f3aa86c9e414693874b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ebbc39fcd4791dfccc9a82715594670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2ecb69a9e30dc82adcb35af6e303271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c905afe33afb2f2cc1db46226a8537f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5c860e91699ea980d88ee2bbbf09f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f18ed836fcf1ea4f5b46597b6ef3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a4934121183def600169121873ad975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c637bc29dc6e780fb08623d6fa3199376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cc953b943df817a06e2e1a7a60d3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb361e33b06b5811a52821a66aa2e5dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e39e79089b9132371efbe85841d44c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5ab76a2a49a024caf9bdda8183a0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc25391cc0f919747bdd4d1a4b3e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357c8e8b160fa3ce66346feb6f8a0ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010de80149c8d31e3d5602923090791a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1d17f25e5f3b4d70ff98b0e60ae5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe5997ad17614a5ffcf5f6916d506585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544c36037c4e25daa3bd7edc80150c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4999ab00a3f7852ba079f27d511c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e57fd34da7c46d3e0864ce3dd78c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424fea5ba7e470366ea3605bf0b336d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50a2cb28f4dec07a8a581f86383c8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb846e415633d18a165468487f38e9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567d69d7a9990904ae7ea4971782de792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2a23ae78a9e399cb245de1324839c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15915bbd3b2aa7ff038ab3555bd0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a91db29c250414a92e12374bfc31095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeca39f39062c62489038bfda504a6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adcd76cc20d1d13cd800278e14350e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ab5ba578884f49660a8aab3e6a54598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca52b94effcfcf684abd1d7774e729399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c339583757ea80a0312d0d9e7f9adf6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200444078d6a8671e85ad96482b47ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034ed4b31743c24fb47501e2b806ec0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bba1c2134f25c449a3bff237dc6b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb9a77eeda9837ed924ada8e962bdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfa210d2db7ebaf7dcc66bf5e154e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c41c748d985010346c33f4ea73ef16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4152543ca6f14bf823500ebc63317107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab21743476a48036bf64d9a44c83528108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e155e905e4bcdf98aff3a15352344b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d47c3263e58b2e37a197355d409d98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c4c8e061fb79167b37ac3c622e034111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccd67536390ffc28eb543c2034932e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf17b9930f77ed68e321e993a267624113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cfe36cfb903ef8dce4914d7fcb3d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb83f0a624ed1831f6400ce1f45fdca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097570dcad54456cb80c6221619e248116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b23afd07ea919c41f9ba22da335f85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b8fe5161dad7de908b3f7b94848f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fc659be7b17921aca543c03bedd6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca715b45669fa115252b1c88a18948120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d93de5bffa9c2ba2bd4c0441b3e5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5bf233f70aaea989de28ef1094571122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0acb0f81c38423f651708d1da0c142123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaaafe5e27a9dedaae6a15083c5fd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ad0c754bd627ac4fda0cc81360eda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65489ce43c4058338f4ca3b6fb7291d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa937d6e9900f6fb82eaeae5eacb97e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924c4d9d3793f212d7d0c57b0cb797f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362e7d7f29cb2b06ceb2fa207d89b55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abbce6f97ede09fe31075f1fb47d51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9d4b936d9be1f969311c9b2ebe8b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345366bd3b3185c68d8620589df60137132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f9a223ba8c36d16bee8c227eb9683133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a75420f553dde5a98cea89d27f4fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f63515cfaa6cf058cf88f871096184135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb0aaba201d9c244403754625deb06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3887257130899554d79b83ea9a6dcc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c15807d60afe7533b79356a419773c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701539df86c5a89f14003067ce08abd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aecb6c22e777fcfde1ca69b013f001140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a352dec031f6925d0779d715a741e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1935bebc31dff1ca195ed79e0ca4da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b373514228602fc6ad0fc03117fd0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3defd13a318a9b92260a834dd3457b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79a0191541e622d53b74f893665ae5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdad13a2bc4328cb9f5e2b095ee6371146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619269ad0cf8c78907bd48299905f20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951d37eb9265b1d9f032296264e1d88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06c09020fdb8119995c7c6f66f7619149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878b0dbcf567ee62ecb6a8f99acbdf9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5c63b44c7acc814f619146e0e8645151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e73e6a3e31d396eea5e34726b4ffa4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1610ff007a31570ddaf5acc33d69f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0d7da7865a95d1a12951ee5b92ca9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3f5d3172bde4d2e8a780f3f2d068c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9870cc40db2715356390b56be19861156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4d051ffd3d3a139e5d18f13e79d8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347ad2ad8657da1ba3d22b191a8558b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdf3db7c56ab388324be9e6625403a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063eef5c01bce7e844fd402797a210f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111769af8bbaffc7537cf113a4e7030161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413b95fca7a3ff1253b126c78d1ce64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b439383996107942b1e9d0ec975bdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f269377f69a7254df584270e7de7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558cf2640ea132a2a6a8cc52e37833b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0540de84540a0bd38203eda2019b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc34b0c9ffd27626add6b760062514167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e9a95e5dcb89dcdff439815c3ab44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e94620946eb937ded38096b4e690a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45242bcf2b43c0338dab750f22ea34f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81a2acfbb9886f5ebf5a9996893ebd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d6927aa3513bfd32952fcd26bd027172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb253294c0d23bca20bb43bf666674f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb51f63aad230dddf6012ecc77f8d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a6f19de8bb77870813200e0e4c8ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbe515006a089b9466180cf864e85a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bcd714b05a9279b6aae07ce53f56d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0113ada26594ce8d2f6cd65260cf2ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc2fe5127a32aa7ec2156c837f0bc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a9a2f168cf206c34bc4fe8c7532b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e713288509381f41a4b537fecce02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b515bb527dc135b8f2462fd398d298182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e587113cb41045992eb8cd9e619652a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d68c07fce882e519f85b3a9535263184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6f67a14f601459c4fee4214bc3e14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa793931f3ee5a78d719fe02bce0b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a454d328ea9092da7eeccaf019ac0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f8d27a1c4e55df7c3c9a954efedbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7773a68860c2e005ade31559986aa1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f333719bd9da6ba450634ce792e935190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ea319738d6792d41256664259c2b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e23022d688de905ef3f50fa0ef1224192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9e8ee54e850f5b0fb42b412f46c40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d097424ba2ce1ad578f6b5763317c24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204c70a6cd93becdff881f04dc21327195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9961f0c5d8b651566d17243d104c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dac3766fc89cec672338b64bb18f0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b7ec0b84c9e8784d332ae07895755198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833123aa1809fedc1fe0446bb33d5a40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61307e89841c4c82fd02ea818b71d562200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac52a62623eed8a54c8b32a6651f5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69834e8fa894b40dc0f8b6564787851202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0118901c5525b3c28fafed39fcd1c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702a4a17666573e88ddfb861b0df09e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213718bf7c52f54e33a96d6f77d60729205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045c99e54a5221784a82dbce88ccc34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fceef50f98e3439171b6c7b01cdca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e307b8d5bd627b45e596a28bcdaf9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1730d9683478c7fc3563189ceb5dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09d33835d4609c9632b5ebe985635c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e38c542f979a718dda6709157ba6b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28829bcf0d1c3f78058e88ef6283e19b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ecc5e56569da88721f7aa7a5725d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db017baa76cd435433641ba90aabf52214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee7773586e9ed3f10b38fefd31c649215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4b757e5e30b69a48cbe8f589e4e85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430fa26e5b08abf54855aac5eb8d250217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a8ea69a287fbe2912bb5c5e93f132218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d6988c8bf55c486690e2de56f0912219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f67bad3981afed1413fb766737a459220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d28630a97c8bc9044352e838745903221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbc9dcdd4fb98bf612722c028261c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fb992b8ff5d4e377f570d58f7d061223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003f4650a055666f77876baded59912224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ece9f641b6cd63c5fa3b3a3dcf70e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82af7805612d075ac206c052ead4a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa90950a3b9002fe7a83efe636aa295227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a043a09881a6e4c95ff248175f67b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d81cb52ed1428950c0f5e6bc57f241229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1566f3fa911945458ccc8ab2bde732e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081731935b5eaa4e0df9102996e76d46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece07d94efbd1f182283ffb7f4ea0f5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28b62fc43f085cb7695dda561b7dfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22a0a98380cb97efa8f3ccf53fe329234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d01bafbb781937bce850cceabe925235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17885dc4e3cec0dfbb2ab8c7335d2f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af705d485aebb62004329534131e4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff91026f19dcbd18b6f9aa3936c6c8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45813389985433ba19b443cf659a3c5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959c8af14b7f20172307d778a2e72a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c898866734efa1692668240cc43bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e0945ff38e5a352493dcd14c4ba32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3d86cc2ee19d383366b64e0d213ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00384411941210b3c069bdc2941e58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7f378837aeff62577f63afef19977245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c12d4f07254868df3891049cba760246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f6a8d0f89485802db2948f6e2535a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74037030fbaf2e3205b1005e650b1c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b054374002b48ae8887737b7061736d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb3019fa16220b9fe8009b549f449b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ab504ff7cf3fbc236d6bfa4f48670251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b01dafb20a8093c471cecfb09e719a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235805002cfb591086ff86f06fb861e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0cac2213841360d2f0e1d3362ac1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc5f521bd9ffbeaf2f424607a2ca1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336da8edc76e3fb94ea2a2568d5fe68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f6a3150cec5035541af511d6c3808257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf92cf837a9a7af0adb8f02ca11722b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90be685984b20532c78fc7b9e82eb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6431864d24a95b2d96a65ecf0ec3f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a90d49fdd081a537ca2e2361079c77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d90d0c61cde8ec14a7f0435afa26bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbd0f902212a61089065ee3c5743aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ea28015547a52d3d64cdc67a327f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a945d26bf360b440803658b62c6ea2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e9fbc340f62c7843be0e44523cb9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f641ee4fa6b38a84a467000ab04baf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe096fcfca873bfd2f31bf48bc5aadbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068cea996383747b42c31cff68d4a53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e01cf7696e1069f7a87dc14e4620f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ac6fea2c3dad29d7aa5f2bb5e63c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd60916bfd24d729bf532cbb44e26df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994c908b911a1174112dda0c965ea65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd623995a8201245e904d6f25911de75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6090f2bc80fb87db264669f6d6f00b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a950b359949fa16d41f1774ea15c03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9570a14e69d0182a3dce014778a40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652811a1955bf84b847a898ecfa2d50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda9f9fa5face9529378f0115de5b68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7f9bf4422035df4435b61e5d6dee7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f4b51e3153aec49fe6420adddc053281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeb7395e12a4300fd750d2c56c52f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7042f924873657a1fd2e47e84d183283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b88a0b633a607c12b5399b7fcb68a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94f24cfb90205feed93a0536987538285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c69a820debf5219726d039046859f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10baae204784f4f7b9539befaad931287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d0e720740f5833e2a6978d6cf4de7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100fbad548102d71365b2a1bf6dd7d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03617d17ae1350b9f1d3526983a779eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39409b1e1754f03875fae64d1842a05e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587a9b25e79d8e870e4d0be8508a7c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3995ba1aa50a87a24b02d18de6354293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604073eeafce1ae45cbc1d326185b00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d827e314ae339574da332e67614e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eea0259ae61d86cf996067642b4fc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00461dd4c0a7df250bfe504a76635ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577d36e41f3110b7b42f80fbc345445298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006633856751fe74bc79b4eed555d5f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bd2ba547f944e0932e92f9242e1da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3184a62da1e939aa941a09b8bc428d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea3ce693e8e891f3018d0cd4419067302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4e7482c94ff308d1f8df54ce75820303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118dd55587995fed5c7843254d6f07c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c3bc4b1afc7c89d73bff0cdb50e26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311045b5caa807fe0437ef14d616c29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfc4b0c2d8cb2567794f71e90749f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c1402c6aadd2bd601126e018758e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7f2245dcffb296f62338ee92718aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d336988b395b42c93eedc64dd2051a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be9288e55b3912f8c4309f2911fc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dda49a8b0e0a6c0d8fff8f31cae0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3d352e9966d5e79b06dd95495086c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec5c18aa59a2559b16f55a21eaa967314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10883dd6ae15dd4523b5ecb6a43f8614315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd886052d577b2cf57fe274aabaf70f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b2eb40cfcd24c4ebab665c8a944fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4594599bd17479ad4d9785eec0fba0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306894d28534763e9118da888cdd8686319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113cf0bab98da4b65c0bce0105107b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988915233316bf10e0fd04813d03928321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa385ce5819fa8ca92282de63096a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace80833ab1780e3a861431ce1b5e90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d0ac6a446a68c8f7a3792e6a71f58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258a56620e15470ba33a8e91abd2256325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b76ae6ff3502716e5d29908fb5780326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a11087b174a2a0153f5e5a6e9e4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0e3d0a6100be9d1a4f6d8219861e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34292d0f21579844d2c1258b223b12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00a2b8b372cdd2a1da3e7a533fce6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07448085319ac42109215e543aec902b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398caffb64ce0d97792a217926f0f317332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61ee4950e94293510b641e550d8b82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a185cd8c78c9e7f2c1b34d67bda4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc7037f4d47baa8239ccf2055f1cb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b95a1660ca4fb410f61fd30721f90f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8771dbf2e2491483f0b73286f5e37e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117128cf20e744bb91890d46453f4d1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b5855d694ea76fb11514abfb647cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d886ab8e70a5da644521fcc5460bd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556063459cc0b458b4ffb30a969d1ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b869b2356a0c404705c487a5044a9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e760b239fadcde33ceb0d8cefc28457343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa22aac026f40378996942f84a17a67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70532c879422ab461270843f8b372536345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b1c9892cea2bbb02d7f6dfe75ed07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31dd8fdee117582e83169f11756cb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e93bcc2f215463a08702e60562e1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e208860eca8ddcfc536caa34ab8ff91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7fbc54949fb764f7a444046663c47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d77d61f8e635b1c8acb443fe853b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bab7d478601850b3a2030e89701e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1a8e4a813f51f4118cec0a2554830353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730b61369178145e3e61da368bb7150354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0b21e69d7680d78304c76c122a17d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a882756a568b2f3bcce5096648333f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fa019a7962fd5a40d7fdc9c92f7b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba975cf27f019f08fbef3727563c99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26713e51dcbc081b41ab6530ab4ea619359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed17173ff3c212372326d19b3b54065360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfbdf54ff5b790748ceb56dfbe9dd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403e6014fa49b4553fd8f592ee28f0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c35d4a939159fd2961da434f7386b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9478a87d8ad207c47f4c561541c79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8ec11fb10fbb81d127d44739ba0bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11659c1cbd40992657fbcc1ded289a4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5e34b5dc258f88dd789750d1eeaef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e07c4494e335ea1d7e5c0c256ef24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec290d282abf1400ca7d4cdee81bc345369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c98ed2f7475c54fa5c1dd16ec5fd8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d84ec4831a7eb05e908995e051d9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30d4a1b3bc145a99219f4ae5d50759372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ffefba54307acd0b11b69cd8f3079373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ef44e2ba42560aba545dd3dd96c17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5674a2db1a160e3a1b904277f97c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6ad4aa6d471356455d029f16a3b4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c77791d50f33c5e3f892ef52def3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e564d01ba15defd168bedf1e5ac70b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1af72756d3bfa9be6040ccd19f49b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d29f6d8b5a86e37197c45aac239762380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d06d1c67b5a759ccda3f9c52a1442381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae991117a6892ee7ee8cb288b52e4476382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256d87350e11db11c1ddcd07d556210383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f52f25ae2e4afb467dc58dc0059417384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3106e8a8af5befe59816e20b75ab5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe4d906029b93a8ac0730fd347d014386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730bba8f11611777ce7e55b3c394913387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dc5766c92a6a6acebbcd46e1d9970388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81161634fd5a24babcd116a4a86e0d2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb2e31f302e87a5d6ee2aa12132046390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e8afdfe76649020de0d72d112b0a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e9963e5d8c0a2544d66e4ab8aad0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6796123e89ba931fb195e6f8811baf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f006d34d7dfac30de69054376562f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445937b5d29677b7e4ed7f0069540ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1765a2057b001c817d5668ad83c06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fb452fb88f8d23cc2c12a44d0b953397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07ec24e5465acce1e6c665c5b88759398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd5fb637931079921a48260c77a427399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01afa16f0af13960fb56ebd585c28c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64c1f27f5b84139b7473badcb438e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e47ad98c08514d54ae609e234aa52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966b4937f8bd2dc2ff6cf2f940530fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11627bc2c06cb7d588f4746093324297404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8ce9a0cccabd95d425c690d67cc48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac26567908b1151ac34816c7f6ea3c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa48910abd35db8a544121b9793296407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8d05bb9a43a389ab3720439b38f95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be6bf1d31dcc01387526432a97e37d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f726a883ef5dbb074c46179defb7b1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea6d150ae2bb0bd8bb3c882d9cbb00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8478ff731b5331982d5f88707b0e08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dd6fc92d30190f00f21b28849512e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b930876ddeb337736c880757440961414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b89305edc5a97b79a5fb03d6d3042e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f94bb2564f091a9d30fb04f85270a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031960c0fa3f106ed11ac88ed462a27417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa87b071dbe15a1cf44e1361c18c08e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaacf1200fc84c6d6b683aa50317be6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31c3b4933bbb2ac3d849384da518de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a2928c2c1aecf67603654acf512d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fb747108184bf9feff49e2cb19042422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c247137ba4316ba1dc3173d1ba09e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5157320787ecff3e040b02c12be948e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab8419b9b69edb6ccc48e673ebcbcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e7f8c92c5402a05dd999c4bba292b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932aef6fab5b27e2391cee90a947a18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a10224c8983ce7a5a5cbf439ce68f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e9df5f95921a37e80d41808be55e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ff3d809f30eb4bbaefb8a52d789ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf60382ebb87d6bfa46d2c18ef265a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f12d730fc9f197d97f7a2d2e9e0d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee605fa10008e2d9a28237afea7dacab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fea3f75e4a9a7191d57530c72c560434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79701da224964867543031c7e124ded6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc44549ffb1f2f52fa741f2aac7d28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610778a0bab4bcd93ef93231f0e1fbaf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0250d51770c85a06fc7f2bd93f85dfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77c1c66017e160579c3db58207546a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121417b76391b65cce458406151736d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e747c93c3b570f20ff64b059c6bf5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e27dba3dc21e72b485b617a294ec2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8124603e20f9ee52614c6b8ba175d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeff7b7752700242db0b86d26d0ed63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b17b59433c46678be68cfc7bf23f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d11404b7735beec8b42b51748fbf51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783cb2c7b50f1b9c19633f97cd0fe76447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cacc11a4f632dfc08b0cf19b7fa2aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11255f2009d036c5d1cd325263c2921449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0b8caed3a23c02dec5f7fa4f3eccb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cc42da611682d42612630eae5e38d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c1008adb304ac0735b466122029f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a669c6a37d33bfb66d3113e7e47e73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ec5e56c395312b1d8d09620d76706454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffed854095c4f569039f59c5143e69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2aae56bb535e5b6f99f12d9864918456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069b85e241e07005c3182b01fb80ea2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1e5b71f99cfdcdb4bbcaccab7683e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce868633e5433d27680e3f48cc8e3f42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db2c65f31cf5f67b6d3d5a3ee4b19b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe24b682f927427bf44455815091a12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabef66e4ecbc3e274992ba5c3c5ec62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f8542da7fc21e14943ee148f3fd5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faf659a8d85806f7c7ee3672a05ea5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6976b753fe28b146705ec3adc98c535465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccbbdd70ef9f4c678f5ae7c453bc8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017cc5b48e738cf6adf243e744c5d22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596ae2981462caa40ff80396363ea9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71555ebbeaabf74fab25cffe55166f34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb94bed662c82ce9b5a0a9ca59f078470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699562d6e6eaa8b7a67dd7663c41b3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094fbc123e108f5d9835c9b8529b51c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0401961f412e1c381bc10ddb0f151473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc515d5fe2ace9095ddb97a680f5f46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31371be8780073a5b5a371a8340c3710475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5a6aca0a3d7505a4418ed15bbde88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f6c43f6cb8b04185686789fdc0fd2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c71ff714b789534909ca42bd8d43c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c794fbfdf69de2b4f3506d3e51f97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e40b1c8ff7f890f080dfe7218d584d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ea826d9727efa71f5ecd7ac0cc520481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53374259254b81837feffa6c5da84f6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eea37368f4b84f8b781fd88b23527483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d8efed3012b8e862bd4829e1ecb31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8489eb097ae1b29a15b78b20e86bfe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f4ac2fffeb3cd154a821955507001486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aee2284c4893c3cdd2f66d8ae044cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d569c392e2ce881795820caf3c26162488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20e53143d7dcf29f83ec4fa18485b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e669b6c04f1f985b19e9c0651eb57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dca20778be317fae5689c90d4bb65e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd65d4c301a000435c3d858c3ee720492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd078b68160efe4d41ca59f1b44457e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f38c2fd28ccc0eafa4eba8abbeb440494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda40bafce002ba5754986a00b9b695495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb61554148cd234824f3924a477fd4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84daa607894d7aa176527f1f6a53059497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f5416aa33179791b77515730399c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b7849ba71476aadce64059e18e4c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc789ef6e81822c52e6e2131867ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294df118344b99fb192bc61b131f31fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9514af78cd4a02900c97c63bb455cfa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339eca0e68aa0b7217740fc6c975df69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb9971a478dc0c94664328441006a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c6801d9aff1cfce310f0c5cbdf9eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5e5f21a09355d9cb85ca7320e6bb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54965f5b76a78503d51ddbfaa889b60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c71dc8773a2a8121585213d9675e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70eb5892742d76277c16c04f9cc911509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b87e52ec27ab514a7321df58938f42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1fb8f7b1bf29c7d1b7815dea22304511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d0a2a17781465c3bb5309832f9b4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a831852d792862c6b716a4f501c06a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867d9f61872ee93b4a5fb861b7e61db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8445431bab425969c496c384bb566da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5b39c412c1a26aacb3350f91fca23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271d8bee2b5680a8de3c21f46128d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d4c0d5c280f1a3faef026065b7a6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336bc5f73e0397e4a0b934a79acfca7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885d753acdb36e9a6d4e50db6c10c24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fb58b1d5e9a16c8518f815939d39f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83f06599777442185217b0f5ff5993522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b330540731773130cd2ae209d6c51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242e90736ce6dce02421b9eb42eddf0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095d50936fd051968cf8744a8c005ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f4a263447040cfc190c05747d55b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a7b4b1eafdc6434871dc89d7beb0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596690c1475e1d343d58f5f1cacfa478528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e302e01eb70aaebcc7a7657c5898c17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13324ae5496345cea81cbdce72dfd0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7211799be1c0bf6282d6925f5ac03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66370e5e122453d92aa18dce30317ef1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc4b9492bf840a41042f1ab9750572533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d516fc2f058cf4b2305c48e445567d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d99fbb12dcd45eb5b88f80e31b89c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e479c54ff28930c42ff9072119b20a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1f75ca803e3378e46a7e155cb65a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb3e43d897d79262a8b49ec11904d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdffedb822b3a2de3f8a4b3618c6cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a406c1b42890aaa0f5f102886eb4df4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac52c64bbee88a2f31f539d223844f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd794b8cc3f09a5115123765b61766542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04483f63e15b66141933951c3efcff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485558d448c613c123ce6c1501396df1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134daae240fab6033319fbb0f8f9609545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b607dd717b4467f4a6f84bc756cc2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039f6f6e2921faa64c569fce53c0a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bbccd87ce992edbbde39ce883a7e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9277c8f3cc82c54e77b2e40c3e53e4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bb22b95a47e8c4b636e7d2f8f9351550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b481c0ba3023e7e0390df1aa381994551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1716dcb02bfda717f90c9cdd82e10f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84a3424cfacdd7243e8f232fbc2255553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c7773adaecd599e5b17d17d8e1c95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb68cd615a8881ce32807cc2566601555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceb69c015294000f454e3e02ac7543556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaadbed4643f607d5e8a201fcea1265557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbf14d862366781ef210e2fcfba231558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7f6a4d1b7715a49f8638f78adc203559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046eebf165f288d580056973b92573b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ea3e9c0a7cc63b0c9f5087cb6bd6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e940fe00cb7184afa7631f73b637e3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24402edf8ae22ad1db14c887144f54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a1e1b8980133b50b50149be9e69c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecd959b5a0b49fddadc5144a5b315e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42972895799a15ecc7ffc629e746dd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98e4e3683f9cb245afd502a4b99ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916ac607905425e0e3ae34f38b69967568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d058e2e9205930a74a1d596efff2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296339d452a54aa33fa627bac88ece1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc367c23c586299424fef41ad3e9dd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07841cc2e7674f63bfc19199b4a23bdb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba111b99f67e3eea9dca5663b95e53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c43a7ca34a1497172099d5ffd69c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ac6b844f7764b50a35727d0986132575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672acc5ed577d9cdc36adedd0ce588e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e17914d123f8b8d1660919b6399093577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfde53459d578e06a011baaf0894da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a15646315391532d618eb65d204f52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbaa6f20b7b452fe174f10c9660a89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f954eb608254496608562ec8b4be5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f40f7049d684cc2fc3353a2bedf2fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabd9cadf0f949eee82c9223d03a146583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eab661cb690a771bc0186789fc95e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915daf565f8b4f295e2505ede649cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194567c222887c5edcb4eb1d4a69b4d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d148de73caf12137398e5131feed6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5688f1931fd87e828014b8109dc87d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ee6c35f12421d18e45e0968ee5663589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06c5222456256cf9dd1451b5c184c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf26c4934b7df71a1b5df7e7fed809c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481410daf7a53acf4d56c858dc7136c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba330e8744752d2e7120704ff487e86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06091ac3925e8572dffadbcb4dda83a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc8098424e70e4f1986f5d590a5ecb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817da435459a8d9c1da402ff9c5a0955596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48087643d429645e0a12feb928135a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed674c50e40feb54acbd38810a6713598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640774fef6e29f2648f7188f3691dbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38326037bb6754632dc4cb23a09bc54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf76f8597b974bfe693f937cefdb4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954e7c486ce0ebb75c03f22df83deff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b1dae9cc55c4f389e594828f464c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8c12fbe03c483f8d8f974dddeab3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b33e95b3556e8f48faaedddc1b6dd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cba9e22e18efd2425a660faf0a6e35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2874c5537fef509fde8b0f73659e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded38b2d386d5e4be48f38edefb1f4c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb9c395eafc5eae8b02136cfbabbf6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa041cbb01e702e3b539240b36d392610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1d7611a7ee291334eb8607df440e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97875b62d9aea24532b7e8a95469f8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d082e56cef7086dcbe1ba442bea37a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2a89784c07a6fdefe24ce36dc8918614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd8fdbfe3a47c3a951318703989a51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac99f6d2618329ddda6d74aa3da198616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38149a2d1489f9d5d233272d6d58243f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060f89fc079e21f37b4ef33c40ea200618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f7ad6c7c1a50341a42d9bd5e5b084619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528bd455bac5bc4f2a2aad93300afba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5c46dd3ed336c15feea585bc10070621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338728508cb13fb697276312dd445f3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf112ba5a3e15bf3fcc752dcb05441a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f56c264f9770e2631c15abf3fa43b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a088a54d8b053379ddc1ba4f92cee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02542f763247cf6d3bdaccf52d76bd22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998168eb9088bbaa91cab9f8b2a806dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae644c04dd6886cc5316b19ba7dafac0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a30eaf7ba4bf471ce031fd114caf5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59611dfccc79aac147b9b353a7a198ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ae95b9d580bbcd26601904a1b1d91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f70491726b9dd3fd9465a6bf00b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf1bc1848a95a0f411e7617be59cd1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc43ac2670cce4116372e481b34b40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1972b85821a862982db284b11f662635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efa938d7688c5741060694899d302e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91607a0942107879863baa2f41fc2d39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2327eeb03739f4f42d1ceb6c94deb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1712f38f0854bbe90597f5ed6b5659639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e8c0e0462fb4333a5c328b4c55d5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac3be3cabfe2500ee0106c6672f56b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da908f42b0439fa711b3e2f19e0fdff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9a4a118c663bcea445746a4afa637643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d548372f1d8b47119393b6d940790644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0937628c970cced1413ad97db3525d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6770355449021a83fea45a9843151646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8721644f0bdee62a30cf4aeb2fa4bf0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b22f7479150b5d025096a91095aa25648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76127f4ad2505a80d1395bde5acccc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c975171d4d5dd4245e06a0ae419ee1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ca22c99e2e83274cab515142b7456651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9d1804d3e02e997de30b825ec7ba7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b6bc0f35b425cab96bde785f6c372653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a2d740597f0966f59c4c49384d600654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d1f46108566d604bc81288e991e04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d73305a6c817e251757aab51e5ec7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86577a76a88fbf4521865b5820a8aa86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49d507fe1e0f63fa4375e593165630658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74dda7b0c65c68d5a293b12cf27565659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c34f19eff2c623ed4707c021b8705e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461970c274146f044aba09bc7674a7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354af492539ecf0779330601b9eb8a8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c8b814ecd25842b94a68920ab5449663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec9e7dd369c3839ceac7b227096bda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1581b514ed924360fc8403c6a30e291665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f94895ca7b121bcbd98c28c498230666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ef5e1f99c55981bed31ec4996af08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3640536d0314fa39343c75f89753639668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f89503c41777672a464a535610b12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196006ab4fe25b9d6589cb335d07118670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe621f2a11e2abb1f1b4dabc5fe373671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f3a4bb755b63ddafa5c1ee8e23956672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6264180dfc4cac4d7533442d182898673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a91b0fdb961d89f0438240660dd86e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcd180cdab21916292e01ad5eba905675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da679a079c38aa238d93a1d59b0ebe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64facd224d51aa85212ca9464d5a9cd1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795553ef871a4e40eeeb76a4fa0b3caa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b2227e4736d221b70bc9fa1fc53cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc89f0c0db67042cdc23b15f247638680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81410fa22e4c0f0254c366c84ab972681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea95372cf60c3bcf95281a8aec23846682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ec028d9518265ba0739176bdcc5aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30279a3c169ec21b7f1a8c534a504d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37617b743883d972222fe9a99581ad20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1492253c14e2efd23782eff9d474c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdbbe6efd11bb6c5b7bdc6c5fa6804687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf73ba0897cda10d1dc687337edb39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd9edf3285bd6676e5d70d513df68f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafad6751f317f6a5da8de6221a85c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3f4b45be132eb1e71fdb8fcc87058691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f81c6a10da8ed1f23d217952eeb47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a414e59d43bc281766e6023b8e11554693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc5dc05a797e32ed664e77319444f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fad1f4617cfb9f49c48e8acc064a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc43081a0c5e8442a52a122b83267bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc0b8e1f427c6d9eaf092663a5c9ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263f5eadd22352b0482bd65795869ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c22c609b45410a1408b7a698d90901699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d76bd7f9ddabc0d6f7e9e718646d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5b50e365a9cebd3abaee9752aba8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2f8ef7b31a159622eb1dabc463212702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a6ebb6d5b6412dc03262d80657b5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1f22d64c1f5da867da74269a88dc5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f15019da6d4e9bb55908774a6f884705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e892d0b65574d76e141ecdb5992e23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4943b09100a4a03428c47f838121b4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da2a31ce1f41564df4849b19641be7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d5cf42e1d789be139ef044d22105a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33234c184c540a20f099ca7274b2b10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700797325f8b3a237443acba8ad54044711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d1b7d32594cd7976cbff66122a218712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0309136413695f3498be1530965fd5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394856da24875aeef4819ed2b018c26b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8c949745910229ee739ee22dcf7d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18997d9facc7e455eec352f70a3f0495716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2acd4309042c096f1a23967924db6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa493e705d20304414cfb2fc9518539718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adba43a1ab049a37ff4dc640857502719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c662ea3c0017ffccf6117b9f213e8c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d2b4891931a043df26749a87f82fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36968ab39497600a4b74164a259b46a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31712e5237af9dd3cb3cc9fe1b6da887723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c950a1501ce154e1129d70fa2d392dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed18017468a1d21cd08643b58009964725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6624867c0f08a0d5959fe98d433116c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8473eb7f07128c5b90eb8a6cc5742c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baed3cf1fd3e5db59fc5f78cc875618728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78825462de531df16cf3278dc22202729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6101f1c9607c1dda845f118527ece6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad22b6bd1d24acf383decc2712e3b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b481e194ab84615f6ce3f47b07dbf7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ed028bd2909177f734b196f7a34b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfbc5370950b741907e0829a8d84eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be3fea27fa7f94c304dc5a11ab706e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5e853166b388e807133a64c27ebcb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f47b6e4c9c7830c5297340952c36a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3039b06bad93abfdd1c51c7f92c41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90901af8be55cd69f2ac7ff8ecfec93a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189ed51cf855cc99bb332b4cd410f12740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3528fd1cabfb41e52a2ac88c9725d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec3052fad9cb86a1b58db4fe7425f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a163c6f070d9e3ad07363d6d64f82f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2815594c668951590e90984fe336033744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73636431e22080c3da8de22f5de265e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6985da87c9861fafe6de2efe06c03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c73b05fdee1c39fa002a03028afbf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f1ae65071bd98ce7bf71a419b50c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c602654ea78ef4fc3c0ac18e3f30740749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c578d31d74184df523be8c2106695ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cbdea1a75e5f5eb82364f7ca2234f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ac87b65398004e4e5bc61d7591602752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae149cb64897cf82411866882f90c42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b48994e0f3a13a5d6db87dbe121709754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9464ae36f0622190137423c13c454a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6325c67b26886bc62078fb64415849756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7858e52ee9f8fe734bcb9e8072e67a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7250dafddeb9c9d6f5d5c7800d08e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a1556ff524656b3f006501a3823db759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e5ed328d8e18613cc0c00164220271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec84f3ee8e0cdd9056f274e18e7c462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119fe4d9d04308b46b471de312f6af13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c5a39d7c264af3d6887a69c6da8844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff321b34dcfbb6be3d6f44c0ba0b578e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eadc204d9265eb7a5e82a039e79306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83d9c36a640428c41deff5c0c42c627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7397f271526a10b140326da6aa2348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a54c7c207b3bf4c40cc6bfe29687a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3d030717cdbb391f812e95aa388e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581aae63ee5b5645375b5da6bbd8aff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf1701d706a9de7bbc5105ebdc74d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635baf69d65e8ea367ea3112a4c7f4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2441cd57563f561fa2f01f2666c4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2235db9e5f6d3f85e4ec8d2bbe074f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf8d5270e459d9aab3a145bd14bfff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab667fdd2111b9abb12ac3e0cd25957f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e314d8689e7520a5640a83c6d7a5e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bcda68a06f6a61a26bd45444dab0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9890a2747ce326476dba2801c2010b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f90a58c5d6efbafe05f9b3e593c3de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab8f2019f43be605f8f541ade4087422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7774fd51824ff399bcb6f10bc93a2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984b381d69e8e6c3068a2da7814233724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ede58c5954b6e96aae3451ccea083525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2c9096c7299cf378636f57f2eeccb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7936e0b425b5cc35ac1d7fcabcfa9c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eae48e62e5eb05b05957adabaa16d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd460abe1380b0cffaf966197dd821eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf693f663a3057ea03e11e38f958e0ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a7e1f2132244df65bba3aae20a00631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c80bf89d509025b5d0022fb9fc81032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019870288c628fb866638eced5bc177933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0efa60a1d11d28553ffec1916f853434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69176a9421aef6b066d3cb45467f2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4780f6cdac97ebde3bd50ffb5ae028a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb41618a0f77c1462dd177e7a36bcde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409207b149eaba60a5f8732571e7eed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d7e4238becd865f9760bc0fa24ded39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850f0ee582a36bc8ae6dc134a4c74c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64111f3fcc4b0eafaeca948645ad6b4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000adaf705b3bdb54f07d5e679110e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf02cab53dd8670d3d59330ae0246343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a36d6d95a1200c181fddbca6db34844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e437179b3ca6691f07a6031ac9f206e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1f4e22feaa207630aad28d796c3c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bdc41c243371ab26f461de7a56a2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3094bf241cbd5b1d032f253516da348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295525463fc4e3be07ae3676248dbec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc5a0ca4e41adb53e89df3353ffb3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23760d05afd2d40fd63bd5d037f5e2a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3724871e7c3f5d06f407f23504b7edd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a030710659ff519f3597e038e034e5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea9e781aa6dd888b0b419171e30b9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693b7b4a322037209735774bccdb48a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c6d837d769ecc296c3baf2717de9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f34ea244caee077cbcc69258f7f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271c07f5c95dc0d3a24f870fa840e4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faa054e56d0c68106869bd3b38e73259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d249ed3c9752509166793f6356510360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef2bc8327a8699b8752d2aca533ec061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa6a8d2c8e5af4f61bb2dccab2d7ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ef0b81d1a07ae77314cb4f5fe6eeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebc6405393edd0785b9765b808ff5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0552d17518471aaee34735c25938a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e119ffae1b3d2a3d0ef34432a1e8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22be12645d43d8f560ace2920b958f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb5aff99b1a0dbb21163d70ee6d5d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167fb74c1b4eed11e6cf1e5474cac4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0660d708628bcaf20666cca4eb53870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aced6a8b1f02d0559229f217770ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715af449d96f87190c031cdf2c6979a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1c6adf90c86ad94425883cb11acb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b44a8200874f0cf36a2a652aa0db1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86714be32c8e34a86e98298c10b595975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd444c923be8272bd617cb4cc185031a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae979bacd92bb876d4d1dcc4c08f1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b13da36545f34f309ad7deca6ff4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6fa2ba6b8855e8d0d3015c836332e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd82daf1088d5007e50047d2bfe430580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f0dde009b9f9a11b5f3b230f8211581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858da95b7d1641cde42e5107aae9ddfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ef2df03de903963b3765c7ae719383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137638c509fef6309fb00138b9594e4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddda5ca1b3848008a924a30e268ff385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75607bdc6f7ba6e07f4e3dd4c8d91986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a359b07fe539545bcd262983bcac81b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860e011f85af18b6fa94d493fdb1f9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7f0efe5cf19e2d53c5e0cd9dbe1f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f743c162d8cd9c6bd8649b091872490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29714bbe3cbd85cfabaebbeb418d22291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa46a228d5d34ee14e3153a33b47fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f9e4a8c0f2f2c7e7a6848dca21b0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351420efb52536e6fff5214358056f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdfdf15ec97828bed28ec809a9af9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e317a0527809b10b6873910bd5710296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7d0d4fef2f4b650b34112a689ebd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28984752ad36f1de3002ca1d999cb76c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98aba099412b251964e9bd1708f8a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b006b51592a621c797c351c4b163e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc764d3ae7f9d06be5071bafb8958c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe64e83e53a7ce6e20cc35b243a3e5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ef365a047cf5cf394affc187dd7b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aefe47b7587ec626800bc0ea529dc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950b6144d3d4df005ce80121143ee34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e26445a5d3e42852558c03d3efb4cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe79b11082be0e91effd24d308af40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517481ff61b930d8519f6985f05b3a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ee4ccd2aa40496630df651fd3f042109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf66830384013a7651e6d16c5143fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9e2ff8dc67a63ee8337d1da6a724d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd8d989f2227a95daafdb4d8be1a49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cad8864381df3bc1df64516cec48ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c2d200a70c2c804be0759c5936739114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7968cfe104842af86035d5987c75b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edfd105bbabd6b04db6aabd154d8be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb9e53dbe9ab8e6bbf18a3abd6579e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca57759fd1f6877f0eaa30853484c20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47827528f9f87243600870ae9c621f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f331a5a9aca12ebfa8a34a0f2a3038120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344538683bf6208c8927ed06a503692121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11303fe7ac857e85649d02d71b514e32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02071921947265bf15cf484975a008123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261e96113a57a029314671af48065c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4a33cc7f0b1084d5922f27f9515ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93174e4f4d626d41a9d8524677cd89fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285658191167a7bc42b3e69261f9335127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214422d6d6155e7193fc53b51d50a4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176297eb0add7a2642279e5681841538129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382dd1f9406d0ef574eee451b2b592130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979684225aed1a41f406060a4e679e26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13656f37464d0b2978ec0af88b4019132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460bbe5f716a46d05a578d7ffd63348133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b590c742addfb1932ec148a1c574a2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75f13996ed5e322358ed0f67eba949135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172ff83a9a282cc8584e392b1ab3448136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507deb11678f1b2c8d0cd4c3c1f4272137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e405fe11b3f7985c0744ef5c8504d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a58e16e7c913adc634a4fe6e9b3f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a382a94b4186381e310ba145f15b01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b03c501b71ee2a7efeb7e8b6e4c061141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2a2daf64d99c080fd7ae0b0530ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318b53f0f365db663c5168fbb13dec3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699a81d6e76c6b487f28f7c1792f69c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b5e94d2a43620e246136a3fa2f3a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e427d79dec81e4a399a43169e7e152146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11364a60e196d222d89f9fa10e4cb05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755729983f99454040535facfd1ecb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a2b2c0cdcadcff2838b6ab9c525a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade758cfa2e37aa1d288a4ac887c082a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bcb2a30a714a7b87ea9f4521d2271151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3953ebdd8a44c85b2082c225490e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0adbaed78e9e17cda3c86842fbe8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392452584ae4035ee33470166d1988da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e626deccd186926635c7f6765d71494155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd58656a7bb36f3c7b2235ce872b67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715aa714d319d105273a696c2c48238157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7e79d9c676024f303d56f1769be8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5513ebc8ed97adf7ed206a0bbf808e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc8c5b53312646f02c125dae01517c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8212c52569b7b15e7ddc7ca5bcf7e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71594fb00f4b4b397c4f758447ede2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce50ea4b6f2bd5f702a9b3ecdaaa990163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92537147f75931f632982e4ca620e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3db60de785c2bdc8c40db7c77b729f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f3fa8d51f5b6d29a9c07c70473175166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eded837ccd2260f9030dfeb885112a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7c7ec69c616a9af93747f9a49536e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63accafcc0a6b1df80723c67c738b1f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794da400b5cd04721bde799aeea8be00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685139c997d9942c62c0d276fd0696eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb57f689dbed599ed790542295f8dbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3ca144c14f09229c320ca66991bec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227c09bf07ac2c803e420d7c51ff759174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd25ce00dc0962ca2a70a71b835b601175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c1ee9b8dd271f3f687d4ea1aa4bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8389cd16ab9ad02c726dfd8b857fda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe811d57e5924c6e7afe37dd7e7e0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34d9b0c4f3dc7ef456bd89f3ca8ed1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f143cb2c9b4e915cd7103b0e8a8ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ff52f7e34e79786668b4fb2f698dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6be0b8caaefb2ab6bf657098d4fb1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da09aaf920012b4073aac0199304d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7e00ac79bd201ace185023bd7b962184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c39b2931455cfc8fd5ab93c7ab9bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61199fc50382173abd76b8bfdb65c09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089428b47e5737cf058b0cd08736db2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03117a68f4655c7615ddbe82728a0313188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d024dad95f34f5e52aff75041e7fa2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289420a6b417629e33b9d12711b4dc92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86f5b39e3a9ee9011b956ac98f5761191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455a5a9f0d36214f43693c687b609bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b70f9cab825ebd1c617284e0f8b2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c125625f86d9cf6c01661ca434ac3ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f045c48ab907ba86503181bd058dc35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3297d78daa5faff07630aa4b7eb2815196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82007af264e30189732a409cb89421197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae961c9a1b2e04afd01b9109bc2a3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69398a5086ca4bef70d2787aad11938e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b85c163ceff80cf82472aca539356200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f0e86da38e29c1569fe52714a1bd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8bffc80e65b1c9ca49fadf198304a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04d1152ba160f7fe107e6e349ddc67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489655fff325d44fe37fc8d48a437911204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb55e906e2126d320d5f91325603cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b4964ea194f6fb01eb1924a77ff49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb65df046c966b2738e4e9db0f7626207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb682878c144696812188e29922e8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d2a43a87f197fe9a8c8ed07b6bfe8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b7299c9b845106059a7b1d531d917210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9c6d30802e58e0e9f0848c304a81a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eb57b08f75d39ed68db2c44c28578212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bce0b64ecd3771ffbb8ea3995c7aad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab104ef4784abf6dfa6b17e68ab967214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827316fe2be5881c43a3c06b4c9bd1a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c6fcdad4bbff631c8bcbe2cea00d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284846615000ad50d6498e652945b8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac013bc6c4ce0b740e965a0ff03fa4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602fb064546668177c1e03e5da6a2a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107d09d0b71cb1ef0d9b391386f5347220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d103933dfeaff1b8bebbb0883d9e55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe906a5175efdc7c6eaf3ec3e45508c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eff180912f9c240bf58ca1abb24c34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce96ec2d7a1a3edff78d597e8f604eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc45200a7a54b7e7f7d63da4d3ed040225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aca80bad5158e8c677024d5fbf33a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b960c68b66f17433ea1e7c16eb054227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ed94e78d6220496d872f75598d7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e977832a31e2890e92d6d3494918995229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b52580bed8040066c5622e4f48b1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3597d060ff926e40a41ca05e4e001231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93356404d1d4fb2599a9e2ed94da0f51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affec75389573ddd5acd5ccfbf211cd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2884b4bb2a453943dece4d66f95ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c0f16224c2de3aac20534b340e9d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccb14c0d4c262b42190e97c66aa1fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d13ce999e6f7a85d40b566e1d018d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e277501ab33b481d0e67f340492292238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65abb65fded6a472f44cb4d58b93a1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae02ef405bcfe0cb1545bff2aab030f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0a70b09334e32994412e65ae1ac62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ebfb2410eeca252bd0609cefde96f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714d9b6d64efd9c23520a6cebc15104243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e959cad7dcf71d6fd2e49791050b95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd432736ec6db4bbfc8ec9be995436d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bdc08704c8a6f1369efe3a4023ac2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac47bac034ac90c1c3b34234d6b61d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357f973e90560b3880024eac8e33a1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91939e5d556a57bd8968eba8a98ee7b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fba5db792156d2c5a6a2334bfd0318250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e582c69ec984872bf04d664212454251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fa86728e5e58120e97b9d76eba776252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb0f1d18721f8dbe4a23d88af45117253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4c3a36b6aab2fa64261ecb7dab802254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3229a4414b7da17c4c0a9d91f4c29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d4d3b5d43be6b95467e3709712043256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9034c360bf3f5eb6c9e680126fe52fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ba921d7bef211f6a654a4ffbcfd13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de547794d64bbb1064262f428e6772259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6aef61a93c3ff981351d1562e7789260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933681e969771a15a16c8e2643b9f607261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68920c4c601b6217097fd16c5e3dc80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bd92662cfb7f1ea78801f9b730b4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d5aa18f51aaf1d7a46cc8979cf7ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1795ae50212cee4935421e74ed605dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1787de208edec9384f7b6505a3a38b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6dd86297788b006ab185dd95adc9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c4c8ecd30d6d407c3e3ca85cd3300268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fbe28d09fcdfef90d663adcd5b579269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a179ffbc209b452a598d196f3ed12a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f377f79c8f378a5e60e3f48750ed2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd70ce8c259ad97c2bbec34b9f51fa5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf7ccfa0ff32279f9d9558f55cec9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebfca7dad2db8e3970a76e4984f5c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d7789eaede236a5ae6a7f9d8991b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a285129cb46740c6e36d7f364414b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdd8117a7041c4eca6b92a4eb46da1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eea40fb2f6cb1745efe75f58a48d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493abe79a87dd19187218718e924179279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6242057ac3b4d48a96ec4f557ef892280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a1f05eb96856a8a38e79d6178f517281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7166471283290b4b0495d4f45adac3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cbc26092ef19b5113b3b4b152eb2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1996546a5f4988b61d4905d1e2e5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3fe584450eb82e128bb203ee19f6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee4e3368907c2ad43eb80d89ff813b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dc8ee1e71a17fa528bab2cd722f85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6e3fc7aa4e4b9e275f0e2c641ee4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f43bfdd4459172202feddba7c2a49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7779a9eed8cd8067baad946ace8a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9ad66943dd1e3ea8afb07e2157e15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b47ee32b5095b77e5db4d5a92dc7fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93385d03acc28b10e1fe20948a610b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfe0bbfc5ae2269a83d07be6d4cb0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfdb5f0ededfb8ae663fccd43a64cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a08f43a254607ffadd95bf7131e4c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d8ed951316ec09072d3cfcc029c09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98ebd399ff6444a096cd3195305f53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536d367c2cb4ae97ce333bdc5c09984299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29629e394fb6455e24ab67e2f06375ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaf267ab777ed847c58834692f198a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eef7c0c64489ad1af9ec7e2454c03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f71f4dc70043cfb847316fe374ea5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc761b2037420a35501493f58b9096304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e7a730e3d2849c284a3dd903c50dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7de0dd0f909373a05bc91c29e08dd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e5aae266517ce59b2f89061974a1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68e128d19fd39543ca30a951d63d92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed71e1e7e5817f142b60d1379020279309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a664dd0ea2afa6346813b62e2dedaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cb3aed9d7b09a88d2aa510a3e0a3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba9f4a745890fbc71476ca492c286e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759869a891cf24531c98626859904d4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f452d00f74827f02c9b402899e7387e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6066ec8eba7aa0b3eacae9e938058e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23843aa8dc29e1052b5b8793dd45ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cf256beef399c00f888c7e2897133317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a6dd340e81dd5607c2da20a1b512f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7dab9b5269712e1781cf64cd3ae95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3e02417381834c264c94cf1177649320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21081b50ca120bdfa95a6032f51c6520321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152b4019e55ff3dc20024b282c525bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833af8f6948961e0ddc72e8672d7c890323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2d6f2f773b6411ed60264b360510a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851524cd3df591342c545865e3e48cbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3000129edbc94fb37eb260aa471659326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc115c3e937ea123670e37251e36f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61b035c474a06c9ecd0ba4a89c165e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da6364f7e8bc2bcb049e100893c8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca060b4d9140f0b72b2ab33da793df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf54c390c16c69e7e2456927a71d87b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a07451660c3870e88e7fddb036789a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8091d2249f9078c82559755ac9d7cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355447a4b34acf00f49db9cf687ac02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0411bd077eb110e4b25ab18522f75a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2200505b7297c15e2efa94de1a0bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e19c26587467b8b3554070d7b407b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bf54790d9f19232b57d241c52f3ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d06c6ede72c505f82170ea4be8e889339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d01c63ff58acb7a55d8f7a5dfeaf2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeaed2243ceaee5970c65e75ce6c49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41699bf22b0110ffb238670210f0e39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54e4a1d2a04e473b48084ffa34d6a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb0aad3bfe3d0463289bf23eced72f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d6feb532dd91d115da0b955aab3de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03e82c936ce009f7eb93b98eb5a062346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f37ffad8e4a118880074a420e585c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad3b4fc3f7dc6a748ad9562f7d87ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeecc62b735bc354cb3a3e0b302536349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73a1b762e721ec2590871f1cac054c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27401fcf5bb34c662b3db607fd5bd22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4e034af00814b970be584f5d8b8ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a721dc1572c3b8d8d36c5a82f67042c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3919c50de3fb3f99763a3953ea2a762354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aac76afdb4d8b93a4ed6e795e3d4d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f0708d9c7fe234804383e5bb5cb0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaff9a4cc0ea4b5f5c531dc37bf339357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee762033c29e99d9912705a9643bb05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c1d2d5d189ed49fccbe0b8af7ee31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71df310c07da7572189029517c44b6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fe09fc449855e271d7dbc97cbf247361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f106dbcfb3c4031af89de08d6eed786362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a2960a2ca4b535bffffe038c2a59d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6665ecd17e7cd376bff3c0a2f290f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09762425bb348b1c089c77074e9feb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d44350e9fe83b5328f386f8a0a9b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260fd56550af8269fd328092b632e60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94858159b82cca439bb951e8e4c6585368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196af49d77651be86e128efa3f101cb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed836d38b1f8d2bab3ea2b73dd5408b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd765e54894b9640a79c9883180c55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ee2f5364fd0f30bd368cd9a318e40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6e96aa10f8599a094fe28b586662b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc78f3ad8dac2b86c97ba9edc05333f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cecb71aaa1ece0d829f72e5410a3d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3be2e6804b08e9b60ca8821dc2df58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2a545041b8708c0b6d8a0341b5380377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df60ef4afe77cbdfd11f6fbf54fc3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af91e96a013dfc02758ac79e7d3c58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feb2a57fd10146d86d683b31a4e31e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a643deda2c173a273798935dc648ce1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac65d3fbb17771c5da4070fdc94a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d301732cfd3491561a29d2f3a649eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c38ba31b77f768cea68ea9c7ff7b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ee2587e0d52cfc1cd78b8c7d663c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d20d9762656d48813877285784a6ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb91b0433ee647bcd13669192808523387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0dd92119fc1ce189ece91329d750a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d12021c0c04c809eadc9eb1e95f61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b994ada2646a1fbc01a1be46618ae0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b24fbe0b67eb699ab27c8b51c45763391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193b7d86ba046765a39f062bc0afd64392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed856b2992d594f2bd78b1318b8027393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f030122d63f78f2faf0e810a0f507d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc927bd874f08c0611c3e07f2c3f180d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd7585e9a9e0ab66ab131077f695e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022ada4f36c581cb1e1e9cab9f7b99b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb134282a112b509a161e29a8f585e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2bab16c300847f15d7fc5c6e44d8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45b0cf6c4f059c694dc31be9ea76d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c284d1a99eb8a0b92c477216bd9ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fe04bb61ca07431c4045206ec956e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de39fcaf7498b68aa0490f66b70e569403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd562fd02b438247e425274962ef519404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112e3cdd9174e8d61cc93754e2640e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e742e07160640a53cfb7188ee98f3ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35024e3bca7b78069f970ec73461d19a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65414a6448a980b306a7bdd9c3324b96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba3f98a53f7f275ff366948f85a49c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996a415deebae8800221dc8cb2c5971410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d78c4ac8202a97210b79a9c97cbed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e77e0ae7b853587323b0074faaaffd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec363896d2b64ecd6e096e15d947de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07cf19f95950d1c023d9bd434d31b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622133aff5b958a5cbaf066aafda2ab6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f3618de5e9a0b3130f83a1848bbdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635ea520ef535226831e140749c93d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45db8163326fa19316fcf56dbf208d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a17c35cf0358c7c725ebdfe9eb99c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9d2a03093f80283453b58224de557420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6c9ad2fcb52bff408ae7604bf3902421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736be4d9e4178c6ebc20a0328f8a03a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2d90338e04fec0f8c7485db7ce3bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29638ea36a7ef2766c0abda92bf559424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8424fb6e40bf162b263bb916eb4561425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe04567de56451a7231e9d2a8ecaa3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfb3842494dbd1f6ac84d9c2d8edb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e8076578e01f1a0b48ea2c066966f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbce6146ababbdf328a51ac2bd485b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b104a87fab4994cb4c97848cde7ea9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4bf914c29391aed39ebbdf4c57f3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2536ee3a0b5331c9efadffae7e0fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a95ac7bd2cfb3421c1a23f863de57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab6ad430c74097c442a96829568323434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c982956546811adfe945b8a2a2cd8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c370ae7b29e445af781582d2f1f208a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9fb9efc74f062b1bf73cfb62489f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fbfc91573d0e9dd385f289dad3340438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a98c65434768a667976a7122e23d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a619dedab533ced3fbf81bcdbb6a230440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499596df1660cc7cab2a4195568bf4dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd0ea127a39905c493cbc8b4c226c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524569a552bd9f497b0ee1c89379f7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9376f13855fd62ec6225f038d6736444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e0c6271a8177300abbf439a1b555a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc2adef98f807935d1cbbc56ec6508446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c68de53fe280ee7cb51d01d32d93d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16897ee0efd98b722be8d151d424696c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155cadec830eb8e2823b4885fbd6327449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f85957cab1413e10c49ae7a866f30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbce8a91c74618ec79f7c4afa3541d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fe3c7927c7ae571891c907c141d4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c907ba8e5cb85565ce6a6ddccb42573453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eae6117ba92884d87f8deb04c22756454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd294cb43ccf0403a0c764d2e3eb52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609d0b9eddd0ae46874571c858ce1f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840cab9cc3b8570eb4c5ed8a36f30b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e840655ba8c57f97ac9714acb85b03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0449e4f848d6703721334c0a63ce65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43099e11ae4bb900745523d0dd20d1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9385916082ed4d44a67b4f16a047d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43ecc963b153e0a1a8d39ef41a8184462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b270ca3f672af0b764c44e396bdb02a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb1f9dc5e2551da7984d00aa65f415464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fdc8d85ccd1c29435d4c35befaec9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855b6e0b73541c16653324a3d72a0b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46824fa6cea662f1a8c5f9a8adcaf0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457c22b5ce5828156710c53bfae5eaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a4e359bc80cbc2fc0203467c757a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c1218bf5ece071a7d63fd8179c717470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbddb6b8282acec3c59d33d7166021471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bff96191d460a719e9f0437c6b1f41472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a695c93140446811e7de17e99ac95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb63c66d393f72b66e1308f97d3cd87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db13c7d67c0293173e4fe25b123c94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699ebcb364604d283905497479c96eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153922b8dfa21a15a01dd929e2ee4448477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d448e9dd8b784b768b6859ba42b38c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6cc58d809091ee078a11389c0ee36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20838604fcab88bfab79bd41228beab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885e7fdb4260a5c380bbaf9864a7825481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c510f8289086d2b0422ddfb7066da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25ff6411a84c3f6bccc0840c419bed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdeed0229afc00917860f48f555518484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a85296bed5c6e2c281e05c3f72a69e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28906c94f55b38f4b137a0d623ae1d64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26191588546675dd7535fe689a48ecc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d5b20427e108d3759688928742c8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7dcc26714d516528e1215b1982f5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf761a3c7d2078be10613ad2ddaa669490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f937286596f25d492c504bc05cf1ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494fd50871338ad3662da48d87b5457492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d9145385731ab8486e914c5ddd606493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d415c6e84e9e52b5016979b6093002494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2c8decad7e5434c37eba4af323906495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca689a6a6b2d152c60304ae293ea526f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760a58658e700c286b93b5484f11074497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e055dc9bc199b7e5454f4edbf23f65c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cc49e3e613c9e1f5530086dcf72cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216889a2265f821bb89fa3cdd179ac8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f841fe6819e33cca94dbea8afc9c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dd9ba78a05395f2ece530f62cba66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e7289aad04538b35c62c1ba9ef48c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a6e8f9def8a735c93ea1332d9a47c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc84b3a93c8cd2fd548176f4f0300d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ee9a139d82483c20eb0aec971654f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acbfd2d7630a533d5c209507a53d83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc58e67a414131887bdfb12adb0870508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3e34cd857fef891b11d9d564f5999509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac2439270c7f2191813af438715a76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2185691bf759791e4067f84cb79d54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372f46ac5caed076eb329655fb8a44d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad86fe286125b2f2fd30d4161178c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca6879095653a2e884352d92be0331514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42a3483fec4bfa40462aaba688c7a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20622801cc44d43a08c9c375debd8d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21357a7e37b27821110d87b326272a04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa1b594b2684161d421e97d50006a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d4759468bf103d2b6ed3d69f91ccb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3747249d720027f07a49163b7caf08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7d9e9472cac67f902fd64c301e529521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b38a3db970f9c60c1752a1c702477f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116ec0ce8e3cc34fa5cbd0c27523a20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995adc43cfaf94bc161136d65d502bd7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fcd61645e202ed685382e7f5e9631525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f838adbfe5a2d4121c4f9843c1ff808526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041614754d177f64b6ffc6a6076b65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9708cf3c09d8f7626124ccdc4fed0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cda81b034af337ab6360ffb30ec7e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d622b5c465090026b7a8510e91e031e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30e33e75f6a102eab66299a61b30b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2b20d0733377141e9b4312f01445c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba6646a3965d4d91944ab0906da3fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b805fecb78f3d1bf22b49c7e16370d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324cdac6abc15763261775391c46706535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fc95d0570b8e70d64635e856455d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a7d0bad8dc0b0290afa7b760887b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001fa7cea3514fd834ed51c000d1d3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff532af6877e9ce5e45280bc1c24721539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c19cdc0629942d028c30ebeb1608d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09472de495f7b93464f540ba439db6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380658fdb54fc0c1899918ee027a0ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818adcd3b624470a3e63f4b4a83bd1d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6049808a4ebc69f6e18a8756ef54af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b6c3f3a94c04f7c9b9057e00487e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03c61a4a04942eb4b187748c65f54d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580e8be2ce8e1441f1ba5d1bea7abe1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c3ef0417a9a36c544a5d70b9b4ab0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df612af1f39ba716c2f7469c2af33d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbeea2a598b19327d17f66402dfc98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbe07d8dc6806a413c9c5a18be2ef2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f501cf275360590e812318d4c6a4033552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7886536fd4eb78e7f50f84bca23cd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9c474f48e912d0f00d6e06d11cf2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a8fecd29c75f29bb83db6f62444ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50292d71c7d3ad272e064fa5b3164c29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a8379beec07e893048668c4e050b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0511815112a31ce7977467ac54d28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c08757a555eedd2c1f6625d3cfc44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ef1b3eb356f65b90470f1b5b6d927560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e0f32df2acb443b0cdf55050bb78c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07bc83984b58547e2c98b3e84e8b58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a9ecc87c6cb21f1c6410935adec31563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ecdce5d3533dcf9f9782d630d1914564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6bcd452229bbe0ff11abdb8af7158565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913a41e894fbfb1410df60d526167b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab011db7446d824897cd2dfa74d6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de0c5d10ba0dc86925bc4e7e36bcfc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4944841ea528693df99f4cb50b09b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142abae12cd86352514bf552932bf18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148f8b5fdcf122fdaa0f53dfa09f38d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b0fd7f0313f5a7c2209eba8523efc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95543a5e9e6cf18819696e77979148cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd0f78f8a365426bce9961208fd1b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199793b5d7ed6a3e04d590a348a6426575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de05f3c9010715e1ec863967287c8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23e193f7a2e62a1f6930b250546cd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa967f68f993db762b0f223f581e37f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1c4c6bd829d818d49ba45d303c778579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9527a9bc9dae59baf7514d9d4ac9e45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a252e8f576f999606a7825d740eba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bc9bb92ca89579455d1c7f49f6e67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b0b2a73ccdc7e5a9cb7d763950d3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399a51818c0d002af25be2f8ed1f104584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942274524adbda381bccbf86cfcf0cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7e4ccf27829f3f9b390af2570509c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe0ef0ba0934c0f874c9c5abf6db6c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c51eabac3264278650780d54bf7d64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84ed1f0fe326f76d3af6964533f242589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f4468bbb740e2064b9e80ef316579590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888482be077dcc1bb9009208e00a318591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7d7f024988a351bc35ecf3190688e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e24c62eff783bcd7a0a5f14083937593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88c2fd8018c969d77115ba4a6836b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03b20dbc625b5131949612fa4d05df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54d2ebceeffb8887149b80d4ab3dbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637201966e38e9864f9f014293436909597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad60819b7ff0b6c5c79e5ce941e1de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e10da3980ea5b5901ee9c5c79cb232599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba3e91176f5f1e0654a4644d9a3ea0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353bc44b0a68112128fde3319ba23b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348981c8606f8946f9c4131f292a0ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbd857e75333ef33a457c5850bfe47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469d7a1f0f89382c758271ebf4e9f0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33defdabffc7037d8c545c2570aa123605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed881f9e8f716f7437b0a290f739b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3333350625d1c3dac168073224cf2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fdaf948c7cb68665a2fac88463746608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1f2cc1f93709b29d0228932449ccd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743801831eb129e9b2b2ba2f7e9478a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118170fc6e271dc3832c6a92a35c5dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924743b4ba8bbb245225131b4595752b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646b4f7d7864c9a484b93f824b64642613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ce1f9453027cce32513b6c4458719614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dadce3289afbf5f38e32238011ba7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc83f8c07d7a646233c2586f3b279d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39243a23056f8ae3850ec1a755231c7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1011d7a606f86ff1fab507540ff5284618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695b399a8d99e6968fd9f9738880709619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70b49494ae2ce103a49591ee2c25e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac3d0e6fb467f21634ef847c19a1a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd7c3c2cf06366c9d3c9bbce4204dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cef0deef0fa5665532c450d9118d4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46590f1ebf90707043071367445e47c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8abe188ad50ebf717291bcedfd1d01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ada9ef49810993b17201491f7dfaba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934dc6c1d7f9e1786d3ebd33d4ed8e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ff288feade3dc7cc59630999d8b0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e4542082c0d7402e85ea9fe193fe6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033be1134f802cc5f6e1f80fe565342630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2656298f51a1b7def294e8d6b7d3c6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fef08a0511e75223d5429bb4d1c514632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b53e7afe3b6ce608f016659ad7977633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a271919892bde3fc1b372cc623f0547634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d8621ff1dd9c7224caeb02471b638635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49846392432016b550ceb268a79d94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19bb3f8bf5fa2fba7631c81ccd9d6e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f235d5dc2859c8bc09b115b54073a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c278a5e9b153ecd7d6e780658aa84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2889ab44a6af908f916dd42aec8f2bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1206236c2c929a640a996b3f8a917e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7812a7df8ed2fa293db7694b1b59ac1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e60a8ebfde220fd93cddea520e811643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f25aa7fbd2fa01bf05d49aed93c4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b2a5cb1e30c2eaad2c986b46e08c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114d14a30e54d7cf459209e55b87f0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27a8443a59a00cdd680740029cf2dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fc47f94231c90268bf633df55d318648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31c9801a89b8e591c8eb4608fcdabc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bd14428b1a77b99f83b249653daff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b572c8f5a1177a00d93f3edf84cb6c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402edf830b14c7727f1cd8cc33df1752652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebcd9da9eb17f359b6505b37d73d23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4a7cbb959d5e24b00d1d86c2dc948654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb291554d1694ef86ceba09b670109c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd39e56c3d487eea2da8928861378cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991f737a0bf75aa5c523c0603217991657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b8de7d16e553c2ed0ed37f9883e6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84d4e2b99311748863e5549d32d837659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aac69b79f8ec0eb17b8d9ae255e98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c142507113ce3d6c64dee9463bf8e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a864a510c6ec60389a89c9d63c84eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacfa3ae396f11021e3802b248c57fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a7dfabb265b22f30b7ecdb8f08287664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745192c30e0994bdfe1d533f054163f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3102097178d5a4f80458ca89bd21f96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befe5300013250cca26d2c4becdf8f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee21061bed715edff0923511ab7f6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cd0eaf630a8ce4a3bd55a93f33c46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ec9fbd24214bdcb62491ba781df27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d4a9d750913eb9ac70d61e5d42ba6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c66358987b1cb5654fdcfad90e858c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff418677fd0f156c14d7a09d8499e88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eaeeaff46bdda814594d959813e7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc0753146b2736b62007c228444c3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd8dd3227f1a1a27b2793264fe71ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81cefe1b831403e57b1b86abe7c203677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda1a891786dd04ed2bbff2240d6804678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9690cf5fc1cef3c9387a614c39855b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe210da6c2be5d382f3a41492db283680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9794dce288fb41e8130201dd5db338681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4fff55552e9bb1c91f9ddbccb96cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3e16e9cc589fa3e7d4dcc42dc5bb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004832bfe3fb1eb2d188cf90a6737212684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90bc092129fd617a5506c03d1097a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01b3d9db42fda62756053fd4fb5aa9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b4d23a8599892e78d2a9a8dacea67687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8178b4b025cd8ddbb6f28a813f8d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32f968f5de1e6bd4d30e24ef9be968689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cafeaa27281c18f44a2273468dcd07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b38459407e060b7d8be772cf70ae3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a15415ea77a7192006cbada4663979692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13034e6298de182f3f687cd844448a69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce77fd51c2906006c38efc89787600694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d6dd33c9348c846e26b5cf4dad23f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4f52066ca63c04ddcb84776c8b92a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c970c176512779d8c0d00f999c6b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9f8fba2de8cb226b204ed2fcd4108698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30214cd249b4d8222ab09e1dcbd434f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb58b9a4c308d24d88f7c0dd50c643b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410e094848e8149ae623ef4873c0e56701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755b86ef2d9accd3ccf0e05527d38a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca54dc3cd9f7309e56dd129a62b476703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2ef76072af23926062a343260fe99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd6aea7f2e39ac9a0d792c802f9255705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6946f6d0c498a7fe13a4a8c4eac0402706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2df973fbcc07c86ee5518ecd2e6b42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb355fb4e0b60608a9e935c7b032d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966786ae5b01600633c2159f7efc5ce1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab5e0e9e650f600738c922862ff8ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa007523583d6a651a32f26ac498ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6877b10650660b5f756ea59264ca0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacb6b27a72bb0a45f8a69529d276e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1c71045170d4fafc7c6a818406108714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce246ddb76ec1e77cf3a34cd2dcd38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fce1b4eba99a01be8334fef4fbddb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e162bc8648b4738e3a89b2379dcc9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9c18bf1ec23ca7ac2e5e75ccd0ffd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bfb51056b2719902de798e6e69944719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9685d936843303ab2c4074a8eba5d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad8a7f6c9480d5fb04d8d9d6f29e62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d91b483a643e93a1f8a5e624de54d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ba1b49fb8a9febb9edc262b01a10b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2797461444bd52e4fa44467be591fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20839cb55f38f7b0b37942a71855c0b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8278b0511ee259eca3c68606619ce94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e031c07a2b76f22907c60bd1f07e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4649acd45e63996cfaa081f00df92d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570792169bc4714f173e4ed17779452729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2cfbede0b1157c8bcdc2847859fe3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fa2216c2e4a05aa08c1e450365cbc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2d92277ce8b85546352c0a81d0f6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab23a015fc58bef92a44d1eb7f09cac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722119cec80fbf8e65ce955c77e190f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac747ee94f6f0c77517aac6bab12d795735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfa16c8e10c3d65330c547f2fb985a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f27ffb26a022df24d792cd60394ef3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297369200f05455829204f7551aefd1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eea7dbe8f053c1a21284344e9ab0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a028fa17e23f04753aaac6838355d42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf812da842352cc489bb5b1af2e46fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda45c639121fa97f9bef1d15fe96ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c2f3ee850fb6104b2f48c75f406fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a1879e1752bba93b1a789d66ef608744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94684503f00351e97109b6646eeca5b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e150239f0c3a7137bb0b615ccb4de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859c8233c481533767ca681b94d91cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f8db68cfb84e97ad6ed98a023cd39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afd8b6bd8b1db05cb3d66202f32af9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd34340c4c508d7988fbd33cf198c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2697e0d4ac2e50c103d4fb27505da7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc0a432b3c3e419d4cb5da842dcd8d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b990739bb801d789d8540f2e717095753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029b0f260b8b62aa9f26d75cbe17f20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dc96fce28e49665c116279f501921755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de92af38535f3131111e4d0eae7333756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790bf9e515bb510b398b04dee9dffd4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76863dd98a443f3b1fcdae3c25462d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769792993c2cb1336dd586ce0802da3b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>