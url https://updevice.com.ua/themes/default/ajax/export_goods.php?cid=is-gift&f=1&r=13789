--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa818da7845dc8035f3a0a76cc622441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02297dcd04bd871953d233f3d486932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48e0472c043f7de702ef9bfb61693b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66420e488a9fdb9a0d14caf70d2d383a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17160f9d5279046d1ff47fad7e2a3bea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d286bd7ed1267d212abd1d30ffbc2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b443f3234c5881bee8f8c926b26fed57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4fd59e562ce5224c60166db3812118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52991db16f358a114040549ffd6af6309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc28a9d077ba78a886898fcefe1b72810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ba81b23ada2b316abcc69287d00db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9131c947bc11effec0f6a2c0d7aa1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319b82a364830127734280520fcdc4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383211a947c42e31eea056a4bd5798f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2817124c8e29a062b737e5b7e38f2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e16191736da351f6e74c1b614ca81f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb1d205674771a1ce8a16c1c93157717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7b89be1df756614d221b8da29c6ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79b4ce9bc123f637265a781656f72a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9062886d5835950a1cf3838b75c30620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bb69beed2bf0030e2393ceb82d39021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02204734780c2a492381218642aafe722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3ef2ab7db8c18bb5003028112ddd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564d4548b9217305dbf935a5d4a262b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4e7007530d1b0daed03fe624a6d7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790930e24606bb7bbf242220d3d9bcd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d6fdcf86c3654685b481415d7916327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5de2daaebff65f46d648f146ccecd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800f962545f610b66bae3f20de5b76229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b7cf57c382b41e3fbb7bb933801a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1179f7b6c9905403a1796f9fe5b872631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343071b78a248e3a6b678a537fcfe5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51e1d05e39af651f7f0d0a26ab2e3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b333d4f125b28fb5be83c300d79b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2151bfca6cd18a6a2d9159d0c564fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b57d0da09481538b477ebfaee2559336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d184a5be241e9bc45425fef0e9dc6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f2700dcdfd5d50808b0465b8f8e2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f627b1b2e1c8bf3d970ca299333d5a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababb8afbde7b012931814a3c2549f5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98478d50197d0902be15e8052987021641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f73e7b8bd7f0eba3ce4f071c53ffbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d4758e8d24f9a6aa269d40c58757643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b0da324a688fc665fbd679ae1b4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba3e78e88316a9801e5ecbd53ecb9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba74159f935d3f8deb59d7e837dd23b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63a120905d2fc293b7a8718aacbe3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4084182d386bd558a34370ca05e3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c481f152917c113a0dca81fbbce0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc349ae8bd9f767ce639dec1a6db719650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a43a13bd31ba148bd1ab7c7cefa7a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c367c13ea5f08614fb6f8eaebc42b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187ddfb09e5b98c3eef6c11ac6762b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f2998a47692d30231305e4db8712c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e03c75a01f80e5e57ddc76704b507455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef709029ce3fd34bc1cdb028e9e003456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cd74c8e1cbd3fd4e5c83c7403444f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899e12361a3d739e3eec5b81ec7ea5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43846f5fc690221cda9d56b6ff300159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e21e2f283e6873f25ea3cea15dc69060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfc28eae009941778ffbd347c8f80d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191cd4e3d268c3d2d3080d49519570062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaf97e657af10982aad9ab8a77333863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1deb49d51add99f030582024c45a0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734eb7758655fb3a1519ff4e44ba63b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57638a70909e5809afe7436487c7934d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfee1933519b9e1711333e7428d36c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb641ba4d03db41e8ca40e0dcb122ad468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55733066cd9fe20d96183dad37bb455a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61314c7a58c18fa6ef7a2335cd9dc31770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef92ffe9154a53e94092c364dd9980571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b19b5de2a038cdd0235927eaa35572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b7982b1a094d828990d12854f4f9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698dee14184fca55bcd4c0e87f9246374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae099cd9ee3a29fb46cef72e4c1e4f2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f4b31b9165ca1b979f373c870053076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3960da92ebed75be141577e84217a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f5c7a45d8e0e4856c3ec0d526442f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7168d7daf53d1a64ac15b385c018ab179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f225d05476537489789be8a77f9e7b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc649b8cdff6eae3c0616c8119951181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ff522109abb072d9a44f66a2a12ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d87536c765b787cc15ae3258a094d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40797a292be93698808aee0745cbb5f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3880a085b271147be74d726e11eb08e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7b5a5782d1eac12affbefe7959c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45be638747a3ab5d9b314cb9910e8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd131caa36e02ab52945fa8b5e71e5d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91099f5c50da186a202ed55f4701829a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e4d21a0619de86d31d7968510fccf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb68c59f4aaee1a1697295d0716a73b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819e54ea66d9e9470595dc487a8e47092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b860ade9bec038a63ffad4638ddfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798f2418bc535666089ec779a4535f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe1a5c30201bd49ec35d0913ab03bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a27e3aa07815cdd7f7e33f5756a7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f70034519ad032dea731fc1135698697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5e9a8b2eeef39badd4580c2cc885f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3452df82420d1ba48bb39120ad9c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1857b3a77cb9ddd7a369951e629035100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d60688c86f2f78159373621ce7484101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba36ee0ae09f797a3a94fec8e7caa9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765251067745c496abcad7a6ea21a4e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966aca88c6ee956b4eb2eebdb2320d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f990059e542ae6a9f17d1d3c744c2b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bdd6297c0091ca5160ba0a1c199ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee485d64cfff0abd2cf73e415e2d3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f70627aec67e4d957d40288edce827108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e7ba13c92bd34cda378c59bf406bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2799641aebfc7620af623fd6b9b9acc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a5e49ff8036c45f92a3e99498805a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e5cd4787603458a82106411c3f5be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d11c109e9bb022b3fa8e7300b1cdc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c4a28f922d44bdb395949d1c6a4f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a5d207fc4adf85770563998c577da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc145e602683d7db53692cd114e43266116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ce4ec483c4c431c0610cd0e574ae6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7e2f2f45b77c5c642989d72b8a8b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18427e86cf0d77d289bf5646c22b2ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea60ee8581f0305ef436dca69ba1704120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a156476923beab3d4c19bd9e40cc50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a916d1adcde57672a695a18016ba31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f9c500b3b35e55d81090d8e63525e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb938fc18a21aa2561a7037de562099b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38f02fedeb62d698e15e37f4741adb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507d1f7159cecd8736bcfef44c5ff5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a02c6c2f978fad0c8636efdb73f6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378313ac7c85fdd8041502f26afb562128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccb006660b5685bb214b7a7be52b03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1425d253920db213fcb11cf123e1e59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f0e0d1f57f620204933e8300cbd1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063a93f5759d9935cefb0e35b96f27b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e90738e5cb9a079ef69be7b7fdc081133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d885796d88ffef3e9279dc8f3caf1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0f72019567cc0afeb6089bacc47d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9351e2f77da084f03a3c35b002b096136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6ee48c55fc2d3526a6720c92d0553137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620e6cc388bb2014f21a267e6410377138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34f513956f2471ec3a2555aba37b3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dbee738c00bf90965eac2e10dd042140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff583197406522e5c53ae912fc4ebb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892899429b4a33fcd7efd6831520f31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc28c617512341329e6a9e7e8dc6d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bc04719bc142351a6d31a22a2aa2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f3457a2a805046b15c26f0b8c50d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583fb40585a4af3f9d34ecf5f0ea173146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8006a284df88ba9a230ddf69acc8a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b96ae3e3e8c8255e88f75c7ad8eace148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f22ea0e178b397ee6755a224726d2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e55387351337c11f6f08159705b31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcda10c7175a5afcbf9373ba7baefe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1ea42ad0ddccbd8e3b600e27e528b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fefa9559ce85bddb53ad99c0f465c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f572ca3b9f30a3443ac50dd2e4d3cf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5879ae7c4bfedbb29a3b4484f0ba01f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c6cbcb53ac6be1895e59298c10137156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d473604d65876feed19cfe79b7edb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38297ad33f287f9c56bafdf000f6582d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c454622e67134f648a9b1c085e8492159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29774a5b357c7b356a9bbe664343d2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39fb2eb36c95e04c9b7a0dd0eb63d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4cabd7525f480d0fe467733e1f79f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb9aa58ec4786b63f2d01e0edeed46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973c6ed7f6d6dadc116397ae9cd012b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407c7be867d0fc1fa3ba48e16bbf27c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be8968d4242c936c0339f1e25905a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cdf26fd27ed56fad093567ce003c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679961bc9cef78225f4f5e5354b796c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7a3bcf0d848307cacccb04d420a76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeca4e67021d040aa58cf21a95727c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcbb8ee405bf5b0a17b007d2b1395f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ce002ccf529969bde78d292c534d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d8b32f23bb39f5159fd02e880e98f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02696ca7875349e6c0cb1513da0a6455174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ba15ccd8ccfdacbbeffaa92d67fe8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc228700e74c9074ce9b45342429cdf8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2b9180c1d104552e8e7c98eaaebc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3cc174318968c34c5cf823e1db123178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2f88afe7768ee82e4b4e2bab5c206179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916344e0f00a8f12b9782974d61970d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7b7bfed14548453ee88aa100a47ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab6c31ad29137c7c692c9f43285e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743bbda3540357426739e87aaece819183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812ecf56141bebd384c86d27857449b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a9e3a388c1c85591be5eaaef61dae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4ca8971546e3e2dd4d3136804123c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc454b1f9b23ae49948c35d511ab45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ce3e5ca495e8e6b6921aa7031d322188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c285386105397be9f3b9743dc4bfa4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef55520dcf209932b1325a9be82a76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c1eda82f936d618cbc75d0090bd51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d69b1410e463f291c2a55ee3baa66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d1822241eeea646c9c513ff245a79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdff8a9f04bef054b161f22a319214e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ddcb4d049d8b1b4af2b928bbb71fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470c71aff6e3bf15efefc056d8419eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc4629538dee79ea5b6113710e4f4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85791fd4f88aef2447f7c6e9cdeaed9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1790cb79bb581cb8b6f6b0fca48d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031ec6a5e8fa6403cf0cc0432a5684e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaa123e7a0f1ae04dfca41ce44678f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2627e5bc214416c4385625f2c35920c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd2a239414884a52c5b9e06a80c59f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89164e022fffbc98cb2c0d1887f936204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cf9c4eba7ebc945ae86894f2c5ad5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e947867a67be260e66e4118a793c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b207a4cd3e7ae7bf107c751ef091c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd5b5bc1815c9acfa74ee69fda955a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3374e0a11c05210aea2a077b14b4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae57f46e1897bfd85c57264eecdab4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97774723a22067257ada952ce5e26870211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c333083acbf052fbe2d8257ebf2a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52969d3d6c1c0232f977b774bce7b1ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdfecdf802433fa70ad674a2ca6cd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75516f7093548ef3ea6e335caee3eb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddf9b95ec0a7950a2790995e091b7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aa27efdd8fef42f398a2e13e7ccc7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d26900b8e86c5534ecc11419d8a77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12a480178adfcb56db66a1a142fa9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75722a95208f55cce9e4ea6519492d87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d77e21f88b1a80d0cd78c00799874221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ea1873e43a07befcd578e7200d8fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f3d619a65984caed7ee029d78992d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18128f9017aa1e2d3d4f873e47784cdd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406741148aacdf52a641abbd4b049a1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3511a530d5df729fceb580bb1c476bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19ba1f64ed1a01bd6f5be5aaf63b9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c88b6aa3194653a4fef5aeeef9692228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e9c510c58baa72c5b147d6b27b1a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa5219c66b9c21391c9ad247e15798230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fcd5620783bdb80c3c117fcccaa28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8503222835ff49ef0998df9a96ee5b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d906ca29e4a7bb854c5b08ac81762c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b80d0cf065ea555f6d9be0221e0ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87f1371a1d0e49b958f2c737b7c90f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf03991c0b8be856abb671009ab11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223615db9569a32e30f487859f2bfe69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c066d8fa5d15be31e696d6fa4d8b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c3c9fbd7f132f2d0da3ca1b7565dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b9a0fb2b9a2ee873ec96250ccffae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0cfc64265d84b1e22d238dd20abe7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7d8c133275e2eb35bec5214c163f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09941ab5d6703957ffb6a9cddadeb34c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62ee1f44b7a985beeae0a40f413ebc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33949175e85158dff72ac77a472decf5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa652cc008413f7552610dd7061bb1fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bc513def77b6a2c9fcc6d3943557d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248c66c7c5edcfeeb1194c9d9223f27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ca47f53b964f13d02093e81c2e020249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe50fe827d16f9e86bb74d86ca3c3dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90750dc6265d04a55b4d1afccbbfec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6b43121814371945797e5dc94462b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76929e60ee62f28f011317fd92842e55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb56336d740373208192daa5458b20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc4593e41a4afd26247455f6c0f2dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae67dc3a8a37d2bf9ea030732c80d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f00ba9493de210d742bd1e675e7e31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81415c5440b88780b9f40c218403d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcedc8d5283b3f369f21eab1043010259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb5ffed5dbcb5d97b2742761273769260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b45f6b34314732c5b85cd2f21cbef6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62ad4e2d0b4b4b67d5ca9ff92068b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e981eb96bea807c9dc029360dd8ed8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7afca81c40d60593ffbb7dd332a29c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a90340863ebe7ba01e1ea34251351e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b805f990daa917917f73a4df7dce5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91210fa85543adec1e4a282bde503a6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31ebccbb8e8a447c450cabcfaae3e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0297d400f9aecd9d9eee6f7e591bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7562df84f78fcdd00665fecbdc3c92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab021a83b35ccccc62ca29ff64806a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bc6d769d2e71716a54d7ae6e57e4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee597242dc3a99978d7cb6fb80c90c34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b06649f48a10bfc87a579056684cc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5dbe0223fd2c708082e5a2931e51f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55035514d88026a41106443af2b505c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faec55063f506f41b845956120b56d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c6eeabd460656d36f66bf7b396983278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964caaf9adda9304bdad33134a0ff09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23adc581ab9ddd6a6444aef692821e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1011657e3c440131f8e00ee8f5cf25b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8164ba51a03ba0bfc6107367d7de7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19cf4b4707db9b5e0e0de5986b1353283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7e5185c90021ebbd949e71a1ff67f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46c62cbea42511b39462d7184c4eb0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784407f2311e8555d246d6218643a53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90c5c42ce2b61ad7215a865b260a19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331d2bf026aea18f107a87f6feb17bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347aee91712318b96f21ef96d851e50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9327866bd06b8f20ca569f68ad79e12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc0b6919eb5b4e3569a8de71eef1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140361a44d677e8a773232563ae9d3a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855a939fcf50d3508c0fd8baa596fae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a695b731492d1945372ce1e3d84b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f47eec0e714fd692d2ddd1c091f033295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cb47511acabe0c437223dd3b4c109296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc1ef4649ea2d1a071993e9a8d8c57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875832b9276b51fd39d69a3cb86267d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b7d53ba0099a2da3e0389a02bb09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057143709b7d449a8f479ce99c7a206300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3ad49190cb2c0ba5f430fcce814f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72e634e00f471b9ffe33d95f4d9a3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb266e8a08b525232e8c6176ad8e9fff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fedeee1876f3fb6c0ab9c946bf9f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72fa87c39deb5585c0984507a131f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d762baa5db80bffc4bd687e1796bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d86b4c2db8bf4cbe7af79627eba599307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fd8cdf2fb19a58bf9c7034b121927308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4070b4ca80c820ee90fb7e08c3dd781309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242adda4ae672cfe195ccc77714cfaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efada476981126c5873c4a2210db29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb8fa95f3cb0c76afee28ef62356a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a7a989d81415491863aced6d4ff45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bd26a9878f153ca397b5ef45d19ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162a5e5816cff2344cdfc6b5d5fe7d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacbc67952f70cb2c3bd09ce532b00c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f26f3aa39fadfa7f9b342ae72973ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba80a60bf6adb73358cb8fa2a8c7200318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6278e08b14dfa3579eecc94fced42c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a944e8dbeb273f832af14927cfd15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5edecdc769a7adca928ec190f5d541321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540151e8dd0defe2f866f72f64c5bb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a283b22530250d908937862fd346c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96796ff900da94a6af74efd8def9aa53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d22f0c563afa266dcffdf580853de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c3771b9f370c3e90ca6f3ad9d4571326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a4bb1b824c3243d2dc22fe5c0e5c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8602c10c6cd559e6b1171b1afefe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0da79feb5eb608231bcabed50ca44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aef06ea57d1e82d7b357fe156b140b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78ae30aa382ed400c2d66a381bc8e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b2c6a214b453b4558a439dfe382df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e8f13f986f77432eba27d0b4ee513333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5f963eff32ddddc73bd514efa7899334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c36d81130f4edbf094fc0b08c6767d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42207ee1dbe616777132a56428292475336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d1a20963abd6c7ddc9c8e21e81686337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d2ea18be67cee2d9e01456afa8f4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9ba76a82f3e660052d06ab58de05f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467ae5e7d950cae3d31c711c0e9c19d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12dd8657664b1c7c18fcacf230880b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503fd2afb4a074a417b3959030ebcd7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82bf873dd397999e9aad876c949f68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed759b78232056b7f1b6245ab698d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eb2cc5888e1a0c821dd7254ccae2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb4f89e58adfca17f81a6b1c91ab2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b34509c8ece992db95bf543949683347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f995212c4bbfb716ab2d674f9c4636348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842843efd397ece98bc85ee9c49dc92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5f80f531e74e9e9ca8f43d3c4dcf5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30ee233171117b8ba4a64f7f475556351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3a1854767122ca81e9203b263e9c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c162d1a8cdea40fa80e07a43c442e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55685601cc7208aebd89dab5423cc1f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940e2835f31c01c506860789854d4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd99da76e5d18846725a4adb1b717dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe39e7f16795b49e92916ce8348f1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b5d40a2723118c2bde17c5d90ba08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e92bc9f4736028172d45e206f770a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba718af1f04871268a3c7230a78f5fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05523703387d8a364d930eda845134361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf42a18fa04ae9c317c7b2e809a711362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfdce9d9251f949945d933a172cfe5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139d7bef3ce84e8247012f37f630e15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29713b09608643b289dfdee355e7e4f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412e3a6876c5ee5a5a3a89f624f1779366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5709524754f4d22a63f77bc19f5fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763d096206a934af3fc861fa21744d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a909e2520398a203649522bf7f6f50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a13c6620d2fd7f1bab067d2750b941370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f07c5aa79dba5f0561aa2fef2b7ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de1ab526f340cbc932caa8aca77004372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce11d2e5057214acb0fa94e95552147373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70045df09098101167cbddf6ae46b02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030858420552a925dc13470799f9f7a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f55b67e8d81950de2af53df7e6464376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8d00d6bd3b1fd2fcaa19cdfa8ed7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc39abe77abc50c75f302f6904fcb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9924ff1a4f3d715d78615543aea2061379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962a2f9f53d70de3796ad05a400f571380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc6476fb6645d6a2ab7c3e2ca95cac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1284c081118050aeae7e74dcc9801382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91a34c9fd8674034e977aa4c23bf77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ad21a9e0b52172447262e1633f8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a54ebeee678e51ca9ebcb0042f699385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109ee6c7bd863bc58bf1ae170a50958386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990971de3e042ef824aede66b2478ed9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b913a99794d6bfc8e3ebbe36c6798388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f9ff6676802e56c89358b6aae2775389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e2d444cfefc1b8b0d8fb34e39e937390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ac76685e87b271314a88c4d584ee7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f469bcdb4e8d4f6e44c6233cbf5eed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d0d8382c47ac9760210d298bd3b8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07f72235f87fbc908175016baf0299394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08503b6e9f96897f5f054392daffcf88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f2647bca81d1fc935b149e11dda6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6412ea46317031f32643e4040e02a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829095e6dbe1fa21e15fa33eb1f9d86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3069d54a1b8c7144498e4520f1c6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be76ecafdd531500e789542ee19f313400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ee5ef542628a54b5e2d0c2c48ccec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab972ccb2c9cdea93dd153d19307709a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30132c26a101cd9b6a1576321cd5e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850886a0d7a1e085c1487bf4b31f362404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8939975d900bd30bdfe7cd85731cfaf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492efe3a62dbc880c59a0af501ee5f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954be5c1c46e7f820cec0abd54f0196f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51b13738ec58931974272ad24e0f1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d4b466c7b53ee62daccd76c35efdc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb20cc2d0c0b9626dc5f559a70ce18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef654ec1091a6d52ff8ebf377f8d19e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2a6c837631f69ea9a78a52bdb06e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a24b52351b9e9daf55a70366b9529413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d7db826b23a1e76e5b1d10891c23e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62412ad6c8a187a6044656781f7dc232415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a799318ae8a76f8de97dbf01a7f0ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f487e4615f56a5caf75926aec4ecc2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d19e94aa067593c97496997220c6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b93c511b8e2a781c881db25c149f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ca937b5abe94622bd7559de68bba4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89329a3496a9673e56f00d7981eb4c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1c42e06bb60b1b9259ec73a135311422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ee8d44512f127327812a2cad546ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5165a0ed8a75e46ed46237ecd4e5d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07b1fd77cd96714714fa3e2994c61c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d15cf4176f660411b662d314d6952426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f93e4a8be69f0e452c5019bd0fbc6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8106fabe9ffc030ef7e13e125bf47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa056e108c8fe1ff90bc025b1294c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1ab46dcdf53672418138e8294b728430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b1ef01101a1a66246b32b5c1bd901431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87033753bea01214db8ef2adf854c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcae47ed99ee6554a9cac10eb4fdae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb20bd5c63b836c526674884fa1ed4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b34e19a985c76c075341390a520ff5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4887b8defa2334fa85213ab55f1d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b27860f4dc821d5eedefba93bfa33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d4153a91dd947880acb621e44a764438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f34605d7b2c4ec60f47d9b18fa341f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fb1195d967708ed442d3779ffc3ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d98bbba94eba055411d4291b82b9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46ed87d7d7863e31098560394b5a09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13d8097b2914678ace6e988fdb4131443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd826809b9c16c63dd164faa19693691444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d21aad28cd80c797e0a982178acc3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da33ad9b5246b201a29bb2172e1f71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f060fe21c23f5b40898efd1e2a8d1aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2801696fffc8661d5672971b950e483448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584556cb3320f2482af1f5568c2feb7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceab1a1c719b6139a482ac50b4767d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff558b2c60457db16b889d8c4560f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90fad59335266e3750631466c96202452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c673128df30494cf5e52a2d56b7ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b64efd75eee1de3f8a8a7085fb6d08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a52a650e55a77aa158e949ee7aec3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aa48badb31b0c5d80d12f30e589af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fe7c419737ded0df65e23b9e98da8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b623469655a359d482672fe2ef551458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991ca839d247ab9cd6eece9a17a189b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e977a0a07c8a1eb507a172b3783227460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78866e855b590271c6f7ca88b9bcfad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dc12259855604186c39570829d33c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba303571cf892abefcea9703e6ddcd7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63b4c7d89736d3b7af7e1f0c2d43e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15788660e8774e5a199f1ff03cdc104465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a65d12a871e1ab19ffeb74a7ea5b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f39adc8a02e3528fe6f7268096cd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1553b09ce0c8d4a64cf613458918c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f203a3ce455612a4a15818f506f2fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ad45633763be47c88e4d101542368470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819324ec3f119180c24a53856b4942bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056c0052dd93b791ddca9b8fd064e23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262442f2a97ae33526873c2603acde8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbeaa6fe1b9fbd49359fec4060a5db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05acc7ea1332fbd15ad202effe6d7f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2d1a392e1afa5aaf39808a36f2634476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20716e690f02dc3163ba78a79f4399e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9e560505808f94c371244ed13d9af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046529dff47f4d6ba6708a614c1e4c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3d6195d6430c9f39dcd5d6410a32c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b885f0cbfaa38fa91ebfb6463b612481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bf300ca52614ddf17f0f9530a048c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088eb7fb5a8153988a8291c152b4632483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea012c89e6b1b3b834058ee7b8b1c7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766bfbcfd3337ef4c2b456c7ac5b6c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f5f8bf36f95923eb591a38564b4c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108652b795b73c7ab5f55fe94fec2d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff837445b6f6ce502b0538240fc25bfe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ec32e7ade858084f5ba105286ed62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20e26ad4a20b9c49f5a565bb9aa5e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18755c6357f2a700b2ff53ed8449efab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fdc45cdcf8e1a45138975b34ab8ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b97becbaf90abc570349af5039aaf9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ea2809e6a49795ff620e72a56d2f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe7020e0070631d0d4c88a1699a6ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66b913563d24040fcaf0f5640be7be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12fa33e4f1a5ff237f8d07fae91901497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd7bea0f0b706c9cf23641f34830a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97477a1a5965d1a2af9cc8f6e6235e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e1a90dd77bbefe9636f75aa22c4d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfe466b6ac3ba56da75fd201af62f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4641a919cd2fcb01606260d694cd6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540f410d3416ec050cdc71898f86e9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bc4afcff9b10cd422140e2ffd3780504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00ae61b0d1db486127ceee3f79c857505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fb60ad5c9160f66f82eae8c8afe7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb6de2d059715d0f07b494ae769b1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23b04907bcf1ff59955185172dbb9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579415e8c45b5bb69d8f1cc193037b56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abc3b357f313ebf2908d5307e660cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b222b27c1d0ff11d7c7d98738b1cb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb54560e2015e2dcdfe498eb3dbbf5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062e4e94fcf0a4fa696e861eff43bf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3e69f25085dc9cd77903787b824e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda1f12059aa433a328894c55d0438515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89bc3743e75fe00481225cafeb27ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf72ca5aadbf254fb2a6d13659bd69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022091102ad26f7644f480ffc5b1522e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247179b3e43d5ae9dcab17a7a7832f6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a520570d7e743727b8f9a69fc7947a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4749fb20d9f4e153cedb1f38e35ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdf478317b6f26c6d20393fa50b2ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5306dc9fa2a22fa430ba205ad82f7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79326397201ef4ca07e600f2eeb93738524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeb95e7096a4a13104be473cb54cfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dbc81e7cabfe3c6aad44bb4c21ed3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74786050177786f14081cbc7e350e045527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c42452e5525d7a026c3a94090a466528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c15159c131788e156d347838d671c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca37766997b9b2cab77ee37c4e67983530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bbb8626e390b552058cae59e68681531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040edaaba5501b90c14e4050c5a363c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d0d6b5e49c08b41a4fcabc5a62ba6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093a40f02dd1554f6e05ed6ee222438534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f583643b05a11cb3492cd123632e69a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da861efb36713360faf6f256cf939a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504ef745b0b0c022583a52d466158ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652f1600f71ea4460206687ba082e56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2cc928955751b8e28790f27012be4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6d9a39576baf193a571a0ba8b2eb8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbec64d817bd77db8ae288bda27fc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e09631c221a9007926b58163864722542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4277a2ed2300d98a8f1bc3e566003543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4840e4031491d27e2d33882c7c30b06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d802fa16a43b06049f71613418047545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278173ff27d9153398d922ae75d4f2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31e9cd144df010dacfe578bd770792547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb01ce9bc83d33810807fd08beea32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5296e0290b6510f402252867120db8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b01650da456dcc5276a4dedcf2b13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54188f12c5daed924e1cf3736aa5968e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4e94f1e4cc47256a7e68535fb6615552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feccd189bffeae0f9c46841daadeff1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7912ca0f9f8b8699ac0b4dab60fce4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788b4461225b81389d096b9341df612555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa92282abe70146b7986f480fa7e52b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a7550ff2b50be200f0bf96cb781e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f8447457a493ba795c13f2f3fd2e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340070171124e6599db81e4b57ca93e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf55ddfaf77a741881ab377a5b6c07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58df6b48d73ca82dde83a95165deddd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547ec1d29abf6c74cdd7b27a7bc232b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9d9183ebbe1be87f361270bdb8e9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43075a1a84c6b0f4f7848293c20fb991564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968f651717a6e2bb4e0fa8808830c0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbfaa5bfd42bba602631b3574e28ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de1b04e645a17932107645793c2ae0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300b8f4489beb92392a4b1fcb369db2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f53d139b5555327d3193e67e77d65569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375195f43c98f6808c15b09f9de0986a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82662ec41c447588781f6a2331fdbeb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164909411a03544b0d470deb6aa93d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca838e98beceeec479aaac81274df6dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b8cca53a4e9ebf1abb2d78337ba72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca178f8c84fed340c9234923a1404c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b8ab8074b7d07e05d039ffef27124576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cda41e4d6da2e0acad8077530ad288577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cd42eb4322f5712153964b8b912b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa87782e5fa7b61db132dada3a190a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b758fc3d7a3f2cbc20dc6b9d0b734580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a196f078388d60bd2d6d8193f2f7237581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf21bcde072be17db20f5246ff22012582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be36f79fe0f2fd492954dc326ca721583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9385a7f046c4f7a74bde8453233240584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f219c1314d8dc63006b3fc6345fb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff8f197cf243f8920fe4ff7144abf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e41300c20d0440d4ed3498505f0a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded21b0d8dd5a5a04fa1442ce73775d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32455a5ff91dabe9a8eb6c8ec686b758589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13926107fdf35fdea52381f77ae2e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313cb4a76da1f6874864c53f7553b9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72474ba57b5e06cfa6d5c478f28b9307592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568b2dc5a104ffd248c7ccc21db0df8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3dc545b2d9e5ebe1c7b783c89a40a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019a6eda0c175270f598fc6ef00a8e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cae81e48823d5d550fe2682c69c54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c96c30b52770d03a3aa68e54a69a3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961d1eb28c97a5bd005d987d22119a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eafb943993194c76fa8417ee4dd3a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1a71686d6ecf04eb5999f6709ebc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268c91a395dc3de01cd6dce8f5d847b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed583a014cb236b45713e2ee5959f1c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10945993c8aacc093270495d1d4e6ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee5bed2585bd8d5d3d4dbf7a5902d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc2d984e6a012b03298e7ac624f6b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f89319175f557ae9efce5acbb85da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfe85ccb3d7b001d63319f440e81f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47879da0ecf63b4ca2feb76878f207608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8122189e73730e8377ebe1440dd6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce85a58aedd82a06214398c6ef6f18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b3611dd4da41d4392f9e5c778a11611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea18a4fe42b31156c64ed96c8a88517612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711df4767c4352c8f1a23d6d3af5d4a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd1fa6fcd9326f7111cbb93177b0de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c9cfc62ad01a33841e016e4306589615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5139515fd630b42d73ca3dac9bbf2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2443b1c832066de58a619173fe101617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6265d2c8b363f389b233fbc11f73da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df4f18182fd2c63f1f868d844bc28b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0066218c01d173a625ea1cbb2d1ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e3f9d74e12fad2d939e1be7f82269621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b301651abf07129c9ea0e4caf11441622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9041eb3001e3997ea7957dbc4b66f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd5397045ae3cc3eeca08341d857df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a1e33f71c2cdfbc2a3c09604f212a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafb9a4f12b9b1e4d739e0dee451b65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56f841f9ea0cee7b83f68255180488627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d7d63108c24dfeab17798bd4ce7a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8c4040051ba710327cd7e57059b21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c19751c3dd908d1b9a850b19cc4b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9eab7a7b33246b78fb6ed4aae41b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47acac24627a7dac0cfdbf24279df8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2e03772bfc9abfe6153c35b0eb595633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8cd76f39a79c9ec4eef7275449c88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5bd82effcf8fba4f5cffeaaef8c47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae30faa90f188c2b8311e6816bb5b26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3af066790ae5f13ac4e7120f88ef0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ee9f542d19a7956b44e39e1f1788e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fd6c45651b80897bb2a873f51909f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e44e272221516f0549f7f8ac5f7d6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a7fadf762763f1eeb8a1c231c3d53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30124ded6a8c06265238fc61b0810bab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71627b3f0b8b939e51ab40d6c8fb657b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9078aca4bc33880600dc845e89a172644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f21d1797b23bebe3a99d5eb6a9be1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46049ec8036e4b91502019c7058749646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d472d83f9b057cfbae84a2a1ad17a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f58c4bf27a57df5a1e04932a05ec81648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282fe01de0153c6b9b3d589327c6747649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d015566da631b74e60be694505de489650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86762989185cf72c80fdf7a58d3d1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9562870d20cb137e82d96de127d53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ffa0a07ca80fd466c109568fd487e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a7d56c44be2741cc1fa66a612b6a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a831ec58c8eef183a96056a9d7b3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3546271838645771fa17a47f9172ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fada15aa172f43e661f7dd9a2ddc8ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66bf3c12b1eadef5d0974477a087d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e368a73cdba167d26616fa55890a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242962f6579091aa7bced53089ed210c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c1fddd3c15340176d6b0b27b53d2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85abb1e999f8b706974f253ba8fc86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fec38337afb7b7ae67cdb0f1acde7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca1e39a7d65507543c910a18d8bb79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73371171a1e98e700892f1865b0e12b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a6193f5ce0774a3d0e0cbb4170878666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bba07529e83526f362d9a0bf8485c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e73cdd43437ca87b6ccdeb4accc73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2627ce223c345bf0330eb47bac557e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43c33195460ad5701811fd0742ac9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3634854297d79e37c5622c4b396e5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f4d15db1f82883f9a147413304750672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b5137e786b8f721d32f36dc70e360673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4edfcfbaab37e22d3da3486c37bc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf22b37b9f78ee5f9bb998dd59460d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aacea20b2cac56c48dccf0d51f713676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57facf21c450365098ee323673e320677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fb60b8b04202baf449805276e91d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b63e3499450df902abfa4d29c320f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58daeb5673a973ffa4e7548cb3e4597680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b64bb305e5484c322f4bd4da13085d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c179c9472db6f517ec30cff885c58d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f3e250d16365667597548fcf90bac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41983311ef1f695ddf7fdf262b9e72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18adc71839bcfe733ea3951552d285685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9e90ed6b7b3d99f56cb3791b894ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2548cf748e491d695b294df0e4c18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fa934b8531f73fa994227c0cab9c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4659a517e28c769e9905fcf626d95d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb2edb7bb79e9941562b63f488ac33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da087f9df266c5ad3e529313e4f54e86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18552f1fa5c79cb458aa976a067da293692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7cca450c51b5b679264a01abfbd0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b98fa5ca286ae0bcec6800aeb091ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842b15a31bcd0e82e8e8035cb160e8e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e097c162b3895f46f1d1822b5a801696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537c342fe9cc369e86e90957270a45d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adaaa85d5db368765daf2f2f3f04c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fddd1ca5424007048b55baa16feeb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd15bddfb9b042f22cf9987f5415bbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22679e68d1ae20166435cf9a658f3b95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2126b6d762fc1c99f26019bc806962702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1e19837d4fab58eeae46ca1dde09f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e1487d3363a05e35fdd4b1174ce0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948616c65ca480987dfe141b9e99982705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dd31d718241f2a117af8c2c1706da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191df6cecff18e86f14577153ee00af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e22a76f9e45aa2be94fd91692bec36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72937ff3d8d8243d841af3e5dc16105709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd9216a7827586db872911b0afe5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bbbd338aaa516a99aa267060ba6d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243223500499306d005394faf4827092712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762adc6f0b11739d1c480b1709e7b58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716bd1108455707556ee599e49f79de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a15cee508902e918ed91948a4aed09715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1314ff861cde5ab15e5ade914f18bb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a887b7d0b777d07a53dd21ae057b637717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e81e6e26a2556f5c9033c1d2a28755718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8483e318fb39845b8230af540303e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887104a68f5e1cecfe443fe6394903c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64fd9c165000c0ec8e3a39efab0c25721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e4ce670d509ca229a02600c77d5a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ed0936e8c909dfb452c003925863e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482820530e76c095e6cbf1459e1ef4cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc7c70735ed429513a314e7871ca61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b284ece9a36fbe437483bf52e6939726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14def41b319934835411e6cd1f487204727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e839a1d12319ec14cd7f0aa61a571728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efc51e62d833686e499ea872ace488729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01fd7b8bc677c96b3971447dd24edd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837a1e669b463c843d594bdbbf762cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b31f5478c33fba7bf6763876898ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29fe8ef4d34bb527d9e68342173cae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29ef0802f5e8ab0b8eca10548e273b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8654078830d2b4f2de5d819f8701501735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8e539f820894f9a2b8e3fa2df2c83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0b2f7e472e5e25d8b4b02ea5dd9e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a44729180931cd0f2fa70c754122b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff69998d8276dcde5dd4ec3433f051739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a60ae56abbaa4b4285c0627a4b30f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97b6598bb55009e5a9245248e9cc15741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72df8e6769fa997088b1bcae03afdff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c967c63ce66cbbaf3497eada1d3667743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce485cd14eba2897a20b998022432df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53492a85d67e2ded77a199e1e3821f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529c4c1f129749cd40ee187eafa7134746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fe2e9e9de945bf22300b833dc14c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f5432614ad13022cfc8b626bf09db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062c1ee8eb5f21e9d4ce580b28a5781749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd449b5a33de342f1d437a2c095c17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb936669ac95f1332b8838b52b4059751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd3213a1e8a7cfff0d6f6126e4b4b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda79075179a0a0267030af5ee06d64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5531d9b3d2031b6f733354834768e6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99a381e42514e0dd9b4ac7a6f0b332755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ddd27debe0dcc7903210a09231889756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec68eb7cebe949fe68e7bf07877f87757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de03a1061e90555bcbdc176f53c631758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a484a6e3526f5ef77345fd35c9ff7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c93a3b75331693fc48035343210e4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a73e632df3f3a29ccc7e6d1cf06ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792b1e101e66d7c23321c3e1e32fc1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfcecf295422167d3c69b1d95d580b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f448b69ef426cb25df3847721e0167e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc77d1efa78df2f88ed25589673c196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c38cafda4815f92b5f3d7df6f3da1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a843581c4811cecd6be611f75829f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cddec465f7d05ff685370c5f1d51879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae85e172f65ec12d58b58c80af5e7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6147df2fad2a796f05c39fadea2ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde3444e23dc37a54c9b1374348098712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526ccdbeaab5bf25c1db5392b1d0a1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55835358857ece7d6a66ebce5a850eed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab72ed7d7533fc4d229613fe6471ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f15e8d9cf1a5025d609a36a9ca732f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa752b2fcb475d3afbcf668b01e7709c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc61fac13bd1f193c231616dca757e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b84925ad21cf759f4262bfd7a5eff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e7659b7c47c08729af26556d5e2dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114aee648e6209f875b44ba57132ccb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e69444db218bf55d99444ff80f53f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863baa253e1f93c46724c5884843fb7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234554e34c2ba4553accb918865534224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b12576a4ab40db00472f72d925f3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3116cf16b9529eccdfef4f26520c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7f0a7990257b36c8eb14b53ac7c1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b4f2087457d7eb9e74b0e7b2ed1e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0a8ed489e83820130be5e1baf94fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b5d12ee1877a05d9d73c727d40a5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ec87e71b98f80cd8d0706c5e93aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d286811e8e8b652266e60b16a84a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f8ccb6e17fb632f3b55fc96267d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb834035cfbd02c8035ed65b3785b1e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b610a3bc0785298d23c1a921484f9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3dea78bed9e2c9a9d249ee6424b9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf7a2da1ad8fbf1faed63282330c4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82224668cc9f6fc711fff1508ccf48538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe87f012bbe4e262ec8487bab409da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4be1739ea2f7bcc734c1b17e78cba440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abccdae359e50959085da3b1d638e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2bf7a2327f4e8f356a19c4358f64f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a455971d141510a0a31d1ec0c9f8d0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bf478c5b162260d0bdee8e49d39ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ae549e4b33920a40ce47970f8c4ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1902142172b9d3b6be25dff67836df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cd068e40f0b32e29a14eac165be2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466286375ae36818138d63e04e84a4cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275898f7fad1284c19913f6de59559ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0077890d03aaab3773cb5dbc4d1d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f07fa68b23b5206e75478d96d57d1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1766dadd6b2750643ceec5ba3cd57e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948f6346ef73a82fb0bf2efac8d4bf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d268cbaa57d238a60917860a7267754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c77fbc06e954ee89c9126bac06db3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f9b5cf0f43a3154eabf72605b44e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f80c080ae01a502212dfa8dd8e157d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405049eaebf83b684235e5eb2bf41df358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a80adeac21afd6f48b45382fa1f02e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f5ff858b2a517fb218fd434e310f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730617a2302137a4f9a4bbb534668b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e837d2721e2d83c737d745a19db8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cdd57cf7fdd2e01fa2874ffc78a0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673c138173f0da945eecbba6db8799664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dcae5d1fbb4086fe9ce7bc676418165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689c84935bfcd6119de48190a2e3c9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9163ae19ce01e7bca66d5524ec1bf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facc259a45a3aa36e790e26817d659f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee39f78b3b2905c74dd195afd92c65a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c72fa6e6664f6bef94e26752e4f0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a87ad5d48f6a5ba821a634bf4df1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eb21a625c015f1c76fde5afe4c5aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70265e85f1c1ba54b8f43da25ca4dad473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047d55a98ec93fc244dce61b1eb011274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a245f4c904ed99e5d03a6663328f1b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ee22da32ca73b495804cfd57b632676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f104abafe52807c1224b2443fcc7d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18d78752c76fb4a8a7abea24fe2a2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5815e7e28874eee8ed0988800a999c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625028d3d3391b8d36be6fd0521dccb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6adfc778381e4f19c2b64a1cbb9c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06866d88c9ae2c591f3abea1a93d87782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0c5f2a553d6edf876207984899edf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1a1702cdfc89cff2a7285762a2e0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48ec7c6e2ef4667ba51c778ee03a6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25c6f88d86c03b93404a169ff06cb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b032a56d582971e4a9f5db497c51ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b587bd93cfb0bb32b0cbf2b6470268388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814f1b0cae7a40e1b7a629e412d9cda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2213cf6f09bd8833df817f505b64390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67927d9b1c4de273746b7e08ff31c36c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007354a5080e17647fd130e87293d0c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8cc4f2890046b66c696a21ec832ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceb93291c0e1b58d3e753c2d5ecbc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaff5eb2f77f1a8bcc2f7c7e0c80aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9176555254b5e0cc2c70638d1db88396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdd18337d017b697ac25edd4ecaca797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc498f57546ed28d7e92badc37469ad398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dec531f576a42034274fcaf07d22999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07a56633595903078e74e80521de4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaf6ca9d25bdd94ff948a0c39b8cc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517a39eaef158e3488515cea448e7fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091056e60ad361f92e94971b5988213103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db668f201486462602f1b4c809db11b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173455eb9214e53a17677b1633d47b18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3217109780e15d22f343dbc4a26202106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7112afe503e1d88d0826c226a1c228107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f5194781cd63bb3866d06c4bef98e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276e73ea814b87ec4bb080336f5bb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc042dfb63b04c923cff7a6920cc9ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22de6657d8f0e10b32ad1a5bfca5e4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e28bfac87a24dcceff23c49471de28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db847989b0cf62a7eacf69e907a01dd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2dcd7977596a760c016c158676186114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3d04473c2ca85f27a224143bab1a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3524c1c4eff832e552402ebc9fb17a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f524c5fb3676fe50529fc942503606117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9084f779b376f6bb826f62e19b46a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395d322c4f25cc222e19e7c90fd9693119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814feb19f5b68a89dd41006c4cfa9c37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb28f1035aebdceac8aef31b02b3bd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e46ee0e949287824018bc3597adf31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f294c94076b5c039a57a75f8dff95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37573afda59589d25e0fd8f6768613b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13621d00712f512cc31fcecb031a73ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc70a743d1087509a9e55da7c2ce4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf09d9c498ee0032fe650d7f0fb763127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ee93818d999ed1047da46a2d0d153128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58856880649642bf053f903ec2a8578129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baa1e63eb3f0107669e4a4a4469098130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadaf8b4d3b35b478c7e4d22578b75a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6c1515ece75592dfa4811a106131e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cb9aab05cbea48a8e1a6ce7a18f49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e6c8c96a2425eea8dcc87e7863d1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b34d7962c93a8a73467d67c8eb66c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bcd55cc7f756df4fdf96ead7e8ec0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7256e2a2746250055f5cb1080fea6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ac8f0435d6c832b3f243b01e16715138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae97b02229f9113e1117933ff23e71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156cf06761da57df5cb7eb99337b1f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5e984c41504d5d4d3e3d2a3f64488141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c456737719c748185fac8a80d4bea5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114d2a864c56e86e17e1d34e6c99d16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff5e09ba44cc3aec5378e9712f2a93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafab0172e868adcb32290aef6842d1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652daedccd4a2a95bcf96401037c65f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4c924fbb735482a3c26cc880748ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59b84cf6021ebad35fb67fbeac5c04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ac7b4b01fb0f4255686e805d33442149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df082020e2c893cd3850a716b9239a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a9538cba72bae035efc422e3e259b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7f416704c56dc5b8ca5e7d3dbbb08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722f13877575c4ae29e37c63c054ba0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f128f89710ddbb82b4fbafb75da1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c931c20f56e0596047e09023443996155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6e75da931b11b00df5d5bb4250bd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2dc6de91a9f6bb3af28f14cb7b33f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8b0fa2fd20f0a6c1b159912222e8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b2ac39c17dc4eae64eee7cf67e6ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b52232db421fa70c916a173cf08eb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f989362a7984f841aa167f9d07b287e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632e73a13f8cc851ff426240df393f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0114a221b9a676d0e1d5eee86306c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c40a6191ae10abfbef694b9a632f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7de2a12827519174bd0eaf449748f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130708955217a1b4b4f4cfc6f7b1afd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948170ed707b30146f2e81b2e6fc75ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46e0ad21ac006730239888e04a929a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308746a6771d22c3442c47128ae9bad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8145cdf9edb49073d9bbd8fd3fb95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3589345b264471d4ed6cffc354497ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb8393eb0cca1265c9242e7ff6f5af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d840cb65eb4861457b6b1954cca9eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f639a6e13f8c82aaea61080c46a8eb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433b8e7bc591e985180ff6b970ea5a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21509b276621920fab936c8670f4fc49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74233856c207d2ec211092d15bf2eb39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875746598cf37ce57cd66970cc0c2be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98af154a665dc21bb7591b3caad13a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d35f470e5d7a0bdebec82ab76e9d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f37078048835e7997cacf9cca02d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812e9d2070ff4edb09a63d12bc223b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ccdc2d9123672152903b02a8ba977183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb235c9eadc9fb040f2e4fcfc91be0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648caf5a1dc0d0de124c45d79a385397185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec755966c99a3e72d84eec26fc73e5c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c6b9c869633abe5b077767941d112187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1382fc3881550230615c82b95bad99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bd9b7a0bdd19345dd7cdc8598276e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3330c219d30362be26d923ee94b07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c67546ef7e9cc0096b0a2bad768e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e1863b5f11b91a6c23715205edba7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c55fbdfbba5748c37837a64708a99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfd5321346332297f3e0bff62beb67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356af3df4445546433ec72fa46e0112195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cb4771540b4568389b1d4673e1e32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3076acbec7bc59a12d9baca935724197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd521e12322064135343c2ff1c82d7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e81d5ad01808461fcf894e63c9f18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd27091183c9344385e2114a6b49a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023270ff9901fb6e945741f99202975201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1d7935ce6442b6195d3a6dd904939202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8335066a97f16eff65e10592035886203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93f5e597ffdc78eaf90de2d6a9e85d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cafcf4b4a224814d5ebdcfab7cf0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba67fbfb3f1fe7060c317e574a14581206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f6ce36bf4b7549f8774ab377862f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50126169325612314600c480cc92f917208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb881a556e11ec9316931eb0316780209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fc20d36834e046d377f5548292cd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942d5928c8a5862d7a0278551184762211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67983945fd4425eef775d9a5054cbaca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1f8f3b25cf7297955d9e6c446c5d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adfbe2cb6723ced23236e16aa90ff2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783fbdfd74a096a45d8ac91e2412f15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc6dc78472bd1d906df4e7e90d331c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a047de129c2462cadec01458176343217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821a63c1b3d89ed0db8fc71f4663964218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c2789fe9b545712f4759339a3fbe1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5ba1de829d7e7d857c22e0b9a1971220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c04727b2d72127fa119967f68b16af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6436ad335047cb758b58d861d68965222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a193e517a9e336d606046e980bd52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419bed0f581d167ebc92d0a388609c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d802616129c518ef36327b0d1b77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a019373168afefb30f0805e9fa193226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b36f9e4ff8e6071e5cf2cb7c7361227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50290f6fff940b255ef16a16cc15267228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7536f803bf51c2851b5152ef380d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab595947771e0dfb4bc05c01ea26e9cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f2c91867aba5394d8adbcba8df3c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4f30f78d1ce069fe512fb5f0df61a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc681b66b75b33c8ac98ae6611d3ae05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e817f63e835b78cf681237eaca3e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99bde4dec8b7fdd3ffd7f3d47d29d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a087ff7d04007b0d59b6a5c88a26c97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75109d7a6aeb0f270f5a782f092ebc9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b447286fffb75be945b9f08440c337c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa4aaa2b48d6b0b86698abde42f8c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66955312a9da562dabf320d50958ff55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63556d22cba52199d253cafd25906c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be835e3247f7684e40087f5f90ec73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5c55d60c8a09a8e615ad63257a7fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0a3f01a54ba81869179ed496bc61b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d55c52de4951271fdd854c679603c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce79310350071d67a081f7069baeb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3239beac561b21bf3b3ee922b791516247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452392fba60ad1ff399857601cef559248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1454837efadc29d3ba18aaa8daf436249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1604048cab525e8fe5ea4d9a88059250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a072190ee1947428f3b5b39b55098cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2a6c162d445a6c00c298aa37a3381252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114897f1395376b56b8f8cc2460ad7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ccbcdd2951fee25a972e8e77486f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d390a0deab00032d1abd8c9496053f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea60e1fc4bf6f1dd60d35dcf368ffd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed7be8c2fe9b7fd7075f9f4a786b1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380b532e5755255f521e96b5e827aac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaede4d6397ac4a7422ba113112a7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f155d2569038d3e61948adcb29b39f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9715a05f9f984bb07f9d5f6a857fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042fe7edf90d3b93c60328c0f3ef96c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850243b129b62933050307fa2d61bb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eead138dacf8f9ce15ddbe98c6d4e1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778fcb730d3527e781e317476ba1ede265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e748f1854ef1cd9875a1c1f72c349f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845bf2e02e90c532eb3ca88870c8b33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816b6a08f73abc1c45e6e419d372cc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878b9f3daa7de4404fa9f0613dc1d5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e58e6c5ba48363dbe91e256f48037c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337a6c4c0b530c0d146a7d34b8914f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ec9f394d37f0626a2df79ed527529272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e19604de4b204e33cd40c28196c02e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de32b18ad73c2d4c783e50d9232ceeb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04c82d0439f7a89e7473b42e225d24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b011a18f273f04955273bb2bd860408276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a25cdb5da305c4f0f6927ffa369df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21e7d730ab807c186cb0c0af9deef1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db931282223bc053a68448e4b75047279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4459d98d30fac74a348b30380e151d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc2d5c4923c7878eda5142190192e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dffa54d70d614ee3d96dc568a2f0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b06fbf6f59397eec05f27842a52e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5642b5230737ae03730659f50bfb0c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b50b39e6b78658afa1c057b7036a81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48154150616ff083b792989f52e26195286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca8dfd0da98c6571eaa9bb71774be3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514beb69226cab625bc8a74b739b60ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05573ed411376288b98ef4599ef36f16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9045adad15d148dfd54cfb204753ee2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118f6bbfb2ff70f8f2489d363c42e33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20224f2552c1eb54faa60c72bf99228d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39467b751d536c045e0eda7f42880c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86b7670ec32f3b91acdc08c85e50ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3d6f8ec30c1da90ea91a3115fe523295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ae7a686eaffa1d6c91e9e98d0801f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce228f03eccf8ac5a4c1946cbd272eb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8917696e72ee668be81700d5a74520298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb13b4bd9a7f23b16356313d86f303299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb17ecaa7c39dfe1d5c93a801313cda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22bf1d901b092198b182975699c70b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98629a6a384b578cbcf23b68780e20f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0cd2369774ce68a9493e8c6ecf7c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6251e074bbced9813a6d5f5ebd417304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d150f94ccdd21c1f37a0413e75e7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f37bba8578715ef74fc5d8d82674306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d48819c86fe16a2001f19d38670fa9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb0bec70ac03256d26c8fe447dbedc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e88ea718b9333b0d3f8261a2356fa7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c236661313906c7387bf19f5db02c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afacecae52fadb6316f70d3cb109ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe39147d6a79fe6a681a4c4b49a1d38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8823e29a7bca45cc7d28a32932695313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53e40515566b56b1604ee82b6ce4f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca50ccae944e70a5775a3c4ce0f491315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd9490de9a2e093438a8f9de4cb0df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab189a5bf626b8f4c1c1578eeac122a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe7a041e06c3421cc9694df8defc72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d3666e94640237a4ed66d11493379319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d0944f15de600dbc881f0cf776870320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fffebe3a723cb7870afbfb19455ad5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23120fe5c6a7863acced14b7a1fe9f17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a234b5accdc68a024e2a5e6f660c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b20458823ee0fa290b9236ede15b81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0ddcef8ab70b0e89a33ff1b8d8675325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f172bf0ee8ff76808e79ec731104d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9082aa53c9cb74bb6646b841600c08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d88c164a5afe752c6711ad80dbd1b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162c2f1f369ffc08baf317cd903ffc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d2b4f44efa94f6da4b96ac00b72c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cf3b801641a4b4ffebb5acc3c1dde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a019535e953690ed7492c2c453585332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c145c451278b35a5f1519baab677ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc00c5618daa381b3f3f3d22b3a955334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631870c6666b03b60615b28f7361bea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569a0898e165feeb203c9964c59164c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c74d201ba45659379ae1176f1df2da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dc9028d8e56f81c4abe5214b80656338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b361576d27c920749f94e5716b611339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed52a5dcf08f44afb4d3e43f9459468340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a091179592cd56c667f3f370dbf3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbcfa463da4138a9d662651569a97a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed7905173469aa47db2db6c0359649343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5284cd0bf3c4e6056f2d7f5c1cf1a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da051f4445104d523beb058aca78f56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40039f23d536478f5c9bef125451ebf1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e8f34c54c590d33ecb9bf2a258634347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392213ba28ec79bfe8c63a9297396ccf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b81d98e363b21c645dc69ef470783349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06326705561021910a042265778a048a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc2290f111e4be74e3e09075aeeaf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138186032100aaebf2bc58802862b1a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d99ba2e48724f3e8b222a5b7922a09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba5e3528756aa7be1ee67444c382d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a819a7ce75e6615d5d1b80e09eb3058355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38d43daa88617daf8c990c1a19e67c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06b7c4cb3d3ad20da766f21e190c39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f91faff5f4b1c7890d29b8cb47b8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d57eb4147e62807bab157613be9f6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b10a8445c1f77d1de7f130b5289fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8510fce63cdc458f59712a2b05bc1bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d4fde51e07571754ec2b017e1a05e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e30e87875726b39853f1164a7fa39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce7a2450a90a83332805e71d21d459364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5388aee078a276fc3b1f4d0f84eb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d80a19dd7e2acd79abf6e0653fb42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ea1c729bb2aed0feddeea5ad7c09e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205df5c73bf9c1ec242614754975339f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edace8808c236d5288780477f202240a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b1411b7881cb10f2001382c47963370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a868738010d6596e3a39f34989e381371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812be2b86a0e3998b67c681560627ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddd9d7ae801d48cfd7a8fd97a1fd97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bddb2ac6af2ec7f77d52e44545040374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cabe81a9ee992c2da381298f7abb2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba98aee88b8a4a7724038cb7f43073376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae91713cbb224ff74d5d1abfb503c43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e708c8b39aa677b9523f38c7f2e35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da15bf9cf9fb1d4a72943f7d717ba4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d77e5fc5333900a18dbe21af5abe8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b63dccbd244881f214d5c5c07f9f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c287f72a7a139aba75ebedce1fd1e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac664f48bba6c759e8dba9040b8bee39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993b364630057ee97fb829ce5297c40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426ce08666eb6f4a65bf6255157e5ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01269a60b5a871d7dfd33e14cb582df2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2750a17a70a27e4342382e8739151e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d272569534df26bac06c6ab8a504e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55058dc14205dbf0bf5297b6d890bfa6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a765ed1c9580af983ce503d56a22f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c08924bb57020c6344fcd59f0eb97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93edce9a171b77319143ed5a8be9f10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69285236561446fa38c9f1c76f4c4552393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2d322a162817baad88ec96708b70b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95195af697530aac1558e9a7e976de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64731ecdfd67a0b8152cee4ab2ba0acc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126bb5fb4c6868b2344b62a225e49d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9cb51d3b6c8628f531cc4cee85f34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e137f9c9200397e2ff29cd205a5c430399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672cd97e79514c2835678e96319789d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fe73d1407fee76b8b279beb9d5b2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc3ddad9ae9e501a6032a8d3dcd099402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5fe1c13c5e7e58ef4d1372dfdda0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c44eab5eabb4513d828d700667e24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd75e48f036ec215e3fc5a62357365405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64050de10c801ee138ca22eb15c7c056406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fc9c1955a780bfc0a58e02ab8fe49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3238011d857153ae04e0f6607f6a036408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557afee51a757186f4889777dc81c43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc51a8230188066940cd90500abe7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1840a23c802034f86b72844dee53dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25a1a276c27bbde8bd1de3f3bc5c24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0f28646580ad552d19925f9689d5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a5417d18860bc8524c207003837ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96665f349beeb30412d4748e55db5f63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496beaf650d370a241fb6c8e2a13a94d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519b27bc16591b4106af5139690d634417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffb548e165498804ea743f8e3180e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69cea763ecabfe4150627951bb0f90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca2e31bf2677694e54e026755904ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d0aa70f4e3f53f5d860abc356983f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faf58a09a8629bd7f1cfa0afbe0bfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a39ffdee556b1e3d32d5991c2d9cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af00b26f47b41ed639ffbec96f5fdb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c78c76520873a36c773ed5d46b5193425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8e0a3231329b0412e7746867015bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8438dfa4ec7b76c97b4d6001795835427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364064aa671f954077530e563d30fa80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a78486bb1a553c05d8009e4f391ec1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e38a78417af611d06a3aed058fb077430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbad5926d1f10b18c9a070636b0119431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed162a341e3fd711f17e58b8205fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa1398816deb4a553f01f9ede11dd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ade17d84408f8173f0be3fb965244d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d8e9a3f8a465a8fda46e4774d35e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad6a6c5434f460272ce8f059493dc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fac7645756005007b3f6a2c2c57d4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01961dc55e1c6c4d41e331f84c4f7775438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63454a5734bb1dce46ba9251316dc9b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa66db7c8b59d1bbea3ef474e99faed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fdbc88d6bcf1fcb0b43c3aae83852441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227833eacf89a282b16586e85117883442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf433e8289348189ed17d5b501e20d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de810b6b6ee9fd03584b14e6281ca36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9854184c4d04f90346420a0a516bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9663d56485ba1690570e5edc8d10436446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f74412076396d36aa920411a8ee54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6194787a21543a35b9f3d68ecc2f778448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a30a03ef0a50fa0931d88af6025e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fde639c98edbbb547a778ed8f9363450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a4d4e2d052098567656dfd56a28b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721b0dd87ede72860738475402a02b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7453b6ac90b0f82bcd30a9d475444453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52420759cd5280e85c941bd482affb54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb79e135f119f05670ed6d4e30b3743455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208e7fb1886c66c0e0bb8085ca7c905456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e78da641312f14755189c58f0b36a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848146cf365ab97a31dc5c84e378518458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c06659b014765075e6fd2a6c68e36e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a281473e34c7040215a8e71c84a37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf7f50fc19de13efd7fdf26cd46c23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff5156051bd17843454cd24d9ee830462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda89e06183f7802fadb5955f0cce6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7b65f80c00662bca183a2a57129ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130432981abb86fd687316c028d1bb9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e9712673fba32ec7713e6816bc9e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a446c0c92606dc0fdb88775a884d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd19664c8fc90781e3e0af217d64768468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406d21f523c93d0181015e1780059bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cf5a812f2cddb53ef638be27eefe8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148b975b95171a6bf1c9620d90b5e29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e3f5f565071431f205fb91037d930472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96a11678b7d004b423fc3b9dc2aa57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89896248b8deafeb01b7cf1ed82dbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed628f6665af3144a91265b9a24539c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6cac469d59fe04af47793bba9485c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78878833c7247748c06b4a6b2d4aed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac8af1723df50f3cfd77a906f04b11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e242836c5c0a6c3f9f2f346d265dfd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123441830ce5c2e3d9ab6216f6d2722e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38237a6ba01f6b3b3ab5375499240d80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e4b28070541e4d199e5f61a0f9154482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe1c83c996649986d568e44874e782483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27f9a2d914615f38538a9b19a3dbef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fa7983db39615d78df094b03d3cc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330c44f8360049ebe35558c6c647f16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7c3e6bebdda3e5e2a46d4c3e08d11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b04f0f9a532498277cb03f27f8194488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe93bbc33db64b6cd7b6b4874e1dba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacb11da7c5722b35a087b123ef6759490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933740b7ccf218a576c349afa876488491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dc84d30e5000f92c50d1d4a5ba94a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1eb1fbfdab5a05db370915bad1dc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dea2e134bfce58e4b1d8dbc973b85d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb4ecfbd4a97c2e729ce0dce1e8450495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd2cbda33095a389fabf400d5f7ff0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05a24c9f829604f5308ff3a5b64805497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4637002e665305f13e1cab8ac277ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf64fb3eeb910f751a33fda8dead95a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf42c71e120009440c97da9d6f3299a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79de1f5a940dc1a89af8f7a8871317501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961fef2b4d686b18112b87e0894363d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b0a9bacbfd9d6dbac0e47781ad9fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa491cfb230567a8c8c63499098531a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a98fe7e8ebcdd6e7ce1d274aef8a5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787da4dc0d9dadab434ea3d7734cab2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b942fd449cad59340dbbba3054011d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ff9410ded668838e2ed759eb81cd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257f859f105ddb52c3cdac9b0c6a31d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902b75ab7f26bd5b54834ed7e4245f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9555352fc5aab6d3c2c46802f2fb33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dba5ff4770916d24e732a17c97ae0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff922694058cf2e330ccf758b88ca88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11379203065d71c31948d266ef644ce3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd733e9173b03f9c60a2c4a78f43cc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90c3058f38e3a14280efe2bba634dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99222e54834b6a78d611e34d445fa27e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f85304c11d06262ca788218c49ecaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4552a90f68b2f1bbdbecb59b0599d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c90718753553bb940a59900478d2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930ed29ad42877f1ed54113682c8c9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77393ca2b41d7ab01b10485f69d6cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ee94592e5f3964cd9c758fe4a5843523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c61bafacf571871f8b3506dbe2f2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8ea8676abea1ba2859671d0c63aaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d4f5e83f6f8334b3d5b811f2478cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbf1051a5493930e48a5d11bad6408527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af65eb775abd9796ca4d9c1ecd01e1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a229b63485bc3b45cb478cb29b6214529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff3e1d553656b1ad61c83b607adeb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ff730b22677f07396323466ed7d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcd506ff419375162706dc83053dab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79145d844ad0b915b3e3bb49a265249b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbadff1b67ed25893715cf7f8632067534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9ad118ea70ecfc78b228638338277535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285380d72dc38dcd3b3a59fa0aaaf88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fd2a898065c39e817b6f199ab9dbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e540226b9946f829f586874200c2db3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc7adb7549cd2f7ea74b75c8e4ff11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a435bd3f8e25dfb2adb5bf00376f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b4c5a4be6df12e7b62f033608de7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddcd0c54bffe600544a5bfaab10b7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f069fdfdc1d728a7be898c7db8778d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b800fda639ad1b7b5b531dac831dae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a86112d3f4d0e9483f18caae63faeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ec606683e1b27f23b746648e21e09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99588389b0d02ac711110d119f0fdae4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8be2bcfe85b6cf3006013c32acf6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c5a25bdbd3ce9c5a6f12c24e59e88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b6c544a4a75ad4025a6a67ccfb886550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740aa9b0152704c3d9977a22ef626ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99df031469dc1ce3949dd02b18df48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bad54ec556fba683ec536679ac41e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da40ff93013c3f299da87c7e4418b7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283be7b012da5c6bfc9b747303fa633555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fdb988f716b6777648db6e512051e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c22e0d945b79dbd7ac60c46251826557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff4cf0714474f64521d349723bfc2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30a149f314ab63ccb7c55f98a93449559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9d2dfdabe287382dfbaf239ea28a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb051d68f6eb284f79a52d1050394123561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4dd6031b73a0512df3623a061ee0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446ed1c7e7ec444260cdb73292d9c92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb72e8f227bef569886e4201dc3042a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a9b7528a29d9c20909d2fb8c43e70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f348f55ebf0ed3c60918f645aa456e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88f084618bdf6113b6552004932344567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495502d05c4659775f28e617dc5609cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa88135f61b81103f6c573b89e6150a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9612c90e8af0b28ed56f4a58420f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72a58954e682a83b49abea2bdd0537571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe864d67b26392e6028622b449687bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c56bf459181f72ebd5c7c4a78d987573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feb9d8749751dfd3d04f23695db577574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f09872c849c2ebc53646605164ff36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a140e67b1bb880124e76f6e8fdc5bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b6aba87693b1c99723b24d23ff282577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738193cd35732b3b90ab8e785765d080578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b52e4c3fac9e9fb62225f628633751579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff322b619416be60f4eddd1688e32a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9314f291877863907fd6ec6fea0c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b15fede0fbdc8d4a395f035dc54d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefff956c67a49d0f236b5126ff37d31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593aff3be21fd0fddec04a20f186aaf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f2948023422f74e7e3400a93b7086585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b65cb6a1244f8300f579c56be5aed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e09c6652fbe5f254d71dc0861b45c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c4c6cb7a20863744d4e6449ff7527588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031b492c711a60e9f7001f048b0596f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdae09a01c8f21e21ca6ceea692243590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7c3c0a984320c390347bd8ec9a09e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820390796e27967adf1a30f8ba46720592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f16c8e9d0be1918b14724bb3246e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a424465ddb3152fa59a3f6880972761594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d8751331ad191eeac4577f7565356595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f94c3527379f76107e9663339735de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1e9cfae0f4031712dff9f9b237a48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1d74ad969e281bbf958eb6c34146f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb135915f83c7214be651ff036c6c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788d516edf06661943a1c1303eb961b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fde52838da6f6c7d836007889742e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa0153964f235574ac09958031c524602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275484f70e6140fff5579b1e91f8cf5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3033444f2d32c396d8ce6f5afaf38d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba452404c7b493303759a55531fd9843605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c9500a65e2aa59b5d8814c26605b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0b8938b893854945726bf827c0d82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e70df00d67663f7d11b7f13d9718b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d871ffe22ed98fce2d913e544f4e037609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5045691ea70ac6a3d3bd7cdfe074ba4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580e1e5bea85d646a89d026bec19eda611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d34ec042fab3db7dcf29361c458ac4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7082b894b8d5b3c9027e507c4a4aff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c62a031b7c8a00590d33b24e2c223c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7612e4844e97bc24af21a88eeedfbbb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed599613bfad0d34a9721d4c534ef7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a6c5fd179529f57d3574beb8fec29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261487169e319c02d896856a8cf02a94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc05a8c4fe51c870b66e9e920d371f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0823b46e5072a1cad9ea40f1835a5a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac00cffdc890d6245eb84d82b7ccdfd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bef7069d16bd52bd62fdc80a2f880a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388abd06cbb848ef093b4ca3cb096903623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9004dbff000ed3134d72d0a05f31aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932bf06695f757aec56a5cba73b01d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53907d261edc211e7bc5fca66bd393a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32413f5d084b1b6f68681e74f4010c51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040556c2ea95c3e79bc2aa94114abf1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2049366c71de59288fb205f84c575c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce5b8c92d7129e16a1b99db25fd6fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd0c9159946a016aa334d337f652a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef17663ed482ba926c4046e67ab58d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029a083a0cc3155bc7ee5e782c3d4b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcbff77dc8ad9effee847c78407624634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be798a392169e46b6c8fe34c1403eeeb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ed916a04045f9565b078c47ffad16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684db483bf585d06e5676b403b6ea15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9ab7fd9d7ecd9899e16bde2a55e28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd28b49699a80bf06ee1643550a4429639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de760e44efff0140b2f82c536bb10d80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a152a3fe4750ec27b513b3c2588702a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39948514b9c5857da9cd04f81f1fc31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6fc38ae6e9cb15895cbe96608e5b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4bd7858a1eadc8538b8e1f404654f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a94327a08f078fe1cbcd4d25c08e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0db3ed5c764640b319029b44a4d47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978de5cf11bf5b11e864b213110baadd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dd18d7fca104369f5715f9b150839648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356a042583960760591cbf68619a27b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6689f6a68f37c7d43e61fdc81ec1bb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07566e5dc1306f5085e7dd7bcadf7f2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cbf2a3bb536095c8be6dd5f86f864652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bed74b4868dc2807034efe7bd4e0f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fc35ed29e85652aedd73523edb84e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee21e522d83ab04ae3509492fe4806a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e684feb73baed99ac538bf89a48ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943160692242e237d4cc88f71e08ce2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5faf6d532f0b2c7d87db8847317b9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14880d99a3b68b8616ab5242231f726659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19756787bba8125083008ca3514f17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a349fe33e8e9126bfd4228e0a1d174661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402a52f7967ba68e4d78067857e4ff5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a55f6a8a8a7fe0c1c80877466444e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79092344a48f05eb293e31bc42ce1a09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422a208892a537e0394ed702385a0ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129fd5fb5c87d17380df79a31646d7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de72e2ac64e5d229ae3a1ffb1c44fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537118fe5938a2dbdebde4c355edc5b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bf1b3ae858687a6a3d9cd2f7f25ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e76e0622a7a31d51317d74c75b1f22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8e084bcfa88a3b2aff78ffe5e2efd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba62a4c5400ee8068481bba3407218672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d955cf318cef27bc80e88a88aa6c18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44780e825f1bb9d1f2e5c00d701d805b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7764a801421bbb50e2a89e2801df0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1205e0988960d650683b91ef23a14a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78b8b69cc81cbd45cbfea5c8f52e2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc0e016bdedf6cfa8b797222154d77678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c255183a4b97207a629a7313e5e0c51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c011a906576686b699127a44fd5ddaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c23bed7ddf9a829d28684891547cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac86f8008f56abb0904537964628e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b324f3fce001bf9ae5a0b215c14bff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33bf3514f8caee89a086a5b0e94309684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e3d67c6fd33c640ee8b14519e3483685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298007373b6e6b965e474e923ea47333686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a382dab6f0cd3d53867adc23d009fd6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034f67c012e2cb21d2a33b9c867bb58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f0a3f263f66f989116986b9b6273e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa42c6723402629d3424f0fdc5e79d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d8a1fb1378bca87f9daaf745b64b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f6b196e3675491fdae99f5324ae4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aa81f533127d35efcc51b338e9aba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a615dfca59466b5fa9bd6693a053c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35ed60f8bd79a1f0596672307e262e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e9facb0f940b603aaa90c8c7b10a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6eb80bf2386a70adbdc940a1cfd67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0dbf6a6c821af58743232e2cb3e7f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89432b649ed1d0b0cb289b46f3b3846a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a37a42621851ee675f6d2a893fac6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d807d077b5b5b74ab179eb4bed4500701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2dc46a2b0c5beb6e8b12474f3242d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13571897dc37f73260e48b25da28b2cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f9b1ca6a6831b7831d4194fe53081704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ced0accd0395cdc76450d30ddcb63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665a46f10439c2c2e628c5bef28f3d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20145a3aab54867ab6b8f3f451fc0c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d450b4839d69959e78b65e9a08f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdef442edaea1cb8defbc6588290b87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ecb319282236b961197c86c049ea6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c037eee9ba58fbc764393f961b7b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbef3860c2e290472e2014c1429a00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d889257ad50702252fb8fca46352525713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c79a1e5b11892103e9a7fd94e863aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6fb66ffbed4b08b0ab624c42dd466715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789513796b61bf3655a8908e4478ac9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96604e3038cb2d34cb87d45ccab4c7b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06a649e4119dcf83c04940b65f43f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896e8aa2a67bb88a58b6c57afb01648719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115704386f0b523457b62a312f7c4f7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cf723ce70fc475ae66d19c25d3752721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc145b066aa16ab34783f3879deda007722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377e2c9452fc78a8cd538e23ea0d47d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103443c0a3097274fd4200b2bceaa2c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5113e33777dcda894ab011793c7c192725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d58a2dc674b7d876c590f53585e31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b26c07b27d5d463650d059541e776727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de148961c7791ded256ae6d10e3807e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b8770ed4d86a16682fc172056f073729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a8b6af8becc743030d66b0efd7f25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096447f93d8b15cbe7f13b57e5a859b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494a561456b9926240797df45b4f661732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844d969ccc7e76740b8e522fc5bbfcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc0c45b953720d1ff89ff848184735734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a60fab83e87f94fc5b9d84ff5b9e95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26850fcdca80238b77ad1d24b10fbd0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35abd513844831cefa1a2a7cfbd48f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5979b5a8e3767b429c251897912d7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8c6c6130a695572e2f43dbbad9abd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d514b378faef93d1af2dd66ad873e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb6415e6541d4641ee764d64e74426741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410ed18e4603c9df569e408fc1ac7ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd29c5f0d51afc34a726444315b986743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638a362d68256a2f0d6d9746e1b8b4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddf2af86735e27e261d56475ef8dab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f749a217beed1038a760311d1cadf9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a013955fa3bc44c78548f1fa8319a09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa9641951cdf147bb448043cfe1c6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51e8868c199b45b13bfa3acbf39e0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0b622a3cf7c5c0a54c1bbe0a47cb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cce4baa3bc5f137cecf37902523b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4075155eacbc7a10eaef99d89e9110a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b27c1106b9994c3b9964c6f0af5fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951fead5c978b54cc44f938f09ad0ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0921951959e1e797ac8a92a120d64a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f73928e56d2ce2746b573653c262756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7bd7ae1365942d1841557a146b0d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1943abf9397c978498625403aef06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f95698a12f62dc09db9c49ed205175759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>