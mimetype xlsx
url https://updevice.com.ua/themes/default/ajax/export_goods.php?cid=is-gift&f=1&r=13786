--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f43eff55148f1e83a35fa026291b3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ee23011582b55ad0b094867f255bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37846930cac8ad4ce1484141f4398c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e4b6233c0c7a32b6dd796e11256b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b6915e6b6f14e81bb2e1a28228b495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15661cc3ca02eb9a548042f48c1bba036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b0a87c23268c3c874ac495406a5dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579cbccb0ccc114eaead9d76ad6868a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c7dd2c9329114feb8eb4ac19387ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dd3dfb9c6b28a4529a0c61750e9e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fe4a7662aa51ca410e2e653802eb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e88f8f71dc43ed1bb699c8a89a513412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376947356a3191c46120b2701c6164113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea413d2add4b2ac511982e561470999814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233871ee8b4027b0fe16874df5734da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac38be6bbee2ac5c4532c298f3bda6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870d5feb8162ba87a0e6120b71faf6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0c86462d9195afb2660bb686396be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843932956afee8f45995702d414245a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e76aeab3a81bf86232357186841be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a938ac8f6db2300b777e64f8823da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d184d09ddd0d5e1871e2db25380eb1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138ac109fc2af998e39900d140e98b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36b393066c421f2ed7592cb801c04d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ad28948326fe254521c6b0c7c4de125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99facc8c3e89ec6a2aea52b5db24e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f0291ef27b1254a3c12e007198cdd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ec7da090c81b99488b5c49f478a1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286dd484e3325131a752744cd12d6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b986ba07820a262e32346437f335230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592816bd87eecfab3ffd92247bab134a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa41ef8fa7c6c517939ead9c437cf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a460db25e5504ce59d57d45f2c8496233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ec4be1d7def82dcf639ad694c84234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdf031ac8c6968ae2301bbd0b71eac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b980f7b11561823c3c0c0668332d70236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bd9175580b6704e459b2d4c0d8e5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3037793f8df03059df73cfc458c64438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90822ed7326d35ce820704ce67ddb45b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed49664dbb0662037f04965774fd11d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dff9aed8b4d86a522684d784da3f3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f99989e9248c1170209e262eeae5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866845a6ff58eae32891099e747995b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559e8bd1d96688db577dd714d1c874144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e46250eca5264b27b3f539b0d9b7fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2fbc354ed34337d58e1939761f3f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53865a7c6c586cea0d6785f210e8fed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c51aeac0ea9b64b23076623f7f28ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8022d7dc0eeae7d4a20b8741c671af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c9ec07a760bf3a3742d9e0bac58e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7484a9c3556fdda952c4b7f4c1ecf3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904a4a31a9a48d5169ef5764572487d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d86460198c5e77fa3e44c51008e60c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401817ab3184e758ca83f8ad0e663c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21c01c6be9cf804474e0b81c001d2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235f407f9fa387cad5d61f0fa2a7b5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7aa034e54ab7363e2d761fe0c7cd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2ec050ee4e48644ed8f417ed0171158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e9022efa78e6c90f8336abc4d24b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d952d1c12b09570024ddc29193c4d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007c067fbb2848d289d8cdf288a549961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14843addaa04b8b021a56afcea2b1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66201711d9bb28054ffeb5dfb71ce363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136674cc251a58dd797e23055c846964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c4595998eed246e8a541d1acb04b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dbcba477501c3f60b9e249ae1c42d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47610ba8c66ef2b03e9875d3f7c35fc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd139ac63cccce19faff1bd97b2d8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3a74108fa8fd872219d0f9a79b0a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2b57e356cfbd71b345fa31051009670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77159afbffbff076b84882e2ffdf1f6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f30a9e87831f3c2f3e53139f8cc36972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4898bdf62a5068d51e4036e699b95573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bb15908b117009f43d34f1fd79d6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d83e00913ed8d084738ac868624e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694114fe03975174d41c19bacc63a3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773718ecdd86eaa052a7b89e0a9337e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630e166c6203c7c53cc13b29ce3017c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57643421facbbce12474f08721d0606879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0993c60a56cd035b55a2fd15a1daa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6ede715d03776aa2c9c41df7a907b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1920759687ee8d05ddafe1ce2cfae9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bbf41d7dfeac0ee6f43c96f2c57f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2038efdfb66ebabaf416cb4f85caa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0842f7c1ca15e7928520d764e44d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f37d786dc8085ac4e970a61c03b36286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e98f9f708ff67116d4610914b1b7a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea92f65981d50519061a4a0f584ee988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49979299a2f6d8f38dd50ea124cebb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dec295bc843baa572fbd27e53493990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22b220cfe40a940dd3fe4a1c15386f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b19329e46b366a921e11c7b57cdec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71921ca73a88b10fc68163bb767b80293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ada8cb8593ee8d5feee263aeacdb8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c97479ce185e9f328def6eed6705e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea645fc86f745b80d2c70ebb1ed5cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f316ddd076d3cd1664ba7c61327af8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04147c1b46077f4f4fd94d69a6b0ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787a5da2f95c3a0941cff5374b6326999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522f2be8aec8cc16d20d520b95ec744100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beaf9452b34b1e8453d2c2fdd2a54d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39990edd28ab60572076adb4a7a17eea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a5d56d6af0811d088aad9f87b7ed6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085f5dbb4086be4b4f627ac84f57869104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a47a93a1a69df7b448727395757f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fdaf85b3c44020828224f0c1f47ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d6da102585333d760857bd8de90fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daffd66331b78f428ffa35a1d0d347a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2528e47b4212f9a9aef27c893c11f14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9800a04a32415de9a5e70917cf0b390110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44abb5a4058dfaec52fd0dda56381b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ecf4831544ceb6dba636940e99d94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca76f698533f3d9364d45782810317113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e7cdb281de2fe45154c8dc7fd11b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e405be6ea33e338aa7d5d470217b99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d9cc9400c3a65902a2fbc90348ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1065003e32a64e7d629675c10fe96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ca8c12b3ea9da5eff098b22e78450118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613dc239d2f1e8ef40dbae1f1018e17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fc01a8c280e50d70c0361b9c2caed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822660112f4e1b98e1d3e8e060b6e2a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04146d4f481849aa02227b148785606122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddb60adf93b82d73e12edd6f3b8d7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610d7f4427c987230e034a2b4cb91d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada341ac640128ce5caec26657e1ff9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00513df01aa38add3fc32a0606a15133126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e06a8defa1917b32fd12e68a74805a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973784e36a9436714cd29a9ce5371b23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e1654c3d22bd8a6ef05cfe6d9b003129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03af7257e7f727b0296de717f194d9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10d170a49f4ce95d17279be9c48889131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81618acf7bf2afdf7c2ce50815f1fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58fba5f7e6c249816b883de74e99fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801049452f447f046b3aa3ae7aa25c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5600a82b5ca26d6ca26438526bdd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db71df94beea4fb593d9443a0ca65d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9a6463a5fd6928371f695d7804b0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa8c074e94a855fd4af334d86394e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad32d04bd1c22e213401276cd647eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b64f6942ad0cbb26c2ed839e015e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c719c5a7d6e02c4f2e6b4a426a1ddab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6e4efee07a47024c4a0115ab519cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac541ea270050ca80ecf03986782e417143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9f5eec3dd9a2a7d1e19a000716070144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef05da9387082f979818ba1285d38f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82bc576c0f5a3500f2494ba558d2ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c514f74975729511af6395dc59e419147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4278d4d8e68d5b1aad00ac60724f643148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4a55482c6e5762f0268f0e86fa34a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041f8c0fe3b3d013395cc871b50037a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedc0474ec8cce38646972fdce73021151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ac6d44fcbd27870df1e27b9c21620152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37588c205324031f5544675ccee01df4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9232e8d849bb0662d0b376ad26bb5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76418ebf83f3111a1786ae5b3ecdca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7da083630a9fb7f42ace84c3b4e734156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3633f4e3fa1352c4c28291945522136157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f27f722b908a30a3ad709a6ef08bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b4bcfc495b5e4f5d9e15456f48524159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2348404861e9b8c9706b11b5879a0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155f0a99bc0f7472c7aca29ffecc9c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0f075839a10e5916ef8536281492d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f8ddd61076bed4b686f4a2867efbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c5fae6d7d3bba1797b74d1a862133164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1b7a1fdb5100725b509716758b794165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec2bbeb49fb9775b4d5b4b5415c3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0094fa7c255a6c574bd568e557905167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e82d9bc381c623ae74525c63743a38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef93c00b5d8fa0d3dbf8c724b21abfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29ca66f3dcc2fb8e32f60a8fa5d005170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe1dabe462432805c7ad6389608c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c22ffd142d626110a9fa742f82760172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f070ab93fb88dce6874ba0bd3c18c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9a9f675fcf5ceb22fa21d162d2b37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2168b5da93e2b15f60e4cee65fc3b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc58515d92227af666df7b36af25649176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc56ff19a04d515913a62a641968b80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ceaeb00e95c406bc4953fd79c6bca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c9c1e4d3044f372e0f21a93824554179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98dec802bb38a23c1fb0626fb6fe40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051fc8bed91c8ea77553c23ae5adf04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc13cdd1c959aa40ca42fa1d9edecbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a7b49dd5af8cd079476c4be0365d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eec761937c4f824b2c2bcdddf45e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406bf304d141bd24e8735c2ac7399f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079617131988ea5d46735bb54ce8de4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110466dc65270dcd28cc304b01a09730187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed06e99aa37394e7500909cea618d5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353de880b6fd4b3d22d5b4226f90247189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea02d25d8fa7a88e31eeaa1617b66d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e326c3e4852464538c7d7a1f140cc30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1e46ab796fe4aa5a69548f6bfbfc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac7a78bc67af7f8edb992d332aa71d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29041ff80355a6cf26d2438526e93078194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d4798e2495f2d8d44623a57d72a79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8a009c16ced3a0f868f9aaa7d3897196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa881adf2fc19cc56288f691147af3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef421d8920d90a399b7d0d3c2150ff9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113820bbba169f769ba54548675b39e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f690bf70866c3209af291d407c6ccd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece1f545fa1cef235f2ae7902a47825201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ba9d6abcd66503b6664c0b3a16592202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcd720e22ac8000a8425a35090af3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ebcb2a8c92dd35fef40b716ac9901204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d21ee409a805250f07125c48b6829205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748220bfdc3741a63b0a6128379a856206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee2f17f9723345367520595caed953207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8c816fece7ef1eb8a3988ebf88b65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98320ffe2e401875f0a5f14af9d11f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba730526bd94e8f5ba449b35843a98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f29816ef2f94ddf672eddb050cb040211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac9ac711d2112e1938ab47d782d1fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34260c1b897b33f252d9e889e61aa3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02868fb3242e9dd167aeefed549613b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5e4672849442f9e6dcec1936ec5c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82df2474030489fe25e72b0cab3eaec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259820d83327cec6fc999ee6da0d9016217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6f6ffdad6abb038f45b38192e0827218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c6ea73865626a469305cad7ab7e65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de5beef483ac54b116348e8b549272220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b920384e5b272eec3401b06fb5b5a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d4b70d561d69ee0539f2d8644f079222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daed4eae3019160442d4384fb7c6ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf0ee1d6ffa858aabfc67bc61f73c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e3d384e2766440bfef0dbe9a24333225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b9c47c2d726621df44e3d833968c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cb220c9bbff4b0bd09cb91ad7d13e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5bd9afc6068ffb2dde6bc74c79de8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc10feb171f27b1943b6dddd03fd228229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c419d7ecccf8c077f7016cb78e66a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322beca902eb4265a33bb7c99ede2554231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a1b1f80fcc0fc59b52dbddd2518f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9da4383ee83ec0be31e033d21f243233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f708d66dafe2e4522855246eb9436be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aec3e87ae4cfcb99e2949d1eed0bb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8d0aa417c7cca2beca52669a09f50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81648c6740a1f538aafbdf8cda02c653237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4acc911da3d5824dc7fed5958c1539238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077fc5cc776fe49aa7ffef122969b74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb02958d4f4bbe51e863313526ec7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa90fd539a183388177e50e0aaf3fc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09109c13ec9feec2bc15297940e2d1ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f1b870b8898eb4e0f8f26c7ff3dc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd6638e3004d02fbaa01c810412add244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cadbc8c7bf431c9eb7dfadb9080fae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c18022c2e5cba8b8106cf495943e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31c6e0cb22968dd5909c84f1cb57b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157612eb36b1631338620d95714b500248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680434a6edc44ec9d97acd4b96bde57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c9b82a880313a6f4c54b03dfab334250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6728a16acd2512ec7b490f950be7ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05982080db0ecb94ddecb0c031398c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849a7560b83d06dd5e86c8d3523395d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627398e654756cc8558043e3fd902a16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a31da94e77e194cbca2752d2ba890255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33878b2b69d978689a4151265ae8b4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d363a1938f76a292fddab61ba735695257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20504bb7d91b13fc245dcf67e12a5f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef45469a764181bc7a72acbe9068af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45054d27951321ae483abf3f38fe3e69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532178589ef5f0ef39bdadf51cff8c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964c56ed476b608ef46aa149945d3d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10044fe29094f143ece39d59632e4ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d3cea1943e0b76036184995e114e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd334d5bb39aed1cc2cf642f032a3d1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ba5b35421920a554c1045aff82062266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3a802946274abe33f0682e263cdaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876255bd1520f6299d44c5a5876a9420268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630adc01ad725d5d9a3f0d63e19194f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9801db6a4e5fada6a03f56aa18d6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac09b90abcd80141a847bda1b8a1e14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2100b8bcac45ef60cb70d439d5d3fb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902a190ccef5d468f5cb219835d3714273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d32a07a3abcb6d61d6314544eaf328274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bd9cc9e63906c02e47fec5fca9058275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083786a0283e71017943c00def577f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6fb7e5d5bbc56026895293f8aecf1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69349abd89da52a3231763fbd4fd5c26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106c0f77c71714471fcb65de3586ac8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ae4cf13e2e1ae37fe4f2e60d06e1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16497bbfdfc7cebdb30458efbe8e8fe0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e321b1b09530b455d0d54f802a58d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a5e0ae52aa09ee0566bb6a62eeb30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f853299d475638c7e796876fe61a59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34525cc74be91ce422963e72c472b8c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767280b666aecf986783bc63cb6c3ac3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a05e15af38821b4d6fedb186513e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190511d4e99df13f59640b23aa2ea1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac2956adf888eb8008af1557b54e23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991a8bafdabe72be8ae9e0d55c9e74f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f09d75c92df595ea0bee2641eb484c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a5086b386a5082c6767b300e0b3e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f20e7db4e31309cfe0a138ecc598ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88d75e0c447ffc0ea1a73d2d797381294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a469c7653cdef326832e275853b8f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcf6a0cfa0dc434c66599bdb816801296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037bb4261f4cfe16be021c4f39c728d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9a3d6e84b8cabe09111013e71e567298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d46629c83ca1b6a91b90b2800e1ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c5782d9a979932d887eac949e7c86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a66459b06ede61a8c331a29d3c2ea6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c47db1149f4e231075402d89c24a6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac5c5f0103a4380e2d0fae990b8443303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240fe987a897fe3bf6a3ae2f2cc2c57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0e4fd27d726e2ac8cd5985e8c032c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82d9db0b77da72fc2f163d69579d7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b0fa197e4709b1968ce6d193b0129307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e7ac3ce144c1b61037ca84a44f289308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a6ea740e939832f71c7cf3ba9eda0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb684d9fc67bbd339cce1270a4f0f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1607d1e02ad44987595921428634b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee40a977d25a726638f4e30cc6c952312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b9fa1bc69bc4c6f8546ed821bf98a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a08fb424582a8afd126eaff4da5cb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53b9a492d999c4f67bd7e7cabae550315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c416bd73a43e4844af53b498a944a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9bd4179a879ea630d1aa0f4b61c21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634366dd47586701904f2d0c12540be9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9841eae37124b203b521928c8d63ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d5e4705fcc10a099cd3a4b55f7f82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a901a7e14470925507dcc83695b7b10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afebaba39a318b38d906c5ce6123c87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea433a1ad986b89dfe179887b90518323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b91fa9b5db75b184e5cc2d108677f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6484e00df2ef09ce77d963fe3707df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890a603d7f8c9df9b4e8fb3332f4bd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7771dcffe96bb0f6683d76ea9d8d9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801aaf27f898d797eab782e6e747971328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2c6011950641b9a722719d223dc10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9858575effb3b832474234fbe69c00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bdd9968851e3e119095697c8c83ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec6f294308f8914bab2442fb156e44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa9dcac771fbca3d6ac18ce20c4502333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465da00101b570b754cff1e2482c947334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68e960da354b7da07c0550d18b6335335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a992d26358cdfeabe2bb9f76de39118336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a25d388d658f9ace859d50cee82b2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe03ac774fd8e0769d0ab90d26fd02b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384a449f4e149ff9b89163db44df17b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44770457d46cadd12be6ed90a73cf0c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d92ee9eed47b17cf7c0d9ebdf88e18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1c8d091ac9d32a08b52aa92275f66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb232ef4e8d8c098cb9e9fa53c075a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee32e069816878ea8f52d778050c8e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9d81a9d353bd109efa134c8421026345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb844092e54e33623a7f8df50030da4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132ec40a950c66458700dbeaee59d17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e7c981d27ecdc88f6fb875310ffc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e23b43373c2b25ce9650f675d698b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb3afd6ce03a30f4ba25017aa05e0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889ece842d79829970959ae96c5993b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626a4394399f1353cb334242ebc8950352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff661e302ae5ca2a90a541823afcf7da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626e1a9775b35a347eb74fe795ad005354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706d0b15c4faf198c83fb197e837218355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556678c59ea25e08c2e89a25d3f3becc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8141cb1039084a85579cbaa038763c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ee0d4ba05c51e5346ce0c034008ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72453b21f969d7640852d5d608cc65e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d169e96748bac9179baf8b47d0eb8ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc29a2500062d97fa4cb59ed23e21a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc8977f26f75a42db96a2a33dfc209362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19d295aa9472009854c5ea1af0a58b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846d29d96ba7fa91eab9857f2c6d89e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56ab9793991f201837df7da6b2d870365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82a84fb362360d7d8ca32135e4725a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263a2114a74f91c3d34550a9f5d5953367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc84d0f7e56dfd36280d510654a0ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca2e4eaac1d6b1e3b3f95352ca695a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca461b10cac370ef294f74e5172dfb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609d4b8b15fa880f80a43e5409eb4da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae2965c8e8be327f232e5fab7c4eef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d1d835aa5907f91577fc56cbf1ff4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7e8e15583eedcf70ed17847305413374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0dbedebfe521dac6581eef1385118375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656665c0a81f2a66401e1cfbe3bb83d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568b4921d48aca75ede62423efa24b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab55ab0095ae31154425539820f887378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5adc360de968a6a7e54a4799d7fee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a7651137da7a595dc51e6d88f8bea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af2fd7fb7c58054c0f4a594cb5d5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbc65ea8681d0c3af8798ca89c9b21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a072794160649d940ca5b7d22e78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb615199fa010bb76682d1a204c7b22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7883e32528d91cb76241e7ec69166385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c528fb3518bd4ac7a480248505e90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613060e689064932d71365c2dfb9912387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce989e366ad8453a3b91106d6a7a0a9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea185db9ae97857924bba9eaa0606282389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d61466597bedbdbfca477f420d5aa9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16ccabc038a9de8d086be2a4a54457391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42a60b3b9624a3254746920f0de1d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c8d8b993261dabaf7ace3b5173e7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e872c00fc89804e05cc214ef85eeccc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67c36fb54f0184000d756d97f8ce90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20b624b01ef1c24068481474da2cff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a297500ee70f7c0846fd9673382529f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22638217caf8dffb631d502d14c8a12b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f6e6548b9116c17fad3e4585bc276399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cabff8d80e4c68f6046cd31028fbb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe09f39b159adaf6ceca9b73a3e02f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf5198c0e34f31dc3e2248c584c2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a2de370b9fa32ee2f869952ec8307403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee96160d774c92231d74faf07f3f47404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56879186040d8e31073a4572a030180e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736068620617aba6174464d2713fd85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc281db820e17ddeb3366af93184910c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074385cb09f508466ebc80554beeff06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6461a93c49524785c5ca7e773d49e51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e93584d54098cb19e1bdd9794721a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947637af0b0ac51e02ae2657d39d5b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96161fe0e5ad666d18c52dfab364290c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc0d2b1d19d6b364334984be084e45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0fc3b05ccb9daa8d25889db7a35ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2407a55f2310f90938d0d54be7b86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d739d3b17dd85647c7767ee77e8a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17622d7f8c5fd65e1f719034ee0f22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e25d86d4e9793809805ef55bb92f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1b31bd6ab0f7f666190b48409ca08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf377cbcc8e70eab07b1a66dde51350420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cea65aade0830588c43a027d48d3c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452a5c21d0bbde9b61427abadaf729d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42204efec8542c182543c9b6c9df3bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f259c51ace5bde83285aff032bb9bfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef451254a2430c337f4882731c7d33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a37047a8efca6b5e68827a38b4920426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0391add70d42a443c647866de4ed2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6b1c5ea069794190758414a0e3dbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ceb4236b4bb6e121ffe3a7dbd29938429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62309a83aa30e7e7dec04fb44c5d5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29112712c88426ae8ec66898c088219d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfef0777d621ec412f9daac335469b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a2438cdce2fa600ccf1d0e17a32ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baf9a57abefcb8cf873157d9ae0e7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e0cd2fa35b6c61a19acb626e3ae39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6b35bcbb8a834d1fe4be42cafdb84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46349dcd7e5312e7cfac520d8318b68a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedc465f0d4eb1e2d6e85d05c6c5b06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0e2df3b2a3d68a8b93749b20db093439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5592b29b882aebe1f02e99934a1c708440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3515582b49cb472abee9a708f106dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6688faab93cbfb5a959d746852cb0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd6326bfd87597d40317bf3f911908443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e69a538f561ccd94fb751fce21142a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64861a24a3d265054b08fe2393c961445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69e0462867ceeda33c3cb165867a1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f2b83599e1a00de8f0750914fa13f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bde48d40c18557a6e71ad5b48946d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ed9c05e029ddf8988b6bf9badf7ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ed6bfdb244bc2b121dbf5125173f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40d379ebf206df78cd88215ea1b93e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d93344b96acadeb2951390bffabf7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db023ecd1605ab858bdff007ee1df2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776d4a5536799fc35744f266c8a086454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26c0fd2e827cc6f0b04f76aac2c476455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49838e69eded9d1861b27276454d05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a67ab4af8bf37a0ce5180242e19a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f8777b327e53eae50685aa63a9cfe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfad0ca6e3e3d36e7579afb12eccaf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83b669ceb3d78fb591f9ac4a962a49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754207724bbbb05dccd68f8f85aaf7ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ac58e06220f7036d452aa7caacf37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a64528246f4b754dc1631f5168cb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6631a8c94e389c6a6e8fee268f37cfe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c823cb7435b249533a3ee597f8f62ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ec6d1e5f23a9b3b16a271cf32045b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824175acc042d4226036fb209395c048467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d22b056b523779f528d94bf77802b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a96820a5eb706a9e8e028eb74d5ca0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7a49fd105d94638a7b145d7863dbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbab4607cba00b799c05570afb97e1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01659dc53832a6f343caa788fbc4d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d910dcb7a9d7263b9ab157abe4f0909473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbb5e880062847066ae4cacae80320474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd126456991286338250d3811ed0d31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d73d48b66336d5c75f79ac935319f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9a8c079727fbdb67ec125e825ef45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bd56beafc326f4c6a0c94c654c542478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167e86958551071d55cfa538a7f6447479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5041a87dd5a7248c85285e9cf0789480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946ab753e1faadb62426e7fdbd67d31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc6d9b0a3f6659c952270760010132482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835b77c11edc920a66eeeff6f88a290483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c3f4e957ae2ce0d6dea5196e55aa1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf21943d5124d43718500312985edb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aeb18b892541c41f0d4b54373b3d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bae250179460d37c04cb173cf01c58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc93cfb0964aabbcaedb79b070d465488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aa4ecc96f0d1e1a7465291442b262489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a32cdac26545dd961edd96774f49a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f41a5a8466cfddb48ece8b2ae2df57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336606daf8fce487d6b97dd9134ca57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bed5717b4a87c909d9828bdae19a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcea2219ae1e63e6935999114a23ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c618bde5dd6c30f236d46190d350406495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59149a29bbc482b3749686ac987259f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac75ce90041040a829b39ed6186de6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d013a34a3be1d31172cf4a41358218498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563468679507c80d370c80fb2d4e4073499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46e6515e42eb9234806d0ea737e73d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742f8f2aeb7f677e03e26b5ee0156f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66137fae77cc5c91de2082bf21a38d63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03cc4d19b296b30f59cc86236b0096503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25c95ed7d3e1419314fc4acf5348fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d689602d45a60ea72d40ed33e80d173505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0e85b92323e86769b28a24e0ec355506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eb78feb2fd93bac8d863f69988077507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2f76c28213166e84aa6e7d9e72825508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b432b8e665f7da42f6d38e70f78aae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8262b632ff29de9edce27c86fed0815510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e872a084c30926f744f4c63f8091b35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f36a580f81b44e63d3905e141ffcc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64ce6bdb7a41c57fb8101a8000d78e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2720b008194ab5f5d17f909b7818ac7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a7d12d0b847260517014efad0ed70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e653809be70ab1218e6c9b601910a59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcc86911b56def559de162bcd0c243517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409607cf2cacddb5f432bd9e6c33533d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b5f5fa8fc6cd39c549a7371e92477519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80249c5f1f3384b529e60c7d992194e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bb428a51baec5e5831083c0e1ba27521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fa9418cd900c164765bae8c892044522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58924b68a50d630a0f8e2a86fc3ce609523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09913e802b3bb89f5ce520735f991462524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae487426aac59aca992d9b485465623e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73236488302c867ce4cb481f3fd184cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a1306abe27af6a1ab56ff86441968527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317eead85a1612917beef6b52dc4b78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ac148266a4abbc3ddd3761207ad9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003462338881714e982b29ae27c6a64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4533ee45afafaf643f31062f1339e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e93a636277195e00dea39f1e3cfb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700c76e1815ae9bb0de9db431bb3ec3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7d2cef452e5066da227fa170492d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962d745404877af1a41d25234186408535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cea37c00904699a6a6e664e2d9a050536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12903fb55ac800e0afd8708f2b2f804d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f59bc612b144ef7d544a5c3f7445ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8913f2b4a722703dc71a5035c012e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd84a463422c87be1f196a5d984147540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d191ef1c2d461360d7db7ce74084e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2aa06c38242877409a30f1042b530542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161c3cddc1da360f0e61c0e2d0ebefc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70e27c512795573135879b85a4b735544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79c68251f78c7be157eebbe0ec337f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82230bd4941406e58da69ddbd3b83b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86527edda1b7581fe1bad81b49e515c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcd50e1c0af215f36ae94998383bcc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114963521d054292fb48cb8d643860e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6807ba1cdd32e0c73b9d2067872d2c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cae11a8437a2c7f8ee57df1a66031551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9456481e31305544019789390b7780e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d83dd680a7d805dc7421cb70a443c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb262204bc5bc6221cbacb58c27de40c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3b1046a71603462aa5c35bd732f83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d304879014caae7abaf51f6cc2e50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8ccab2bbcfec5816cffca456cc458557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48aa79e8892e64081039226488d19a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f667575905358c3a1b0c3410ffc16d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed871d97c68ff60867eabf635bd361560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4321f8f5250a28df18c9f306fd55e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599700f7f3c43d265f2602e15f1bfc24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9612c19388e1489c8cae7603b03cc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377cc98817046d90002cdffd919c718564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfee9e0eda1fa86a6f9824e23b952f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd014efab55195dcfb87fdab0f4a56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0782b566c603f6cacff159cce3bf058567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7959f789ca0a4de9b83ac40260b1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4fdd2b86bffe757fba526c5afb0dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecf4b6cc21ed568832ebac7867827e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ec0c62e763000ec2ae46d6ac1feac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73d2769a409dc67e9eeb68998d0bdc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c674155b199e2f6ef9225ea414d33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266cc24f7b23db514a3ada6e50a1dcb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c8dba741cb7d5c8b6d20577ea4c31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a27d2098d61772d3c867c2f0207ac9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b698f7c8d16a7a03a7e5ccf490a229577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acefeee7c91cdc12d1c0f4b4fe88fed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717e85f2d46f9336b395bb64d163ccd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2ccc939a23dca77b45782b8502102580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a303b7cc7403fb617b71886a8049d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a440ed2dbfe898f02106400743f3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eb68e0753c3ebec377e7a54932248583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3bee3f803327f10dd8d1faf0eb65f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad048263c869206b8f22cc05ff4f1859585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea799a6570b0df85cb9dd69ac43bac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8789514a4a93482f94310f7ab8668587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13de3faefb8f2012738d3566b8e711588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712643653972cf7ed9b025dc92a39c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139402e83f7f433df42c1d220564cdf3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee229b6432c7c35f5d9eaa4a5212c7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421b892aeb3619c91d6c3385f0ee299592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30472e2714e5d5284f5c195f24e88a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4e3b473135e0deb8f003b9d61e9c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6a0aa906892d4f90e91bb183338ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b57c7e745089b47a55df8e03aa53af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba65803a5bc58104892750c954f7c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f923c4daeb43def7f650603f1d0c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700524fae5e5b540557de2bc14d8858599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd2f8aed63e9981828533f9ad319e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf7870e397f5ba8c5f6f39d77b63ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545807b74c1bd497ac9d2cb02d460b2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a77f0d44874dbe5ed24596d1ec6a23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c53784733b672a630d83e93e1f3f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8785504f83eeb889c141452890f43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2f633ae64bdc8037ef5d61b14b9c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d8a2a93c9352d82e5fe108fd9a2c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97357d2cc16bc34e2f5ecd6a20307b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5e29a86af12f625c005e5cb441133609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a54de93092637cdf2f6c2fb5f9afef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7385f7609d62bcdbd263ab18741ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ca3210e28eb0a7b72c9377178954e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659178ad861ec3548fd351065433c835613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2aefedb7a5ff7a5ba7413853466b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547c017df78867cf906f6dacb0f4ac0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4ecd4de4bfc45ecc9acf9cc0ffa66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa221d79d86cd68e39f0f5d4281d5b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0957e7e53bc4001933b378808aa9c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfa0040aded5800ab595d6b7c35ccc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00316a12fc29c909cbe79006ab8f51fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55bc1fe9c176a69d69d09ec9156009621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8223c0c02ceab09c927ea5bd89e29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31412a2b21267497249af4288babf486623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351ae71a82f9d0a219a2869c005df5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154ecd7797ab3eff3f89226e8d703ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8591c529cd9489526c90f0bf037095626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a715c09e4f4b713ee786698b54197627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69eeac4ddcd0ed874ea3e4dc21430b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e505e9999f7a11dfebf2519ddc8efe5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce596e7f3a4130897dd38803b765cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192cc5eaeb1cc326bbba2e9c7c5354c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57c33a19579661f9c15ccc711e275e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ede1518043994c3959affb0f0a5bde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af87e576e6b7964343a12cc5f304a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd65ea1de5f4773f3d325d61595f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbaec2d2716f836c026bf7d7bdb281636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdd7a610e4e2429bf4415c02208d61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0c06a52ba3951e9684301677d2193638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de752e7a6b9b2af1849e01b5f6b97410639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f661f4bfbc26a62a5090564fc03c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f742df895180fb461b74b7111caea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae144e244bb7133089828a88ef1d14b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d10b32c348f367ce9f1b7849d96b74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edc144d39fe24c07da8cc90bec26c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b47b64e27da776dfc11a4db5c6b7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f246ba8e1521d2e777d4af5bf8a1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249c40841b1a355f9ecd3896249fc0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ba64ca33c3f7d0c8baff77d27d815648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b281a612798ee0238ff738bc6bdf7a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59e6a691a25a5eefb529979c62be71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bd4d026d694ab1990bf9ac17581e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce9a72d74b92bc2a99dd2cb20e0f32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b215bb62a25d0f6556d83263fafe4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29477b5222392979257921e50232b15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c7a5b0121b5f181c9d9d1e3af6daa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dea9324abf9cb668444b3f1856208656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb027804ff4847cd32f04bd9f2a510d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de7226ad9a070d6366488c5b8450c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1004695bfd480f1d4b9efb81e3fd4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e38dcae2be3bc51c656c75cf58f22b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8fbe6e5f8eeeaa1f3017853737f63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed203e5708edeca132314eaa4929a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d7db4a9ba856e4e6b81ba546aa001663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78257e12ce7710bbfb5a70ea21e728f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae7cfb04ba62d1aa2d9e53f5d87827665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea0aca6d9a6b0fa78321d7a305b45b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a3592354ee83497a304cd1fc2deaf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece8fcdea4b4f1c721f4442a0be3c58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd61e3cdd71f73dc16eb1dfe9bb5e28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47bb96879944f1d4248acc9280e74b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b6ad7ef28bc60130f46e57c26ab77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c6bf2d3d4a117ccef2bfbaae6b0d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa613717c50ce525e521f7c726ad7848673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec6bade039d2a03ccf1187aad2594c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fd78c02b246fb5bcc6b7544bfd315675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43523c7ae357e4a32f170d8b6e5cc31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9050f6d981362784c7afeef06df4814677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eb306b1a30dc8f1cc116802f28b54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8d893bfa11cb859bd66c0e47fb2bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54a7829f2bd4d518bb5258aaedb2d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80488e5322dd522d8e9953dc5b40cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016efa638c2702d75dc8da41d170b7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255251918d9c33f0542dcf622964ba4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85591ce9727931252e06d27a52e577e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904a64572396d587c6859d78b735c18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7cf1d7cf630b695e3bd56190d9744686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca76b5845095d943e966ee8587942f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2039b14c6abc0a22c792f90988e36a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4c75091d51829df45d270bfd1b8ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe854597791e224229757278140ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edf332399730ecf02dc3af7b5cb39f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77907135ef42553395cfe6417636b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75891dfb1fd6f2d32d54a0d58a43832693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfb7d918c05e9d4f641eba96c999da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec645aa35c64699d424734bda9af40b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a0c4b3222202448e6c3d6cfcbf289696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6dfd0aadfaa406658bc6373939b0c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a191f1347524d013cb44359d758d4a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de79b16da031034da21eb72b79f5c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732d85efb982de960b42f2106fc4e9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57e9507feff4d3503cc2e228a447a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd5e524228f8a1d25b9591e1d15929702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565eda7471448429445c40aa089590d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa10f1ef7eac8e7a1767da8ea2c633704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833fc7c35aed9a24b3e3c932191a161705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092403fe1cd4262b547f3fd482cd76fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad487af5491da0b11b1d51578d82de4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fa6c93abec90aadac76bb33ffe21c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add86b1b6d42bf749043e15a4b1e951709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda66e4c42f96c09d7b36db6b8b91a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82b234f04bf7888c163a4c1367db8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9b4671d96b4c00a7c1bf465b174c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bb14fd8bee2dfd6710a98d6b77803713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddd0e660e1e95ffb3e866745d6f5f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ba9a92bf9a53297f7a5241dbcb752715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8afbdb547fac4e288c38b22b2ccaf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6313be0796db913207b057e8506d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb988b05e52916024164a8b4e3d8f17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba8c25f3ba78d412bb6a078b88e565719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3a5916bf1ed8a4d3e040eb2463262720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7103e9d8966529dc3845e947ba87b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a541df0ee3d3d7aaf619b38f1075a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edbe039c91befb15e4682510dbd7eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1b392fccc06f62a203d65c9b35da1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac55e257b5a0c74921646224d62317a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fcf2b3eebe3b6c5f62d34c12a5ead726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad154ff270ef5bd113fd3ac6fcfd83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996f24383d2515175c3cbb0dbc6e27d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2c942e45156d1bebedfbe3d7f88bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3062da9159b9cbaa688d8122f981c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f17b957728a435977defe1edecc82731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f30e1f91ee13463dc6d051d9fcf212732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53116ae089c1acee8806748c71abae20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a28335dbb551d68ef6516979861e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91235930b81698996ab7061132b4c0b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67243de9f4139ab495446b6949a7f61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997a4992eee02d1f33d26554d4fb80c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fe92d9ce4471f0baedf6fa2ff1f65738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aa0289ec57c3093d8c5fd76687001739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f32516011b3d7743e7349bc68cb35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead658451fa1f72ada6b5a4eb9b32f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432189d25f415b541079852fdb463b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f557ea428a0772200f80bb9c2c47049743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b62fdcbd7c63f1dbfc8e65c4c7b86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402fb938777ff04ca6da7344db3ad74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058db6f5c875445ec023fd468ddb32e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acf63c219da8c940111d5e23ae7313747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f0be0097c588341873ab212326d0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e816c26ddc412887fb4871882b6517f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64404f297e5c5c99da6e9b71a0e4685e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf7013c616a9988fcd1905595da8ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b01ae55ef1cf6e7a78d85393c9437c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3132cbdd741d424f3531520fac40603753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3951cafdb1fdd590c2a035f6a8b4a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd96a910c7fb9dc3929d727b481571f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523001178e1c7d0090660265bc88599756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9da10c24f3353caa82972a0a67c8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf4c8404619f4f496c02fd5f57e67d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b7b68e5497123b23a411dfa153517759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811fc799459064b0d8ce4522107a5361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c397a406c76dfd9772a7e4387ba361b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd366ad03e938bdf3003bb4138fa5183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8739dced2cf48c348e30e641c30244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca60983225067b815bd3c3dc28fe2e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73344ee80f8f83385a8da389c971aee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61bb0a0b77aecc4719a34d22a99c037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acd906488c4e9bc490a12f896e157e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779db657ea8747e0bf4161c301ef1c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3abe2aaf8b70f535ee6fda14a93cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d69e0c0fb42c557868deacafc277811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a0230f49bd650777463580b864ba512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab9576be243a60ada4f7a181633c0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5ace07b38561b8409cdd8dce67cd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb237949f671fb4060689baea21ea65915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cce0314649790a7c8e4c62263737c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42be9db88d902339f798887d23b9b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571a84e3b79bd4a575678b3dce493fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f78e380f3d4c104c36f5b89114cfdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0508ad6335cfad8733267d2d73a8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a181b8c78f573e21bc3e1d713584c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0037793cab5cde00f7b0a15c8b133522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83789f287e46c54256e8abf325341db723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd9d90f552d6a3b8072d3810e6326424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45feb6bccdd0d44954c473baa69b733025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da9e5cf2eed8b8449f7dc944c41f0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b050f823b4adda31277d9afe3dfc0e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb855f28ba3119aaa6cb08955a7acc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d674c535d8f6d08a359105a72bef14a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccef05d46b216d8728752571c3bc7e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79886db223d1ac09a6b07675f4d937ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93791037a49c262e8eab3b3d44db036832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7613ab21d59abe6ff1c3fd0b9ade77933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2773093e75d91c7f3b3d2fac95f9b8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe720a93de64e290b3405a71241bc04b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79b64fc53841219768328e9187ede736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808f79b13b39071bce7bef1adadcee237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c561263b936a0c1d56800021047147e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b61700f432598d900b658dcad88a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bb13be54ffe58a80aa0061ec8fe9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf53931f88564e80d52139cfddbc6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1dc03c5bad4319bfebae51675deb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b728e7526f05a4f129e4888c82fb48743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd1e7340b15bbd0e94d6da24d565644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a4a86c72b039cb7bd8d80fa90dd4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71add38a0d8ca943b4f73ac2bf3ca93946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a05e67542dac5438e84f34029796e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4162708871044c51209492cfd11a9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b314de0c8ee2337fbfcd8d226730549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa40a795a8636abab7b9c2277df135a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa8474a982d386cb991df2404abf7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58566f2aa4e7fda772d1b437e60271be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb18ed14f7b83bb22124cb7ab946dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737cb84065788295c495897dc9dce1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae708990e04c9b009c4a37f1a4003b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92fe7c574262ccd6bf87d31b4b292356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e37ad7ef8075933238c1fdfe223ee257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e93f6666fec8fc4a7c769298d78d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d689345fe2bc06dd461f750e888da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e870f89ccb0a5d5ab06a36439b23960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee647cb74e0f95295decce43067038761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede26a441575485c89ce0b93e4aef3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dac563df166bf8b2f12452c966d1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ef5606c5d8e173a909db136a76f4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605b16bcca1df8bd2deccb1007dd5f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4106382b4c3e9272ff1df4958b07e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36127fcbe1830e87c92843ce416b30e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10608335cc9f89db11e35b97de2a70868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49903c3158d7e5b32c61226a814a072d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d845ecbf15f1f29bb2c80ca0135f9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e0b43fa267910a6d71c33f4d709de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddc6760ff69977870f4a7b81fc83da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e9f200b8d9b57dbf6cd24e496805b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60c744a9079b5ae7794126d026364c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a85dec36bfafe7afbc73508672f9d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5d212b88017c1d90d1d539bbb78dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e7694c718c56cb45ed3b4fb9b35cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd2ebc1bdc6ae69f2579771be9671078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1538824d11cb9f71afe0d1df495604c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83afb7f3697bcad7ba4ba013c9846980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23f615b878b7a08abd91a6865ec58d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340ab508a468fc2e19af9bd7e5a72b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51c4286868bff9ec86090d75ac9e6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f5ab4262d6b770bd3ae5eb9e1459784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0523721d58aa9f862864256bbfed585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2833cbc01ce158236a637b29ada3adf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe74de572e199db7fa2f077323911c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf65b1171a79e5585f032d31cef5ad788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04869bafeae8d51ba559e8954f6b403289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679e686e6e7561c72a6bba97bf9d86390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73012f0c08c11075b1042ff4ef2dd0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe4bf5715192d396ec1d4a05c02dd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127feedba11be5aa21c38b1143558df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7c64b12055ab10228608b8c8e14d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b2b89cfec269add73a9420337935c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554d7ec4b2a876d9a3a70cacf2a09a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a19840ec8f9f077cd023eff40124e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844cade635a8dbc54a35e66ca8ae22098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4599f450eb4db52b837dc27e3c59899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32893480b02c9fa952c5cbff17327bb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3013ba89fd6b8a8d687800895bb69f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b738d526181717ea492f0eaf6d55c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0073ccc3902240ec678b7ae49a6596103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3c1366c2a08c4a4fa311a1bcac1da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e61250b1a4c3d402077ab85d7d911105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9ec9f6c176560a7c61ca3c1696ab5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29a33140b3b5b59a019f3cbfcd5b6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdc9d10f8e6a2de5e179cbd89709bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed98c49110170c47434f25cd54cb9bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4614179dbf56e9a0fc029aa48c386110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71f2e9665a075972fba70232110103111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc491a6ce3b6cbcb64b87618bdb413f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05befca0748163287a396e11882189db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4176c4eb8c9eb10ea3d4efc72ab5a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d0ad8ea797fcbe2469fc496a8c1f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2bf440988f4e0f19aed82bb549437116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6d4f62e960dc89e5e6e4c38c33c4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577d13cb06b0f7ad639f594ca20d64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c76294db311832f9ea9d34b7fad753119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b65407a371fc332ea3f991d798089120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc4168e1b2172702c9728e9363cc41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95853024dc5206f2f5d0b6b44042fdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc058b4777431a4471e812ec4ec781123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd94af51239d497b0db5c79e4977dfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea14a3f845b823469afcebbef084c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230772109cb873b411f07cbb2db4b59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ae5bf4f744aaaa726feef12c80b71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94fd7b9ff574956ebce197b301ed73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00107197abfc3e9767b90f01b504f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a66a1ddb54dff04ca1cada07a728b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9ec4006bd909e08dea61c6b0713d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9435f6f34f2c71f3143b66b1ab9f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01396ece8edd304bd091077e8d57c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2eecb1e388ecb75964d5d8138836f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb996ccc1f74579e6374e040009dca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fee694e05b8fd2280ee985fd5dbb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab5acf1d4dcf561f1aa76c0963258c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83e15e2309178d64f52e97a181a626138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f71e6a6f92a2e8daccefec56f9700139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e764095e1731fcff8f9159cacbbdf8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99283aa9d7f06bb7902daf1adeea707b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7795cb9bc991d98c8fbd627719dd33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a22616118c82e5cb863f425dd0965143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0868d298012b45f8e5d513f20a736144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855942f8ed2d3ab2848f9744494f1c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307158d70ee7b4e4eaaf9ea3efd091f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f110d4016fd8e1da8df4b6b508964147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba03cd340e87fbdbdc944c5594f30ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45594b471ca0e0e08ddef266549b7db7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b3b30babb1c8dd5ff037037004991150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b41d850fffe824e06fb43d7467a83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679d8d02204d99d6bcb0fcd75bf9af8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cf0d82dd5e8714ab5d0ad284ba097153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a851795b5842c5cf780507877d16d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc997dc2a225fa2b654b306e9a4ddc2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91710867d6992fd7f5b8848f93bfd1f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c9dcfb73aaea03ccd8dc22a615d2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253a304143c4cc79e096abc17082f6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468c50946135ef285b7f5087daf52e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc263f4832c15952373097e3b2c4f221160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64af3596ac286b5554f6236a2b55ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c6e9e80efb8fd08965e0a7d381bcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910dc2d24978664ade833854599caf7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c5f7f2e6a593ea38fbf25986044e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db666b3dd437319c552fae320bac76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275d29d8811819814ea982cd128447b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adaf2c488b778a5422836ab4f6c3ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a126cf3c1276a5a7f6529fb702d317168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff89de13939747784a8756891101da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3a979d496029771dadac3570ba153170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb5429904cbdd8bfb1c5338013283b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410807241bb3684161d700508f4b25ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d532117c78ed924c933fe737ac6fc2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a0d13953dac3835f38df350e037dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65d64cffbfdb838ce939b6d51d84c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77671c0821238071e3be7326f686415d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08477ccd025b7176368d19931beea7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f4d1576fd7f4fef7a607cad999bfb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170575ec190e64df59d5835043fd34d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e19e3459f97c21cdc46d100503de3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f9d7e8ff01669c7a7872b98c655fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e99aa4a258dbc8b660315750abe1fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e672c6cc679796dc1ada6ca58e2033d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43211a0bea0a824ab82d44c64bf5b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642041b191c75325eaeb4e4f545ca019185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a9246c23c731180b6bc142e6969b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417fd4c5c3b1e2a5b0725dbfcb8ef9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58a38a1e303346dd39ba70087b4369188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861baf76d164d1ae4d2974831973d1a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcfaa438fb84294aa7350c9c8225c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a1fc407faf526ea058d8b38b2978b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464994d2e46eae2e136f8cee0682a14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d96df7dd1515a8549a40d20241caf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78baa790a6a377f65f254bdfe9416d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65c5bec1d8d153c2ceaa9975ece9c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec0afbf7b00004df47c2f378904fc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0a25bbf6ec5bc42632767715b7757197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3189a84a213d21c4e70cc2ae4a6b305198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13482728675bf81eae93b166ecc5e3d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a99d880d4f8db87c6ee67a52e21c29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8841142dd4d6721aceafffd8c69d299201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f888b2bea811a79f575f6b89c52c4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b4e93152a63b418c85961a028a859203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ff1f458e6a1bd5d63bd3cf13fda46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e9cd1b1da32812b949653151cedb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd961c0e22a24858646175a00455114c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca950704cfe3256493217dc10d8ad80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848844ba45127bb5b7cf7eaf58a110b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c05bf49f295666a42a612aa1dd005a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170221255e39622f1a4cc928acdbc2de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c2aae8eedaa614d4fb03c671c0fcb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86459651f632f245738f36c9072e2920212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9473915b25b8f4275f85e903547369213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27613908ab5a19c70c4b6013066dfc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbacb569fe0d9a885c8bd0e8f2ddb86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfec7a94e8d540ed9454fa1ae8f2b3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3d7badb9c716fa768bd4511068878217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbc1a6998b1c5d3b89795696274d71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f97745f498c9a9f973641c5556c448219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243d381f40991e4f5769dd3b38d44e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b19ca65ce9a3c02d365eb8bd81fbdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7a58a0df3d43b028a531586e32ecb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807a5db825561b91ca99f219bd04bbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0098cee8367aa39529f06e009e634a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33625b4f6b3ba8282f61c35c6b120612225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9682ab55a79e3556dcd2dd8635d40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d11d48f5c26396a2adf1793fcbea3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56482918ef0eaacf6f62a80f6c4f3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1576bcb4bc5b237dd91946bf73ed1a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65346d0c7137685ec13c857b86ad18f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11f91bdf3c7a74f12a2d3d5e2706c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed68b0ed8f8db1b54d7227c03084002232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efa3dde4ae9d2b2db56c23421ce9c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe9ba2466ce6bf711f8ceb78e617e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0b0738b78a4b61cbb8de4ea736b2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff193a9fb09095f87272109bb9cb8c54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb733c5125051a5b2e7fb910625d15e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53784c6c3d1d1cc62517f3ffb32031238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a7d82231ae62e8c4b29de3bfeb2ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8137046fce79782a17f225c25cbeacf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e25e12847ca7bcc475c2956fae66b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff8d94df5cf37caf26ea9a8c0f037e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477344d535ad7f001a15874dda456dce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bad935da684274fb7c4d34c59f34c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf208c4161919acb69c5ac1be384c537245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78191061e9eb2f81841a6afed4b875e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ec6db58f6f1377619116c3bf8d7bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2744ebd1b246c20d0f60dee1063643248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f924f0d8e2ee8d40b6084d967c6c842249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4db534a9828e243c945b155aaa1fb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1502c0cf002baad026d055a4b8a9bbe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb26f182ff970b9dd7234a9debcb3a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba7c2cb7be7c427ac5910351caae4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d485356f42d21c478b992605b337f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e680b8cfc93a3c94eca053e81fe629255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb384d14a15c5420a65f3cc770e82850256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd69edfd31afba46b5d34dd17c09a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56094fb2d0ba035c5f06ee270b21b47a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb25d50a91d934d5c27a72d9234aa43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a7f4e9ffe5c5215e243eae089896c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03665dd5307c04372aef543ec7c7c19b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd149173c6a6e3bc140ef991d3d0da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d279445ce1b6614fa53629707766a2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c57e4beabc6ff7139fb2b00b83c22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978ad943d608202778fee133fe59d4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66047418a019111232365d1827f6a946266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78bd5704c434256d353fd066de0199267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dff9387ed072f325c38b19f9b2b31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd68b79872d702a3c95c8380efa742269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d16cb6cce86f2e6c4f5ab0af3fb1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d920f86f492e4b57e0c24597fa45f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d67506f5c0052cee6d899b3a1a22a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c616665dd6e64833ccbc994952eac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1e0058d28be309434badd96130b99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3357bebb948f7b561349b1b405c2f0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca32ff27db2fc8d91c2658e3a4e383276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64a1f274eb3ba425abb5eac87a86c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aeb0a1c3934966a942e85421c0a17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd35c45c98baf7b42d24c685618b4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc78a8da08cb9549fdf61e389ade783280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdc4818ae0841f9706254c88308c51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccaa7f23cd91dfa86cc478bf83704d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afe2f4222b2663245a2f8c9dc3f668283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577d6d2cf2b92ef26f7e40a18cbbbca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa98da5a75b3d9c4b38a720ba3deb69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccaf625519ae4c3d19318969903126286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c75553de992cc3c4df3da4fdb76ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af76861293eb2588b00b215e2a828b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f28f78010c768d532e7324d846e431289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb8f94f3a436c8294ae0b498e44b1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46e2eeafa8151bc9bd1dfdca6fc27f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f159f5f72bded736c4417622111780292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f66b4e72b6bfe441bb43daba4ff14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53beb0a75d1c12c161019865bb9a53e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c37b1e3b1691f142badbf2470ea71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df526e63d8dafdc2987db9ec093ac8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f85dd70a08253939b7bcac10f1726f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd16ce1f05642fbb1dc38bafa02f6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423bb96887d34957383dfacf479053f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab53675c60af0db6e8a2c9c6b1efd3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68ed231238f8e826f05dcbba2301a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0a526ccba6448dbfd936ea996c89c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f47326d0204c9931e8683e5f6a91cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978ba47824e42db2a23c6931aef7902304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a037c77032e331794f415c5e4431e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a97b282896dd339439cc8d28a706f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcc55021980a879c750493b7c363a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eec5fab386192bad26e65e1e9a37b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68c6f6d7a4f0649dac2fe3a003566f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4411b6ec5cd2b08b5b2b31ca7b18b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd6344950a83ce5b9ff66c968a1045311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3a60cc71a1135aea2efa6ef98e352312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9d238ab440b4041aaf8fd381fd8b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1c75f173ef26645c0ace89c4ec4d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6862013cf0f4b8c67595630cb5c3b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc1bdc7d3a5d58962ee0e375a78a07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b416b75c04d66ac5a0c5ebc13535bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bd6f3ba465bc0088a46cf541dffa2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9d7005f2c4bedda89cc9e08d87651319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c25ccd63d5c9eba282dc84dbf30f5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5258893ec95298a55f7cc9ed19d075321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c965ea9a6146b744a8b084a56f9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919ee315c7aa9724019dbd3eb819ce6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203035c081517bd6503a88d82ee1e0b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdf2fe21cd65917a543bfffbde9ada325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a2af9bf4aaa529a46d210952b9b95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c0718e5f4773b6303bda8a53c4183327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38151a4df96473aec8013380445564328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b68b8a3dcf2bfe63546f7f2e31bb81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69079d0446428cf8399cdb69e6d0c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac2dc46252150b76acdb04d3079ea9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32baf5d6cb1c92b3e732ddc7954359d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef50d3f7f907ea1ed4f3c2fe1ca8da7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c5ccaa541999dba3be026bc295b46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd1683a753c009519f1e035e11e909335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298f4f6ba4b0e92e69a75a101b273a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc626f04688009b9d13d062798b6a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e48f18ad7cfa347b2b4719117683338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347746f69c8a7a3211bcdd6362c2a32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7003a99a852f9dae0f1fb08f4bf8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcb7c90b6e2914167a4d640c2b0cfe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067cd38ae73766a175e90aed9055827342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d315fc19a5339582ae3ad10f4ae50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9ea78b01b07e77c38efde4e3c4f9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f34e6050173caedcf18e14a48ca9ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cc6879b67febad7e9c40d3c662960346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492cb722168be46f95e50e8f3e0895f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf68037c9a6a920ba2342bc66238ca3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bad7a8eab4b75dc1e3ffcfe7d344e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1fc139cee81cfaa1d0b0b37cc064e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e6e6f4edffc8a2ef0184a47f052ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba11f7e8ec442417a7e309a440087e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11621cbb9cd18baaee92444765cb5b57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32116c2ca23c6b2efccbc15a5e93743354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904244485413f4e22e54514af1a74d5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9a99b5eed8c34f490ac7e62dfc33b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861378438bce941214a5f4ba60581ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3d2e6a101c9d70aa29c9359d3a230358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20123b39cf54cc249c9f58327ceae639359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e87c6336ac34dd12fff1eb8f0e50c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8fd48112eb4fa36791930b70fe8f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f539f5cd4972b641600fcc199d6a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897666ea5722d1dc68fd11f0da5c7a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563825aebff75a579f200a8e9168ee41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdfb70e5f6596de4a905f56b4e417c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc2bc39501d0d10df32c843a76131c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8240c52d3e314d6efc82ca508b5aa13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40f943b34cf2382c7a850b7d7bfaca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627a8e179edc524d506f3fa57e83660369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5151771d185539e734de15b22d9d73d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f38b4f6f9d97e5bad6e4eb6d5b0117371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecde6ff40615e6c3d35c2351af0659a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d6a9bca9d0177119bf3e8398ed9b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9598a06faeff27bb9e91329ab3405e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5744ca4627484a207b18c09c1aa9cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d44ffca879856b2a5bc7b78783a5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e710bfbd0b5323f1cec2916f2c9fed8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a405af13f1612df17fbb3130050b99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196bf946e41aa802cb0002e54d513e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27c12b6f7d1848c324b9acbd71bcf7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1665682430a4982bbe385964fd96c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cced1221dddce3f8e37f521c7c6ce7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3378bc13aa0bfb6eec1f5f9c3ceae7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ab71b93306bc81faceb163e73d68f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79365572203e41d739449233704547385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73e3799a910dc37ddcdb9f90b9a168386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee678373fe7b48fcb133f7b049e6661387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8300271a9aff6d9ae96261a31843418388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106ec201af3ae232118636cb14aeaad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4892bf2c19cb9feefcb980614e6452390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f59bfd7d8c026e2af4b7acd23b7009391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98b72fbd8ad09ff8372589d8d571f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94edc9e40b29c1a7b6bfe46d5b876ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55789f98987a93e0791e47f4836a36f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d0134693b370caaf5f6f4012a5a69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeda4a45bf5dd258224f57e2613b971396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57079a9cf2865c701d1c6793f3983923397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfb969f4f88177f5bf351ac0591cfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0deecd2c695fd1abbbb02c0372e304399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3fda0518f5895dbfeebc000f19721400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6340a22394aa5757bd0c04ac6107b34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e0e2de2712cb6423b6dbf93a30305402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2e41a08c48e53459237a343a9afef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aa6e8f6c12346fb81113cf3b7d6a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28404a9c635a973144aa89b432a269405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89a655762ddc6746943c67fb0604d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12b68bf3826fc4eb8fb1c4616cdde0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aad744e7c11b7604d8f067e70e84ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab35f22c8ed6356aef41100a09538ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f422e92d485862dcdcf598dd698fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaa3c7465cc14e4081a22cce62ec9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebcde177ec6f7690d2e192c26bb3b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3c6c259b105e010e1442863a82bfd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d64b8da81e8c91b8103545e53e551414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f8e59b45fb0cec637938a4a7e24df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc241205f633897e22441e4a75159b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fca05f7d4419fc05461250ad3fee37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c916f6d4d24f68203d239fa1f46b84c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e792c76c1b54201bd65c9c976e33f04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36bf612dd9f1aeef0cc568891ff984420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143084884f939429beeb165736b87d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc0131b78b4bc1ca30fd204536a34f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4835e0f630372ee8f830a4e1ce6f061423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa085637983c707189ab40ebd5a1a1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1024d74e183e35d16143ec922399e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb10dd964d605feeede92491517d4e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bd455c58c1fedd61e35d2e2ad1a80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9756aa5249aeeb6fc516824da379ba3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042cafe9b9b817d196e8e9745fae5a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae327d8318e039dc9242694951fc8d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef28971546f63c879b7139fdb0f74de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a29c6b29cfe41bfc7932286c61a0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa03f020250f5c5b10954b50ec1efd4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536f6d76b88564bda286fcd324d6e6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722eb9cb08933e771264e643cf73856435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e7a2a912dc427ae13ab42c78c9948436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bc1867509c593e5bbf687fbb142c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf10f2b2d56ba64b3710aa662c9861438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51636a30d962a7e8aaa2c2ec2629ba8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689745388af5f7ffb56ce7eb5ca3e897440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd0a9b65b36bf73fbddbb894325250441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842e94a696e9fd8fc41be6d9db80bc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379ed4319b75d7295a0f090ef982eb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374449f1ca2f3ed0ae6e7e4b1f90fa02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973bc89294b09df441df346baa7ec95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b02bf7ea8f640f9c51fbe6a98bf4a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fea78942d4afdef8ad187a23d22f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109a4061630b7c1586b2ae6f482ddbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7250fa5dc1adff281c8d5f0b117db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cba5fa0461b8cb95caa2138144772450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8051a7b0f5c4cf65b94a7ff85c9cf5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcd05fd84596e305eebc3d6b384c67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc597b65c7c8b6637eab03224a25ff8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f36b243255836e2e332fb9f4d02718454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89662fd88acdd00b889e41c971f201455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f69b5bbc26e398853ad03e04f6baf1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d90e7aa3d38174e0c250191d65b638457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe6d412fbb3656c6fc850166ad9528458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5396fe4f54d26e935e05c664c9c12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323e5b4a5319f6cd69f4be72d4f00c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f7b2cad86804c3f92a2c9bdbba3dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea0b53b93bf51dea90af5078ca440e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6127803ef6a56be6ae42ac506dfde49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e15b2c394f034bfbf12ea821e36a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e78d2c6184fb70c13c767020a6c54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48b36b022def22d6a5d8c5eb6004a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0368ccdc092a3e546c10a00a870258467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c636951d846539da698b08f785e31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efa745e5b4eaabf4a84b251ce98e09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828511d3c415c164731ea13bce63909470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6bd1690f093ad07c15a50c8e24299471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6041f5d7c8dafb008e2563cf91c967472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7c1c517cf61f7020c424148e186e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d2db1210c6c58ab28f355556e71fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33679dd3392abe84d2b7ec0a6cc2bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc175915e397233c043dec5de0c6da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd56d7c462a4c567da5df663b66ddf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e1816a9311cb2bc72b24a30528853478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e99889b56da28fa1eb76165048583d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b98d68b947ce2b0abfa554298204d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb119324357696636bb7d643083ae2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66485a2fbbaba49fea102101f4552ed5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4552a5ce43fb138977a464cc5e998e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ea37c28e1fe8dc916fab568e3fb56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22817b292256d4f74615049e179ead5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b1d2b0d9e62b554fa2876a6859773486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20904fc94ba995fd765f68e3588564487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe5b9fbc31451f2d1f0a9c126a3862488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257250203b496d2f836c4b1c7b1bc99b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1746b319411f0d69ccd8447e7422eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d22d0e02eadf11bd4e9898c8a392f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed004ede5cea441d56f53a62114ae24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090caec14653db001f296b84fb713e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf81bc95a6fd86bde00e4765e8c0b6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a12c6c14532b774d012f786fe04228495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed2457107174b2c1b5021b7801202e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272ea01e1b15c3e7b9278e8c9afd70a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decd6980dc0f805d83f0ff099224d38498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ddbdb4c319e00d7ec0f3228c3ed3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e2af0660abb5c3ef8371ffba46544500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda636bf85244d72b01f7093fd005f77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303af6d759fbc6785a0643101e9ce86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1ab6b7b79d1ea9dfc44c07c5aba43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380325d2fe84012d60172f2c93c46e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df96728c62a9ba8211066ad3ca18a8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b19e89414000231997d310fe31351506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a69475f8f81e8c07d42c599a2589e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c853a879e065019b3984624c3363d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24cd1adbc4fe0cca42025e2633edb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832172f7ca932ab79190e0958664953c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70bec8e5ee2a56b17fa19eb3f4315e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf21da8af2efef4876a02aac81124d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91896d99d28a5cfae8e757ff48ec90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634521367764dc9b1e57e0450229eaf4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4d64140e786d271f9fc96f05b4b51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5fdde3c117b19412107dafafe9eef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30499605e80f193b346d6588869aa11f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0bbd266004657ae14754fa05d049b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3780a2743d81665dcadcc38aa349d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0309d542fbf04d19005737479433831520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01608512b9f3169babceba0aca389b3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c99e2d9f0d3b0c7017906149c82bbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8c2880cf555296c0777e918ac9ca4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5c8f88306259365f9d75c90397ef4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e67706e27cc07356db3d5c7baf80a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4ed2884ec0ecaaf1c5b1d4a433dce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2be5f646d0ff43b615bcd50bb5fe8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b311ad1cf83c1d1e5e7b2ccc44f9c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feff9b0d39c22ac7644c5f12bb99a31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c34721697eb567e2f24887c578a3f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcee8b0ff11025be90c85af39ee13b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358673682eb9f64e66ff569e3350478532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a859315c77b69ac38fa8c26b206135533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48b48f4d9810cff43a09a3f944ce2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3de95242332bcb3d9e477e0f19a0eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be452ee266eae56eecbb15884948e5d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf082e2ddc652e758e55df6c6dd5ab4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aea9c1eb817131855b5baa4946563c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffe92c87e67c79582dcb4dd9939613539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dc52db472db4d1e4646412ba0023a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0cff8020c7aba6894ab0ed068d89f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9764fc912a91b16e716f55430bcc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d969a89ecbb2cf7ac984d12685704b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f282213dc6f4ea6beab1625138466544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d8cceccc4f5933f30489d509bb291545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b2b56f3a02ce1c6214cd560463081546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2892b067dc4c921bc5705fc3736fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216858fecb3ff43f410bab9e30d9540548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a9a1e70bbee583158d3c38bb2d1d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640435e029f204a87e277884d80da8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2b27536b25fad4904421cf46ebf5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664ed39f60019e3779a6f6eea904798552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5394e312156575c40f3066fa122346553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d043eb81c287e51c65b34519db524ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20610295c8a923d15cf522c806d0272d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cec7addc2177619992b5d74ad50cb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920b3d44f4a7dceceaf41b869f92941557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9f05812a99cd93534cf3c2b041f17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdc6d19e513bda9372a6b43899a4a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e64d2796163ef966df08deb48e91dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485e2852c24bcb0cda1fdb10ed76f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd2b2fbd17253c57dd4e58103fa310562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70293ec6b607f50eadad37dc646bad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0707c6753323fe7ab685851216a5b3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad9c76809ca2a23b9ff5cf7ea564a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cfc70e48be537db7d22d71092c7c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc84b5b0de4dde107d495a909807947567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7dd7982a8b4e5707c681804e47e0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7d97371e6454da1206783c680782d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbb2beece32696b42acc2b659b2bad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee072f5bc9f26931183e79fe14df504571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c6b1c2d16642c3a9f69f19b222cf5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecb1786601ce34fd04a01e53348655573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411286c75c94f43179778773fe0d736574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba003fc8deaa72f3646b2380c452c48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f59190cd62281b7bef5a4d6222a5a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37edd9a47fabadcc4482e6b9a892c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea69982f28c15430c2104d8382491f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d6875ad6d980c0e575ab7eef9672f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf636588b187933c9be4f654612ce22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb144f38d1be4c43349f041827df568581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c260257805780956a0b4bcb75ca8288582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d45e03280b5be9195ac138f853774583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e64e979886f2eb75a75b444487950e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ed04929ff06892ac9826ed282174a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b754ba83d8d3fccff1567157d3370586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e8bf48f76b6343489a2e8f1de9e30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3f19c5731097db24471a7c6a647d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb0a8852652d56092fc6dab7440af7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a213fd317d5130c3b5e329d7d36310590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b42151f788d29575cb34b7897a0653591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e360fb9243d0c06903587b6356187592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1f1e44ebb5a6fd86178af60e59842593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d5f9a1649157bd00f315962c48e1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2421bccb78aea34a25ccadba6eb2a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb12c7ee45fe37cfbccae8632a99b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f924a8ccf6d2c7bc53e198fa22fa8cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2ef3c4892381f00f4d2c705b3c232598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee87638059ebab901aa4d9b576cb6ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05534f43fc4fda803e5579071603b5f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f27070ec7e9042f3562fa1906545b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa28ec1bc8d3f0e057d4876b5ff919d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12d88a396e421e94ae082a98b00361603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da4eb3c3a1cd235852f50f6d2e0854604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699bb71488958c0e64804325ba1658a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7788bf76ee1459f36c4646d85394da3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a77a8065a7d89175e01a77dc51fed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142fe8a761f711db94ca6cb7806596d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c077380132dabbc48b0f2788b633c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fa04ce8008158cfbc302478a0b53c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b098df5fc36b765014909f1ba3bf01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b90e51e65a7d83113612141034c3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c131b2e77165a6a2b1f55140cf1e66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e941d4948edcecfdd514ebc7ded72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923e7d01933227059745f86f01a7687615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574d786fe46a2a01ad31b9f7e605a56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2c61f278a881983ea669e22420ba6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c90cbdcf3d3f103330ee51729a8b77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfce3aa29fc8efd92a27ac30cfa12be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218e188a2ab15e208948d5cf204af6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8162dedc596f64ab7943714e5c9543621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe205acef56bcec9a7940dadb577450622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5b4ce68d8c5770dae03426f86d570623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953c15aa697a63596422881ae7b1783624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b9605daeb85861fb47a082a89b9d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b87d826a4f4b9bcae03b3b785dd97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683784651d877cf8210486b074dddcd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79375187841be3dea456386d354f88d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80671b02a7472ab24b9caed03f19e31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237db5b7bec378ea91882db5efefe3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388290ff24954e1fd4d13fb81edddcf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c64e13fd4e6b38f11ad0c54a856340632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7f6db327e0665006e9db4d3bfff70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9815e09eb03e99ec9bd57272eef9e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e8db37cf535054df238c35c69f264635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad33c0690fa934c435d837ba4d029f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdee8dc508c209e1208f2eda5cf422637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ba51de3343bd832f3db66d971c5c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8cf4220e25b5e2529e9e5d3c365d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cea8b4d0cf64dc79eb9730ff9e5f77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93897f0a5c9a58e6dd910b7171ddf551641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b914bd0a397e93057c89574ec61f2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70b69ca64196d748698b71a0161582643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345f78f1d727af9d14c030bc8276069644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206c58f06283391010bb52fe1652bc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76c6dc1f1a51a3f196119eaf981d10646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e926ca684d703e0a39564a22e406a30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2a5905a087cb67b4aacf8fd60b663648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132241ecf7010c0656139f1d02ac688d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc85146a2995cfd3f835515231060a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ed7f2afc02dec7baf2018b8775c87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f71c415e3568356b9a7b7e80ea783652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e908c2f0359b914e0478fde9f4fb6b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf166caa26bb8cede7c190f964c0c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab666991fc290888a0ed05d12ac2b2bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ba602810abfe9c3bb01b16c3e2489656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da10960ec774a8d13faea0a664fab1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3c5220e12875c3bfc2e1c3d973d00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5bd8d2f59852555eed3c6831af831659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be2940bb105a3cf30b0a4f7972db2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9931e442e23addf3c8fa05c971fde4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38589b125ee1124debd0c9b8447b3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961052540761d034fe09394dc7e207be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caef11ee042dcf8bef6e0c020e3f7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25a0176ebb3232f82cfcad48814fd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73d511b44ba353f5359c3157b4e2a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7641003d955e44bca88fb704066820667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db8cb5eb6ce952fcc33dc1967ea81d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b0fb552f2ffeecbc16341a8e90cff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88bfdf28c6326b4e0c413384f23df7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3853da4a90e22c2de3653aea06c871b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508826654e4596d23180b143ba1a6bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd90d14cdf5c5fb55b9e9a51d00fcb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96dd05f12a90d4f86450ab5a6ec0a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c2caa3b3920c01181c60c75bad04a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce8bf0c65d589c7b07ae8105d1c125676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e785d3289d758f38553685eb5ec5734677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de4898ad5a93cdd185de381d9f209b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976044f71125c72275cb96430556d332679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef56f2f9223bcd9bb96afad759f83c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c67ddaf4f3f750d55b9169b3351aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a66f7557d0cc20aac2f562b7ecbdec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65e5ca752f2790859e6633da5c58b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d7aed1a1310f7cd3f0f5772b051b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63677cfbc4624db8ffc3b9a2069c54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba12b8727dea5fb6b56a59ffbc7922e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ee89a4fd1c4a4ca22e9574c464b94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e08916ee40506e7ead533e6c527ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a3e1c328d3299f62e32d7254fbeed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7044bf5be908a1105ff0e7a76872a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c433dc9413b7703db3248fb730082691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df3187461773fddecf54d928532bc5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f0ec3325502d7aceaf84d4054c71e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bf733d3989cd80ad8d93bdc7a58f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867ed5ff980066a96401a6fe0da0d12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78667529eaa6f22cd62e9b9f9be8396696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759788a558f9848dbea6067ed1908fb7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e86ce3dc8d43481155e76e72dbeeca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d201ad8a18e73ac8e2cef4c2722f1aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808729f594ea9fc43078af5c1a5b41a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00484138557c335e13fe0de795f746f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec76caa199d7a4cb55d45e33e2ca98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fed582ac9196f1f99edda6546d0c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65b7a45a4e991145aee1f1cef37842704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d53a213cea1816f75037f21d50323705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9efe16142cc7d57ef2906e76df69b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf37431c12362e0dd3550bd172420e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e4fd306c6ce641caea2e0c2df55f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864be5ffa028d28fe8a6d3b0fed3df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5b1c9377f6cd85947009d76ee12fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ac723913a83eb013eda6b55999f35711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30a6a5a162637a5860f2d5b08fc10e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf80003c1b9bdb3db9f2a1ba59b981713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388741fd9142134ec654685849e001d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05f958dd893bd16ce3086ebff972cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a715b8287859e082ee2fb3786ce783716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044d963fcb3d0dceba5fe9c61badd44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a250e5541733fb2b154c91b6badc47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb44808bfa0bfc59bacbe672c035c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aad0ccfe30f20404d6b11633411fcd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed8a253043d1ab937a13d64c2f5338721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009f2fbefb04de32fa7cd8423da4c04722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be2539707b4ea836840cd51eb40465723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d73f4e1877e61befdc6ddadb6e5ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad0d7a58bb9c3da21112accb4a99dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d3a78c4566ca0a2d1caa18354e016726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb466ed21cbaf710edc540bdeb46b53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029322ffd32556075a23e128ab002a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f59c847a4ba97abfc56c636713561729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d789fa4cb9d2d22aec49c11340f168730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc892b8b0e1dcd17b665df62820a989731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac26a11ac05cccf2c978b0c8a52d9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a151deb7aab82addff245e34f59f64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc6da0da4ae533e2ee85711284f625734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f136e0a594b7d71d4bf58ea9b3b81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484f0e4ca68a30879bd0b2a73976e52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ce61f2611425a952cd0641c7cf1cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd82ace0a182acf1871cc630310225738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292db9caa3987a3cbb87338ba33aa836739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccce1513482f4a0de98e7744bbc572740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60386d021b95cb42ca3c0846cc44f8bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52950dffb10c20d96c8ee3d9dc781a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d91f5aeb7757c99c642955cfab51cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84d8055a7fade11ca6fd37874f8a2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6839d7a22f495685af1304dd1687bfd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f79fd3fca9e6208af3813582fb3bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99049d61241a1481fb1a847d5485399747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec41330cf2219625527ef3e4171113748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a553ba8da962317613235a93bca84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0394d2ac179904ad7f63e803ea901750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64339850e574fa5c734c1b642e5b42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5ae41e9cc46b192f44773ae8e4f8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6efb48c45161cf784b41713ea25a3f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>