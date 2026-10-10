--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3428bf8c345b3024240185edac18f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0a2e9ebca145080a7c8c8ebd0ba112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730639379d5aabb8fa8445ee7f4c16a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eb3c26539fc6659c2eba9f53a12334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1864cca8398884af7fdc1e003e9bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bf7c11769c4d06b70292a03fefbfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec7cc93ddb264ccfd8453025b6461f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48ce0dd526aef6080e30c43bdbd8c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b938f6f14dd9e405d67834aebf4f3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889549428ae7f047fd7dc824e034a3f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b864e19821ff80e8b27a0ee780b828611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b498070e2cf978c88ea1b499123f9e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f4bfc7f9e9bbac2a1e3097965824f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b359608197657e417240059d32555214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4cb2a6ad69fdc43f49c8ed71c57e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a7b4eb54ad1ee628ba909e0b1950c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd80c8ac6ab2e25a1f9d9ff8e1bf58d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0069cab12e8749d27141223179b8f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418510c9bf9a039b0dd58f0730784f5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab951e7953a5d980761402ea28c14b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72945bfd2cd0a777ff12085ebe1e1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a7c80d267a47d7a7b5283bc92fd5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53186c70d7752583546dbb11d472e5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a0710187aea193aa5898be7d5441824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb50369b4cecbc8ccc4e18bee93db5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261414285b72ef5e481d94c65560a65626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a819b3d67591f4667946bf27933a21227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe0b4a47696a10e8eebbc2ab3b053328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423bac3580885efbfb953ca97d75e3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b316194e42eb07d5fb92a952819895730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af659a67078bc532aa5d73d2f492ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb86582d29049a0c6470951ca69f7bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f4375eb74997e7567adaa18bb5ab733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78242a0c74c9b0bb88a3d242d94b3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817cb3abdf75316667a2e9d966f327f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d2154d7ef7e9c1bae52429ff1e4cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93362c91a6d6c689ed160a79f8dce2ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce35573b6b7d797004d162adbc5a06838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890602710716692990a94e4993a80f4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00597a946049e5adc4d07cc71ca9e7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a5a6840d6762769ccfaec07f7d46241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bbb6a99ca6ce351cea998d57b1eb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506f24141347ba65c95ef25a9487bc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103425ffdf8e5be504f4675f68bad0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39fd54014c29762c50f2dd5e0e50bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3b79020b5d015f67d1ffd8e699c2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a9c39ea32d8426b613cfcb3c8af2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e811f4b56f7627a850dd6029afb8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4b031c536c336ffdde12a6b3c80c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ff2af928543c5d533acc71873b47e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aed1e2998c53c561725b648d561a2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2434f645d68e003c2e7f4c7d898bf552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247586929686e4d5fb47516896a8eaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d71139379d032181806c82b93f082354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf400362a6df5ae284131a69732dd29055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053e9244a66fe009413bde9a167332d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae87f2d0f29b1f9524de2bb4181c0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627f71f8eb154c808f8b2a5fea0519658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656d70e630d57a9f0b11863c6214b0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cc2765816c410f616bfd60c75653660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ad647f4b965d553660cf3f29c319f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947da0b54ae1ae613814fa76f8088a7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84266676b61a06e1ecc2fd7dee49516e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21201b31050db0403586f5ce1a38c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0abcdba07d38456490a029941644f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbefb2b5fe7a498f2232c524359a1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d60d1e568f4c976815af96a8cb161267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b460dfbd545dde70f194f4294d3563a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773e2c283139b5c15c5cc3e840283ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60ad6e23a0605a41a8b63d73e41e5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5632d8372821b62be3248d18c8760071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878f5748545ce862f22733b3f62c02672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026bd6a421c1e33d4e28386ba76a9f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d582104631c59ebaf36abca76405aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c87ee6016ee265bcba23bc995d14f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963aa4a70e7b1de05499bbfe9c7629776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecf0f59d79236a84b00498dce5402777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796431c50fe63695ea8e6cb6e737b2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef1030680ab5d2e3d13d4d8dc4466579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacfa76be6e30d8bb3c46f2b41ce1da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35792cf8f44701b33db37501bc25ceb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c0765469ce51b3f64f5ce54300a7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4de1b9be2785f958e4da6c6e9836883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8953e70236aaefdf125f1b4512b09d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b18b50c85bf151f1c6f09234b3e8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15f9b6cb25b312ad00f479f7f91a6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146c05a49495d46f31582f9b2c24def87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5f772eb087cd7a0ee320d9f7806a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841108a27dd0cc3510a93dc549a3be689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959342e57cd40ff86c858ea97d97412a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25699c111455c36c2f8784d521baee7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e84b485fe5f549ccc7eaeded305f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6856b807d8a97cf73900aaf30c97d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e4a0a6cd71bdad7c643da2199c39c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221dea824c9208aacaab8674dfd5b4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae26f66e9ac897db4f30fee7b24bdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7061ef5ed0ca938694324afd9014ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fff65057fdf72356e5d7eb2e0c1ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ca30f2e34802374c01d249de47a4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110cffa6b1bd7b317601b882192c2b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc289bd54b7abe8c66bd53764f8f33b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254e76b53dbb54190029469c54ae90b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28f7799dfa197528a554b73d963ab0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463663d7154d7bf402ca40b123ea567f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb175b2d7a780ccfd486031d07801836105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24b7f21800aad04b734c63a17ad034106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b06d5c759a8a1deecf5db0a7da53b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cea562d30e70886e95324c6751b74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27389808211d9e0072daffe779e1e06d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaabc19c69135170528ca1673baf254110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cea516db03c3260bda3cf815a87cf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cea951e6af9aa98b067b997708a274112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de66881f7890a5296288e24eedee566113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dea0c61b0616f04fd7bc0c97be46e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06b2ce08dab2fd7c99d8568bf9a902115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee15dc18ce8e18eabed79ebede409b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a5db9e1dc757ed6fda301831cdcf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdbdf77585c23961ddfce4d2a08db7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150554c9a3b22f033ee47b0d79b9464119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4032a6cff5d5e30e2ac317f7f4491120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fede22914dc6578befad41c4cfdd2ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3be5e4c6441acafbc91b8fd4d117db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1614379a4bc3e03ec55dd36dc5e21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bad2e383bbb84aa3c1a332b46aa817124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cf675110465d695a1bf2d73779a9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b4daabb113f2114991b9a33b1b6a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d67ed1461f5a86895998fbf0d99a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abf18bafb72969f529c6d1002715df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45d68127fcd9dcbc8b1469636a4f5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10a6bf5979c8d6092109fd247103aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4021863b266ddab83385fe37d22ad95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c5100910f2fa41a121218e236e7a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03c58167f40fbb0251e342bba83f37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e2f795bc207b117866c8284ff2ea2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cde1165b38bd1ac72c1009afb3e8f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ced77f0cfd37aced757f9f85eb4b2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceee329c20f0a0036076a1184ede93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90478a5b63ac26cab9218bd922994905138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a8890ca46aedefeb2228959f3a0a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4e85d955a8f275946f8e09d7aa7d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbe33ad27514fef900a3eb2eb4404d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b82c82114e02fc494af98b0ab736ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d2a2bed11c313481b28d185b2d2fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a24bfe3bc12fb201e909045b3634f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373f607e96db9dcc8bba3813d17ad71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228177aa2c0f13fe403720678c39a74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64623c632aead285459300816960e34b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf089d35b070437cb0363c18ba914a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8219d8c4ad786bf981c2dd9d40bfc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f25c9d13707b28245e0409a89e8c4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea600a5bc9b61256f135a1238e96862151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97b76c9d267bb7e5a26468ded514e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f005e71d03ea419371926c79bb6bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43963ae8183b754bb187adfec3945ff3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3628e80e29380dc60fc4b2954225d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cef1d660eee074cc4b4404497f984156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188882edd697ae4e2af52d9f98da974157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac51340e1873097e87b2e0790018a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16545b4c3fdf5f7b2fe457eabc13675159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacb49da9a9e192b38d08a0d508027e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4931bad19e050bd290496249f6348161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fa981404925fab6b2be5b18b514f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a799ef39bfa669292e2f5bc79f6036163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63c1ac1ee8e7918a4ff556057eef3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfd639a6e96a357fa858139ce0902a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b5ccf1e3eb4ecab0ff96533c196ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016775f19b7c59fa3ac71f92c988946167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48375d3172dfd3697a4bce493f76d4b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c15fc0c31bca0c468cc7fa3aab4659169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e20d2249cfd42703a604302c4c3249170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906faeb2e775c270a22ff4de62b5940d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4806afa5b82e01b2efe81894ca740fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d92620d9c7e072550387d17240971e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0f56193dbcf15a4a06bacdc614502174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34996fd1e9e06dd8fb83a3011e07bcb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300066287860d106a75d8d318fd2cac0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f273c0e337b9cfa1ba4e4a50038eef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab8f2c59bc65c39747d67aa169bc23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f89609759eb8727c7f2b03080d040179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ece19c5be6863e14d782b9347c1c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df57d04a73ffa8ca8e59c5d48c08d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1a12b58291d88060ad2a6e8db74d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df243d5c28c4e8928665a43827d0df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973af5f3b7eee79da347369144409a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec79ff31b5cdee01027cd75572c867185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58dbde47db0ff65eb8ef330accd231186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daea2048173172458e8d582a0169857187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cbe6897a88d629157fd4af483b906188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bee11260353bc67e987e7b6197e09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fa5659fe4fad7e13d9dfadbda1a6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7473979db9e70a80ef34e58e5a21563191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8635d95e7e831076a965c9ed973e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b39b9259b0b5cd46d1361f79457215193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7caa182e12768a39c469727e7c2e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c134173ccbf2b50c548238b253be6ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73634cfeeffb95e118f2ead20c43e9c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d70c7e34c668fd68920d700bb100f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c07e3118ffd044d1dac3254621886198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defb3e1994fb29cae3930a017f5416d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c335d39cab4579672608a89193f69a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433a7093de81f490929fb622fd51062201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f717015588a4ac853c6f054f56e541f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5f0e7ff89f5c2e821798f84f3e29b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb929a9a58b9dd399e8835237e5aeb9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9206e128f57e56ed2258511840f195205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91311e1d77d82b6bc88cbb55c48d880f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453608b52033088caa04159e6d50363207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818430c92cb479e5c54b34335b848b78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e82ef753dc449ace9950a41f1e9bba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e04b1ef6654271ef6dfd3d20167ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faa0b8e997343a53802c0cd1179cb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf48f0df4599b8a812ff87f1063818212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae1bca766a15c9653af1d39dc02feb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa962a9187ff2630cb79635bd91a68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19730d730c13d621c8f0c531760f08b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c8c8030374ad7b35f09f24c3117d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b996f17dee9c7c4e768b7bde9a69dd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a77ad95ce07dfd6203818250353cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902473305603fe67e2f9aa49e841b22d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dc71bc511e4765f5d74bc98bceb14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87851ea7a44c43a19d34ca5e5cf23298221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a20f6798b6e87054348616dffb9fe6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57fd94f0d7eeae171b1fec6ff8736d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede563f22d564f1eb4ab8053975fead8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e377aa45f27890d51ffc49a0a85e52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bcddee165eecde4e8ba4df53e1588226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33faa006a7dec41b316dff56676c998227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d603dd5f84e9408b3242554bf98202228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a41d8a585e69cd3a1ede7ca1d4728229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffa96e209e4a75a276aff2bedd0659230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9141e98c4b01b53483e2a40e44ccb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fbc3074cb53c8076a472730dd9051232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e54826026e754ec6ab8c59aa5ef6b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dae866da9e46d680dcd572daa4ba0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92893e32ab5fc8990250d45bfaedd00f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32096519345e8cd386f6322387974dba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3a7f0603fdd5f56de68426bca5233237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d37d38703f5d1699cd7294fd0040238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a605e34d67d4fb10780c2ff4e457db8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bb8391adbba685612a005f2540fd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a83ded949049e672c9c098d9baf4d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b2a081f36e1a3077302bb6e6376d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a2bda7d44a1ba5ce5b69fc435eb53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041cb566b7fe8dfa3865afe877873ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95fca349b93901c6f17ab6171e82f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a33ba55b4bbacc724616df55affe4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fd9d82047d1e8a8b9a6f8c564cd76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81fb9b2b9fc62038d1aa1a56a08d2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa7e0f656ba2ef406cfd9fdc2b5da4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641955158643e18cf7af062f24f9fb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cf5f52954b25a529b00dca8001e50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3d76d36f69c99c3a8385477b55825252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77474a98ecea5fd25d346ab4a718cbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c08c05b6c8cdcf593edeeeb024f69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6347c5721e27005539966928a6c4da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f9c75999e2ebba4817038ce475fad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3059323448f213c7c5ff75d9cc172e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953d472b984f10b73df0258ff983701258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e6caaa15edc2118d313d084239fa5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ec9a01e58a8486150204682dc606c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ac1cc7a477570538bb34946289041261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cf5a6140944333577dc3992db802f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda31853d7f60434c73fce577271808263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca895922adbfea7744cf5f3b22fe24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f20d846610d41872701b3fe95bef2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8f9542b76c90707b4c585b8972c45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700090c81f5cf177594082c8e2781c5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831ea0ec7f9ca2fdc51ecd1f5e9fe0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad82cf74b2ecf972c3d9790a0c83619269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189721f7a9f4c410d98a4e3da23b7b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca363f55a320bd830a67998f5b2587a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c567162c515670fe4d4e554c853c9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd705ee4f1df3bb52381892ee9c3b3a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81e5734f3ea35a285f8ae22cc005d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc22c558fa8028e16201fb5cc50329275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf6b402f9b5d0e68b3efdb7c6ce908276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466469c495a319487a8fe3460a1d83f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3068f79c82bc42bf142c8719683a4ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65df85cbfc0688c8b37e85bacb057e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6b404139675b1cd0c200105459297280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900648c77d5dc3661b606850a236a87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e3d4315ffa97bb5d272872b6a07c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54d4589923dcd338686aec755ccf10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5d9fb64aea92aa883f40d829bb953284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f62d73756e27c02cf9f39337ec6abf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cc62f72376fdb3d1e67b2c8f9d099286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef242dc13d5fb2b15aef72219660ae1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c90718c5529538cfd366d88097995288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71983be1cea94f8a316d1290e288604289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c60141faa7f041b60981d65220ef3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a322770e4708828c0c8d548b4920ea7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de7b1f2d62e0ac9a7b2ab254c4e08c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbf9c257d5cf525279c90bbc80ed2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b919a7f42cdf03f959b4729e7053c48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceee3e2c9d2604dbaf773c05e2092e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3ca80e98c7f4ca5bff9205e2e0236296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e984929fb45ec61a0721369e14660297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6986863b0a8efe76de13eda0972f83c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34e77659326befa7955a890e06adf4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74532061628a97eb2cb1f313223ac3f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b712743bb79f2bb57f65366fe2c3e8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aef2915f1e51cc5d1d92d8eb4876c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae901cafc162b69267646e0b8d5b3925303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb697b988f7b64999b202639993b68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef70f06277e26f16e4b832865486a67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4588d615fdf96d65a271d5868b90bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d11962820ad5996e72f842f776b4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca8f4b2271ec5b2db1bc9cde9df49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e8a5385d7c3d92cb84468896a1d0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f7e19d130a8b99e96fcb073a8ab3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922e8fe65f00b303f59a6647e7090b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09daf352c2656828fca243ac85f48d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67235419f8ed2fbd215decb977511978313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548d597d1ea88e3bc5b95878aa3b821314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b324daffc1d592ba83fa39e131732f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a7475600c49b4e06ed20a887e301316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24269f5ba0943393d22970ed3bdaf769317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3e21d73ee88e7eefaad53dab64add318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74abf722b0743b48c89ad13507b95e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fad9cc377af19c4cebd9384382e12b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a9603752eea1f8660722ea31e25d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008716ee5f12bcfb9b108ce196380e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc932142daaf72e0958189153ea0b5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cc719a7576d9a812301fdb40e9cef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63739d3b833ee1d2812c7f9a742425a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c6b05638265f57995490bedfeb5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fbab72792e6a6adc9e6c4c99342e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfc3accd209818d825efe68086e673328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4337d2a2f14842132b44c2a78e0339a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e7ba1d48f606d84d131352e24f174330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b9212acbe9e4649aff20d800039d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba60b47d5cf50e10ad8903fcf69424332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e3767cd45dde4a241f52ebf6f88b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8719b3f685050b009910e105563401334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f56ef8a772afa007702cbcaf577ccb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbdec21af51a1b3adf69689605d7dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed163f0428f15c315c7ddb78a0e831337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdfac634c654da9033d5c89c891abf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf906ed60bac94625e36e69efad81c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098747fb29d6b686d120d8b60e2e9dd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c09669b9ed31250d6574e84e1b89d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca65b84037ce69f7fa7b72c781dea35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424055482034f5a989aeec59c0c46d07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ef49ef7be36d079a48fd80f02dd35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c95cfeb82d4b585c985f169a1540f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e949f9ec3127be2080b12de3d7b296346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e321d8ad72f6cb1909a4556811abbd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513ef33378babc3e760df96224dbd47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c0c2d7e0852bf36ef6c26696a26fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee32f1063cf3736aa4ab0834cf3b4e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca875dac18739793c5b513e65f49421c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79432f8e170966fa28d1c20279498cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52d890d586a2e99e387442f6a3b93d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246126892a64aa1dea5273a9dfb57f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496a19b72d934db44af4368ea6537ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc26f6c60cfdec1b67fdabe36668eae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe7c9c029dcec1a6fea8df8818070357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29e6b7e7d401addca381aa95b08a38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68880df7c1e177cc79debddf8f594707359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154cf4375f13c88ca4c3fa7e4c2b962360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6812e60c907be0edad43bf99f3dfb5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a873037e9630c3b691da3b7087848d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681ab40e6c9741bac8cefa64fbfc3be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbdb50bf8eb6b5e8200b93348586f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5b1b55cefa0b3f8b6052b4acfcf81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c83caa9db5e8634d99308f0b480cf9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687b51924fb70e735974e0f0db7ce57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6911f60ebc75d4a34b0f0604b6866368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad4fc1220bd958f342a908633bb59a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a7597bbfa5e24c54f77bce55e7ed5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c391dd7f1b3aabbf60c38050fe86d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d1cc4891709c8bc261c478a80f5fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdd680af094c46dbf36042de6fd3d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197367cf3213298abde5f0531050de9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e080697cf0a4c68aa86f7d7717677375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea0e679b964acfc8c8a5eaa863d03e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d516c4e3987f3bd0d30ff4bc759d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef6c0591f31a2de227554e3e69a63c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528571f258a1e344fea150452c573376379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3981fd4bdede00f321ae8b5a606bc47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66287075bfa3ae8712799a43f183f036381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a337d485488805212702bdc10d96d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e8606495fb38265188687fe2d0384383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784056dac4e90dc37bb7af7c22303521384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48275e05c32e101c1e48052eb23fb537385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b985c4bff86073e0b60fc1fec903279386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdedc0716b69963ce5ce0666451fe3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7bb8f369db22df02028de6cd02b18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e41ac4f384beaf025ce5c8743b346389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b524afed2ef1e2c231bafc46c3ca30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca209978a27b08803fea66ef2b038d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99115c3a5e0021a79e720d829362c692392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedc2321aa400ad71beb134328768df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dc887e34b6565eae5eef5503c8855394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199e4cf0aab42009656762184c7b7cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1dafc7f96d0bc37073e615e8a9f6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c194514c0334d29868566130bb65a1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ce466759fdc1d8008bf5cfbc6d408398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb735f9061d4f8590c23fccbf7a9b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aa6c23c31e5f4aa5d5d86e1acd709400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdbae6b3f13b6b8ac4b4ae32137b1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf74aea174b720b535e39bfcda3e726402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a0a49c19e692f036355a9fbffc47b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e4835723c7f00a7a5f39292a3f085404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dce6b58297aaaa39f78937935d639405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f86b4943d1f79b0b407571ab17848b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590783b09fcc049e19875591db708a6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d8d183124bea6c9d7b67a283f9861408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eede7eebbd53c122c595d4a5a1c52c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986b091cdbe165a6a9af6849c25f38e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463b2e9f933b4f3e9a9370764a000e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861847bd49a7b185ddcc162034e3afec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849acd020c7537d2c2818aa008aa6728413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4d0cf523178964d4e6786cf3aeb5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5f9a994a230b04e9109f5c0b4f93a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a486766b31f0029b39efa397cc88c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b268ca5198b1f473947b9ade727511417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b69b7a0d7135d46c833a587136a1fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d2e6b542c49702acab650ac0cb604419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f708449f063bc0c87eebf7315198b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfb3203b51e0b472a0d3d6cd9220bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9491176932abdf0a585fddf15389fdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb57ba1054acfe83ab590439c97f8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03cf19ea847aa3182a659f8aae78ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec20f7fd5f318e590d28dbce6611662425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01da4df9224beb8004b6fbd05410718426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4607b07b8813a8e5a0fc5f9e85c28c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21bb9c6d5db88a9c5ebd4730d6f4e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ead322c7505f134dc034e5cd9cb03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799199ff7dc530e21c2ecc05f1593a0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565b25535f67247c7dd4358103b3aba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f34a065b4f283770b617c2bf01824b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d595c789ffa13609a41b77a844213433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fb2fff65c927a7bb6a6d7dd013711434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005a1126b3413f6553243038b48cc90435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd0d47f7e175867728d3d8b15bdf84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bfd5c8b211fd089e3a9bad5ec92a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a78015f0750cd519a98218ae71703438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd991f6e44921d6815b899dbaf794b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac2b9fd1203ed600113ac9a71bb628440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e596773785e32e4f070a12aac647d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d96107c2f462756ac0e527ecc565e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb664187a97b4d5c62876fc79141220443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139da2a38b6dde50b686bdf521daa19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d956f4b3d3f6beb939a9f3ae37bf0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189adf3d5d7cd28caae45f6bcdb415b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df176302c73aaac337534e2b4317b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb969e22a8f734a3abe39e73d8ca47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc35a530915fdbdac0de448c71cfd0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1ca34649537099e3ff3bdf89e337b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef30da384912f8f8713ddb64d3caea7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4bddbabcac692d6649c17598332fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee16c97867ded30f722cd87cf1dfc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984efbb37fbac34f50cea02d2038b8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76d0e8e34c7b99f5604b4aa3b9067b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fc741223581678f43a8a1346b95d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87350a218cfe4b9307f0641e3811c1f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712346d13847c8507eb0f19b3263b67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807378ad4c5cd926e3cbe8c099ee2d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8ffc3aaecd62c0c0337a1498b9185460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151e0424eb77d4d16943f405e947e66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c4e02a50037f6a8d57c07be122257462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f13707814dee9731d38fcf5b420ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d55c3c02442b5bed07cc71708c86c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a066891789bf8d725bfc5c6f894d59a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c2d5e4f3217c6a719a6dc4d6a15b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa70cbbf0d63df1c7f362cd5627f0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c0c2ca58bb33468176f9a706977de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e137da0a0c340aa1c0392e4d9648a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eac803e38d6d9c982aecc0a296995470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62327965656863bb343af319bb48f046471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c37a51bcca2f0ac5026e23e5a6748472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b175785ccbc7b44590af24d55075c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62a619f9d5e4ff3b45a0d973fc82ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57d54481b331fcf83cea5e746f747a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ca1f77543beb124ecb67314ebbf86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae865a0a84684e203165adc4e93ab6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f4f07a80d76b269a272bfac477b11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073642c27d68c4ed53c9ce01a1d073be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af53a8d4b9e79348592d25e6db83945480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb7afcd3207379e662c5df37fc3a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75dfe16338eb2c971fec9ad4a3c113482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2924239213ef2c950294d40dd171c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c92186c14e6ed2ac82fbe32e2473e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2d7ee7973fe886acb61b0e7038d8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a5526755c6f7c9dbd138a9ca842bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0192cd93ebacb90b39e7ede47e90ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bac5f40f33f0ab1d729fd27d2d4f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf47ed962a7d2f99b6bd51fe684420489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a1d2a52bccff4771b4692bc920e4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1559c4d80f5327a25c93fe01d954358491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db8e1dbc2b2b8875c8cd558e7cdd8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b28efc025f5f911ae414e804427660493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493d0c14e6c49af28690da10f01ed2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8027df8ec1e2c7b4885962c67be17f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf18912cd29622a95ae49423c0ed173496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f99e57f568f17a1dee348c6c32ef30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282567576170fcab2d0c338d229827b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172a412a8be1131f7a3573594f65883499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91999b35fc5ad5b84cf0400c76c0653500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee82f287e4d9aeb78e4fe70a136436a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e40480803bb69c768305671418f8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84195a1d04afac9e340194cfd37e59a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70934eba43173f6a66e43f3a10728cb5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c193e2e1b799dde33c3154e13430f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dd7ed6e5535b9b4615cd4d647df59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84859632a38edc3934e0e4bc6c7f3a8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e21081af9ff883fb0ab35598a72e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc3c1145f77e756cb77b363ad32bf6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865241a129f97542857de3c8e265d34b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260a30c1e699cc2bb428e8550fafdc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2e2c8be636950518f45392c610dd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80c41589157dee7d31b0332db4ce30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98717074ff92598b02268e12bdeaa8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce338abab1adb422c7f8af7880b4543515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfbf5f350c3251601ad8fd8f4082b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5436bd77227e50dbdefdd9add5f3b51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9bcacb17212366d211e64bcb07b3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbd3682ab38cef8221b206b4337d49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434b0a148a4fe5cb861bc5ec3d50787520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da6b6efa7524bc0358f2543b027ea8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d8ccb864371d5614a2e5ac2e642af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95630795fcfefc8964ad82d7cc490c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678f9202ae66e1fd79791c1887df30c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60428c77329e0c4df08882e2b3df8c1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b9a8e5a3ced7179381a209b89f28d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c514d49cee34d453d30b8c644cdd4f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf4da68cfd8dce6d5e99cf18242498528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140eb56e7f2f82dd53beacad18ca0f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f60eaeeb4cad77e1b1895a05bf79b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9e969fbae2214287f26f4b13ecd75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ace1b233506b7aee44ad3588c284d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc4f89d1bfc5ffe538633f5841f722533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096e43376f09f26e05c73d3f365dc17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192a58f8ee028802779344e668c3385535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836dc04a9cb2797e3bc2cef9300ec9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd54223253f8a26a9a5e08c984fec1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400eaa1242281ad01b20d5af940cbca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf5883807a8d31d01d6316b31a3f33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587379f3a97b946766305165a941aa81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218de5d967de16dedd9e5c893b5a378541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f70abad1d42d7a7faae2506d2a9cbe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd5fa852a3a8cb82c6cca8e9feeeaa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a6986982631e0769635fa1f11bb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4644768145c90f293cc556e5562cfcd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3c806ee1cf818a8a801958030818b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860ad556ed4bea0ebc3c03e5e729085547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153819060fd9964b1462c53a2b82dfd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d977ac066544de7f3599ccdd5e750e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250cc3fc45ac9a6012de40490cea772550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5ee00c55b6d2f45b3ae7fdccfea0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06da27230fab6d08b66c198c138a548552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32db83104faf6e0b720777a5e1890dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf9d3f6281ba60d79a061ffa6ed442554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f958752930cbc3b4d144512c6cc06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149defdadd90dfeccb869a953a39c48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686026729be86aff3b537ae6f789bc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc9ac5c04b3b961d5d18d10374d2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25216cd04c4da9e22462163d4306069c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d186d5b3d0243aaf566fe4f3b1e12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a73b3965e704ef4119e7b7a168204561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b211b7fd351272603a287e739fcd3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871df747c9918ea03f64776245a965cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fe1b71668756a0dd831ef277f43a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b7bda109a68257f72f8cc119f9046565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff1ca0acb100ff7bece27aae8c726c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3737972773c3bc11a85289661166a14567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5e3338deb71181fd9285cde858ca3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196821311ed4b9420803edd90c0f351569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9be21ed681b15418cdc469931ab55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867e7e8444eb6e16f08e2e6acb46031571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec41c80e7141611b61319018802618572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc2362e60ee8cfc7654bda31689153573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044878b7267e7b79ad9477943d22dee9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ccf8f2b35e8ba9d88f5de5a99899c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd7437b416f855ee7dc2ca42d5058576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819bba6ea0ed64137fb63f26634a9fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bea14eecbefc96de0929c4b353a1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5255b02c8598b1a3ae82744d56918ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848976831e388ac2ea80b2637d5576a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0366c1d8cda7a4a152e93f80523d2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafa66339cc85876c31523927b4a104582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23051dfe38ac3877d9eec5b7c61e6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb38a70b9c24dbf5cc5f1fcfd3ce07f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61f91b1cd2471dcbc0b6f1ed03e540585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e7db492458bca314c99e16c86f326586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a985262890a9b275841e85342820ac0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5eb2da3a37f78dc5a2e6856bdad08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70357ad2c67146b1717270e7a0390c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7649afa58c5532eb85fa4159675240590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affac42558a438ba10ab69351a103a54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12645df669fb7a057f942135856ab9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deda493b2864489abeea952a8491cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d65901b47413ba371023654243ce58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a3535291611ebcc0253e0cb881799595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4645b38cc9a05a6d7726cba5972ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69372e61fa86a29380de2b03dfb3bffe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97390458162935e1f92479b6978f174c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9292595fe61b549105485a41a587ed1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0aa36827ed366f92982062f473b15600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18d7b189421983de6ea0fd92b5ee5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc397de756408d4f2289112299f334b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2b068aa842711078ab0c8aa5242cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ebe2b50e1636ee801a0990971cd89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f7d4a7180da72e7b916cfcd9c0e19605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76d52225ef2ae6061f4494cb739d83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1ce1a6b679a330276dadaca844c33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31e3ef047bb0f4cf35a966659c6980608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd6d74ebc81358cef5bae7ab16fb5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b1e78174a25fa54f0b53fa25b5b4b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440826571862548e8e56dacc240bd749611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990b023e7a9fdc027f31bd9f9cd590f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968b4ef19385b290172cb35254b2c0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13888607929a684bc8d75ca8e58d60ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97d341ee1f8d06cd6349389ac7fecc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a241bfcf5c9a72873ca031b45fd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f15c6098e8ca065faa5155c331812617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8d7072d72ec35028cedc24f3cb130618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa6d007853bea1701cbf5181cbb8dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219acaae6db94e6d3e49f3668fd82e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546034710680726960b61849b62fb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afab2dd0ee799b4197d2404d22f24b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b50f648045c01ba05b99baae19e75c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1070eec852efc3d718b97b040908d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a62f5f53f7d8450e2f0161b9fc5b54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf69fe4c0bb9d5b1513dc59d9ef21c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c7bd0656c3e0d0c506da73efcee9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada9e32d93da2692e64a4bf0ba09b1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f219f413559fb1a263fc4eefd6171629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb84b36893b43dce018e00ca95e8e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39dfdcb06fa103037eac1ea0c3baa1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a8493e707af42e558a39026ee3fe2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7adab8d7da586ac26888eb3b70e21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae833bdc31562ecaceb4864b9e6ec7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43254c6ce032bfd5b7f391ecaa71d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca2eac2bbc1cc1af3187603b640048636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb2c58bff11c01a0af2bfc1da5f960637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dadc923b16f47ce2920f6534b2af48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5c73a35b7e5b9bd311b31bf5a507c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145b30e0eb0571cadd8c28d0a694a3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb01549acda1a2a078ad2ea1b64c93f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9bd61ecb34a983605a1f1d2210b98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbda0509bcdac7e83011f85832eb77c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cebeb1c681b166abf4c6243d8dd4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab875d97d27c618bac9f54da42c7e886645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d856d10a5c6341f32ea617e3e8a9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4f1b32f780a26947c5e274a28da13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6153f5c32e5efb8ad72621757980595648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acee039b40da30c8a2cb75d79770cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bde4d75d2179891e3ee6ade062f334650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab51227042a1beda85bd1eb95c4809651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6def82ff283f308452fdd639a48aca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f83ea29a7ebfe2fbef39cb5afec6c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611d6e4e130ec008dd15808b001518a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e22d10507c3d1dda11aa6f9d688c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15310c1c97b1dd0377c279f90820e04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cf3a92df7ec95f97f097fe9acbdec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1c799ab18c95c3676b7caf323c1de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472040456b9109d76185eff61176bb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a702e0a9758e970a5263db87484a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbf1e610d9faf1e95fb1dcc9386996661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397b84b492a0ec8929a83fc3fd30f0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26117f009633331f449667345c0039a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de680b3425cc167ea9b6c30dd0aec892664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a40640aed920a16da678169384c6c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930be9ab3f921c9074a4da5e234d085666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301d891dd126c4dbf2ddf4e9beb873c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe7af2929df83d00472314b4ebe1c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f802625ac5c9629cd47399c7e65b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84d139f4c15b967b9336741463f3eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd240c774c3944bb656f640fc95edf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc989f6255505ebce3e195c330d56c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a224c541b4ae903e0869451d715bd5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb5715ddcde51368c5a32b55a01d72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddf3aaa7312f66149201b13b69874f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcd570b7c4ab88f27f6a3e32e6b96e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf855278359715367257719b9ca7df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f1968c18dbf1a211cd34e9e890134678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2976ee8622c97edad45d605875782679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b7d816a3337ecedd74b28c5f7079e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b271ee344ff41b470fa54300fea76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d7fc301f2f261e00b0216a2e959f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11f72871b209d5fdcb7b7cb8b8a197683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81a08ba48a2a14a6fee065c611c747684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce24e441aa0d6f4abc35b74c8a4c60f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce570a85053305f537492dfbeeb30a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b852f6ae151eacb43f7452773ad6c04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d90dd7ae29590ae48f25c2e4ccf3c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d7cb371a6a8379176d14b73e2a938689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176076e0c6ccde734480d0ea73dee3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1099b06a8977e2f35c7e0d245804818691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42242fd330376cf22f5824b35a51eae3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3b14e884ac0b970bb32a6bb8d18d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469856dfb435e65cf00896b3c2c8418694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e32d7172d162e26c1b07fbf329ab9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62e07fd0955d7b2acc703d5aa5e9af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6a960a3f567b00f5f962b70921b59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb376fa7bc36f72a7bdc863e89238709698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15296b02f236e18332bba37ce235bf2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ab47cde81e1b474bc62acc3407949700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51419f02bb15984d30741638147d96e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a3050b96fdd8ec439353a4fa5cb0c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816d298caa952eb24123794f79a6bc4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdefeb35bc648ad56d946b784e790de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d162be1a3003b71cd19044cfb3d59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e7ec5dd0e30d430cd65cd04e69e4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d6bba3e3afcbaeae5a3fa726626c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54848b097baf28407ff4e22bcbb61b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdbac33c243b32db8f69a27d1d4795709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1fe8c3070ad2d35cbed9fb301bed5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed952ac2590f42679b428b4f9eff325711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165abdb99cbdb22dae91b825845fe033712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bc4e0aab0443f082253aca3ad686f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7e50de19d27fa188e4d0e42954858714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dec8b97cb89d636abe007dee8b2a7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2f4a3420587c8de79a33eab67ca72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f3222ac28f5cfb5479beec6926098717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b0fbc01420530023061e04a5ae6ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a83ed5932693fc339027ac782374e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1ed8d3c8f47ee70a853f67d7aba3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6c84614f7a0d50d110e76a5df16e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82936431706fa85f39751a10938244722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300604da0a537846ddeaafb2e6ce0207723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d064300ebac48be8d382a14e6531db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a1d52ea23a3e953f3044bf7ae00ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ff49fabd9f84dbaf1e84acfd0ce8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7851e3e54458358a5e043c11c3c301d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843ba693b0f81c484834252eb81fc3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cf62e5acbb02ddc5c0c1257f7e292729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6e6b9a6fdb912d4726c9a6ba5519a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2270659b06ccc731b1e2fadfcf2ba8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de341e8862eb6dd0b622c28c74835db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb786e1888d36012763212613ffc65733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaa6ae3e027b3f58adc814dd271601734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84db5d82370a37dd8ac7293c5fbd3c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630c1236ba69e52e9f30f61d2297609736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b17cd6f02780fd7d151acb71f368737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6c2d581d6cd613fef93e6825a947a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdecd22c5528555e2c6151bdf6803e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41e9e80d283cb5254724159071e423740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab41f59107089796fd5c1859d6ac9b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6690f88eac4c23057a90f461d9b541742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c393e1d739755252116d95e055a6da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ac00090ea7f6d1bad0117401648d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606d635841a24ecb842f9e9ae6ad861745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c83a692a34e284c26b6c0276b77f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2d32e9d0eb5769e74bc5a3abea376747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c61397bd28129a469d02a5c91ec852748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb320aba40cd49779647fcda09bced3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5e1b1aadb17418fa8355ae2a95a78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630b25e25ebd454d323a3e626ee5f9d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09e469429469691771fdb4d7162afc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2b1ac9ea5db15bb7288263ace0d0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbee9e8c1d9bfc38f68a4f63662b7d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f4305a637681e4df50113388b33b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b37ba04671dc8ca700a2ff035a0f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff71530b24f9554f06b01f81ed52526757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7932d4b86b4d0cac42ef9447e958fb6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97120e6b7581ede445f69952304baed4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7d9ec5b37532e0bae7b383c04d5ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960f8acfe1c57c840e87e1c30fc91882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07314de779cefabbbdcece2e170fa533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9bac67ca168e1d257b93d18e021d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873279f997c4c70cd1c7f2d5bddc067a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8090b324f57a17139b0a1bb6c52df666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afcb3a0be214cf341423cd89c701f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47505683bd6e4de13616333c88e841c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e3cc4b1d1fa35915cb6d26bf926669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a28460b0bf5f3d848ab4adb8dc7b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5df84588e196ac1829dd2d0f8047a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408171fefd57a9af4d6e7fb89cbe447c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf1e1a55f76ddacb7b62ca7e0550ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acf59baa245a1b5d5d2bfb8ebebe6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533621bb3ac606fb723958bb7eb259c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b45acb9bd19a36501ac88522f8a0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3420b598da1eb1523cf2a9db7b902a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58ee993a4ccb0c50dd61ec54ac188f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe69145362e65cbf238e585122c255c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74550c389e92d2b0bb71faa7757493020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751f7cd00abeea4b6a5c67e8b4e3dae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbf4892a5bd5cada01a49be320b89222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e97c1604e4be9ecba1307da146a8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5435b17b602150950ddbba23f301a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e4f2a85c717a0608aa5bf5b2e8a9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf00dea4ba76140ccf11dc1451bc5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2a170856ab031b5ae61c2faab044727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8716a9102a9f40f5c7b6b1cb96f39828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbab9f85831eafe7d673c4497f64cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b088c2913a665de691c487fcfb224930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9b4f7c1aa9c8ce2f2aa3827f9f2ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c676e99e362fca50724c97a7602c1e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1e3e29fd92af59921c27ed3d2721e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32247c0f16c7bf539f4cf12936812634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12541f0e3b36dac74fd0fe70d45a210335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f16f7ffc706e34124ae80495a9bd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1716216f121bf57dc06f776b0180b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea13b2d6d152bbddc680620c3dcfa138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc492077bc2f6ae047ad1eddd196de739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b49e1b1339f092d052ba3e28f3eabb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1aade5e575b0859f6339d4834826c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661c67c3ef44018c3c92e3931694b1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66b645efdc1864897c444aabdcb4e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c55f95da79d2dd95078d8296d7fd5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bff989f6b7586c70e024f39c73e9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cd8b9adc5af7e99fd7f28b5d3165a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534087f922cd5eb2d214e780bf362db447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d54656aebbb71f0f6730de3dda8ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1365031a5b0387c85c87c15ec54db149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05f51a1f48d988191ff73512f4d56350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232d98d3354ad557aa90dcac189834151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03d7641ccd697b871805e074f45a6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342055044972b77f51731e33cae932253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc60ec5e9981b7f114691dc1b86f3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a32fee11396d61d1bb0577e4cd0dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60230893637daecab51594871c7ce356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28b0078b9d80cb820326fab9daab6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d598813950a6b421632b81098f97d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6de6743abe32f5d63f1a59597050059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786298af7b1d0a27033873fe11f351cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee1f8f1101228be252b737511614c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2e03ddfea6514eeda97b5e30bbb7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681476c362cf52a15794d30421711a6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfb2a7f5d565a36e07461e40eaeb0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdd4996ea046ffdeefc8dfdcf11bd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb590a80e2f45e88fa3e86a44e6deb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53ab048bfac4b528c97da1a0d7c1f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a48f09d6c1c1ca7d5294cb629fda968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3b9df9efa93a6a86940fc723dcdc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d23dd7b663f31c7f73f7b31d63131470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9790a54b4e7742c793a6486356131171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad038a084666d0815acbac3ad3db3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179a94732a8fd86fbeb240f7ba087a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b622c544b951ef87465057c4e118174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1ca33f55c43061a3f6827392143c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf29f926942a78d2ddb596fa3cef576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528499a33424068437bf29863dd011b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c6cc9fef7a1fc08ed3af61b8c632078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ea6f43526571d383e78383a4756a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615cd4b36f39e51c164affe849bc57980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb387005bc7495b982d2926c7cb4046381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbed2fb6994dd58e39670063672577282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d277f74cd59899c6a1d2f63ecbbeac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bbca3c5631a54068484ad31896de284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd36aaaa0f0a97cdba5003c4488e3d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a299d4a2df3d401c9d9c87134b27afe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff298b1aaff09d3b5257a7bca61cb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8428eb8bcd79886ec0302a16112a41988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deb6abf608d8c53aca7141cd965da689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4bc8bbbef97c8ef46a90f58b2505690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d85c8db78f4f102be5e9468637e0b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d90c68b94e706d5ed3e1a7291b441e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1d484614233f497ea29bd6880fc0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6296f1089c9cc28e92f3f088553f9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e17ae455c5f0531b1c4fa5cca8882195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf507e4087961ae170715a82ff558bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652151a114fd1b1e55b75bc69822a17197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b642d6ed99055c48a007635e0942b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97c4ef004172ae543c76ab55a77abd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdd129d370662f94c125101f9125a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819514a9a74b156329b25f36cab6fc99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538e78c4cc22ce87a5d885f6002a888102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301127f2c5c903b4d08daeff5a342998103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eb9f133753b9df0441ed2e7feb71a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208d265d2f60d5a6b516433fe48d654105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a7351c20dc23252215f19970f83b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69738c1d4077803a3a293c85f443ad74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785cf3a00af8100d8e0f47ce07161fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0c57c96d0def8952cbf9737a8a3b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3c7d8b9ab7ffbfbab513263d1f5a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc856583735209ca5d9a977ff246f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b81031d2be32be45f9d2c56cbad4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5d34467bc7e5a12f396f1cbe3f580113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ee1085dd7165463cfe6e39f116e87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750796027298eb5e18228fec74e96656115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea4e1da48d704ad818e92272ec8d26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0f1c8434b445f07c51a4df82c621f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93a26b3e605d5ba940236a9b75b2e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47667658d3c404b45f96b97631d98d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5630b6e4c00aca614a5ae54a05f54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbcfc051310f046379791feaac0160121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb7cce4d844f5d0d867f3468bda5ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62148c3059cd9dda07315c357876cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce72b761aa68e3c2c8d42f65ecda5a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d5cf38b2681000d2af2ff5869c686125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7843878e5e7e80c5fa586eb8044b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20c2dfb4e50a6f2888fb36c803c27c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df19241d00444647e41a1ebfbc6da10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bb1c3c3bffcc2e8e87eceac3f6969129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c15c713470896bf81befaa8343d2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc154391acb6b92b1ba415ddb875131131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3290d85af5ecded0623c1201044f2d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c061a711f2e6687a8aec2920ddd961133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce65219f139375c4baacfdfe16b32d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58606eda8cf7fbc02a343b199ef34dc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b6df83837e6cc53391927a0d3066a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae6967f306404d7528027a1b710a32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542895608c0c6e32ba70d0acf57c7a51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c910d4e18d0d9a93126edcae7b4b72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24fe6f3da329172bf34f6101ee0678140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305a031699ffb81f41248b012203e19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e65f1758540836ab787d92e07868e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c5085bc6b01f34775f49a25e69e5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b943b635be90bc947aa5479cae335b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e95136cc157f460a6c8ae8cf6caab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21b010887c1498ab6b2c52822ea1ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9290414483663a5f3e474656fe6c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56807d229eb9d7c54856b167b10873ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2208bd2d426d0683a7b9ac6be8648149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70339e9d9287e323af0f57845a71d248150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454af969115e0e4bba2330e4a124930e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97627b4d5c78d35d39e6ff227f9809eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11689e01b038258ba9ccd1dcfdf71d22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf50af228a344df3239a969636edf83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf050ec16906eb20199ddc7053c05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbf6137fa5f2be86aab6927684ad1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c371cef1fc906278a6e2a23f8dd4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e447438478e5e12ea54481cc1219f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cf19a1ba01b0414efed76f71055a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab12e6f927cff732bd3a191d142e64f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cad27224b80752f917008ebf22225161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d5ea43fb8a29f98ebc8245cfe4616162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a96473f9dabf969830e0839531a79e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b402bad7006e3f19c4cdf4c6dda205b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b557a69a5a74fdd802870c13a0176165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79286e398cff438dda074eafd084dc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b69f4fbdba9d881eabedaf9db73b55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d413f0fd8c3a346c16ceb109a20827a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d9204d18d9414a066a75bf53f1e5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430c7e2a21a305a4815e18449f1f1b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d89dadc6b62c83f2dc00bbe893efcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af161b242ae0bde8e6c1a835be90bbca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f32da7e3723991fb262c58708d02af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a475cb329b0cfe8b8edef7acd9b058174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d332a407f3f7a828f79eff1d5257665175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dc7dc0dea6134b37c7b45a8b9ee03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422944c7f4f03025d971ad538cb5cf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f15f366e3ce27e235dd38d190c21e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb394c9062cbdd29e1b3d8d01f0bab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac174bc32ed73338424a5298eb8a485180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca678e1bfadbd60b1787cbc1820ef23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb0e767fa1318c89ce6103b1800d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2ba785ce8cc1e44cdfd1e072f44cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c78b9c4e88c205cc093f106827876184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db973fa9dfd1ba5aea3588ea2ba0a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153874a1eb9319772cf3e33bf44e28de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9311fac3f1a93b4c97c0e0457a46550187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a207da736f6ab356e2b36d2811763188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f10ee0598489f0abf5a70a8f2f123189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87b883c3c77dc67efd70e3f738d603190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109f83740662a511f0dcb4b8f60777d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d4edc9e86b0db328bda6dbd747639192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53095082a2ec5d82e2facce2b2772576193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc476bb79d6f6a5dde25869400c2a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33f24d4d9b250bba0ddeaa059f116a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6f048093e2e19e21bfd131f4c2e64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fc856f8d4bbfe34b03fdc4c711a8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d843660a51b45dde90e4826348ee734198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adb23ecb63f60a515cebc223ca81ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b84bb6623eb2268d5cdcb9738fc7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754b8a7e5998677117cf19c762a4358201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4bf38fa5e603539f47ee74e73ed70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb3324169d2ce159ef8d76b89df040203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93e5d2c55616e671d0c7d02af5dc8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b62afb3db655608527faf011b7b660205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77054092104205cd765f59e1ddb02f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31edd3b1b995780c2047ffaca63a2cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8ba417a4186f7267684e491d5691b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f600ce8d68110f373e312c4c9b4e458209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aa7d4dfb811a433413777d91e93f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca565897afa04b94f12276e4f5c0df41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c653d4b6a5fe21b70956068b63f0c7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85a2cc7b08d1fabbd9e1158b5bda7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751f238ce7a48b952edf02f4bff8eb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bd0b68ce86e722d8ac55d76ab5d26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f66ac1b21732b2a60ad8d45f0e876216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355a0254f087e0bb42643a3228f8d9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf372673334593cae65af35f9d953a9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469e1a6bbc47c3a846dfe8a86c9a92d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ccb7951e30882708d73e36230c603220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0842f861ee1f7f78e700c767ed4d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b49f56bb0f4b127b397cdbd3efe6b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf817ab2ec0c58ada0d75a4422093c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cf18dd7cff13f8f1faaf9d7476eda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1812bff0ba996c3202dd1ccea4810f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077979b64e7d12c72df1e0b8eb95e990226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde9776379fe8e69c203ee0937c454b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38773d0cdaa2d1009b7a71b48fe54d30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dc6db93d550eb1075e32d7e01c7b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770a2acb82c351e444bea8ed87ff39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab375186a633617f5e12bd693b48c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a9902b82aff3d1e0581ddfe704e4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc1b68ff0399510ef618bee295ed89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8794a7f9e4f1fc9c0add77588a430d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380044b6109a34c55986720ed1cd6124235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d44193720422d6799b5c1a12e7d673236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f853ed0a0e82caa76d11d92aba590237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf818c6a17718c8150665f1baf713d2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccc1f2fd1ca0bd42d15dc0c37ee4b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3420e7f30065874f7d8401b29158e3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6300d34009ece0c443a62dad0c9c2eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56461d576499bad50da8efd7471cf987242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a05a7c957a9c62fe246845b0871d1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c27de3c4662545240b8f9f5843e032244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70791400a41c4c416822887bbed34630245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab457272e1bf2f1edc7bc3254c3780246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88c5b4d69aaf287a447ceb12c2b09f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f41e18f7d2d3ebeff36422bcd633e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5604a7246cb252ebb9e99d63e8e60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea115996127633ded6c1130df2652fd8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9491478ab50ea078a911fd6dbf090251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1c7703a05d60cd2a0d77104930dd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28035c634b5ea2679db541e534f637be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e227da25f3801879f810d4fce8df118254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbed3dd286954b469ceb8dbe7e34ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48545f8552ec9addee10f7b16fe89d47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88fc75b9e4b7a0d89cac771e1e2fea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79315718742f90eb88f151bb8f075f96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93874087336eb5de40bde72493c95ac3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4dc13c6df2dfe7cb870b11e00fa85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bae8b205a6a65b7bdb78986767633d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f61cb9f35de7d93293a82f31deae0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab78bced3a4f439bc526eac2158be4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7e343bf082995b58e62b2e1ad7348264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bfa05a6fba7ca29b85ae4c1dee475265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713320b42f7a535c51b3d77a23628639266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ebdafe5e084c6c7cf44fd9c49a495267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342b90660e34c62ee2023ca9895975f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef45f661c16f914fda20c0004aa5516269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379787bcbb483b37993e6bcc3c75a72e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495d0d1a3d06a82863abf8acff81a67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129f56d754fbc77006689413abfda58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c01f7fd1ae2ab878fd89def81a701b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89160f65fa1a0e7056bc67a5af8dd5c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71397c10dcd181f45347295c18b4f9bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dbe702750e2291e682e250ad63042276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff693a509e4503059b63276b280e2fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043be3c1c7a7863e604f68710a933d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2cb24957ab883fb6e5159b9b99147279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0269b8e5038124d829727035678793280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7687d4beaaca4ab7038c22397a2b43f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c22e3e86fccc66a79ebe6590332768282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7341a414cb0ec2487a0ba655b9380283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950e1c3cb8fcd882020af961971ba07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d04eca79377c4b54efac28f38c5d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f576d4e8b00c811b9785f5946ee5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58f3914a5999a73fb11d2737c229ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28855253ff91b7b0fe5663ef77ef00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120e7db292e96261bada47b1c340bd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e20184a017dd4c0cdbc6bb8ea4b50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd0af73e880c44a79d7498e9442090291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b83a91ee5dca47587892ba6ba0f4ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b54c0e5164bfc344441cb0b73a87d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c04c1250b3ba593d01287fb0730bf0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4032b63de75b3b1d6163d197e679f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095f70b72f60874023e0bf4525e7644296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f43693d1fbe1ec7e426b7b2eb7089297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30246e8e30935402a31e59d7a5d95925298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9559151050eba684c654805d0e4937d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662688e4e1cb202211327a076b9e96d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddf6b2c4ba1ae1055c87777f072bf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6508ac08fa1263c8d1df629c9b72db0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550707122ef0e0ce06acbb65af5c5e42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e78ef2965de1f852d2610b45a454d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231ab559e39dc24da6c18cfa31f7f48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09a31b5a1e07ed839da408c7bc4189306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f2d7f7d52cec43a8ac573d47841d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0992b5a68e8f2e078efd3d1edcaddb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f4e5aff19e1cbde928b15c27c7086309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf201b34b8f7b51ea13acdd076a064310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbd55c85557fe90167d69a071c2c26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f8035d962c33761491922862d9e3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b53b67f22395b37d27270aadfc98a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b9cdf69b078c72b3b87699c4ae382314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af425aeb95150c8e7e8138ca0156bf51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711f492516acb41f5587b3f120d9445316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ce1c8562b912d050337613ea446ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4a05f8189af5f69357de44891c4f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d6d7ead961cfea738aa247993f57f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a11ae9ec60618835c5b00436638fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c8878b4acb4cb9c6d8462a76d9d88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828b1698f508ab016e2aef5ed83a794322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aa09b33337d05bf6bd02172df0199323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809a83724c3bc11c95022746837f984324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495b243cda58faedb61fcbb68e15e69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518387b34cfd5fe84451d1bd43499e55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81b7e0ca478bba752ec0e65a22ae3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97a4c95082741162b4cc630aeff2d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a39892296ffd832f3f357068ef94f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba1e6b67b88064533c9d7bfca9ccf5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420f3c53e77ea58251b886759845d56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301b9b76d8273edfefc50bace5eabe1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca410a2be7828f08b811b4a9252317333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba260acab286501cd5f09ebf559621334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c35efbd01c163841ece70bc3bd0898335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744c5ec4f20216eb00627cba2d96cbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a65f90512bd5fc9cd8a6923c81bd4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a0f9b32e19145cab69c4bb2fe69dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf58d359f9abad9f11568a26267c68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af834d7d60e32e01ea9d4118e8348641340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233623e0fdfa06944e509e6a648b2ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1728ef49ba4078ca327b2026401d4bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517cdf9468b97cec6f9fd2639d7ea03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ee5c29898e9b3d5cb2118c409a5e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d79d06ccab70b47c6e5703715a256345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ac1214890b158508102cce4984f7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7323d4f23a7653694ba15a5996a7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6310e2a831c2b34c22c03f8a27019c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c8021567a03212a053401bf19f227349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086d364f4f54910cf155a966d5073b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455134f4e9c28da84cbf1074c5562e84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d3ae1e96d09a6e3f75411f10fa704352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40416d7dfa6ed5e015076b0dcad60e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04c0c19f29008837f1a81ada961906354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dca1e9698608be6c4d1ace8bf5ab9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e233efde67966eaefd913da0e1175ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1537ebe9deb11914d4f13557dd44065357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89321d5d568b7d4a5b482e347b56c608358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87b9bde7a04c57576f42b9d716bf7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a4ea90c19d61ae712f8081138ccd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00741b1b58659aaee00216604b927c02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513802e04bf1faf94ea558b1cb95ee53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ebf118b55950cb8efda3799b8030f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5bf7691ae5745ef507472c0d26a49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538c359399392c1b68cac8843294119365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f5bab43f4e4b6c92fde76b083600c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f232427813be29d7913eee03d37b037367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae749f36438a3cea05197922880fd4d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe12b64d5bd27b578f8e7a36b6505f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb235dd013d4c10a11c7edbdb3f31034370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0731a3feaa18b999052bc7e8053c50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e438e8e66739be5f30e4c6669bca65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f32b179dd6822fc5434c11966142ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eecc1697025e51ac971b59c8df184374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28860361fd080bd94ef4499340445627375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242c01afdcde7f54401e7ce105c0979376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db893e16baa1ac4658a255fcd09a75b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62a678ae2a7012d233fec03216f010378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac514617dabb22ff375ace24f5c8057379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a22a00d19538a83aaa411ce01b828380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e5d64a6f924d2283ba1c664a2666c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a3d3920a238d63006d0091bd14272382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f3dac9c418bf8d3368701b6ec468f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265784651d345139509e3d35123aab3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbe0e5523d2533af69d5bf719b0ed7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f0c6e2fbeb1cd02640c2044991c6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e30a0c4050b8d3e32cb98be428a7cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eaa830edc7f3c16f296156e77e09e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fbf29ef780ea80373f9bf3046cc5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb30c8a715c3f6ad0d578bebc245512390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd1492419e23c886df10a760c5e8e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e4efa7f87e7b970c2c827f92561cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f551966bf564836a14cdd65a606a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf7b113b312dd0b3dd8dfde6fe858c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac23b62e14824e7af5daaa35517468b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa62bd7c80efcc5ecf42dd611c1ca1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140c14c4661dd1d19f3365abcac2cbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610340be7d75893d2782e01fc92fa1ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169d0888a018a38c081e20f4bade61c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bea03628651204a2b7f7d86540d53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf6c31b26904b53ddc6e3bfda86157401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0edf610be34a3eeddf99a6451ea7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b69cd2f9beda42a79508f03a952972403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef488a3435ba5a6bcf7408b864bc60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f507160a84e7794076e448004421b44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b653826a46a134aa32b59a94b83d3be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064ddc05190f488d4ee711957435d91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0e8a8520d5f3a5ab8c6e0c2f7d921408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1c6a581007f7826dcae435ab64045409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650b27dd521608d8c51b516e749f3aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126252f3b37075e02dd9a57f3b0ab9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49258aace7f5ebc202bf3ea85d6435c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebe2a15e397819587401cb0fa4e17b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12737da5b54b842f824d94cbf66fffcd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7512a0761747789ce041642d000f63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298cadaf31e3268f52647844cb6be06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea8baad899337d948d8e02930f21e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f79cb0110671aea853d6673bd53eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb34b9bcb4ad6d0cd74eca44433bdec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c93b7446beec248fc53a62cb59d196420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e390c21c583ab2dd698516111ebe1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edd034a8022b6718be21e998e52153422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bd51db37e894edf350daec0f22c4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed96c312529f1d8b723c58650afcc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcb999be7f1f10e47f9eb484323e8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa51341f775713949d2d82adbda7c2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b929f0a4059516a7df2a76ccbb29ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded12443c7cabe3d44e3f503f986dc29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b853618bc56a6f9f3cf2d0d52f62360429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f6566d5cd3372f3db70473a20466e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3f39c4b76275e6af77d85bcaa093a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acebc14987e2b8424ef0433c941f3e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a33ceb42ceb1d9bdd20b0b66cc3613433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc1e5cb003d815b5e636ba24ee6567434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979707d6417e84849e14f06f41631f20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad658a98220bfb6df3cd42bb1d1707436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778076acec96768913c66d79a3419c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453112149f6a15005dd68d8495fd75f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1794e8186566a56d41fc8b1360320b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764439b9505d47190e1139f3f18134b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a768ab1b7d27efb2fbf5bb883469a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f6ee808a88084ab8464c7c9a077f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedbe558cad2a8beacfd4037337a0f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f9c3fffc03af117661676b501c498444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333d1f416148256b44729954a1ed38b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5721df1f8ab1983d3e736cb5c260b9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51024fb1197e06b20eb9c011ee1a36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4ca429200260944de9594aaa1a3be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75a4134b0ff118e5546395ec5798e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a07d0c4c3623ad37e1e7187d224fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479f70cd6133874152924ba886b6ea5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce353d3f3b25a8c066a76390c92835a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca14abc504901ba094ab05cdfc4fa52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5f64f1289ac5e50bc1aaaeee29ea5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e4dcfe8bb3968b9dcbf3ddcbc8492455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6dea16512bfc645678992beaa14ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de5920b3bf1afebb498be6ec862a85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41b16e330b9986769bc43c4b29aaf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fded1979d2e852258e56a3166c6fab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01186d8e4a25646ae8e4c86c4565a7af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eb31dae6eeed00b27ad9f5948e38f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92550f9243f3c2825814ae8d7d5cd774462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729f03d34e50fafe17cc26f1639b99e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d5981500cc38bcd5dd7e5cba004b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775819a41b56b48d19130a395b49924c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd467d6b4963e7940c6ffbbc0eee21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a10e6829c95e5786eb8eea3021f26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab355a0307ce0ff8d6f9b776f8d3bb9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68fede9763a7aa118528cae6a511c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30069460a7d94bba56a4173242a3b83a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd56fa9e5dadbe6ede90788a5b0298471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073b2f67be720479a9436a84386db5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fe7c3ebb5998d973400e422955fda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2878148d9f73f07df2821208b7af3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e02f02c1312b902d5ee407f36275e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00f17f15330b50981096b9609ad802476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec610a07b6a03964057d60350119f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28671db73ee51e9ca2231dad27ee61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583b277835dcf3eb561c4692dd64210479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b30b6d1dd32881b2e13e041cd5dde480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e22fd64689014900975c0bb405e41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafc585a2d3acadaa7cce0f88182ac6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53111a5802f156be6746e8a0ee3856483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde9862ef465a7a769700f47676ccfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9d6c3eb1eccf85882c92e67957068485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7eb6030b17a4cd85d634699724040f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bd25ea84b4ed3f65f039e9f2e087e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6bea6a0e5123118ee71b1a3ed00fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b6d24180d382029ff57761fade243489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207b9542473189064d443b7c4677b27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a29adc7e00884ec307f3fa6439af88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f8c62dab0f1e554e89649bd791e18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b04e709a32d052746364c8aead6839493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028105c302e6dc9c927d6851d2636939494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c5435329357f31928c2d49af55e14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3d93817edabf5727f24c37ecdbbb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e2cc0cd6243a01a44406364295468497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620320b059a679ca56b9619f5e5b0b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd078d95caef377aa5935cd0c6bae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e251e94f1f9b562eb6ccac5a937d89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc323bdd87026474ac40a6658c39626f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad59e1069719f0d40163f3797b25b90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c77e5bdb07c77325b921075081664d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606260802c203466a647bc6fefd9eb0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aeb21765f44bd72e7914877b75750505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ad9dd76786e5385c5e0428167921c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abcbdf4c884d1676195ee387e63329507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf743af0dc758428024eada797e5a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec71010dce2259fb9c9281c878dbd0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1adc34695d62c8e62399f0a75964cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81f70b7bd6be44a28799ed6a81d169511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8a2793b45a9dc5ff5149a0abb79bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f079866e2d0c7dca44f44f162546358513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6bcae3e64c0257c8b930fceca2110514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02a073516240340954ade05efe4348515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceb8994697d499436cefbe2297ba4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c4f07e081d050e6ed2ee8dc9e6747517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bda689dcfa263f6f468bc2e3f1c65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee8f5ccf58520a1e8a6f4b6f19f2c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaf16d7a23606fc51d44411e49e85e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75726ae75cc595d743a092d1dbe610a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa5857f51688bc188c530bf90dfa2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c56f462b83c0e08f30f7ad68bb12af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188600c3035e106da8587e03d6f221a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07deb53185af1a6a33a5d92807f722525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119f7f473ff7b59ef33b7bef9513841526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a6cbe2ea1f1cad51af80d6f9f06e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091adaff5a8301c8721476346b3f20a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af30a44cb31d333c1c045e050525a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5747928fb872af04d8d45c0a49ac8b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3270f8a6c18148bd9f39702d79016bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8926aad8b35cb16f04b8b64af8bc151532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460f0ce56c941389b5eb33aaaeaac0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884fec048c93b5689323270f366e20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2fdcc32042ba5bb6261f5c902914a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869321f762805fb8df10803d2148e0fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe7dac516241a7b2f400a3fbd2eccd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f03cc534f388ab8835a1b5af6267d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742270f04244c365ff4b2f7835c50e0b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd03062442048dff01147863ad93784540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca2920d1c59e79aa5834f39917fd46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4db4107f18091a817d26fa4458cef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b8e5aaa6c896f8701baca2299864e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1316717c80e6663c8bc4e67990f3e57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fa0f82d2d110f659aeaddd9dc9839545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94df5059b6532823d98057b41c42e31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a07bf24e37658b6fbe6d610d69a70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f593e765c708c9959c9013a215677aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1b138739122db50330973b5306af9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f450c80ef26bcd25ddeff323f7f2a9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f61590ddc9255ae574a94d261e2c5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603583e1a37099c5b182961eb1c5aa9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df60c6af5a3c0d63d8615389b5ae00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1271b533546052be7ea867a287ba3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b183a4acecd3fefec4f0dfd8b660a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7979830a359e2160096cdf7fdaba1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57945e3e5c61a94b3ffa337b1eaa4831557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8cc799ebc28bbec0cf399f2446a4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2fd2fc2c8ca3b434f347e4d776b47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9b321fb6c17de3a4d8b9f31cc745e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3294520cff35e342a2ebbf0a3e5aa44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252205c7c56d29812d44471d3c3b7334562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada6d3bbebec49731b4be1e45e0bfa9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d1aa7b0a1600003c5ccf9c2c1040564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28657d81cd4f08085824931d75bac75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fbf4121fbb66e85c0e0ebb39e1d2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b28e586da81840c449591a354b298567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed051411b497668f926d8cb4bc0011568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff465a5006bf8237cdfcd912634b19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a064fd62910023057c54b921c04ab6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbc4d2acc355409957bd3025b9f1d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a34bcf4de2b8e33f231f8e928bb869572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f10c64685d3e2f8e04a51548e7d49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166259b394d85f62fb3b95374a1bf40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bda961503a013d8fd3782f1efd793575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a3b2808e9153d69487c96b0f655e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7577cdedc2f4fa7a6000aaeba65026f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2f78a381e256d71cbbb51081d2cf6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96c3acd5417d25f91ea02fc6ec4c6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3ebebdcf4f1b25cd5baa2b1625cd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7723bf4c17a321b2a971280e5bfce34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ad6302fbfbd910c3d9a103ecac374582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c54facb05bf54ada33f0737d63d206583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d7a831767b41a0b3d62bc200f25b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1be73e5ebfe2f9bbd0b80b680237bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f16c0c585d29aa712a3f2b8ae13d05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7e3a972453329335905c4ae6be74b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4654cfec97794e4161a591e633be9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986320a30a0c651fac24c90139ff0e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a1a820491b19b4c8a7dbcc176dc90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae516a17595756d56238b997685b06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ded043a43354095258b987029f813592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f035672368531dd5d84bd640cfbb10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe503580e9c0e3fc3386bfc32207a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b06f91f924002444ab3ddcbae37420595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660705b75926f3db771f85ce28f5aa76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a72f6934750d226babfb83e529bfe4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6e04c39f15dd8e323aeed43590632598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63899c8a3cffe72a2cd5d09a1e606648599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20951456e44f5bf96e3de01b379e9e3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae326c95209276692f2fae2877ca944b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee071dc608a27261e99464ea3b6406602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056f0ace9b7eeea33747f6a46579d14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67b9f680ad944d8ee1d542b3aff832604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32646f4fdb6524146668399e0e256461605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63ff509d0d101a077573f31143cff7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9786b34a9b5dd1ee8175901d435cba8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d19894dbde9e13585bc0161147ce5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8120ce282120c29250e59b88df4e48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338a3413d8819b9ac2758437b884625610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5d2a97def809ed0f1c3df1644e190611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47058fd9c3fccf4acf4596e92438d87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5ac81f58564760f0c8deebab12c60613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd234617b33d3d3930f4266222679cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d32fa3a9fb0a2496483876ad815d66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd035b8dd66ae98d12aef208d7d707f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a664d8d218181bade31da1804e2fb50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2e400b922741d0d8c9ddaa2f3896f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8be52018d7c6426635a2788702c84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83356024b8e14566a6f576ddd7d862620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c841aa1d025bd544c695fffd56d6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acf4b571fe4c4bb5a3ae95ae22e6b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c249107151be618a47d9215b914b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233111033a6bc50a5eb94390d64abbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee043a43ae557794e7a35c4dacf23f4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca0a5802a58bc28e646142ab10bf41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e8679f14468956dad4d3050dca796627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96931d27b7fc4f76425433ad981448f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5014ce1e64924bb550d1b1f7eba305629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da52b7602810f301e74303b40d178e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3ca6a6ceada2afe47d11defa4f2de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d879297bd463d84a71b3e00efdf5c73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d68c1dda4b4b82e91c82ce52a6734633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f8a7ad2124965d689eda7b1032425634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4ab10171dabad4b00262c92bf0342635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6262593e9673b985e0dae15e22cd620636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76cbd7c3b4795d90ec100ea354bef0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d059bbc4c0fbec0ba97eab0fc2bc36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d307696b718da536fc525a849006740639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61990827cd3d8623fcca525229d65e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661b6a639be47580f05e1a660eb6e60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d925bfdc3450c8619b25dc9314644642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b031f8a209d2adbf75faafd24c38b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55c87b14d615ca0e196c0c25fed311644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f018de7b31c068d4dbdfa8bb0ccc2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7295ac110af36e0bb5004b1b8978264646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2848e03425686b3f1cbfba56e0db9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8411d93cf4c55d32dbe47b4fede14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf2d9994c3e6521b58f29d6950b61e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b283389f671511a5230401e8fc054650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adff576e53b00548bf3638ac650206f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ceb7a16a655a31c93b15e3bffc1a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8c8bcd193dd43d0aeb6b08814bf61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8b8c35c0d551ad4ca9727709dffdf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ac67b61d089e91641013349036853655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d05717e3b0b62f7b3f11c4aeaaba55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa619ddc7c2ff5df990e133445663556657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766b4e67b05062c4f307e5751a37704658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf3faf5cb61aa28f22e68befbad65e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b957a7875716781f2fa5644f08c265660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7effad696b038c0564c001d36047c43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99625800b98287f3ccc8ee8167557ce8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28e507623d8b48325accf425fc777b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced96d021cd245dc67265ec7f937261a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7898dab2be511cbe7196a8734da2d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49709065c5aa68c1d988fc5f2c123f27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f813abd2716fa1676495f475f06d202667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422ae2bcdb2ed0033748c89e5edb13d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6239b38ba04573bae7c98dbc7ab2b44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a80989200721d68d6bb3522c00cb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e306616e29222f44ff48892de73464d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b2cf4b17d076d9b970a6c33e1771c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c90daaf038be2e7a86e47a9cfd289c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cb4bb348423327b7134cd7ff3fe1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b2701941675289e227c4b329fae2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc33658d4669543b15169970ae95dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a83a9e80798af09d59a1e4ccc368b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a8a3f459b6dc2e8e0496fe0e371b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bf6f3308ff67f0aac48a82e29ca18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ea38a188fcfbdb9349032e5c83ea5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d08514a3feb1dae91f00f31ef6341e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edde917ce026e487841c4c005a6061c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5e1cc818a3bb1c12801f3d973a79c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570f585f6f5dd69f15fe3e5e337f642684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f8084206b68a1adee968c9c0349dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff924737969a995000e6865708122f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3bc1ce8ffb81845b7a2a7f069d3b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0137a57f692877daa1a117aeb0d0fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c234b379d73a563676e0fc0f7094f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09adbc623c6709fbbd98f867abd069a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bead6ba72681f0034229ac241aba2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccafdd7bd7ff6ecbd50a238a83271db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b1b3bcc14364ffe0dde851af32be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcc247ddbf42dca3b76ba9ebbb5e5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f734c7b4e7bb66d4fe55489300df288695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c551f59be34fa2c0741d52a0ae6b05f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9823b549251f5288166d19697c187697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b574eb3dea9e38d31da9a8ab9f0902698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ddf6e8020903b5ca52d42bec82d86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7de2f62f328a47c551b85941c9088700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b793fcd87c7637858999b5d2ebbea8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ed94e27f62943dccfca17cbd31261702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76d49455c90fed3a7579065cc4663c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695404ae89846e6f9b414b1badf408c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b94aec2f08e61c9302f96b4de2409705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e310bb4c5a31ca174d26405c51f270706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50c715d5a874ae458498e60d44eb2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a3a49cff3a3acc77242a7a86f6198708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c9da380720ebd2f70b804976f4bfc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcc7d8562ab5d1b52d72f079c3a56b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f1498a9ca2acc32a89c64f323eaa3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6213599931ac7addc70cd2853ab8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed191f9d85dbec872dc84cae539d4faf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51313683b349fa9ae097cac94b62ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731e096ee5e169f874b41303e3998d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d337258b0c17990d9fa6bf52d953688716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155995433a4468a9164d970e7f2fecfb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0015260e89b8140280ddd665f6e4a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfeed32ab35a857447994d3d61255c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e517179b70ee296bf2c7eaca917c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71039a4ca3274dcfa6dd38de4c6f858f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dd51d42ef406ee66d47da48c6d91e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1774e428eac979d55da52424df55a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b4f6270bf201be821ac26757b457724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775179aea5a19cb5c7dd7f21d4af3f30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea5d30dd31c114d6bd9672a89934d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc022e43bcc15b834e9f20243cd4a732727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e793908529f0bda15c2ec04790b5d4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f68f4458381bfc213ab588a5131dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7af8d2683fa891e32451db5cd8bb1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99bd7fa4cb206b3c7591f825645856731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9205a65d505bc0c3296452b909cd04b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33c74de68bf1c5c83470a1951d4fd5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77b378e9f0b4f360f790da58014a0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e3af44f1031ee8d3dea384e434402735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18941ee04a7d180ea39b3cf0f30b977736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c376ae6271ca374deaf8ae152fa83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc617217eda579a4cc12d3eb0a8d17a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afef5830c7264040813b32f5496cfc4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7b88496e6a7bd0fcc62e5c8396c83740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fd09bfa1592cb2e7256050dccb03b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b899eddfa8be5f59daeeb7296ed7b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093598e39a0ecf9a6818d4f961ee0f92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5624f72f7d8753269ffdae35eb0d32a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4579a47280cda6e5583b60c070c9d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c08bd6fd0fcbfa800e17e390ee2c53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec4223a91fa3b85c4281edb8876e4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6200af4aee740f39f96d2cf191e3d53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369f086b38e2dd49ce64fdab23bd09a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdca469d5e454299b7ea167776a58c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087fc51f8e3d39f27eda69a3420f63c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b4c52cd790b7b9efe56c178f20db7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36625ff66ebf6a642afa9d6becc0d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8604e043703a6e3d409eb8e665ff5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791feec0bccbd0f3292bebcd74e2a24b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826ea7c38c6fbcc711cbe1e2e741ccf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca287fb3647e189de28a9c49a986a08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764498e1699a5ed6cafa8f1d821c215e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a031177366b1aac4aab861274902a4b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>