--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190ebca08312fd794ddf3da6e587ef51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dca9caf4d284ae2c11914acd2abf8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0378d4058467b0a6abd9ef1f2bfc0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffc57cd83f67afb2611e6b16cbe7034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774bb3a23d5e1abc8f35c95f0c768925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b2445fecabb00e00da328bf1752816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41caacc4b8143f0dfb7fa1839041a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfacb201e43a1f214759113be277a6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8918c86f971af10b1ca37174976fc239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be38cd5c4135139fa794e91be3584e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8e12831fabdfe7efe9de0f424aa811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6c73f6a5e90033402778be8f8be4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652814cb3702841c30574289827870113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f38587f54c99a8eea5500be950ad014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7b4c7a89ea3b31ac03524624af0b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0fbf3ff31b8b5aefb0ddacdd48c0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5264069e79ca9cbf65042726ce8d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716ba57d56893a254c0bed1ba31e55318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf56d7ba80dd616fa26cb4ba3a1a0d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499056000e52e7c14638f1422e1dc7b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da02d46c8571eff077b7e60f4f44c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0841925f2bd5f45ca43bfb940c2a5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c5c64c8d5e6fc1cd82da60f27a93623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d3b8524866e411634e3d03dabf45824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecca4b949dcec0f2339edc5fc7c382e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c3c3753d2669998ba1357c064a64226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fba2b7602d3ac90fceddfd6fc5c0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1c7620ba8d777bd3a9e3a3a42dad928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02d344d61d1891f3cf929b840a864d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66974f5e4c3b99de54a291adb60a7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca8958dbe9adc214fa8ca25dc4e97431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84035ae75a85dc5af0c48e74a6aef73632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0b6c8ac41ff4b5705b9f0efd10bd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fd26f1001f7cc20e47e185065b3b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82cbaf9e923cf04246e15ca756f7f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c310c132bfecd87ff737be65b2ca036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a43033ec1cdeefb9ac29c019b4876637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60feab902aae795738e509bbb59384d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235d8845f392b17098edd4fdbcf561239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a9c642ee871d2d4e86b3d66498c9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09a23dec0f234ffea408808fbe883941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072a95053cd193603bf181b4e494f0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215caf7a3753efc63f7a674b52e8c8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dad66e368bf3f7f45adadf82c1f4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cad2fc3f80352ccf8fd518ea6bf00645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14761a77b8123144b94bb6779d7b3b5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd029a80e12d42d0ccb1e420b346abb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33df42473aea35c071f74edeae12d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d3d62e2a8631db2c3d5aab119295b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185e112869bdf5fcb6b28e2577fda6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65855b6d0804349172b7debf0fb6130e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f6db3a7c724d38e43d4e402eb26c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33d3ce35befe899836a6da0d67589553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4c7ddc2380a0ebeab2921da422bdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efa614424843ba23f5e1a6c0983d2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaf48ff38489bc05ca71b3c9e599e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e000d3950e1b725f97c077bf4040f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775078f4cac4130c3850b171ebb722458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546246d4ac123de053cc33dc8b1195459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b08a4fd3773ce1f9e54e5fddf7f41960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba49fc9e5f0de585236f91d5faaf9ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d730c3af01b6b632dea62f4db132e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81c6dfa57beedff3948e7fb1a1642763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d6d8e21024f12a6824a2957b333e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f9e83ec58e1323b54ee5ab188c7ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721626bbac4d0173fc0ad90c399788a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cc2e773ed2f0ecc82dced09c154dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ca62f5b0e537ff9850d2d8821a3e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae10164b2dd9b54a34936ba756e20869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad899a5332197c0866e2a5295506a4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24dddcd2e7cf0872172339a58bffa971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50b97faa3d9225fde21d94ddd8f54772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e081eccdb8e8ec5c77e6344efba3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7ef16dec529bf09f0431490b45d6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cc892fb076632e51f4b9a2a94e38875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dff3d9600fcd60300217a5edefb51176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd078e09926222384c38bfe9ce696077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ad63a452ad3d6965c65bf13292b9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04818fac28b6beaf5339633131ff5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dc95325beca713794936cd06c316e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083ccd354025cbeb0e2b49c0150a40281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4123bfef2c96cfb2e728bc948717e5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8075ec11184888b66c2e165049e209383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ba1e7cb7d5fedd38cd4c44a543b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c5b5a3f84fb36f16bc618183a8cf485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e041528f29b9861cc2831099f4774f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2de59eb6d3676d9be78348db76890887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa84ab938808e266fb1437101e3a0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289fe788976d82d6c25d4e2daae549e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dec9e47813d6889aa1eabe1e8e90e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855683371b9569696d7876bf0932d2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d677b0b12f384857192b1ca5e36b5d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c67c5c56365db64066b817ab8f6b8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8105cac5bafb0fd986a3567f4c1317494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa1dd8e03fe18a896a270625540ce995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f279fe7ba27766aff91ac68f807ef796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c6406e59844f7c4afb27bc83ec0fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139262853ac977e85ae54a4039e89bd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714c54b30a6c8a35500fdcda5167f7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ba65f567f4d7a8145379628ffb696100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fb15dfe2f22e709c022349ff7da14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe54643f5334e4fce0763212050410102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b04b73993c4826526304f09b83e79f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c15bf6761ff627e82e3a6473f4d81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac893a9f7b59bed0e947e90ec27d6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8f403e245ab20e910e72438e48a71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885af5250809fafff3fc7efd5c57654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a88028ba655561f16748ea8260294c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c60e6798f844ae4f2ef5097100bd3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c30641895c11f90bbf2e06a2b4fbe2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc85da57b1be850c7d85ea2160cf299111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393bd79987682cd190c5f3a3f67c662112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc68f04e5e5cde51c7add28633e52d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621301a4a1588a0e550084aff3d5ae5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce08d784dc061e01e435a24fad75cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a47b038a06eea2ddd8a5654661549116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7bda02a8bd2420022e2347b1cbcfd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162eff9494472b62d92b14afc445ee7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c27e996dff99643a1cf783770bf710119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5e9c5324450e3f3994a5c3a2cba88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad9029c0aa8ce02cf5ade49f6002f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffacac09179ab1924c32e1f2de8579122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b76db9a71e81b5f852f42eceb9c82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f96944f35dd84d222105c919286b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d761aed029b2327a000c8ba00274161125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b95671bf9e0cd98bbe524592c95cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c00581d03880f787800b422cff88e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265de0341b5e719b0373ffac2fe6bea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbdb0fd12c8d116dd8cd77703528cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364322ab8cf7b2323b3b7e67fbc779ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c149821114022e21c46ea90bbcd6e2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da18ac39ffcf9e3fe3edeece71cffb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f7904015b23ffd02d5905e85c6ecb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1643b2fc171d38ce2b80ecd1a73a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3180a2b628ce88f11f387be73850a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74a563ac1741f5e456fee91ca8de39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664d98b062dcb2f845dc99ded21d5b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c93ab24ce836dbe31c29daaf34204a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec545a921e9f85d7714812c7ae96dd0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fb8d3eb7870e8ea338b12cbd18cb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda3096c49baf69b35532121f0b6ab7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa117af6fa027ce00943a5b6c103b103142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e39aa077fdb4344588ef650319174143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b367e5c9bb6858aef9b4e80b5d5a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a91c93e62d0213d85b7d2cbea58b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31356b3ff432ba894917755461ffaf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baf7369d41bcbcc782a3a87c6606a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b1edd844325fe899125a385d88f68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da84490d43d02da8a8fe7663a3595a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1fc9e1320711066cbb53500b82af7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae912c67b794fa8abd0b84b6d6df3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b33a0027a0ffd36aed34c81c350966152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e044c91e14b5be348a8770d0bb917153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2eb82c7eff243143e7055520a7b6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac01ffc9030c2c51f2c6e38dec3c605155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784491217f06e9012460b5b1e5f7e8da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f64d2b21053e992cca32f7adfb989157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e3a58984ed9331aaf2f419f375b90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61088dd392004e0235f9869f6a94dfc1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dbb4da976be495718f9f42646f566160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720007dd265fd002ee2f5c8901c2b4a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43210302d2981f10a8e253adf58a24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fe529b73bf4e70488baeb640f56f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990b7bbf2df6e067276fc9c752b2440164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3df902490959ec5de3ad2669b9fd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628e3eea601ef7008fbf03f1ddefe03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545094db83af8a1e6a109f37f37f8ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153c4107be3794fa829d1906603e503168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbb8bf8b57b64c9248bb2e90b8968f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d989149d53a189a3179a8d1d2011213170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45503c73e373ac5a2ecc7e99353f1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55139dd56d57be350bac0fa27f27d884172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83ee578ed17f289d8c5b8bb9c369e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b30ac5c1eb3cc6749b7ff3e0fe894174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b25e9b81e39bce5e9ea2fa1098666175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd6e83633dc7104bf22967c75b7a6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139783c3c67112439ff688bef9fd679177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230af849dc0279c011732936df2080d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9512539736a9f3261d7196f59ce6ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ccc1b1420c7d1d19f79e6901f06ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97e33be7d51f5d9a0eca41dbaad112181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9818e6cd6949d0884023e78ea534a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09b9530e735cf67dec65f14f303a15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa91a9a43a341ad127d4215a3ed731e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68db10fd63a88025f323d0c994dfe19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde146780f0beb7e1f7acab6826d5278186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de56ea3a9b1f6aa4d607cead2d42d35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3502c770b36c7bce5af2a5b9480417188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201b0ad58d3dcd3f659c25ee4a4e1c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74de609f5ed252f79c7d5afcb40546190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae87cf83ee7eb6ed515a4b6ec3b93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62800aed42311baff002deff69e1fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20290c230a73378a7c33fa30912317ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d86bb6fadace598156fa5c646f4ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239d8bd5288743e55c7722081832d1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2347e7e51ffd5c81ee0d2f461ac431196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f2031fc6786742eb625987427ae30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933792a9064afc4ba136bc162ff82ff5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a9729eea6bc740c1bf5096390b030199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a05a7c8d63963e71bb97a3eae24f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdb68823f9162364d2c9e334f6e31a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a6d1815f92acfe20f8605cbc1d211202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11448bd3e9b14c69ed92082136b0737203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35de73ce194678d901e0b747517e16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a289eb39b7e45075105b020458b560205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadea7db34662616f663a25ed08e22e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d6b274475a34d1d807b5916030318207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b16e19ee1aa4772278ad489203bdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0730eba9a54c6fbcf1565c3de5b625209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51627537f25595cf71f0d458426d2b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4337203a5217c1db91dcf1c7c1ca5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a9e69a3afade76e35de990d30f68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf1fdafa58e81e4bb733f4a871ea7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e436872a67b2fa91d4c9d2d746d2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69764e49291d4176e6f9208ca20248215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170df8798d4a4df7e79e4b48d9e3bf6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423732a863ca07ab669d4c8855c9a79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a98a4a2aa47e36b637e1fdcef38941218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec1d63510d7ffbd53ef30fb42d3456219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a1d15cd4d1e7636d019d46e1608c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eb0dccd06f372ebc904119cbbbe32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad269af64ce4ef90a0be85cc34fcf08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7d5f132e2c20419f88b4ca3d610a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b992cc191df941a7ae63a31c40e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c618b7bb496d02a6a4d7e7aac3d40b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ebc2d849b818644711c9b581b2668226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2552158bbb892466c29121946b14a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969eba61e56bdf53a745d534a8f34d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b5b4b47208c9f84e61b46bcda4df8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51bfa2d6ff05bd65610e1611d03ae6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d30f26ef07883f397510e93cd2607d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e30b2f0044fcd74c34209bd2bbdfc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900b3e8618955aa40e408e4d1954944233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ccecb60d4b1c0455ae7f587f78e05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec1c210201a83c79f93473d6889931235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca9ccc24dbf962f9b03663fa121fd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9705114b9ff655a1bde1e20edfb2558237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039c7e54f2a507cb8cb04d697a97697238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056f7d45a12f6e084abcc113ee58ded239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf37f8735dccf65d364afeda656ff3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e173393561b89da87ef1743adb8ebb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58cf490912a34a8324e968fb1a3e5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eefd5a295e90e0ba5094ada4155da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a72e4df117b136a5295fed42e3f48b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430526a5786f147cfd679e57ac4aa57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70799752a51f439845cab81f3fbc291e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75924adcc8436db44b692d261942f89c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fe216ef6f502e334e0d5396d8132c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2ec4feaee149db373473126a41449249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee343fe5a97c9dc4f092b3ce9640745250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b353c8b1f368124c1ff9fa3e2bee1db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89212dfb1026fa976cb87c657dc43bc9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401dacc00b3cb92d45e221d6086e075253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfed67f8b9bcb5c0290bcb19fc05fc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab599e80049150baa16c99f8ef34d19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d87e97bee5e3e1f2891c10467281fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299b42e2d32339cced766d2327f1bec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5370f377a550fb89bd7bd265a3d96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aef6e9c0c3d988ab3b8a04c876a53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad102e486c89c2fcd334a5443cad68a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d32c2c94f37c8f6c0cace71446200261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67500bf1b2f97b3c9c29f2fc0db93597262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b61ed0d1d82cec7495b1a49760b62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f54a00a8689fc8eef934eb383d9383264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae09d40a2bfecb447984fc576593b01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441d4ea48baadf587204ec4e1e9406d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8a5450698b27a86ee5217e73221c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934ab8c978687755a9b3d94e8339048268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be304b1b04db2cb33854404cf93425a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5023209bb3ba8048fa8e1cb23ac0fe9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c3829296c7ab5f96b28ed13e10ad5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a618552753e7938fdeb93b647ba709d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201e022660f8f46c17dda4fae66b2ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753bcc95f2d7e8b3cdabd667c0980fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedb066f50404a8e05602bcaec2888a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a91312cdca48fbd2b6698dc6ce6c1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f650423f5b08e58353fb5ff91ef1c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be107e93e8357944c4e6f3ab336df2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b46d6c0d3bfee15f5b5d5ad90c5d1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4a519ee05fa0f982b282735d9f70f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd170a59fc0c9c968a34fe4cc966d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0d080a2098b3e1f2a31c614e4bcf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcc64aa7f0948c1909728d4cc64ed4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4207a5b6c1e604d2c74322763ab3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598208fdc560bbe91a1133291bf35f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365357d908efc73be6805f03c4410335286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4c9e681f19dad7e10b1374311acb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e680c438145c2df39c16e960ea1da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef827e08ca6423b5349b447f40435722289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967979bb943c5827fe70ea70b00c1af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31034f75a1e5e2765ab84995fd0f67db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820bcf33f5ed3105e6d28bce4662658292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f36ce9a5c78b9cd133ac606927938293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa049748de6409606f15f1ab4cc6bc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f917c443dda5606508cf18f2084770295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c35782922ef673409b19e6818386296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b18cbdb7a404e415f15c5bb8dd5c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420be758fd9bc55960db9ee407ad8c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925769ad7d52d4bf0394e76ac0ac8a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26156b88fb9da46cd5aa2d4e8a1ee39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9c94515d3693a748fa0fa204568e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5339ab39fda3b650edeadd3ed7e047e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83ac37780fed7933640523ef9daf07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbcf38eb9fa0774e319fd47634338a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b17975690b523fbd0b846bce5d8813305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c79cbc105037735fdb0a979b2dc093306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b245ab31864cf10618ee9d2f20eff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a84fa86eebb97af25b5bb3960ee483308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fa72dbf08a167edc21779637c22a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612654bf0d2f1a45921261a23b551703310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f7419f36f242a9343cb224af3d781311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8795c0def97f2fa6dd4ffa7e5ad93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145aa75bc36a1943ca2104d550a3be5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f198075292dcf41f954166c2a6fb278314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14acd29757a970f7667007ecd70a07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416a52556667fd255d00e9a8e689db6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf3826bf2a3bc2f38121b9ecde7064317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc365a8007f2aa325db677d6bf887e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b4101e62e955b4ace949b6c311c53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495522fa04b8e30169a62cb26639cad7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecaba0364927fc5de1d21ad10164c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ea733878c85f54c50da333a9be655322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443d9cde2613e68ef8eeae9d8d6a7d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6a88203b89daea5fe3a7da3be1283324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4c4503df847039faf8b00171f8396325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc162337f3c437fbba5c848a64b9ffe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de153497edd00aaa436d1d452e81e41b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95afc56b43cd6776e8b0393994e7d41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d807dca84ec3eacf9cebd36663c4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab6fd97c2ce3e9908eab705fe3ea64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4bba772dc3a04eddc6b853e3679d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e0be6e429edd18bbfc4e1e2bbe6f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab46b38b1c695065ac546fbf5c9400333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0849d6fc59c7b76ba1c651f18db29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501185284c59224b2832f739c1eb4490335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a02675e5ec2e08355e71bd4a5c888336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e1140dcf259bca7b4d68ef43cc788337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ac0d9700f211566c7836b7b732a6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e1b001e014abfb92963480d9800a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47508d965ca1b277d23d5a0e84e24c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613212d1637ba0fc0f2082c92079c726341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26642360f76d9a86a1d7297276c438342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f8c6f1d246de4ba17967b3c6da9eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab229bee6ad74bc9e97667d8a810222c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5e55abcf289ede8437d6697311071345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acc3b1362e4bc2d5b01b661f57a9ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0036c6706031864ecd64dc56145fec7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b9bd7f5d3f22e769c6d48b61507ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b00f2c36d1725c04202f1f82bf1fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d54f64d6d69c1f3521cfaabc0c730f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f40fe6cada473862e3f23afa204703351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10173c6b4b07b753d0ff48c7f14211e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bac302c47dba94f292b79620e5005353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153da65162157b62701ea36686f3eb17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c34c2dc06233edc5eb5ce78a1f508355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbecbbbadca7165ada71a2357b55a45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c955bf5b5b459e66c7f0f0b75e887d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd36460166e9fe9075989c446aeb85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a21904b6eb7c3bd77d411c1771a86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ba7eeef449dee4665b8fb97069261360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebc36446db133f50cb748a9d47e493361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee93918fbe54c9b9cd85cf9ee8760b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bc934680ed1af5f78f2c0ae3055c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29e0dd6fff59c34f554d348174f9cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4df532d5e12bc17763d0412f98878b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517bfb7be99d563bae220242ada7ea5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5884c270690121f9f9daf5a887ea1e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3730931d11890533640c942bc81453368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece497e013766cb800035a1b1639d79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23806df48e75e510f7e8b9b99f35765f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69196bdfa2e2e3bf209ab23fb391a27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62075f2e20b12bcc97d7d2c777a3b2f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe50baba839f52a53bd10fcd6403c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2a48b6ebec7e63dce66b5c571dd60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d3006898ef46bb785d2518b7857ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb58b761953ca76238acd6be25d9a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b34088aa70d22356312be758a5eb3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a0100c574b5c4daca7c6e489afc66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63fc025d90a8abb3b31667ac4e3541379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d725734c36cd29d5e4de0168051a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5553c5cdfdffded78f55ed91a112fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facec8436a7273663f43c6f87948dea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7fc08c8fa9d668dd23a284b7f0433383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80ce4470df0bdc4b06965f412f6e8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab3fa24ee9b30b7a7ca19882d1c066385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0363c3b35d96037e08aa471331ea10c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b6170e86d1ec5b8d1b13bd7d5571b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc05e12aca8777913f9219af4ec4f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9127dfe99bd9caac4f48cd85a611fc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1d87e2369c49fc4ef9caa9efa68bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40969811f1df39e2f0a3bf2ac1f6e960391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04e1413411ee305655c76910452b27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8627b09a3318bfa8fa8a650d96aad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9c875ffded3bff7b936d791edefba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb40be65da05b8a44cd88400c596af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc63fd50c117f7114415bc9a784e0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b310c02538bc6df10a097107a9a40dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d6c7901fa72b0ee614337e2a34950398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe02bc9b2ff0a9cf126164415c2fc11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec933fb9fab9fc3e521e995b79cd41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c071d7cc5129c8f712ab8eb3e65cb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82509d757a78440b716bd993be95ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d4d70430dd84428c304a5f7d49989403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead257c7175ecbd4acb0818e984f2d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585145a0ed0932d79f59cd7f3f871a7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437d41b4631c5b463d450c7e8e66802406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122e68bb979b8866eb9aa08bb81b523407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc39d18fd17a766f41b3983da23fe4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a40a1e04a04982b08caff62cf8b08f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c371aa463fe6a3fb4dcabd5f0583abe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1ad1120d6293fa25dccae6c0d3348411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b80216d0800bc2a962b4c908aa7af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836925705188c53aa75c972ffc211914413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006250ff8fcc06a2788ebfeb14aa3c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac60f1767dd033adacc6e63d6cdf73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3becba7b8712eb96ec3cc7d9f05d06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021813c669a173092dc1bd532599e309417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d27dc9aee7073dd306cc9b5d2f1c2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01abf04ab066a8037fdb822a2573c05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a88697c50c07451b80b55c3bc0ffc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2e4cb684d2b3a44f42bd0ed180bd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e05c7c3ce2a88be42d39efc6b4470422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaee4da145e1cd360caa6ac6d16b179423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b063900c210fdec8c7ec8996c9cce9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b251b5cdb130ee7b3f07b8f7889799425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1314bac5fc898566263b5bed1e1eae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f80d9d59857a581167c3821ec23e62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707f2c5698db136c3fb11f5a72a5fae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff6fe0bbdc668d062ec3b73a6b836d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f039282e8caf47318b532653e4d2c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0b691d756604b3578bd78e07e02e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c08cd581a6f2e35c41ddce2f2c56b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef5a292ed507fe6e6ba70f7496f268433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f496e39fd8a1a18cfa476e0d598e4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c106bfac5141e4b525e1aa47d9262d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf48b8c2a868bb5775d4a7a3e3514d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd51b8d56acbfa6e71bbd33e6e10e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb3b2d9ba89e34c8573d909b3a643d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf987fffe8796e39a06307df29c0e4ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17838c8c33a1bf34244f1e63ea6680ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29243cfa894b7ce600e26f56a51434e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625549728d709feab4744a1013793a42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9688c4ee8bd35b68e262a30f576054443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fa6d5143a5d5ea697363ae29ade4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc722afd73343d1becc0a1ed54c361c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9384dcc7a695e01b6f8ff2bd7aca6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2c6c9d75762355a184be472d9fd9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abd01df4966dc572ee434750626132448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a14decce9c66c968e9a4f2c07e36a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797fca7925c92dcd3956d0033a78bf9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff66ce9ec8c0fd2a2b5c91c93316edf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4283e61c310d076cd33a2868afda3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441c65e2383cdf7467940537118f702453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570a6a71655322e90ccc6d58de5b778454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eaa4e1782971891ef9c9c24144d67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf38b063a7b92ff2510eb43ca8eb9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89d5e4f00e32322a1b72904998bbbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b127a385bb40ba0ffc3c5d3ec4965b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede497266642596cb9ebedcb30b64788459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551be647d963ea286a76a3997b651e6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f94905aea912aeadf2dea2ff5f41a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419ac8cbbebac26cf91c02a9ce0667e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb8d2d7a474f6c674bd1ca61c5a29e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c51b9a25e177f5f6469fd8c50f1f70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6ac632dce319c4c0f2e2bbc868311465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f91fe8fb61b41fe00b4cdd291323e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9ae495b9427b87efdfc781bc41616467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9821a8776791707045a2a77f6a7e28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765f02abfdbb317dfb76d5946a96ba9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e876694badd7fef4586c9d944b4e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2758d0a1c7681c179db5a4d4b2fab3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde84bf6c3eb07265ff52dcaa7feb5d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dd6ac3a84def292f616de426952ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3a76d94aceb5a932dee3d2b1785c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9536ea7b36aebcd8c436a630532680475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a148d9a74dfc0a1c7cead682efaeee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a36c9d4a442962caf5753e5a48c1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04957611cfc0ed8d899bf8a992921f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa3c32657632409eadeabd1ddad9e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e84e911ea4399cd4193696ad8e7785480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887eff6358fbf36eaa40899f7dc024e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8a6e8fd75771c631ce09cf0867c98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae895d15b5c6995b6a4c9eacfd508a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b49b2f824217914bc30e8b7c001995484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bed5771318656c0a69bcc030a8184485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a921039203e509bb6c3839e1ea3d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a53952a2de9e1311e8c31c714aff02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50081b4d54bc45cd1a5b82ace0ccbb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa6f4e6d838cf8fe7ba052d7cb6027489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726d5ae6e39c94cdabf98773bb09da9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efe0a6439de4024ad1080464f2bc58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff5bb47f5c0c39682cb614e2547085492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba457852928c1e82759b88039e0fe936493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac354476eddd2eb76db74a49e7eaf3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dff8f9ee37a175374f587c9f999931495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacefda1a58a5831670aed85204a693e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd488c37fd6cc8730104101d324290497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956c2951644473bb63fa8c9c3fd448c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325e700a09d59deed9477b1b4ad5430499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d63ad3743eff57a05b6ab5b665eb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df0ec8072b00f23124197c3a53d816501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6091c43f1011eb127a977f50cbfe3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18b2723b476f921d2817396fd30737503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e774f2a9b883208f3bc67c48a0442504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f21fbbb37d3b16ad4d7d77dae80ec0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160190b78bddeb1e6545fde8e6be29a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8887c35d10b9c50a2f4949b6ce08fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c736cfde7d095e6fd34ec6f30355f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979f3c45435bde3f8d00a031a30a42f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f6c11d95f00be0ad52eca8ea2706c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af3b8c2b1614cbd648027022c6a6c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131d10653bc4087e01bbce7d2e732ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b871c4e61dc841a2667b62c8581457513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ced2342e13d1613e3cfba7f17e4a48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d438c63506ee1d2b96c9eb2e7427f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f70399919b16b7651a05ac2a69238516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade799d2b9e30fd9caf9034d73c2617a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aea3b9d8dccd7797e614208732ee0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ccb73eefefed57564a00653f76cc7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2613f68aee51b45b2efa20808020e60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbb3c31343529e4bac768e7e1b6707521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9c18704d72f3c02ab257d438d8c87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b20ba9375f8c40dd6a0b0932de6ce8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb091ae5c7de7df8f6c08e268319cbbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471cd195c3b22ba85098acccb6d2cfe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654275a50b7fa558ba0ee48743b0f87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145ecd383a5403ec8cd18a90f6f21e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1dbf3e3f3224e101058d33a2bc987528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a091ce0d4d9579e68f0582e0c8aaec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439333983637b9000d5649c36f21d41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0537a7f61461bb0e6ab5f1ea0f6c6a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e07d31f258502258a74c8133ea67dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173f90f8e57553b17d31ec440f559fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6c72f648c34fb76059b2e5655d6c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1991fa1f41d2c05fd906698e0055a2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9ee35748c075b9cdd5a9eecdcf56f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bd329d96263a7f06b4c47baaf8ef5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da897db9113040284e94613c989fb22d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2857c44643ddfabe96b0fb98e112c39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca503b74bf4f701481645e238daba24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39c1e9ee3f243a97567060f698fb3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcce08a7657755b34a5fe16f8d2160542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3231f3a3bca04e3f580ee3ab79f4eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af994116a1408a282e02cae7f848681544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec1ca278b8851668fefeaa3e855a2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50499e9239d48e89fe8c03713396be25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6a871d1008c06e1bd595d096807c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f4bffb47d2155480413c9918cd722548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd3d109a722b0b5873d9050d412143549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957dee59c3bc6c2aacb0607dfe4b4c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934448185b0466f07418f72f078e7f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428c1669f02724ba890704378e7d5c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcb2114e6d0e4dca31ac348eeadb54553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec9836098397671fced389170b822f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76636a5e02d6cb90678a54741535fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5787576ce0fc174e3ae6e0eea3b6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfe940e658c996e5f4f6a2811a6abb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac13d2afce8a8b37ff5a3484fd5e17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eddc250c1e750d32f4ebf21575c29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f27bb711368501ef0b5c8bc9cf0f8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649bcecdb5b50e3c7b38b1892e2c87d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b53c0d410de76d0b50877486b95185562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ffba3b62d3939f73dc04687ff015a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36333f92ae382d7cee31fd732805da2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2280b15951a8ad313484091880f9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1a7e90ce0a7bef5259798cfc0dc51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f598d2e4098abc5de78bc62efc0c3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737827325b45eef4b0f14262e7a9e59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea84575511ea247f4aa13eaf57ba23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2ff1c67c60db251137f744f58fa50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31193e94703ad160c2be6ca3857c9203571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbcd7f7ca6e348d3a2077f0257167b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dadc42762a90ece2fbae3da612616f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54aef50ad147baa530831e1c417230574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d4d425981cc625ce55357cde18751575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57cb50a320822ad0d79579a3b65b6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2345f795e6437fdd4d4d27dc8102d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd919f37924deb898a6565f105623f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f48899d0acb82ccf0698d7f0f2b5cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f7b75e43bb1a61730bb221127793b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5032c010b7e195c57975e5c061833581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bce3b5e0026972faee6d16178ad87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9297b01bbcda3dfffd52d56442634a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c401dec539fd6dcfd207b7f976d68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda51a75e20c9fe10c30650bc3323027585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bbe7e5cb2dddbfa6f62ac164c3332586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af5425751ec2b9e875b638771ee260587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c460882c184ffab6f456efce133481b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5639ddb0997ff9ba45b4f68b0b33a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eccde3d0ea67eea548f9e2aab11fa5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afc4d6410cf0c7821b30b4442e846c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5d6e1e422b8e76a56db97a86ff6fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cd0c3551c62cdb6d1d5710182746c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f604361ab5ab30173a54d1271bdd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49c7f33425d62531c75fe50104b2b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85edfd11d5117529c93a67d331b4a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1107a8c55868f8d753fd748364e52c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fc1dc53cb800df5f6721c2906f812598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d2943ff105687876a3c88706d4a0c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06045f027661a32426f78ef9415f91b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84315d43385ab05b437fc6ac4a5901b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3f1419594a28f6eed1ea38a36c8e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78be2c1b867620fd141f953a4fed5b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ec40cf79e6a1cf19fef070311d814604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307cfbbfadb0d7a1e4928ef905005cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbe79d4d2fa9d0f0f6b96de4a593cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863652676e02fb98dbac68f6e4fc292607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7421073611458facffb17553a25d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e61d4f942dc2df53c40121d09f1445609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7629918a1a79854344b18b1a1f2c5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a1d24c9f59dca8215e634b0b6ee0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c7155f46adcad6b52dc2630045d41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91d2af0f96c0d972b3127d531cc97d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe642ffc2f414e497be2a70643b6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd078c7691a7ce1a7e64a83a46949bf4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00629aba46693433663c1522c3aed65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03f7c215d51f75f9f09223dded9bc7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62517cb8d59253ec4e5b4402d15fcbc8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9f69190b26e0edd6adff4d097fb89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7692764f8172fe044cfb0836ca0d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6bb1e6fb109d6c0bec321372d133d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495fce0d3e93b191b14d714ce6a8263622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d28fd2a85ce218575ca85d9219b3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895579478ec24e85eb4312b88e862c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70400e604d918d76bdecc1d0958436625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b386e80121370384e7f114647f9cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bd66b4cd71d1ede34bed94d89f3aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb0489a5e5828a4175c6a5e02dc785628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad110bfd5a7338f21bc9ac114ae03b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d178981037e1b85378f23ab17d3338630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa74a22d392975739ce5394dcb19c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355305feeb922445cbdb04d28a4e7bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb0ddbcc51515548af859b3a30276b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142702db835041c4e1847395d49e962634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf0b2f29694020bb6e5b94a989a58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc298f3abb9c7183b688eb3c985fe35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7c1154e41a2cdaf77cba70e350b4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326c346a21ae7beebedbab27fac6a56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001bfee90b0faeff7c01f2a5ec87579639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd3ca8245d16d627c4cf617e22d2e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6009bde2cd0111379bb2898a3d5dee4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37c5c2baa61291d4e3d107053bbcda642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd8be0af08f3a4c9d266caa34502cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212fcb61ae2b6426caa6d896b044d32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ae12774ad6bdcbd02803786ae6b41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b31367632c9a7df11f043520c9223646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811545d5c846688992c7e7706e0a0f9b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241838e1fd5528c31e00b49cbe566c11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03026327563563940b973dd5b554f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5030c04e31c8891046aa536265554650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5dcc7a2dd1d23581b630b38783574651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f3db31cbe70f941ebf1a8042f1d59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7b3b1ef9654aa8f9ed27794eb09fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e532c2349c3c0b075bf7563a0d5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53592540cf31fdb04538a12513b4da3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890323a7b70f8fdbcaa88b5da9444a48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b85928183dd959c91e52bd86dd3b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b851054fa5af2e11bc45607a92bd0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4603a8efbb937731a3c87ba920f0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcf87516283dd8166b5d316b548f93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123178d60579f8d291f7d923818bb8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb471d548f3160ebced4c5314b75e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e112ea83ae38a67e3432e4f3b621cf7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18cba70aa561b3acedb75f41b7da07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814e325049711a935d4b50e3a1f26a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfba68187d9c4555d25bc9012ca4f4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426369d3b1b73f7c8ff8d465d1e9ca65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa6bc11b6a390b131a206a2013293b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911379976813529078f63cd74fcd61c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cce4eeac4836d25e5ffdcf8694303670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a09374366f9f5f5d5bf4aa1741f82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798218a681861dca64f4348bae4bb381672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c436f8e89f7eb994da803ebcae5702673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d95a6b38b3d6945f00eea0564e409674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752403ec0419923de9a08480a8146f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd76e257bec9a7a9f4156e68455a47676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5baece5a61fbc7f6b3ad090234fafb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a4736758d7bb11b87f50b4b7fc911678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabbbc5796232c6f938209316076afc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394498ab7d402f3df9ffe00ea4af0ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657279dc638b76756d221b69e922440681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690fef1154c93ac4d691c3b289cca25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a3311363ec9bbba58820339111e31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fadb63085fd55cd5850d99c2cbba28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3693e65f501162f6aabd06eeaefe304685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5caca27a00c13e45c012d486ec724e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367dcb514a403ab66606603d970b5bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8fa8f869b7825e3be87ec5f0ae39a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4401dd9f9da0ffe86f5affc066c479689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2a85ecca709b2a76e02f7f4dce55a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d2a0682b2ce8bebfc79c013187669691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f766e188810106359863027e2eb55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2f2c05b238ccfbb6eb63bdb09dd2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17eec4931f08a3853bbaab62f5ec4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48fa9a0ca0abcc0b2d761255056704695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b31a9e563a8ee3bc1b7c8b4098e31a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abd1a12b781cf014084ba041ec24de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba1651b6b94fdcb7bb571849aa1f44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007edd1c35bf6e863d35b5c96c0e62d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403da9f89ba9690436fbfe993d5d6862700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28e918cf8902957406fd2e06b32bd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84781e1e802189f7acfc558d9b0b00be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d86bec536696f20f399e0661e4b766703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1b87be5599f8b7e96a30772070fdf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb17963d792865644e4025a4b541aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89a46429d07c0221b7be2103a028ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5318a585bda209ee0b3d5baf71f31c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a40496e455e34dfabb4a7161fb9bb1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3be9f4f8631b5daeecbd4dc912768e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8be418fa5021bcda986cfdca5c37d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd8a810c7c4b5a2f5ab9d5e4004aad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ff8c79f128878b810c8e61421a3f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328a6b20db725ad2237db25b59d0e0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c163ebc8b7ad103e3fbff9346344c3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad3fb40dd306bd1d4b8e7cd25dcfd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8c3ce877e6ce55282b02d1da1a605716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ac14221700a11cb705c41d0839d03717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701f2dd8bc7c0d39cc50a435c27f54d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8f620a711dd6d9c5698488d417929719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1875a820af508ad049b3620d192b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbe0ceccdb8904ce3db9ee0e08e819721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ab8e5c8000356770e5c66366aeb2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289934ec5b471a64a6731a3a1146be9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dfe1a3c89d77ca83b07eeeff8e734724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427cd49cc642917fae5755c09f44afb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937c6e56fed1383e22e6088d7900c94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4fe11b8b16ea95e91541b8464fb08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f3fc16f72a924d7f6ba1e1b9d49e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683de3c70f6f7eb878c203349135468b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe6004a34cc6f645453cdb13c1b5bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3144bf05c575cbd60d88cc4cc08c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35feabff4f9591db90c00baf1f9d626732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ea67db0a6cae6c23af51c55d8f02a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb52824121c92899bc86dfed26690cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6313d6e31aa3e62e5accebb020bf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e286efbeb12b5853e8a17d1f83fc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30576d70696f535513c8d492396b788b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee58a469a3e87b46082d72fe5b5725738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6cefbabfe01adf2a7f2522ba47bf3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6995fde0bc3d3f570c5623b0534f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04809a11960670023f9babbfdd4b8c59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495efc1e8010d77bc1f01e847822033742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e544d39cf2244302a332ad761f12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc8565e7862d623a9b25d6427f2ed3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a6cf0f00151c2e7e385c37ce0158a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c814daea7add9b0863b883d5c0b9fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebcfb7a810b877e2df7cfd2e733ed3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e507c504f467fd0ebfae8c73661d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7feddc9c46ea67e88bf375f96c616f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcb20ceaee452c480cee6b80d562fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794900b1b8b10a2d67c0e3ea8ce71ddd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b546022241c27e14edb5360dfcef6d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f821062091d459b3e5265e39651c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9939f6640422afb444511a85b8427ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c4c674c21632e7bc63a420f7b334f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12152889aaf1cc98afdb694e6f77c077756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40802f85a4121e2af8500006aefafa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae5444b7271aaa6731e82d7252ae6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fc9fd87610f384e125190251212a9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b33e2acc5c29a4316afe1001c1ee81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bce7eecee8f59e559f64912ff5eaab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0080298931cb53f789abf46ca643bad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a383c58d3e322d31fc346c7c7774d3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b64ac11e3ec9707e2fcecf3ed47a2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a70fda9386588cf33d0289ef27acb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2bc933204da7b9b414366868b51b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e595190ac2b802e5d8c8bc02cf4348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b4dafaf22f75a06ddc785bcd382eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fa21d5ad0ecd7891519da29fea95e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9f558f80695cbb267189218556f6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c029c87389073e209b13cbb13025a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1747e1bd02abb47af69d8c36eed4a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d69e88a0036cee66e02684c784bb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113624a278d4ec24ed8f0a84ff5dd5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8566ff6be670de438b460bf111887216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a153f9d5ec6e670b06e558c2e4853e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3919cf6718efd3284e575021c2a087e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db060c4b262a058674cfa55981d2939c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d0f435d1032b54ea2afcd5c600bf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b43d48b5f02147d6fba6a8321a899a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6aa76d9703a135c91750dd2422b4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f955a24fd55b27b31e21755ca51dd8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2779e0cb7034c86bcbe3b37738e63224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aab810cf9cef9ec7032ffc4cb64cf725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960533155756cb1391c92fcbecaf163e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473b7b85b2b0b8118bbe46d009699b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1b7948bb827ec3546b642e9051e1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a4667c1c7b7bbcc386209a9cbb14929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba355a73ba520d364b8a388267c40c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283deeb4c3c924b8a293bf7ceb9268d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b41d8a2f0c50883a8fbebf1b108732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd34e6c3c15e5b1bcf9ece81a654a0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55583c7f7d8d9666dad2c15776873a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71215747a7cbdfc383ec94fbd606641935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d704cac6ffa5eb5ba95bf60d97c8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac7c07f0060a4dc7c2f03a5b19824537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6125e54252993ee8eab169fedbcf438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46244d9406326f3bf3d370d595a52ecb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63b0fa6ebb10831560d490d3c72d9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d2f24dcdacaf09fafd32382d3f26b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedab5c192a911f6b3ca47b6ea9f2f6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463231a1a06782b37f114d2c4eb004aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb5c655550d86e7e12a36dadb4a77a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fb33f3bea393ac0a2ba8ff4d978b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8d3fc364032cac32cf37f8518cea846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e725d7bed4896147d420864cb8c1cde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb1c106e65d83f0a6eb90c2d2041ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a278744052fbe4aefb5d1ff11916b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fe2b034ba2e53010a7261a651738a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd9195a37af7edf90cc2d527cc240551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda0b95574ede85d8af1bf651b091ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda42291c29c97b1d4eb8b0ad1c78ed453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f3f5ec9f9b1bf36bd5c842df7e8c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cb3d5663150ee641bb53ceb07ed5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b473e111f82f8d7405645b9b714f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d34060f872885a7cdc16fcd0e426057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67fcb1ad036ab8ca396cbc764127ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261fd47d638781d85d2df7b9327ee9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aea57900c8517178af22b1e3c746260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a476473a55ebc05e988d0a4fdccea461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e1d947ca3d44f560be4482f467e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6291f00c22b6df5933ae42d8a67cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e32181df51eab709b6938b24a899364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8abb6916fc9b8f60947c94d52cf5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db3e81175909292dd203812848010a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe649c29b1f2196fb8acd45c8d941b6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cdb890a29efb5211f96c48023c9be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c0f2fae76edd082630adbaee11f7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4caf236dad3f809b9deb8a369fe8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91da42b4c18ef0dee3da82acb5993271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338b4426faf59398f72d46cd096ff0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28008b59f701bd6dcc062c7cdc96baf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aee26d75bfe00a9290a9a244d4b1de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38312cc38317a5bc94cb93489d60fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caee10f64a1c15fe695bac090f3ed5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684b012bcec4dfa4d6a303dde312cf877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd372b0547fe82e559b8d7b67688d4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6734cb41fe48debabec62b22c317679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14450503a82517c0ce72ecfa03a84e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197a398fefd192f6b1c8da0ee8d0ead81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd3faff80fd97292299c0d6e820cc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2cb8e0778c492034de0fb1a7770e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d823ed085d5f12382236c8dac03499284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90b610e3916e450abed3a037dd137e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937777a25eceaab3cccd05ab0e2790e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b698c48670af1ca2cdfc3cd489a63987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f54aab1535e8f23c7838604735ab5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c9838c8b74b26870fc8d6446db76689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0989d6085ac7c9e2982251817ea3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206dbdf443b72c21e8c5613c50ef82691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e12042fde4b8b75ab64e9e8c68f1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12ef851c5f2008ba446c88dd2aa74193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be326c3e8b170a2df0caec1ab107ba794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3efacc5043261e228fba9ebf967b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d71fc754016c2420045dd42796d2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d176b81be117952eca7a3fc3c6d1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b520f4fb578903442a6ca0949c0d3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f2fcdb21ed6f37c5ab2dd45c37ea799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b164c232cf37708397151b510e127d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ded9baccbd8bd93f935e182849de02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccadfc31fbd97e69b2671f5217e631b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9648e80b19bdace1c467d3867bc13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61384c1bd252df646c5922583650f19f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23999a571dcd26ad40aa7c40430f55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e68199e2a0d6e6b34d5cf8a515948106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e0baad8bf274775f912b37561eb15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b01d44c8c27a0d0c9cb799f7acd76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711681fbcb639c08548e65c6ec97b71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27008b69a951de422a669d7a9f71b8fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32177bd3068717c2955e2778de448887111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c566d9afc087c5702fecd69dad514b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25710556d406cb0e7823fde87efc35bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36ab5d3489d60d9bb0e6b7fbf59c61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e4b5657c068ba85277c44cbf591d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552677cc8ccf8caaefcccb441020e33d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e06615a14e4fbd2cac5d4bf7b067c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298ff0db5708e21f2b54dd7237e1736118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0ff0379816c6803e3e83f333b0c72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3264bf2554e47647d474825c0847120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03ceb5611fbf4c25bf4bd45796223d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd948560710b42bb55d61176cd7e3384122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c79161700ca4d4e299b0cac450a86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14cf355084c518825e843728582a80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59209b12fcad78f9bf0e37da4625edb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9afa5277b73913deb59d3d1e193039126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0816d79002325773f4dae45f9e0b40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4dfd723c4dda2d92c2b7bfff1685b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563c8e3f2e1bf8960ccab78f5d7d74a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7892ee55356c6286018fa03916e84a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035eb377a3e5ae42c19473720535cf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19ef82faaa7de5505224fbd48f38e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74a451ff129e1225dfb2fbc9d9cee9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc7dbb680e50299def5e3dec0f6572134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d9456c8ca21a38ab45cbb8976519e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82dd1e8065acd84206a108bae7f603136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8168b91401f36214d365608bde2199137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4764b3a00986c450c584f2338331736138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973157b9ade4d849527f3bd58d83ceae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f429b9f493b5fd2433962af8027b629140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7794ee36ac8b3c5197225556c53007b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64117df25453c485f286bdfa45ee98aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27a96790d873ea8d49eeccf153e340143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bd009b3a1870295a84fbc5e6d6ef1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e49ec43554e56214eeb67cecd1f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040854494965695f38292853f7a3fc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d1240a3d705a89ec8327ad4f0d38e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8101ef03110c270ca1ff4b1944908148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237eb561f8ed725beeac74ffd13e1e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c63580bc340724dfa331745ef6cbd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e614f0f74e78a3461fd3419b9ec771151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e29c9a325d8f378b22620ee6b2a670152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dd5f54c8b945663847a3c0e369762153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6576502cdb85aa1b17cde74e213fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641ae19f5d7009fb573e485a2c47419155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94082e139f8b12c0a17650d31c38fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f02fc180882e469ae0567337d5ded157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef36240d1e4d9d0d137bc928a5213d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b49a342a8e2e6bfe073a79833e2a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288561a205060eefcf404dc9b1351cf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347582e2b30d0f5bd1304771d5403e25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fecb3ad3402290f28f5b599445616a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf60827643a2498b594d498dde9ae5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606275725daef7188fb3f2e8db8757f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eadaa83269c47ba48237d36fe7a57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eae54034f4c3e8ef517bd44d428f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd84df14a7e36f7c61f298f8456ab98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecdbe9caf85331218694814e8baa63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9c1ed6248b7c38a103398c8bdc719169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f68740aa8f0c6feac39ee96bfa4c86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12562ae604ea4dc9c991831adf6d649a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a59c127770b13a768de6f4b6abc834172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14871fcebe827b27513d8de0714f298e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39419487ebd9bb1988cbec68dd4fd5ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52c9099014344dabe34e10e114fa02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f66868c4974b4e3b469f7e63df547176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2720de78124b851c01490490fa476177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea1e7abd0e8bf6898daf0ef92336e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac752f0adb6e196beac8379937607d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f34e17e8488c9710bc840ee8c6e339180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc32a30cfbc4fd3f6be92829a1ebb66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871750b19a83d91cd4881ef9135ff05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4270430e9cca19d1b559580a2bc29a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95a838da60aa602bdf65825e6e05e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25511330a0c9254db58c080370a461185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7b6ee461e41ae2a38a1e4f642dfbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d9b5ab1a91633ecfa8f59869fbf1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a39bcc64d1ce244d69bfa29d9c945188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760081e5424e077db801c347b24d107189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04a6b0a52b9d99057fae19ada2c11f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904b541ee5e31991e35233901bcea14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6942dc40365eb6b62916037e6fd297192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdbb0f24223a1c70c9f2da568265d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1df765c833a66d9f87f9cc35f408b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d146cf8b60f4c46ee99e9a0881a8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2102e8c671f3f236ccdc82f153f3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab90b4ee3bfc5529ec5f0af2b9a1209197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c2ccdbdb4b720c9e3b3c9965d7d44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382de90e1c2dfdb3d63f9900ec04e7e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632b034790a6abe0023f1182336e99d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333246130016ee0c4d22802c1b820b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc551a98307c62d9fb1586d01824a52b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5d400dc20fa6c8ecb80f8314caaf3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bada446b64a974141ec7c4581aeeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325213efacabda977e4e0ba681f990cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bf105ac96e2b5a982831b1ba72475206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341b765263f1183402fd41ef7df636a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b78410141c99b829cbd9f984b0cb4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a49034f0e0d98b6889ec048a4337b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f480949faa66167ff6254ec4ffde2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeed9c10a3192fb35d73555beaeeec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916b094a7e8af2397f63fbc1a57369b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b00f389530e3dae61b813e7fa3d6a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902da39045d9c0521622fa79dab50b96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76719c1d0d6a09db62293c19a03f724215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73cde807f338ded2d1c9b0c884d773216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b880601e9eaa685731b903a536e95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68412dad90b37ff3eaa1c33b97d876d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6210acae2c817d964b4854ad9a6b466219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53941ca45892af5bfdfbdb84f197650d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb84e5de70b1803c35bbc130f3ef04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be7b013e74b4576fcc3ac9d9eb0cf5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192e428b2750117d936c5a0b8006f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a025ccfd52382404fe0e5bb8ea6d039224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7e57d0a1e615ff37cbe01e3098bae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b50b2eebbeb15ae75f0fc5f3d2f91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e68fa61e02acbc2b6aea6f0fc6ebd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d9baa11afc3cddabfb2d7efbd7b18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fc2a58eed3e9a3f7966cdb33f92dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578c0269308e7e46143b177797bc1ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac246c75017c88f47408226b67c1d3f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0260341c03ea47843cc5195d87af4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744bb544b056338ce33e450b77830c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfbf99563619679c08ce67e1db10a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694505b4cd27243983b3ab77ce64dd10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69694b5ed5fa08fc35271b8e72bca7b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601d79de9eeb5ba9347b2c9430ab945237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ded9a6fee128a9f11aaeaa79bd6ba9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287ba31d3df61f1cae4462a80e2d789239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90e3f93fbe199dd8bd8ff54e943a80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff258bec46e6506257a1abc067c6a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aa86019f1a2bf8fed09a84dcf98d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051726277b10af7a59beb11bea5c361243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08231628a85b26d1985ec12555aaddf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc82cdeb132713e24294b798ae11e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95c7417ba19bea993d127f73cf14d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a5cf8c2417e7d876ea458f9d8b1a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5c6dbbf10619628a778d60b729950248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079414c8597aa6486b3988b2eefc16a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48148ad4142194335c031beeaa50de4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a1aadcc07e4ab1b37f6c3f0f5fe0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467ed6db98ac5cffbfb3e37eb610b7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780dc1c5187446556741c58f490cea1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c511142218a7080997b41ad9d9173254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1c3a563ad7d5e30fc268fc58e560c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0f8bb4b45a0bed2f66a83a619f678256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7e1fc2b7af11e63ef9b188711c9ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f432e97d25f8da8f6cc187dc445ed7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbda948d4539109c0c72878e0daa363259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca6c8a8159b460d32bf1555a205e10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273041a46cd12c5e4472cc26c9bc882e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7bcdb2bbbfea98b381779cb94ab03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcf885d374496dd64767d78f03658e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5bff99e4c354b025323898b411043264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2769e386349e3da516717ba529119265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cda8bdea84c7435f47c64c5e5e5e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd46a9f17df69a8f66f42665b2366a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8156afe45ed5af45550acbbb724fda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeb777ba71062f8b1e235312d7a183269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cba1523519f74e99641c388081dce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce885c76d8b91d2cc7a2aa53173eb721271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55803bae674e4eb526b59cda037775272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca03fd71f9fcb582b62b0d4c5937b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c711333431cf136e9558331ef5528bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2862d56f3cf59c5c666bdee8b67bb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a433244733cfd9f54f60eecb353dce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770b8636ebcdbcb898bdbff857ec675277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecfd9d6caa266d028d913479d2e17c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab16683f81f60617fb8c74d1cd7478279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c0af4d24414c293e2dfed2adcba9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22ba4e7f286b3058be83b47dff837a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec94855dd4ffaeafa69d5910395686f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c12fd7d1edc05d8c3247ba2071b1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65292830de5caff642acddd7b8e806ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9a0b195f9feaeca46a6ca4fbbc8d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a31a0a10f847880076355b80c82a4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082896546aa91b5579489821a1db3f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e07bb47d82e57da4a70532de7844c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb90b563ce29b31106087ee46589390289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf2c3372daa9e5ccd96a47b7da37c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd891f25e4b68965c18a29c252ec16d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8399cbf272a981b3aa4fe6d16e0571292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89ac22a62acf214529eb04db20f741293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7995c8e60ef5800c71906f87b04f35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0113708e663d6856da429d49ff258295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c245e756c5ef1906179820c38ad05b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c33b79e7158f339e6838e35f91f4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de8e5d0df4010467e7aac30f74bb4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cd91ae5d3b421fb85ff573b20687e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f066da7f9d03cf6cd426c72cbc5d0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede99d114e1fd34c7d902fcff0b1402301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b60b2f8cec48d7589ea52222b72b6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb8497becf227a660fdb9cc2eb3a44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf5c6de116664c8b3e016339cc1649304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed7182a5656b38a7e47d7f00bd6694305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeeecba95dc6e614c9e806134215d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa35c4565109efb13ce02b48ddfa11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecd6081ab345d2f1a6c431af20308b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e87db350d8a7dec45e82333a95b505309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96603b542b44e4512522d9fc38b310310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586f35f777dfe095473ed81575ec402311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d513d0098e5cc2f7f2b84c7910c0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0799da8efdd2510259cc59c82e0d73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efae6c173c0edd8a59613cff429ab7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d8df9e222bc29845a61244698ae54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48c08058dd82766f7b6ca570de797a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94623cce5b0ee722e2a5e7a410575f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737874a20712ce94c4cc54539158bc60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6540f2057e4e0a147bbcaa179ed63fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dddae1bcfc822db42c5c6ba7f7e5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4354640bd8ae87f3c4ce4ceb021aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ce2e4d3ff93f9bba374db206c376e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812988b5cb379e9966659472a3d89077323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d4d03dd5de2ab533f8972fb3b14ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25b960c6b8cfefcdb16963eb81a743325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8a800a7c940e350676ccda2c127db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4bdc9dec9e82fe6c896c7e9a35710327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ce0901a3610f2c05147e6fc2b621c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a30618ca64f257edf6dd3083bf5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f8ab2c0378d194069671f8698174b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75fba6b7f6cb93bdeb5c983835f4bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983c3e12563fa1855fc8af5e2e22b64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe400bf9d595bbf152f2cfc69a9320333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0659449dc9b38a771c447a06bee92e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effaa538566dbaa9a964e03ab8a5297335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb697c2f8194ac3324068bf9d5271fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c1146489b8bdf590b3100d82c4ef3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dee55a1171ba270981d66b9bf958d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b79db4da4463971f1cf14dfab1d063339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caed55f833415270346a1e8653381b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc38da38848381f11e492937c55032341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5e4b43c9fe7de52cc3d56c0dd0751342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cef822f62f398bb42686081a95664343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3ccbc2f2ed736d3c1e3de2275286c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db748662373ba073e767bd8e835b24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a507247104e28d408c75d3096ee53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a231113f5d84a1bf5c15c4cda342ec0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de6a70fff58a9a4f73b0b3340d891b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c63be34bc7eb7492df69e0705b9082349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94ba7d96a4560d64951c2c6feaafa1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bf59e4eda49a1b876dff5e25faec0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dee45bc2ad19dcc6262e61b5ea775c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5374cbc4885fe55ea69a8bf967990f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6731fd661a179c16212725b7e9ba56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb7ce433d47a9d9aaaa955ea690b03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046549d0f6df63192b8d876789341fc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62326d469b7bba626f2202decdb19586357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91404d5103bbb4c8fe0216ad0a878c90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c5b3582fad8569f16b3968de2c434359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d078547e1452c2d17b7906691152131360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d43befd51eda738dd129c78889e41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acd1e73d0f6b72d7920e6969d0d338362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e20438ebc2ba78d0471fa18d8e029363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207450f7939d82a52911d5c4dfafe74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f889329e535de479fa065fbfc3d9f8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e83b930533514be87904a268885c93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19179a93aeff954d43dab8eb31c2a7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba086ca3f41f732e56c01f81473b15b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dbff3234a6c20c012ba71fd3faed3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9fc6a6c20ea7031f786da91b8930c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86413f820ab3c5f05c574619dde9de62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd9243234e03606b8d03061e32d2d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f091a624415e267d73fb8de9000c29a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb09bca0b939c06bdc8639c3ada2413374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b207e866bab90f8f8fcae86d2923d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db186f550a3d2ba2d3164be427e09fe9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b5e14c7553b970a7691385c3190f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30d5de8084bd5c2862113b958cebfe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b684e3de4ce4372c561746d6c296e30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd38839011371c1c78341cc073fc43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2fdd3ab3b1c74f4e4203743135c5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b0a94b7e228fc2e55200753297528382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09d720f25100346cf7c0def97caad0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b5338962bbb39b5c50a167428ac13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73562f2ba69930e7d985022ee1ed8756385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c400b0fd66348a08d1109d4eaecb6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e3149a75800e1dd13c1430a2ca40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac5d33dfcccccc6595a83757a974c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dc27eab71c704f7759c52590bd229389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325e5477709ff68f001f9c50de5ee09390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aa18074e4bd0811fc290000c911dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3968704b94227e2427e020103bf77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f06b5b056ab370c0b1f47f4bbacb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa943192b76fa5be017c6a33dd66bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd90e52035add9544778e305216af0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e7312da497e814b4b8ff8936ff850396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f382c58d647a66d1a35c16a6bddd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c7f6b3d5524a2c1732afd8bdd7841398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495c8cf143a47911843ec50680303bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b4e54ebd855aa7c1d79752b14a3ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1c1e186cc4e86d1e07713de21a1bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483227882eb1109f6adab22d655544d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b1488793b4c99868ba8d1ebb2dab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295bbf1adcae7ecaec7cdab8e353ce8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a53be9bf9a3fc0eeb3e39040a9073405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a26ddb65ae89dbf6b6e7a3e4bc427406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed932a517d8aee4e3a75af4b1d74078407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d73e1d5c734a7b86ef03af153e254408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be89a1b75a9af1fec781420d933280409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a366c78d5fd7da0a53629571a6de2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ef1ed4bc9d388c8775c3bf653dd1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ab64af72c3d66cf8378c1a314ee1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d90ea3f94649ff8ec3e6defbed71e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231731d0eb321ac5b332802023ffdc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8f33ceeedfe4d55966638d8be0627415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1a14b569dd4ee12e010f56d810a54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44c4e62614b6da4c3f9dfef3ab13a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6720bdb408134fdd3b56094e3cd23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d433dfe0e5b81f904aa82779766ef5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a853bfc8b4f108f50291f71b67da4f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df51591cf81fdd9878ecf0251a3542421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b2de0bf39fa1f5709f1ed63c89bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd803756baabf226bfebda6257e6dc2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d133ea127ad623128a70427dbc02e5c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ac500959d2a2331567bcaaa0fc793425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44895461edace146b4753245a51d32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3a3886b1725bfee764031aa47bad6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446be33a8adec0b5b5e5b475467a1c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63082e193a9da7e637e577fa1cb467429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400bda334b04131fa6efee38d3f9882430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9a362a5bfce015ddeba20bf111a4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8b22d194a02ebfd2d7fc86fb3702f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e93a2b9a05b477d7fb9a3ea681b9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7521b7d16ab79accbd330326b5069d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4c932fe6a7f4d62f1e8a2ce808907435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9025335955890e5511ac4b6891b72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9542d9f8ac0a963f5670e94fa8a1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96a7b98b041f61097919f4f7144256438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302f9c862aaff15861645c76a7ffe13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad48405b3e49afc7148f957c7a30a7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c0411f3b1c66d2c9da80b2436e606441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f525058eaf697f4ebabe9cbb0184e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1871cc7e51b635b6ccc5cb4c604eca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d8315a67bc8e2e8a0f6bd73c65990444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c22914bdca438f74a17083788c308445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871617296b04ac81d6da56ba5310810446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47373f5744b575dce4a12a9f4b0cb34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e356b96f08fccda1a092adf938d335f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a870b7215999a411b0de163f11d6f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b482b10814f3522397dfb9e926a79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd53982d9f2cfcfa6e79575dac9de50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e20ba93d83674c51aa79d951e72d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5506df65c4c29bf7bdebddef49b9fc3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ed02d413c57d4391d24aa442d8968454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532e25c74e3aa6a9cda31068669a828455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f37053b05ae6ba57af40a07c3977ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d438f83f6e2bc232be7cf4e60c74f7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ae3336d8ceb8312225180dbdbb7d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91830de1a83de9abf104cb58794e9526459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29086e8908ac80e871ec66820152cbca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2c883d3ec7fc9560c8514ae733588461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dacc1bbede6cba4237684c351c158c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d96d73e6bb1ddfd677c65b9dd45bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb761c1072812b5ace937f2eb5f0cd03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4491860f410654a180f5ca90cb8684e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fbc99d486ae523bf6177386a83a96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e978bf28c68727c1d4295724896fd4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c180a79dd4c7f387eed4de84a6673468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9de44859382da927ba5be93d2b8229469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027617344825c4b86c12123c23ca535470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a396ed1399e1e5b513a705209e15b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a73df9949b91224c3814a0f948c74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dba36a56500942bc31693b4a84ea1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed5b6522f082ee1dbd1d12e5d66edf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75b07b5f92c3e075ed1eadb009e82a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194f6c52a9ca8f00d12997c1789e275476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412e204d08391dbf8342acbb5fbd7e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8722ad97d03e8cfca67fdc0d6801c89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765fe333cb6d6fedf6dc1cd030b6fe4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f19a8e90e5ed6d54491d453ed189a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addf666e9b78bd8fb5030ffe5831060481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0902af262e5039449dcbb193dab7e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253ae0fa615d8555dac4befcaf8c605483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5b1d0f5007732ed9e62e9d2dea329484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2656a7c878f2b91c31e170fca312486485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0615b7053e68ea9a7770ab1e5d7f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ff407383beb8a754fee18a7cf768487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1300171542e84041ab6d622b60b6f5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0584b9507c6cfc79adb9748813d9d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35502ac123ff42ea14b1f5e1f3b7cf59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98fda8392d5f90f86a1943ce4fa15c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be4eb949186e4662fdbf633b4a4d56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25970939fe7ee9f1293ac018099612d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa469acb602ffbe889619a72556a482494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f115a0061da549845dd9b103dc56eef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b2f69b46f114dd79d52ede2fb84ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbb4e0acf32d49ac7080aa14c9d1b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d8d0a7e40bfbcd21edfd85d88c1e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965d005a3192876a7779c8ff229eaa0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a0538bf82aacd2c52c9d2429a5a7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24723ce7311c734fb6f78b76eb309a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ed6f17e25c7501f4b2cb2b7f4dc86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d14cd6bd1ce2ee58fa2d5e81c9c912503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96d8c1fd5831e62bf70d18f3e941fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5300cba58465eed62cfaacd20377590505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add88555912beeb51f6a754623578893506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8cf3d0e5abb40dbe6b47f073b28cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a2025ae5283216173cfb5ec146ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd015d0d31ce5aa9031429fc4f5ee2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c52b73271fb9f0c5b2997c0199675b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d9e7c6399bf3a45bdf9114057b1be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e4e6fcd7a6fe80f7719e5250e098f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c8366406dd0b5d4ea1937e2d00f31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719b5a12ff672c892cf0967d01d42a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f5290bff12869c3d0877fb5b3da6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63defd3a03aeea9dbee760fb561bb035516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00cd553ce0f9e553c1399b9cdf9f6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af6a439ad0a60ac76bda0a3da8b5fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064d19f1713b9ac1dc951febb96a269519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1a2d383427fa059354d60f56a35fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3969f0afb5943ae003fb23518a682521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a84c51118251f34275c001ccb23d8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df434b090fb8476531ea3e8067c552a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8297b0aa5d2ab920d9f0c4b8453523524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed9125955e03492a38e85a13c25d57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8c598ad0fb84d71cb205b287e1399526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c3e144a3267e44fb7253805e3a114527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6963392603a86de0bc48164a55c7332528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f34141c8778c652cde5f242f186f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d431f5ff9fddc3de0fcb171802af088530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cf0ea48e3184f079b295177e3a7b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaf0468936e69ba228844b44c7f7bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283238b1449defe0e8d4662522fcf7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c482c29754279df49f54c3c2db6db0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fa8f735ecb4cf9b0a7cb4d1822235535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264ede6974b7a82c6095ae2ebfb8a2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fd7a1217143a6ca5af4a3feca2a82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbee38b4b1b6a16208638a8084431d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6069e786eb213b0bec5c9f73d4ea9ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca09c7fce59cafb73de82d1af569dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eb3b122f48a300ed7e35cf343fc1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926dc89a1f6802b771dffddd09a0b56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a513971b2851639149d3735e9cd7f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba3eca4f058163120b9d0d4d13e78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65e15ed37a1e2becb14447e49ae947545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d5e4e6d55a08be7c21566ab4d0a4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab83567c741287b35ea5eb47e5e7a14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed05fd6ce970db17fac9d278edf596548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc16a5ef2562fbd335e94ea3ca6ff3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bc1cfd6ee0af85b1c1d720f3db12c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626da15eff86af93d9a4702b5d71417d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd3185ba2c33417ce73050679c41b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecb1254c57af2d0f7e10029696b884553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97763daff82918201b0d9364dc3d43d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361fce2f87c2ed5b899c7be9f0ed9ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343693f768ffc236ae196617edf2556556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266024cbbdd3ad1c84f74c5e08393bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d140b6eb57d25302a16ea76fa86a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5a02bd1984da3c196b2203cce11bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b482d333d2b6a0a8b6f7b352476b18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40364b1590721afe402372b4632b92bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a02d15a99fe4510e8637598aeccbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8e69608abdba381a13c101dd7ff90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacfacac3884f198417ac9b93326cc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42847339f619f18ba9312de94c3c48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f2393152dc66f0bdb68fec4be05da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eebd49b0a6fe298efc97e358a4e157567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f4b50d6c495dc12d4767e14efca6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66a81d1283a22b6758c1e255c99c7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633a8b82261b6cb6eec77bb20ceedab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666028f75513c00712fe3f34e7aba50d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459f953b7b5b5ceb4b6a947fbcf4c10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74901b75622c851057ed65d561166465573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa5a23a1a8c62eab053c607a5fe528574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f7da8f2862302b5778fe4bfaaa345575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c508a74dd3b627bf639bf726c562da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad80c763b8fb13d13d225f058b3b149577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ce74197cb6a7db6ae90377f6a0461578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9590b1cfb4f0dbc7f980d2ca11a2a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cd7f38b6b0f40c9bdf66729832241580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4f83ae38afc62386202df6583dd0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0257dd530d827832e756269d5751956582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b6af77b6646cf6b65d2c2ec61ebca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92705ee6757f2a2024fe8dc236427988584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e891e952683db0673fa492cd93f14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23832a2657c364012d1444da531aec4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539b15dd787f3240318c4c164dd7a29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511015b1ac32d49c58d2eedd3ca1145588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e231df07b01b8a13b498603e0d784be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fcd8a992a365a80b1b7f8b85fb12c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e4118b9ce23eabef0fd89d9ffe62f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deca3adffaa2119fa01d7a8c286e4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490ace404122206b7384028eb2946e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c70eb59f261d2fcf386844a17df0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52321b6fd1454b4092c5b762d16811e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07e3b279eed09e5aeae4116b168a8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52410203eab750ad905d14b71b2e7682597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f75e12f3be74fc948f5bf08bb670de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdcb8460da310933c6f0fd4918671a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ebde3a8ed50aacec029da5f2576c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad11ea84ce7fa7f82dcb81f98683892601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ad752d66d09f5d316faa35ba3fbc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e266e980e586e4be60d8b5aa33484603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d45e147865eed378bbd8f0d078990604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f76ea3bd85eb05c4c48eae89f216605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d850c221b46526917fff65fb5690cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb834391c7e48ef4a3302748f423c1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bbfdab5fd4f9f0f4200562ac26e5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bb076b29f9a0f1f2b43f0808e8d3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eb955ad0b7004450f7380e97969c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd037bf894836405a98274304771a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32bae55d28d70b2c587026ad50a88c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275b31033fa22a2963d74e11d4da7c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543089464ea685801515e989efe191e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd85d25f6c8bb268e5b7296740f205615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d1dfcbfdeb776dc43b6e9a4608aff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934dbefbae598119aebb10770b8f50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35fde9529910c8ee918b934e6b3bb4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991ac6b1ed8d5a152c250b44e453fb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165650a0215f6ee46b7b6bc9fcfd62e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d6216dd7e926710c639ea8310caff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ecc22222de115c045c171e30d1e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb9d56c2ff31ef9061439561bc223a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4389ce1219e8be38a2392c8c9d990a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656453a830054b6918678414ccc2ab13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd8d6701a6b12cc4127785af623f53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01af5c3dba33a014a86bdbda33cd93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a2942e143dba3ece485ef9beb2621628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24757eacfaf4c394613c0714ecbf5b01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4900a730bd0e737c54514d219986912630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33944534cfead1e0cb45af0f6934493631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd452737566187061721614460d4cd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac281b9a16e540291947c4178c87734633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dff55708d060e6810883c60e93905634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb568f697fcee307fd79cbcbb5de339635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b98124acc88bba339de12736be1d40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beee2f26d8ebf2f0a8050f7f78d2fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc21e0bde4263ca10d3b580cbc2b6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0d26066b95b64c065c1257df5e052639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf50f5229a8a6cb0082a67650845aee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f0d0d1b5eab23806f6021ed736060641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91438944726905ef7b54e99990179bf3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4abc66c58c4b8ae4b2a12c7fdc4cf8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5efd7075757fef94aac45bd3dadf5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e556e5709e8c549f0fbbab492e415645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e22007e423fb816f36193c45ab39d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a2274340134f4a1572857e183d486647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfc83339ac77c87192b7c934cdbd34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f935c14cb824c1736a3a98e6113bdde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c0bf4d1b7af4f0084b24fb4b9723d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d04f74145e4114adf81a4fa1200d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b570cc2d8df299efd8a76b46dd8f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a026ab2671dc9fd147d258e8387535653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b112b45e0e2e1ffe2ec8e5483da6831654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f18144cd0c7829f51734e90c3ac3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39db97a72257a05be1e723aa4ddabc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f43b20f48e5024004cad28119a01c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae6f10e8d979d8e5ac6521d635f393658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9108d8d938136cae0390710b1a8aa7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe48f486b2db429f6c2caa98027a77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff2123c9c42f8daf1f41381b7c35d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e3873aaa5ddda32513f7a924bc996662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131f16d34cd9acda146f784b73a35f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d47b7af97bff3e7e77d0e41eaab94a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407462198ba7c8005ef0618c2b34b143665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a12f617903f671580e616fc523580666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757387beb25057ce5b7a4a0f10d20ad9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca36b5067ca08482c5ef69e0b38754668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32a54acacdaf1504e862852db72903669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fcbe87caa1f7c6917affdd6b3e067670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cb8294a7f5ab0d1765a94dd487af1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063907c492247a9b0fe63e59e7c7232672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721d315e756dd37db83f708e6823012673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703aef0e6f473a0ea5d3993eb93c0ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71f178d7ab1010542efc518d4e1e54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8bbbdbdd14508d5c7568f680df371676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7c04d37d24b558f4e77004497c154677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114474bccbe915a141bede74947ed4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da7e0539567ea183acfcbea9fbf2da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd8d08a895bc812faff1d21c1812ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c013803cbe18a908522a1f19e7cc12681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93078b9a3ca563bda48f32154b11ca99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876866889a1889f33a2b080391a12cba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c478e1a3c7eab8ca9e0bc08b0b749fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc821bc09a294af73b4b699566bf31f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee544735e07bec720db52aafd4ee2ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ea3344093951598712cb10502714f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118091235f776744e15f51a51a4e7c9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3daa1087253e1d887268fc7078b65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee29d10f26f51a96f6cfc47f06bda00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482710842f260cfaff3c4081afb4907691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb004c2f1befac97e96511a56b85c77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e78bf8c4b542661f3e36b903ca68e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880f3808c0dae6692dd96f15a425a35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e1b5266875c0dff61d285cfb9cc64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68297102b2c63f29a29531a346318dbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d7be0982195bbe54f95e8a30a7140697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3bcd1d4764d27719720457388974c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbaf0124ca32de5ee7813b5d3befd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ae0cc160a91467f2569268fd17464700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff323c17af6cb90d0ef994c19085d7dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c7a3fdb04a37407ecfd4a7b7a2c96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19109b67d0a5cc49bb7b37f2e7389b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb3bdc5426537961054d4bb2f49ac6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f908dd6415bbf95d4c439ae9c98166705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4660e1caa1a7a7ae6f2143eb87351706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26e42b1d7f68ce3dcc26f9fb83f2c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5ea2368370c8c9bc96d609f7dc0f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286553657dade28dcbeed000ee5fb676709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746c283193d14045c754c609e963cff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f5e4341a716c2719658c50dd67a83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dce51446e46b8f99945f2f5835b3a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31370e6ed2e643d6722d926a087f918713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6651c5b93dc446a77f49951e506ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b3aa3dec10e72d376f5631a279fa3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a03bfa4b0f6f9c906776a7c76b6bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ae70cb6aceb11bb9c9a25ea9080b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f8933d6eb37456904e75ff2f9b17c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ca00ba4f786608fbee8bfeb00b91e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9237dca1a70792ec603cfc2c31c590720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d5a5f40f2b77065aaa06e83ce7fc7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584832ca250c657e66596698f93fb862722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f1f37aa1ffedf9d3a35118236c0db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112c998299adc2ea5d59c9cd271fdfc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e892040bc4b23b1450064aea1a8a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f94bfae878da57b58a3d43dfc08174726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343af9bfba7148f6ab8c6846e56b4b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c340bbe247ed643579922022de80c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19cfb47fb43c4ccb6f28f6fb73d40f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49794f090a5e6b3149c9dd2c208bbe6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f59fe5f5751d5421f795fe3c2335bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580fa307f6f8c759ee32ad4391e0d89732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6a53b7c25cb8613670617b5b937a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418555f81a8b1bcf39f542b30397c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc1545c7ab8f57fe9004b2b68ddcac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cf8be82a280e36b4d140a18aff99d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca8d6cfa4cc48750117b0be50ee973737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721f8693ced0816283105a2533766cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c764fd6381b936187813f2e92a4e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1c5fefcf0c61f72b439383b319bf6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b1f97479e4357b79d6b38fbcbb6e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a577c24120e7ad2f267e689a40033d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b9961eb3caff0d1be496f256ab892743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad132a55b928a1c4a7c27ba1a95e5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86725afb3c9000cb0aff1c416cd393b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760a0979379b2f31dc42258b15be7a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652393bbc27ba83bd532d9b3d38490c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1075ea80cb877e550222931031383748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774ab328bdb310f029b952b165e701a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c958a9ec8419c4eb32def57a56976750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbbc4e1cd65fae769c2f61e5663f92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c16df35c643f571bc1e483469835b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759f247dd909c468c6ad659a7a94947753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a241da0a55f8efd4922fc65b960f1c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223d926fe3cccf50b7001f5190b19d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd49e60b6eb8f45a0346ecb3127cf4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5513b5d8b09f9d81d1840f417e85c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741ebcee89aa28d763eb3f1a065b2f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045c6c4cb1b55129a54f08091bf5326759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>