--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7368a6fd9e7177c4781d880ac0ddd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ac5a05e206491b475a0e1a24bb5c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3a072aa0c97a396bd30c6d54d8ee43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa36a4c968f5119f45c60d1a504ba6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdbb2466742cef87babfd39a70821b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b668878a5a810b19d69df02ef208d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107564c5ecc82e350a1762519649cbd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e473823786f37b34b75cc301feee4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe652ca30229fa9551d2bfca98791c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b96a5fa41e040717466f954b0775b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02d0ad3f972321697d409bcd911d3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080f3efab8edde37e4475fba73332bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff9c0bd342e7d5c0a327a723242be613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368cda3ebb591ea84252f6ca96b090314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cb45b9cebb950782750284b7dcd8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b055e89a98f575cf861073bf585a7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444eb137fd8e34c58b13eb7035a1ec917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f8d62e332d7790f18c8ce20057e6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467418314cddd5503f26561f0183513419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3c03f53c80f5f0326172983d939b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d2307275a0f006bcf97cdb8c2f35821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807292ad6abb78646f87b04132a50fe922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851ca0de317b6f8327396c104ceec6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a814dab6e0c730a9d48f9ba99dcbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46575e1a68453a43efe9fd0caec7026425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2f5ed101dbec5fb6682efa752897826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8b5f6a19ad58eca4787d437e7de5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b98102ffddad8e8e9b74fab681829028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821418754f09df65c9c239125e7efdd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2b4ac4fdb414885270926026b58ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec13dc516c3a338b35852b905272f3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928cf8c75fddd60a06ee3b2831731d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117994643729450d9df31e1d42f0754633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184c14e8a7d7b633d971fb7eaf3787f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e9e4b54b4aed3ece59c999afcdb3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6d710b6fb6574545808512846247d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599770c644c1b72253de75cdbe300d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a2b7976bb405926a99720906dbec138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f49e8b2cb98bc986297cf43ac140f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937cb881a30fca4ec801a5e393a713440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b044ba5d6827cec5be2e56c448e382841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677db39d5b33435114a29079f8e5b4b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344438ca750d64ef50d89b7bf9628c6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5213ada24fb43a8552926bd72c60d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a95a8b73f71ae31333e2d6940ed0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dfcffa3040176f78e277727c50cff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199bbf599944837cc1ce6759b3bdc8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c6ccca48c818c3f9c37106465dfe948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e6af2d96f00d3361c7273a5c033e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93810d5d45d8f19044e83cb4032d61f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5c2fff58a1a9d7e492a0e99c7b1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdab200ce98bd87aaa6f628405122a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa318c160dc76d9eaa5d0849193d1f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab936c8cc4cebd3e357a94a751cb95a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a00b1845a5d5c72bac9450983c0c1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dc95e9f6751503a593293f4c19e9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b29990b88eb5389002b85849e0a3be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf744afd560da161bd8f175a3f64a91f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1ececd0c88f734c0f402fcb03d68f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed0ba407976a0e24039ef3e6cf2e7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66bf552f55a59d9c2ab8f51d56184d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557878316192b734cac2f8d5d68e9ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84748ea4717a5265eb02e2ae99a3aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654332fd81221bbcae61f963ca44873764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3c17a6bc4127e08126ba05a661c2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde791ca1d694d2596dc9f82f8e6bc1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4742c9afb681136841ec5db5307d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323697afce64d9decf08693be60a87b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeaffae14b482e6c8f5b2be74d533a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203306627b7dadb2baeb383085ce20770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab1a39fd74dd303ac1f3d17ac0c63f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76794959c1065c620012eca783784272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae866f78c77497c04316e2b2b1d9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff9bf34404711505691d0bcf83e8d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9d76726022d0a0619c8e77ad36ac375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a97f2992c98fd47747fde287c630e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ba1f9dd05b1361ac90d8726ef21f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e20e33c99ca5b966cc9727d37417578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce51428938e561dc425d809a32907879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8a3315573e0d8a4de7346aa79645f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06d700dfe6c94deebff8cc4c219a6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba1cd572662b9597c979ecbed9005282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cbd02a43650d4d6879fa68a9274c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb1bc0727b2b42fa44b6241ecbad0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0891c031ac97eb6a23c45c6b03975fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3332ef2a93986fd94476abad2299d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293fc6540e650a397d6a52499f922ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea70126c8b0a5e48266fe841f7569c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0166b84d5c3bb51f9bdb959ca4ffa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597989d6cd5e20fc39f3e756c70102790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af881cc9f1cd6dc4970d892aa9fd97e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982715d071adf7d09853bc4f8baa5b2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b17ff37e602291acf2a71b74fd86893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9685a2ce1c0876d58f992faa988c9ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9539732c4b07667025396e2b0ff758195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c80735011b702022f9f75e249a280696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f942190853b19b85c5ef882a9d076c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e7d9bb50572f33eb2436aeeee35b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441264e0687a9b6acf918a9578af1b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b88d26b4ccc4315b8ee528621d7ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8342c20801f88eb3f9f308f7e651578101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f2b6009a290263f9589fb85e002ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9a670782434323aaf1ec680efc61f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57407de8384b3355546c4b63e18276aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2db740dcb18b8cec89fadfce84fd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661b0344f355b23d1a25f4c2ae854ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394bb592532727672248387d30691a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cc19318266fbc881f9a5bd975b1a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e53009477d19d151ea1cede47ecf7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c1aeac10b6c33f2528c1666531683110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40f357a9092fcd37f2281fdb8879bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd16aef400da5bc3a7e692b90bd20cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259bc78a66040582d3fb1eef2e3bead113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd56b407ff3b98adaa262970d2e6f9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742888991c521b58ee34e5074b027ffa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1881af9d2d4173e8f83bfe6b511c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093a47277f53b6794ef09eaaf9844f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13775e93af014720d8eb4df4a9eb5785118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acf59ba810631138a85ac0c30fb361119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082b2b6b948515c03d993d9a97c32d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3568a8214f38d4b47a8b65ac58d79bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8be7ba77e0744d28c8bb229e450fb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdb2a48fd1b49519d4b6954558ada6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8732805f37f50c14bf0bdaf88dbc73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda7f1ed653663412e6436730d8a6cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af2a8c96988d5d667f09be59f17904126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882964455056aaf3cc28d724c39aec55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f34fe136ac554571b2cd2af5abb282128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9b73c1bca2fd7d8485a5a19b6dcad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dc000400d37a2df1f7f0f02796911130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be0b181d2e2137bd36c1f4658d6a7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308fc3080204c05b6379fe436669de7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a03cc4dd91c733af65ffd7d91d7ecd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64095bd930f713ea26ce165e8483ca68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274adffa0b0566445904f5fbf9b8f9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8b1fdce857d7419260bd6ce3bd731136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142d93ad77bc694d8798a3157a6ee20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be0c11a60b6e1d6a76770004976a41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce4ba1b5b8c5ed6c96edcfb55e1afd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3c68552641e1a2c480d3994fc35ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441a742a96c87b5890222b71c09e5e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce872808bf4e5878b5adf940449267c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706d4eb6426fc07cb64e42721008712143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e849880ca62020ddf67fe1cb5bba20d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea29f6dc5292f4cbfcee466c4579342145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39557a771d0db3c09f213d5e5e2c99b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d55c94b63a3a9f61e02bd7555af1e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1da70c3b37d2e32ffc02bb748b274e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92749cb5afcfb21132cb3e61429c2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c77bf8d648dd5a46cefa0d123f094150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41184973cd07bb95d6a2db6059988f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed564e155a922f7645917fce083ca1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b503018e68d38d57dc2ff199c938d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd5f63ccff693ecd7dbb1f3cb0798f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc410d5404248919add162986190c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31372cb24c31fa34b325f6c94167f8bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8753873da5898d2d431bccf28a0b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8fd63bbb20bf0dbadf260ae0385f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c37bb154e72dc2ed0a892d790e1431159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cd58f80c8beee8d93ec6177c2de31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d637aa136835a8d7353f215d92351161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46e3a59a5b95041f730144d64b8ed7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa02994c5084d3a296b3dff23a5ff6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffd9e6f826e5e6f19490000cc60441164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e62152329d8d0afa2359ffe15ddece165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923004ce48db7cfbd8c5014361db5a49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870faebffc4cdb184b824b151becb7a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d264432472b0965bfb3abcd4302dec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b260248110f36259e9b34aa636a91d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7066e3dc404924be142d8d9331206f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48ea4587a0acb80434b518d5b10878171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc7f7c0858d3797c6a7b37d8953e1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a257e5e417299aa01dffab46c0b1573173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44851e78466d8e53db2ce653d1dd1338174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e7b1e731834d91b53288ecc885fe7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e4f92166e1cab6c3035a40e5ba91e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f68abb03e88fce197f8229da4f2bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e559bc99b1e6a02ce11a3272e0eafc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0bd65ca05126882903ebcbe2c1390179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5228aa8b4bd6dbaead22a2b651e90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207088dd44aa7d636a39ce62f632fcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1c9e5f7f11f304ddac85fea65cd83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e060670cd39356e918ace141edbb3df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a0c8fe36cb30612dc412e9cf3912c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0137f85dff10004b9a042ff67d9bdec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b93b2825f7e508b2a034e6bba2868186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b3c7fb5eb3dbb60bab29aac0044c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69ed4212e1a85e0f308b0dfeac6935188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5448203186e2dec2fe09274f70ab2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a2158e8af167c96ec7a93ae96b18d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80884b7cd47105bf5b9ab050aee2c38d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8f820f90064e53370d2e0feb25a3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46ce642979490d45ddc06782049fed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb35aa34ac6b5e141bb736e1469358194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016afaf5e241ef3903a5dc662c3e0570195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fadd54f610efabc69611c98dcc75d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117d056a8a83be425f8086beb294ecf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d10e7ce9bf9858b2450a4bca05fb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53f3b9e6d3c085e2f1964b091dd800199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781cb5b149423bbf9ab0effaf9ca37d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317093f003ab28b69a66572fc7f1505201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cc995adfba9998329e5fc2423c1b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aff2dced287d08175e25aa570fa3c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2ee19d92775bf6467ab616e1bb97b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135c0c06466468ffe5e5504ecff74d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1307ef8a6dffefc6aa35c4609a26a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7dbce8e53049d4addb91d0e10d5c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f5cc999c402d41182d51752eb0e06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65300a44cd98b14acf9fa273c89917209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd7d777ed058d5c6e538cc6548306210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a330095428f79aa3fc298ac83724e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff4c0229c94d5161368aa3e03fc651212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eaaffaca4190fb09c6fc0e177fda1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a9b056b485dd201dc68ce15596dd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b96d780e6a8b778fe69fae7774aa13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd8322412b64f67e0b511f399e8f61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f11cc1ca29e0f0d863d448f314d4fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642467bbede10000b1e3f5dcef08ba25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eda72565a3c227440d9834c1045cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9c6c98faa3d0123c7975017811d18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad613c5acacdbbf1ab7c101c4f0850a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe1b568f43799cc144ef982b758a98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eb947db21144fbb3cee52d1f650d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845b464f22f0597f9b6ffdacadeb083224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5127aa8a7ecd1a48bc88c8d62f656225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ae45d5c4f8ab05bab64d05edf3ee1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d67c4effad0c6ef47e21bf017ddb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea8e26ad5fe377a24abe0b5429d57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15294dd818f388ddccb1f16279a84bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0b0c6bbb871c1364e8ff67537af64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483975b3a60c7fed15fbb777e71e21cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3006bda8fe496c664c584832696fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed40d5acce6eacb840500293e7b6ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b7381e77b7aad9da8f5327a1a1792234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63a275d374b42bd45134a3188549ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f443776db8b827ac32456370b39a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12fce6a7c3a3335daae189324d76d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9616cec6bc0f22015531df767192a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09087387b181822e6a9b1de56f41cec5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e6d1da039b642a806c12016b690b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2991b8155ee9bea9f895c226a44227241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84630a299e0bb01571bcb894d2587465242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f29a1c711a2e74608cf29f7ec1cbcf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72a6a3dc37ac9ad77c5b4edd7e1190244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3619d8fa0659bbb425bc651c0cd1f84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ac8a3270dde70adce06ccec5776d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df140e7d3f6ae9f66ae47f2d57011767247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e092282981a419c136f74b80d7067248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab3a5c9969115e1b56ce4c1290a632249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64581ee3a4548e5c50f3e2df796f43d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f20815b7bb260591ebf852e205472b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe9c67ef77d5a9727ae4d826c40c1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6ab07bd8b1853272e704a3e83c4bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4a188378f6d9175c4e0762e447c33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764304f453f477cd36cbac304c7621f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ecc5d2c8fd06d97fd788a81875c10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632c0741ead8e08e5865adb98dc487a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdaa1059c29053b68ae58e073da87b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096520dd45dab70efc2ef8b6c969d58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225359090235fed5090ee73de751e1b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51534d888f4e014bc80857b9ecb1b0d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7085613d899595cf10ef972c4b5b139262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b884c2d5cd09feb48435ec512eb435263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2df8871106dd61b74cf80a23f68c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705e65e622aaedccb959c521fe55491265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90cbedf88e4743cbfcab72c7be0344266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879c8d27500eaa12e6eb6f1b2f63088267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fb1a68e70a1ee4c716f6478591b2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff67f4f098f6abe31945bb89cac7780269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65f27e992d7b4301d17f40436f78b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c97170b199a616d0e723fc872e49a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bcb3f62623421f05a75655f1c3c8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd165219e8bac1c1f67b20e1420b8a61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb1ebbb78737a83788d0e5337a781f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da70d789972a682a346e3f268320b78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4966b83e1dcc944cc0b1fd1cf79d68a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd781cb6f5144a09bca77bb1302e9769277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82260fa1d70c7fd76e351fea0bb629278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26127fecd33f7287a1c65a030388bc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575734e9b8613668ecb26768d6d17f23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c55aac64b4da2d74329eba7bdd0d6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81742bf120b0c5c160fcbd1e7071f833282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0ea5ea72b284d2367e4454e98e7f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34baf7d2aaf976a1753cf86c0ad2ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712147548215cd0b0e587f6610e7df5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f24c0a0be9f6199aaa686dc6eb9cb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54610341c5a0d41610742560c7ed9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8624d886609baac6a2db1e1eaa9399288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a619f2156f7bfa4723578a0fbc177d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede741eca5a2dff862f29d7c78ac75e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750ae41823c9c9c509544d0611510e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a875a6027b4186a6c575fd665813d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026cc35ac9291d5a93e8b0cc505ff13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e84f0b510569c8e9b2a5d98140a644294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebfcaf20738dfdae9fb72c19fcafb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cc29d05ddef029fca2e31f2d62b89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556700842e606eb494fc9e9a734b1534297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d85b2c70f32cdaf6745632f5dd13b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff048c616e80d3b95f057237b4cd150299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cca3c937441a0269b69030492dbd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd821b345f75c921cc9756075f512d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c8afb36816348925b83e69c1b593302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432a71e7132009b469e5b6ac5e944d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5327da041cfc6687d58bf9ecf44fce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ce897fdb44d93946189fdee88895a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784df8d6fcbf8f32054122e535373da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2da2b00416a1d23b23267540b6635307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32ce25b00f7237b535b3bbff2d32e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ad773beac28299d34d748e6eff196309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0fb3af73dda9b95edf5f53f262a25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54681a7b44a9968537704c10af359d1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023457568beaaa45e9075b111a5a8666312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c2e30976d0a146bffe94085571b41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0d6dba88450ff0269377bb8512d17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eac0e8b0f5cb535726ecec86072b6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d79db420235a06bcb75eec48194f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f138b49fad126b391e9d98ca96a044317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b3753150df11d978aceb8957ee209318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ec5fcb343c0f1b5b4ddefee478805319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb168095dffd527c1573590aceabab5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d31abeb8900ec5246a477b55a4d9aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f17615d5fdc0c67a1f7e85d776ec6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eeb2dc2a11a22f99a5008b7c67aad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47698f4f42bdffb7d4a87837f01dd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e027b6fbaa4c75952d79f722a79698325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf3d4de07b3b656a10bbd2654b4034326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61bbce7f6e6f280efaa53fc8831d54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c2c8dc33efbe292a668ba831e366b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000f540d331fdfdb983256e6da46c5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826424c9bc651cd2d160e0d2703b392d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44180dd4b0dfe9188ec3e2c37f8cf8c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda80f9d3f5cc84adc093f162ff4cbd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef47d8441d53a4427576a9d057fc26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e318c26eade97c9d331e5c17d6b8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24536e277db761807559765e0f4026335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fe71e59d8fcf698ebd03837434a6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dcb7f3cfb2dd7189aed40d9748495337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5b3fde8da21c8248464f95c8bf4a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f1835c6d37d41aa265d16b4004e72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5540abc7cf745c198127cf1db89402c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c51a42f75b3440be24b0c7ea79afc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f469b4a8aa53fcf19bf33387a70ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7beb7529d9993df51020c41f6f4aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d2b8a27be127e1f851a0051fd2025344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad226e5e165baddd05a18494bb5a50b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e500b360256777fce2b25c6532d5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ca291430eb0d29117d97b1c8dd16c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f019dd56c9f5fd0c4e2faedbe6dde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cfc26fbeb4896d9ca6339e9319838349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05ef8d502fb85a6395bf821a979c84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ca45e99442369d70fa733042817aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c6c7c1e6dd09a6877e3c1d66ac3b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf314e7b7710fa78d61694f0036d9e11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bef395be2ae80e571b0d70fef33bc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e2d0ef93a2a226fb3a5a57faa835d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb45256fb05021ec2ba65062f39a6d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c55d355f631957f5bfc77fef8f55e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29727a7d18f91f15a1b46a251f18e73e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439d57138837875d475c111dd822a82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a698e98f5623a64b1e3d9fa856856b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680d034da6d9fd5598823d10bf81299361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759ff7aa82f54ada5d5bb56749a6485362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470271f174e01484a96983a58fafdf3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0f42260a610948f5c8a534ed1bab1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5bfd8bd2cbb144f31e2fcfe20d101365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838aba1f57c591309d5bba38373412b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580b4d7cb816adb04a13fa759e24cca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f7e27ca586e2a55e11c72c8dccf97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0ad68a83c416883fd980804988fd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be246d04f412e397ad16e949d3337f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf95f6b62c8f1c3ba1b7749351d18b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29f4ed1c9322b89d6ba86e47179a8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f71669673b4a1a10c03fb013ceb9a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba354d84b185ab9e4c5d4595675b164374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c77b6cea31b30f74ac41d002ba6ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e4fd7f0767bb19b016995a6354d63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf2a4ab4da0b563daca80c7da3f24c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a545d958bcf67275d629f626cccc4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12316f20aa0ae3982b4462c267a63e95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1229298d51f3df5cea828826effbf7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f7c95e8ce3cc734b8c7d67b56253381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d619bbf573c780044b18db6f957c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b197ecfc09c1882c4202630b5f12d4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6387c05a70a1bb79e15eb22995068384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d2f884dc1826ad03b65b1b14286c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fefd33ac7f60d79a179b0d104e4ffc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94d35bf26ff579d70d4b27265c0703387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a2a74fae5d77db43725d283970734388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4988fba89aca293c57eb0b2994011389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37662918aeb3868e0832c65ee5c98cb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e88004125f34c340f1ab1688061ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f53b584f8b0cb299de62c6a56b4de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff78aa52abd9bb108cbd3b83c13da8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897d23541a1d4957c640e28e2af9477394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176c269d2d1530fbc02b7a58df99488395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406c8b299f53e3c42227e0f86a5e6fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738920f7772e4f8685cee0831081f757397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ae0a0a1184aba45b785379e72e92b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414288de7b74c336704ba8888bb28007399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437e200a8b46747bda5705ec947f1af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645197a26c385dd34d9206c64506b40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f8775391c8cc6860816cd68251f44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b12ce1ae60eb8cb8acdb95e580358403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec9b6602760d5aac9decd99a370563404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6c3b87fb1afa691937f41c2c46b8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d02393295a98bf1ef56918bac88c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50e389b72c7d55c07a3a7c7d0ca91f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54dea0e57da22f44562278da998f58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06531125c42928f76809edeb4ca977409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd0d22dce5f4c81552d1b254c69e8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997160db71b3c457415c273f46732c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984d73dc268b98c38192e829976d301412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e034de2ec75ceb66d80929557f3fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc5ef1c3f58d2fab8431f1178c659b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff1ef8c79b36b2cf2cedb5fda8a022415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ceb41a4a66c2adb374649ceedd59e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd09f86dc3dbca3907e57ef278ab4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab859df59bc5425d54c3045536d488418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432483f8b0f48668c00281291e11ded419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0d5d2a060881464fbb8b251655cc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdb429da25254e2c902fcd71ae5d0a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3809da9db8bcb5551325bc9e3c6ee06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab077f4eb35f43cf9e6025950d9a50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165173380b20bcd06bca7b1e7cfd54e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f859216d1a5676d7a8365f37fa39e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509697fc7fc4a3530f00a26389e9d46b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f688b8ca16fa0b7275032edc1c501427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ced759301582430bdc3a96bd5c5e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de97729bb86a5c4c873b26c64e8bbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8806186040734eea21d96f446417976430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e54a5d6607818d2b182f6f0c129936431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00346da7643e09168e2153128d10cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba4f6a17783e0f9283558a7997f916433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5112a7e5b6e98c48383644d2c273eba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b127042539b2d59f71cb05b789675b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d20baa59b279c741da8eb36cc10a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c901839a27dc0a26270835f97b5c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c77e47d202e7bc8e6c925f9c67d47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7230530b3ca146f33a4f576347870a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3afa84a92ec3332066245659e66eb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cbf898d943cf77ef175457e99d8ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb64b6f6a28e12c945b367a793f153442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759b8f93c4b4842d459f2e7422d932d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bd1f194c0cd6a0d699649e21d6363444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d8807ae5490eea2760fdf2aa7d3f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8dc1a3956a7253579ef6e2002fd8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3216a20f0e925b228f9c145f2ab158f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311a4ccc869df83be718ff16f74830b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d1d6e77bf270862fa2af7124688d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ac581ba828a396a727da0fac00932450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f856b59dc7f2bdf6bc9ccd69ddf9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e3dd1708623220f570fb2024b4fed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7572956db37930edd12dfceb72bd530453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb369f98bbf07554e07761ba8b222d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68899c18865cc6b02f0dad622534f508455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3294820d2c24b315c42479c1c1bdd5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be671b853b18a71316f10eb4df88ac95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f8ec754ced8654ed64ebd3b4c6f5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633160b59fe351cda870c574ac6f4517459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8273ae5967b05ef2af0a4516ceed5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7537b80470049d8646fcff0f86c4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b85fbeaafa9a68ddb063b1e61b2eed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91433b391ec3161c3ea1f266d829103463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e056a0bc4d921495cb0ecd8ab0ed876464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8bea3e0b3cf6d6d64fdb846aabaa8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aaf4fb9b695f815395ede9ec0ec0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b84a734418b164a0b7c3d5dfdf9363467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2454674ce76acf401b6f7607ecf16a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791951919c36c3d26e38c852e8229768469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915113833cf07aedd219a5517fdb889e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2a14384e0ea9526b2b0c781b14fd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe581bde8edf3abeb08e86bdce75f048472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50d27214c93a6f53128a5d4d8559a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b129ce7f78450c672bcd74475bd71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1267f95fcf997cb3bf10d89683b39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf7d8934d87d76ec6b6c840d53e094476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f408bbb62af5eb8d861148ea8c307f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fc19f642a6b438c6a72e3a7522035478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61029ab7a81bf7ee627e668bc1275bd7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee424264c8313a95144334b6e65a52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c30ddcb8e6a7b6e708734e11249ffa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0f0459623deb03aabdabf2381ef06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a3bf67335d50f7c3f429e59d15fda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b59ddea1b00880a43d1ee12755a4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1792ddab09f8c5504e861a4aeefa3b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae52745713928ce2a925fbd831a5bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7500c8dfa9562f92e7c5f435b696f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1248a0e752a7a8acaa254cf12676827488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f02f3fc38c20f9a8142c211aa27e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705a5d8164c29b3c07a80ac582ace6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787154ac878d43981504cbeb917bfb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64465c89950c4028914f9011d9fc02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d64efe98b6e53ad07bf8acb1f82ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666dff21dcf6b0f04223792a406584c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd707b1cb3f137a0e7b3f41cde58f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3108f0220d81dfaab6815f05b094e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b0b566cea51ccecb6b588fef7977e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcb9ae91949b5fdfab08511e8c1c44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3be542ea64b98b0ea9e9dfdb32f70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf1279e5adc843fad94ee4e1b86c06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bfb2b2c68858a6eb650dc9bd82251501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec6aa97dc3f6a8bacd6c3b86895ace502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dfbc44e71872ed663e57b592d976d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea1c4af7a8aa37cd2a72cfd6cb966c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12f825035a94c1be18ac884173fcbd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a9aade23adc9acd0cc98fe2d2d265506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a859a689c93ef8415959119c27474507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044bd5adb2d7f1841e603c693566f0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054a70c523dfb8e479cdcb871d2689e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b24f914faa186b7772b01ce40cb8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25138472fb97ee7d51d9799478011d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aa5eca5df525e8723517c005a0bb7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e6c066486621d7872adfb94196585513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a1afbcdcd1b042cbad1dad5c6277d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c5f94cb76ecf88341ed7ae26847a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d30abf5160409dd50079e66f4e0ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74568537566f83d9872b4a4b4e70929517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb8e26cf256f4736bdc0cab88302bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531bc354277f434ade35ba0ae95e93d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccea6ace2e6e271ea9872907d62801520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d5045de4419cdb21efbb47b09f633521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662969543861f1e67d9236c3e0c21c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cdd7e13fc64790a8eb58936965b79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac59d6154b30a5564a6a3ab36fed64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6a10ad36281f150eaa21ac8c8abcf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1a751c7ce12b83add4430afc28a73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15953e72199705d4816005f632590c2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ab8fe4477e443f6b403cb5cce7bbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2667d29dfdfeb856e7499422455ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143993bc7c9567f950de8a8221df946530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6b1d4a15f084922251ca7edd32145531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dba31770fcd9bd01af9813b401a50a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd701e205f4ad124276f70ccb4c895c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c2cace8806cceef0f08aeb42c97d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000e88aefc964c747b1c6d2d49595ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb896d2906a858c477ad4dc088bda8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1d35e9922a414862b685e668fe4cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902e6b41d167937508729f6ba27a675538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982019e858780cd6bea083e690b18669539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f231cad9b0f4c197e70092c55b454540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bb15bc9da5190c08d3a44d464d181541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f505d351db8756751bd5dd91736e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ed8e7b25a416c9ecbb7a5f22b921f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29844a758909682d508584e8f4d814544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cabe4fd965f3f920f436167d1d317545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff43cdc78124f531e2542ba4b9fe6c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d0ae9516e8a6d470847f87bd388f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3d4a4b0092c842e14ea96672724db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f954fb62c0c4c1312aa37df7390d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087cd5216222229f248cd5454db2e04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c76d6b01e46ddeea9be206bc05c724551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c95f0be4b13cc4879cfef45ed2a88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d9bd782f71a9bb463ef8b9169d218553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f83616015404ce19d09fe6f067c90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a8c988992317d2c73787bffaea30a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec396b984d028eac6aff4000a55de988556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57f1b390fe6820009ed9d3a7b9bf47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475ff7409e7c449ccac53369722ae56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e212287400b001a2c95134ebfa38718559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509ffbcf62c53007a5ae2eacd39b61b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439ab44eba0b17eb9929e8e03d75a4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22dd4631c6eaabf725b466511b43b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe09d7ac97c17660c6b11a42edbf109563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fc16481885a828d0097cf9ae77dee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebcd5101104788f69ce62792a67fa2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782edd41dec080362310c7cbb17048a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01904751b5ce8e61e68995b4603289ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440559d10f0868beb97a452d8d2bd2de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078325ad9ebf0a32eda867ef6dfc231569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315f4eb3ca73b2b6bf10c11910fdc2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caae54a37d922d68f991552e5361ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c428de1ed0c42b59a754d966c6c14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b899236e2aa216130ca618e68443b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e873522940c88ae0432cf6f45b62d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0479440fce38bce2a19356663dc78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092089f48b9d36abd1f3671bf3d1fa98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429c6af5ed6c1c7930f29a2d76c89be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aaf737f9f6bbf3142dac31bace718578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf45452bc9d424011bcec5d6379692579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c071da8e078365201e05f493150319f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb166cba68f7403b4bd22e87f13d4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418cb35c9f118bd5aff12f906c8f090582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86082f0251cdae805e43c1b2b2dcfcdc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202107c828fa1584ebeeb3f89896e77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3407028822bdf6bfe541091a6c0ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac131b9cb568044aa9f5dc1ba6e0e18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a6f7d15eb3d91500a982937aab67a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83ded2b5628a0d5dcc572cb8eeb8b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b855db5a25ca669d7c59db3c07feda9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc424d7f6c4f1f1420da567ad4b04040590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661858c21b2ff13ecba50f44bc687a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02658679cb41a2a8ecd119ce7679d12e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543efcc7a48edef905f6f9072a557384593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7800672f0510776019f3f13185f9f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48ebd2d1b585890d1d1681c907765e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39686f56ed9b49a11735605f737b926596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376a4bad552c05b88d0a874e5480814597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76999ef7c1da1158930358e8abe2d20d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d9a5b5362d777aff1964dad709b70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65b78977e7b2efb1637defa172aeee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e88c0644f89f5ab77a5d4f0368b6c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc958f7efa61ad8dfe367a7e1852f1fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b76ebb72647ef2a2856a81265e780603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb075a5a87e4cd389d96bb08f0fbb4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80c0108d174b9cbeb2fc4a3da6fbb8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbe83a4c0558c9964db17c60a6bf6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff9e933d3b5173c158821554327f73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415565e19caa594c25c78996cd868471608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc9435d4b96c73b469c9090be1eb62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0564554734b88312395e0ae791006610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57d831b104bdd1a4c9f186c6bdddd6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630700523ddc58e45cb3f34cec03c56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421efc3bf715d32fca8f80822c7d523613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a1421a4c82f1f4cdc2424b6582fc5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f60296053834c76bbc0332fa44d43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147a680e615f797c5c25eaed2feac4d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a26bc4b9d7dcb35005381c95f92f9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0d531baee3f86cf9d12ddfeef56e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642e6acc30432116a28f9a53ac4ead9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485d3e4a02dbc5ec91b82dc98ef4b72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a41c6898e44056f57dd5be391fba3a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5c2eaf8a5c805c005a4847188fb09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3ef164aac31437f8a992f6f654643623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebaf10528dc300dfd5b493b4e37812624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e746c178a96e7630e43ee64d5fc6c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438dc98b2626d7fba91d438af7b72d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f241e1397736d5a639f6370fe9a30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578d4453efbdccd0472019837c80517628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad42f1dd0319a7054961abd762ff76f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035cfe3dd57cb929058de2630b99d10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328d00275e811d05eb9ad4283c6fab6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c0148bb83f0c48a5c2b54d5440f92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035cce188bc7e2a58c76c54d5ce7ac0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d04c8eb76c454942bc27f8ec54fa7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56baadd80a7d44a235cad2641d0d71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57676200929923ad9d1aaca61abdb009636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff4090c9a12ce807ed81bca563c5ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cd329d635f86ac5d6bf0e5ed88616638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbcf6a6157e8ab069b6ce51d8de0e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371becee0f2235866c1b438fe7940042640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6c70e0039aaf4e9dfd939e8ff90b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6c2fdcab096f205eef96e451a2c84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484a6722f2689a97dd07728e4f2aa11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98887bf9d912dc5de39c8b305a8ccf3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185237d2cff003672905410cd5166bc0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71710bcf2d80c3b8e3a708cd6c76dc6d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b77a79e60e46da581f8787aaa08545647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4817b847154f10bac1f4f20cc1861ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74997d7d79ba8ea8d2f3c4d348978a60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8626e4d60f00fa92a2c1ba85639a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0472c5af5cd37ebefdb4f93c204187651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8e05ca70963c03e1a387e67153cae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7b0c2c3db4c9aaed3b2e8ba4fd401653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db0ddd7121bb9c67183d15ab772cf5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1cfcbcfa880e3214a800867afcb3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763ccb9ca072b43622aed93f7f64517656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37fbeae99bce013a6a4c949d99c648657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9175e47406ae30407f333c0df4698658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac6a6e1faced3678fcf9665ad255cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47b7682f1ec33200dac0e91d7125b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4148a8d990bce2b04dfd3b1f802c745661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500c6a38fcfa28dda9dcc6fda917a80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c322b7fbd0e8b2d19cc000f8144abb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ace9481c11641d5ffc6d4a02b7981664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a555fd08017f2bb396e7d1afe6a9536665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64f03fd9da6f2c0be58a13603dfd08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a377f5596d7365d9e307f5ed5b3c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de66913a9f1820508298d74ee2ba14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f4c4d271798c3ab76f088f9e16024669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504a4979e6b3ecc7d2eff053148706f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706284725045ae292934e4861c304a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75176704678c48a7c35edfe22f434db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e45a9dc166708139dd480bc0934a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b6f23b38f5c94de2ba70bc58df193674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02adefbc8dc3dd32dc1e1735db7295a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5952508b9aacceac8114c3002458af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76d2944db4c0b1c8e14fd268cb0c75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eff13f553f44a7fb74d73001a85461678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d81fc6fdad3d0b09961187b2066522679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59660ce4cdda92e3e35b4979352c3b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a752c8d32e48ad0a679156ae399970c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdba219352a3903e85c440f56dbfc3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505ef4eeedb3543425a68c4534f1be8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633c7768ce96f925c83531a0a1ecc02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55e2a8c4c53b62cf04263ba70e2667685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5433f24599175a8dbe4cdc9e80f4b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d23aae64842c44afdf9e6c57337d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bb9c848f447cd3927776061589b1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aaeac250e69377f11bce4e7eb0e0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bb448a108b6ca8a05b17f26ebd978690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2cf421002ad73a62691f1304147eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115a476f111c41d8fedfa5997ca65ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed76abbd071d339f1ac021df66f65b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffd867ea394d8a28073167ed6be9f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d87623da777f51f2263d3f8c87a192695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfbc6367d7fee5024b60cac475ac09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da669ca171939c350d23361ee5718bd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c201df35c1a4d5df5ad207d976501d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513bcfc5f615603980f320de738cc66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfc1a643f20ac4081cea22dcf639b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd247b3b174d83f096e9a5b56a6c19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8bdc7689b6528c3040b2472276098702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6193af7d8e1ad3da34f1a8903a467703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e675ccad7f6f6ac65e8667ec5f9b4e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f73a6068d7139e347cf9fe5def5df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262d9c4087c8cdd7bcbb912db55ad22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacc63c7e22d492ab78ced0777599a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b8ac8f14195dc6438ac54f0eada3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d7a86b99cd6b578943b893f13b2e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5febedf47baf2346c118fe6701d6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d4ada7abaa7329109e72cdd45fc7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6874e99fe5f6c01080949de376d1d6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658e67bae786dc3496bb7918e2f89ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f782545ec8cfdbfd39c85bf159821714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a1b7528d0d4591f692cc426e9817f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f263b72a41ac21e9c6df25f93b016ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c55bc38ef75d45d368b508327d1f3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590b7401da4cfe3bad0e86bb02687bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6385ca20fe9dfb27b6512a9663179719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e7ec6f679decf30f2ad9962e2cb97720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd56899eebd6744e38d8f6405d415b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d231c7cd456cd3843c58f71d7a4817a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c37c33600a5c62757e486520c949a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f70a355644e2b431bb7673a599063d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc2f214d2fcc450b349670dd65e2cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6988883d4e57c842c37bedebb0eff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b747c24d5b7afce2ce57bcb31e9ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea24daf02ae7d90fc19e50048ae4c4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c15a7cb70e1ba53b845c0c9e93e090729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709b07e1f3a67ffbc0132d5c98edb47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aaaf3af8846d9e575fb84a52eb434731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cb44bed671fabd3e647f49705228a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67aa5a0593d3137bbcac69f5f0739f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc8afc076edede5b225d99e5e038c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63560edac253f79896c09dcf8a7ea709735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d201bdfb6af2b0c14d8948476052719736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074463808300e5f424e9d8c26563352737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950409680f3841fb5b856f30cb99afb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65607a3ee0f8e1bc1a0df0b646395854739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600a6bce18f89d08ccfee7a4098ac0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133609263968a60c6267d5f04cdc4d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed138af2a04ff1e4cf92fe557af55ae3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e8ac110189f47e3fb5bc1271441c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4085d387bced721b61373302993c0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e682535fa7f678a0a041817cffc03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8836ab35a1ef541c9526be5b5bbd1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2808b03f7384fe9976402e57498424747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d040d26b16de384b6b20a3ab1913807748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dc6af09f4b7b1d41ebe3e2bf63d93749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83f10efaf981bde8e6c85416663416750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad4cde1304eaa2dda1be85f939b5f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804b637dd1856269d6c374553b1bc56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806dfa039895bfd180d084b7ed82344753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bb9e4d6e13a55da69de681448d494754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0f4244da29a4b95d81e04a34a8027755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0d0bf104a1687b9d8556e1a7be6df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f74abc220b078398b96dc704ece72757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74601b6da8f21182eafd5ec0b4143d4b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f21d7f8c117a7e945648e95f2108a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7497ac9e0c0dc8eb1ea99e562d69c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793668025c6022723a68fb5528ed33002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9852bc1ad8b04248396be573ff2393a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1653c81cd9176b47b71a4fb73fc376a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8cf4c8ced312e63f8548d5ce939a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d64fa5ecf6f11953a91831b7307ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea7f540dd2394ed99ce5ce91061f1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d945f5c1c9dfccac6fe1b3bb082eca78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd67e57ad1e957b4ced2309fe0ee6a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0246c041e2c7889f458988d5605bd4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e57fadd7cdf3dfb7cea5acdaf7e7ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae73b551182c04e4f4fc0ae9e232a4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb018d6579a335f57f7ab816e40e1b8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2ef959590d0ce76cdb229175fa4d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947685d43d246457bbdee193724f04e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa03c7b5a8e5726935f741b8fda55616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81803769bd76c71540c242727382aab917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f6b2be2282afb1850478fc3c8f66a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96443b4521a2c46fb191e6d028856119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb16a1341a0b5d983b66a1269f396e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929ae120e9ceac52d569ef2da238bca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d147a852045aae5d0abbb336583c92e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00955fb4c6a2c85c6125f346a1c55523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f339526e9fa749875fe76e7d79fcea824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33c6e8ed3c66239ab245c58a3cc87425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168684bc47e0c3557a27b5f2e9ef9c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af68e2c67e3e54cb75ca17b481323d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b626b12f13aadd0fb5960dd6c9dfea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8ef1ebfeeda3dec1155116d22eff729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee32af8cb1c6d3bd4f1a3b22147eeb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9268de66891904a63a9cb6b8286a1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764eaf078aadbdef0d30424ffcea07232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298325dc97619f09837c596f074da96a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79129ca9d08397118852a19f054fd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba7200c99fd18b5d8e51bbb671cddb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cea6ecc9393ab5d072d37e901766c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bf878cdd5c872a0c0c0937c471fe237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f677fc0d34cc4015e40689b371a2b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2379676376e99db878afed0b2087ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e50dc64c23097da6ca9ffb105915040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86e416cc097bf3b95929f02f1025d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9f9bae3da959bb0c4f321bebad69542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2aa61ab9124e66fae99074b2b1a2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352c673d1658aa36ee4eed979d3e8d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc3117587d5508c8325fb89cb44d1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deac691fd23fdb1283be5d1fafb0d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9ce2d75e312e1907d04fea845b54947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad382cac135a79cfd4db8bfd8471e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c13c5915af787c0e928677afb369a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745901e25f387a155aade590f26f3eac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817de5249c3d24ece91da2282f36d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8fc159c401865648e3d41ce66a17f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339da8ec505c16b706575dfa87eb8ae653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b71fd5a6bb5ad79ec2bb77a7600bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3230eaa7e0fb3bb84ed53efeb9204d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd50b0b91376bfc7fd56fb351c4d00456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329dfb26821f5d729ca37191bc6881d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126377879c4a8e6d37ed5be7c771373258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f8c55a9e2a73a74d7e70e9a50a47f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf826de81343be77767a0d7599941060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe94d08a45408a95482c0c3bc7da3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e26567c6b65744078d9dddd8cd40cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448506f963dba37f91de9b88935676963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3914cb7e56fedeb4f517f29e205ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829c1dba5f580b10ec072b300bbda8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504693ece7a09a33e6e6fa19c72a77166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac70acfe9a44033b78cfc21a14015867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcb8f7f0ad4302bb367eadce47616c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5134259d8162c5e6c20d14e5e5372069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f731985da8ff751fa32e2ef31bc22f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d710bcf73d49555db752ed07466206b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b30b89b55eedbae9a63924ce5374bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f618ee63c6a78ce65244896f57884f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05475244461673c630ad276d1e512a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871614b31f7024eda522ae72736129d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5036c53709cb540b995052b44dd03f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850096f1e6409feb2df5157eadbcea9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32a34668b71f881132a0a027f78be678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda5772298943b4bd205bf258f3ec6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e9598166e3116a17a26a820c9dcb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cba9f5eb5714bd8fcde1cf71074a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb59c9ac24fd2ab139cc9793a4e5aed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f783150d231ab6b0d105bc129b4d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a5ab9588db05595802b6a2852341884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7aa4efdcdb9a2692275c8eb33c31b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b30dc7cecb0c5ac448abf59717259786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249be8c1fdedb00d612dfb59046e772687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd90a8b88b69949e3c781e395d98a0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6536386e453dc449a77e90785fbca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b416d8d6126b934daaacb3ad4e89d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd857ef1877bacbe2268f22e24b800f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594363e0a3b7702431de56f5fd97a0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f02e252e587851925613371bc6df2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a445bdff012171506f695d8de6101b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4e97b7b9ea6f58fa8f6534e6feca095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd747efa2d6704d6557b54abba15eff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98fc75d3a054ccefdecbc4bd6886dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6f12421bf4efec8426aac48c9f92998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2827ff9ef6a463fa398ebd4e6de36699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985b934d065352a8de747981f317b5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef2949956bcf96dc222f0c08d1075f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e310534a2345cb7d3064f80ca1bfdf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3683c2d1cc0484b4e90846882f18815103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf473b928ebdf4bba655982f266245104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0810a5f451ac0d07877edf05d95f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b9f12fd45b9fc003c9d87fc3f39e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855513586e6382c59980d7085973507f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb6044a3167608e7d17ef366d0be6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e978462538386c71156133841defc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4b1fcfedb26409b5d1c3544ff3a01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba46e6d6e7f04beee3a5d72dce6c18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81b7c60d8566843ded6eb05cad7f0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c01e6c81984e41858e647cea6cc84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de22547d652124527261f1330b84dd6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afe33826d6c4b73407e1ba2539ac1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d852a201f83959f236528d49d941e46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43e71ba6dc3368cd7076b32acbb487117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70678794d3c9e5b206d76b62536434b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a95ee25f750eb2a024ba9ee66dd537119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299c2db08286981e53760cc24fd7418120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221ce470eeaf7d8cc60f3c6a8671530121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b74486605e73ce69fce834cc01549d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9342ad4147943e08758ac00304f7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00054e0ceea9fd75dac91d71624ff63c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c4eeb6c9fd30431165e407dd37175125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948628698a4981334d75087cc535df1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70a0dd3b3169e22677defc2b682e64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a087686da47014d18e37599c6e7d75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc85ca36bc3734c37a7abe47ad0ea72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec117ee148d92fad43c4981b6c00adf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f8b5a805789c1f4efeb38431c18dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bdc8ef43bc0d855fd7c742dcc487d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df250a10cfc21c50b97d2c9d8cd459133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91326ffae552f9c495fb893ff21646134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed427d36a97071f2443167b3a509c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905b690ec4ad68aae66fd7a7c0e23dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89a513608002469d0c1f9de31e1684137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e447887916f9efc9958525795c2261138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce22a1e9f97e309b1868ac2fa39249139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ca4977b13fac48f2a764256af478a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d8fa2719de0087403e99dce4bba3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87a3b8a2120eae716711952c0832d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7d4b3de9b5c8ea57b4ff9d89fe67e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a10140b1a0ae6c0ece8f9c6788938144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab290fe750e4e7e63de85bbb14b2be03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef06dd02159f0484fc2d87ed70f0847146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4ed2dec16d6e7cdfa3fbdc3f639fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f0c228a096027135df77ce67994bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13615d400ea277f149e01449bf9f4bcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a3ef657014683757d9109cd1f8cf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34a9acb9143ea1bac8c0271b57ec83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306327fe3cf7d7561941f2b5b01ef61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209e20a8e4efcd5f7c612a0d27a13ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3684ca407b2892ed89a73bb786f44e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50101c338a04167642bc04d0fee4dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ce1e176474d18ac1e26dce9074f3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44a4c489c3fe5119179f812a6ba9fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992c77074f064c4f46b9404f50f963d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7d81b34bbf8016f1c913e39f55254159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729510ceea7eac60bfb86bac3fd4756160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180df2676bedfe1e6526134f3b13343161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011123e852e635e0a85fa182461a2a3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc5cc16d5689fcdc8c1a4fbb3a3a71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8f23a5b6e19b02c110fe114a6df97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d4a21c74a6160beb3e80b967761f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cac2ef403f8c1caf572858d5f78859166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fdfe67c940f3fd4dfb005e62329db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f10498d116f6719dfd3a943882e12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac689c535c48cad8facbef3f9b2f551169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033e1ae8d9b6b456c3e599a674f6815170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e199f35c1783c71acebec9ba96b096171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6981fb3fe54bc6b09f3ca6e5662a99b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46af75aacb4c1391445894f69910a81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ee468108d508f07028902134ecab9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1e6c471bfacbbc20984eff53d53c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2c5e42924994fa2b84a8726189f92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9d68805306055114c4e1fc56f5741177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192e4d1034ce1a5f7f0290979e79e16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da174b16b6b3bb0dd7d7f674677d8c2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dadaae9636ba951dccee4e6c5b530180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5d8be790c7a6befb325487000c8e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76637baae7ae5f77a1cacb57ff13bc44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9027acb5d95a06fbf6d88242d0f45ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbe14638b3227a5a3e925289aec1c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d36663719b57936decb179f70fda3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1478cdb1208d5b9ce757546be136e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acc25a87d711c6d556204fe6efddc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192f1fbb934930c8c93e9d903835eef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0960dec2687233830fd5b266b48897189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ab655782958c1388c3f40276a2e6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b98a349c979624809916244858267191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc994016ef11842c3edb1584dc30b52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9fe9a2001af3caf4a3ae3ad42f4e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9ed61c6c7780da1d06d6e618ec7c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef75b9e9d7fd780b60c621f38adb3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a72f56b6cbd85e07ef6436c35cf228196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0aeea7051de7360b9fb78eb5a5b02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fad6c69ac96345ff84bfdc3b4d29e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22b3fd7109d8a23052676b77ca8720199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eed8f457c5d520186b25b69f3d45c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0d420f254141a7f7824e1715c07ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcae8140ef6f9759db3b7e8da6ca947202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548bdba588b803c3a99b99d34513c27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae960499bc926493e52a01c2e41a94c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867668ecfd67a560321e45f4f69a64b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65d7ea9f61cff875b0f4e6c4697c9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd4b3a3fad2f8e605ab9989aa71f7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc2ef2583148537ea8563ff973b721208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d1298ac04ff8f087998e6ff73b329209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b924c6f028341dd39c491a92d0e013210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5696c85703dcf5b420e45e7a46b91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042d3e7798efee5c2a8ff5e01b1e83b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d860352cd87aaac581705b884de4f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfa1086121aefb2e7f606cef398406214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f77ef76cf9f1d10e70d1c7b688c9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58427e685254a89e5a3ae6fa0ac2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954a129a72e6503636068dd3d5e6ff3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb512e75b4a90c0df6535169a29f51c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dbfca08b4e4030fee083e833b5a84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f516e45fa0175dffc179f0bae179ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df90ec699b8c2d68ea0693fdcbc971221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec0145071361638eb77ad03367ed71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ce26d071cb59871cf477c7f310ccd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb89701ac1546001e10d26666f86ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824fbbe787cf2dab1b066444befebda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc0e3e2201c60f89dcc2abd86c2441226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1522647af27ecb90f46b00e65dd9321227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0db22acaf3796a4781e82a61c64e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa856498be7223937fbae683699d9e4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a70e1a1891f045d23f1b700796939d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c7ebec6a1ca004922ebf887cbb744231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d66383beede4ea3a5505ad025fdf38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484e5a6206cfb46b6dc5bb82932da8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245b2aeee971071aad567892ad67c10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed8b029e2e4cab22e6837886dd366b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7556aa518eeece6fb9fdfb6dbd818236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78243117d13ad3799dccb6a0c0c925bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c25daf274366b6588ceefc3a5c32a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3c5a048ce0ae7b2837ad2486cb276239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bccf7befe30c0483d96229664af04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b6692e03214d830be6e68add9d6b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2908f28bcea92e47eb93791b86ea28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cd285dffdb5b595842e7294c91b7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0111d758fa1f88a238510399361c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e4a3087e81874e90279b6794db86e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281b95e65fa5e1c88aaaab5ee0db42d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ab1fb4867bb5c50de84ac2df0ddb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854583762675951cd1116b7545b0d4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077ef0110746f2f93823a71c12ff4df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12809db467d67c0058710d92f868ca0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736b1c46f052a43fa78c05dfa579cc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446192ea13f661d40bfd726548e378f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925c39bad3a6d5b14a0d662a9df4ec1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb65b29910d709f8eeb33ea00819c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddd8f4f3d35a503edf20c5a0b965b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d081ce15b05aef000374b692018a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84420d94d54aeb67a9f212b4ac763f9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ed2fc83f3ef53974b228113ad2b3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e21bc576d52af17021133c8afd065259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c5ac444b6cda5c559d6bd73c7a115260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c412dd8c2f6c81efe47c555552e5c93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d12010d5d18d087d93ee6933cd6a35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804930653c0ccfe19ebe10bbc9383917263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651524d8e0e494ca506b9219374de95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf66908cf127f2cb8de34319fd9a66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2f3463123e80fe45e6ec4aa6dd754266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab33d0b14c6eb8efbc88d87f3bf63bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3466846e0cabf6fd80c855eb9f1f92a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bb24d66bc73117d34bd95c92cc702269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81417dcdbd2a3b4f9e76017320873df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02850ff4c483e813e39d036c9dfb26b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49589019a6191572027685778a3be72c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2a6d071c1a6c11deba635eb81ba3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a811cb859640c59bcd1bc997991a75f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426e5fd83d72c1e22415be6e45a1340275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f4fe4bc1339628eb438c8413707fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3865cd9e1f93facfd33c8b67791a35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215bb36deee7fa9d75804595e87624d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b343d27f71c356ab1bdf1ba5f30cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc788e066e4a80e27657632d05cc81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985404396c07e181aa3c74af2bfefb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70360cee8993be9f703df27a20425226282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd064a63b6bb86ef6dcad50cad985fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589c67784cb52103cbee42340479967284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d340d0ed1709a7ae5f24e6d1260fdab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b48095a832333ed87ce8b5a4f6f64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfa578165d7681a6ac1ebf577bdd3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7c7359ec167ae2b87c826a60af4aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aef157558959b570a04f86b76db597289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a72f8571930fde78a8c02eea799fdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e20f7704579241c0e87ef0db7322e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ea9135ced136745a566812c2735db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356e8eeba475596c1c0133b0c18da84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15935e45f57eb638275513038521fc51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89058f1c557cbc4a1e09dfd4c8c42ef3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d762af029584a5495fbcb56bb620e55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8cbf6957e8eba431b8d8fae0acde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c2e606806cb62a7aa77d24a34c956298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914ebfe1f9e0116cd03e8065fb1c8e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43491b39a025bbe18c9448d500b1450a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd54b910b47fc0041f326988974936301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a50deeef590ffbd2c5f59bf7900ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3ddfccfddf8fff23d2b5716ea335e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff50c544c90041d5229019c1ecc3f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748e13b10cd106841d0739227dfe63b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64fa4a49cfe7367543ae27ab7197ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feb524014b52b6705afdc284853da0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aeaa134e5d3bc8e5969ed8668d3cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a748d3b0dfa3d5cb6f678c2b3fde4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d47813cdd1bd44e08528e21cfcfd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cab7f69edc55400da9e0a2ed6a3895311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d2589b1d8b61db1a93e2ea4c0656f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2295255693dcfda27bb983ec30c90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e89028e54dc63736497877e139593b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b92ff6daed7dd9024b097466cf4ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c397f7a38adde438a81a49ee94a735316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed712de319544f6a78259f76a1c644317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9a9664feaf1ae91ae6b3ff456d37d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d0f37a12954fa8b860bff6aeabc33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dd108ae7189bffbf1ca7c003c08ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4653a0f3b726e82c1ab3c3eb06dd424321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d637e50df09f8858a33477d2fa74729322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34909a61b7967c09d2bf6da0fa804ef8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbdf44e092149393ba067b90260517324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d067a98265869205815dc8a5d9a00b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2a53a24c22b84cc8bc4b1c5451c76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c437435722db3861157febf1198989327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b313dd38b0134be128a6a7d13de4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d57bbca4858dee03e0200a9efb312329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65709bfc95fe1e82c52be751dc96d16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa95cb139fd3db8eb6c18c40ca9c700331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78391e54d2b2a3c818815154df9a7298332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c477f60f70b91b5aec4beec8b58be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4502cf370be237a837b5663682d3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36f9268bc91309cb21b3548c83a36d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b41de8fd0ad9eb01104096ebab3da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4924aa221eb486613617cbdf2eeb00d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe320abd85a234bc2e702f110d1ed2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a5a64ff5040f3bf2e44223e45ca1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b357ac3171dd24799e5350954e7d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f76cdf2329a743ab52a6c9dae853341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7e0bf2c22ed3169cd091330a7be6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af4b9f1e19f487f4cf10bb3b5df919343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accb40088d0a5c05049800091488489344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448f22329114271a08a8db75af4bfc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bd89cc48b980f1298c6e2356d3b58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed3bd04cb9e2892df203252c89434a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bf61efc1b7a3fcfb081573f1a03af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a97dacaeb6c7510bd0f320f34eb46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bf54908cf7b3f4f8a24e004c46874350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be31acf36c111ca660b251ad7cd66c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e0a1aac7cbe69be3f15ad1ed52eb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387f46cb936e4ea702834733acfa0e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d4a0e0a3845416523fdd11ba34fb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52889c9684531fb93ded86a91c37953f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90284481373b26f047ec46184d9bf202356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20428336a0d11a8f8f222776c2cb0f01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c5acbb0bc7ae42bd20acae34e5f96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb50bba059f89c7917bcdb1a79bbc6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935139d63214d0bcbb598585549307ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444816517438cb3db569f705d7c8c67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fa23172379a3eba7a1c8d9218ed3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643603d5b37b464cd8132d0243ec401363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d84a0289b86f3c17d10e4cc052fcec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52803fbe423d952138c4c3fa75ec7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a42bca9505debd044d1315e94edbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f7898612525b9b27bc10413bf44c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d3e9ad0b6d9c31db58dff57e80971368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d9752dfb9f518cc61a7b5725dc021369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4d89407b0774b95e31329811b2e8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e3f354a93675049d482d835b0cdaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee935c05cd86a7a3bccb70928cff6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94ec787ed54324ad9cd50286d30ce8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53fad487086b03b0a482195a345238374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4b1e02867530503bced6b01cf5f74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3264c333662a00d6f0cb709d5b3de1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab962060488312818f891266fd048377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670100e0183d8284bc3f8b6caa48b07b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296c2f8515936168b2abca456330db5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3546018674c7ab27fbd077804942f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a64d47e1ba00f28be78bea6d52397381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d59b1807115929b79ad35eefd313b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ce6868b59f002ec5d07f881180354383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f6ae21e842ab944ae229b6f4fc432384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ce0aff952a38874d2f1332819b68e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5f448e0748d0888f151ad4af65e13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb15d7c6bace5dd75a305d2ed86f457387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727551ac5daf1b4684ba3001b3d85353388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb04b545fc5a0f17dbce561f6a8e34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8360eb39697e461d93f2a71d8987fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f4f27f48ddcfc15d4761574148df5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb81b76f963a75e2159a93ccfd68779392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a4dc3746b0a120947ffb43e790c81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399565a82cc4472c71a9127d4e883ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9f70bb3c9e26506048789e3556cb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be516668a28127eeffe0542ff5a0e8cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db3ca0b79475f8b40957bd8dcb8e8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b618ca80c6597dc5de1d88bc5cc2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5ada29ca5e3c5ed7834d81c931878399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed6a62ec7c6aa9edee0fddb48063f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906144e27b34b83e1b5f4782f3f54d7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db19235319bb346925ebef370af8e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c96ca31feae65f77914a17a27a8e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d0641de042c84ba1504e937dda469404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21fd598d9271185fc6f4b5f9cce539405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e81e7ac8874ab9406862750990648406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69574210bf982c0381c38fa94e7d18dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ebccd3ed7426e02d1627ffe5699cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab32269aca944e633ef3db87d6376e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41807b3e284660b426824af826a0fca0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc99d68b033878e0aa6c45727b3086411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b766d4644ff1de0a9301a22af492e56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107c5677c050de93058a24bb38cace0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b61305e2d8cf8ea8257f6fef43bc30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62d5d8b574bf09c7214529911dc7b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3549273337d9c12894596e5b244b6a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37112f74681814151be04f65e49e001417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea878b1fb20b536bf81d505a562e693d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad306f784358eaa691e0f5763fb980c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabecf1c449ee5c72087cff5057c553d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e852da14df648e60080f7875b884f99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ccd5fb3f3a1e3771ac7b67857814422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909ef6e81f62fb097b6e47107680b59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a129ed4a308527a0e85374d108fccf2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040742eb32b4089645701d3192a8e1d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c501e3b0148a519eaafc58d79bfc37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e77c037f7beaf7651176d00d65a2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951619ad30915524e57517e9568661d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c4a7e023fc47701dd8848410b9c2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2f8d14c3c6fa5dc32b6d4237e4241430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6381a1e5487eb9a0bc66956632256431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c779fc1582d5d5dd5576da22a663170432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af118b86ad29efe900b895ae0417bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40506f406885a2bb1e7ac7026379c495434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164318a15f3fa4827b81a53c95e67f51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400666e2bd9e40802015cbbc588a087436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b950e387522458f58f93af2d27cd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33ce42ae13e75da3d84be517116b62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59471c98bf03fc246a4ecf78bb50c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a958b67c6179187d33dc228ae650b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef947b43b032ea2825290b0600871c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67becfcd9f118c96625820bb5ea36b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3cd96877704bca6cc2eb5a83baff9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4a85e4de1bc6f4c5b6f46bdfd4445444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e11b3e12f849daaac969279256c39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0b478fd9df2baf8981e0381898f47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008cc4e8a6329c1321366907c4d5183447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e9a80dc6c0705f7099ca95caef010448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edc862391cf83c84f8797fa6036446449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd558dfdb0dd7c8b668057c543404eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513d89d3b7fdc38ca9a3207c9af1bcd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94836db5609b42922a7b0a0c8812b1cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319b458b1c9b13b03b731ff5e184750453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164ee5615e5831155e16d59d89c4ea7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cba1c943f4570ce7bfa977b22ff55455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61906b2a15e4da5bacc21f92e39fe673456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60235db4f67dc9d87053626cb4cb4fe4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21f744dc3c40e24143c7fa99b8586c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da414ea80cf21f2b5594ead8a57b4d0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682c470aaf9cd29e0dc35fde05d9d16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf3232f446eb052891d89990293f57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddf10cf917dbce921d2861fc5cebb3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfa83241f75fea6d180ec42771cdc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02af85b3c058ae11189520897456eeb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e2f69b86b38236881021e9c396a09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bb9251d49933043dce9ba4a38e304466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13465591d46a5ac9d739a24f7a3cb138467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be296e09b5c2599750825f1fe3588d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a8e3c7baa627f003768818e1e874d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86cd7fc8f05cf81fbe38c23756fac7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42df0227d7bc21e2d63df1074fe5bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31884f2d65902a344a2f9245cd273d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cf0666993c9bb4458f8b30751ee87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38997bae44de964ad24d60898eb9dd6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f92ecc5791b0e0e668fdf480fbd324475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966f1ddec3e152f6effc22d99e11264476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1349fdb610d25828328e750d65e0aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904222ec675e38676a47642af48e497478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43de3415bafb37a3ea305702b032cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3898f58018def1f350998038c8e8a1c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18673959df9e2e542281358fd1dd81a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fdbba670bea7ea9854a2d011904fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af498aac6d99c2abdcc01149812810483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7f3c544ecb26e651e59812ce11778484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f3161cba6caf08803c0524aa8775b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b90a0196adbe57b4e89c6f1bb088fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b44610d41e3071927f402f0fdb111487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f2dcf01d71ce69e2c921e1281029b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aa7f029b2d3da9e500530e579c880489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8e6c570170600a21966fa5285e098490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127253bfe6eb68b608216b5492f8a29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a0e94902029534f6807b966981475492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bd825e658f5018912b8cecb044211493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ab0105a052ce992108dbdcf142c0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470f738f398665fbd31ed32519af317495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f964349c07dd6a6a56d9524fa4ed95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbad7537f80b50dc60b4311518ea66e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb330d14938e1af18e17816fb405ced3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a71ccae074f8eb26b0aeeb4dd2353499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de17a46d4e1c4aae261ade9c50e17f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de93019aa77e9d1e937effa614047d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f3fb808866fad6e9f83bb9597d3db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5ec3a0a91d3eeed6a09d3bdf303a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf69a85d0c9217dbd32871400d8b1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9be8827d4e60a96a73b098473a42a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f9e4649dd1ffe76b7d886639b1366506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620e7a6b10e65dce0f1f1ce9c4469ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2f504fda0f37097cba455172e2345508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488625bfc432a5e183bab4c0b25c0fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f60fe17f31c05bb5733c820e760df9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cefc34ac865991663aeef54abf11a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fd0b7f5bab8078e352ab5b16a955f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96345419a2d7e72b8f65c5b5d4f85b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c4e72134702ad365247df3af5d315514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e599138dd065c9403c43d2b7db2b37a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77480db9600d87cd8f10403d189ab31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff7cc3fd699742549c5913da90ed35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf98751688d34e8b8246b0933ec88a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fe838c0e74d0a32f1e4771435b1fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f55699bcf8903d33babb6e71251c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c503e07dd9476e41b59def689813b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9256bdfb9168d9d0df6f98b7171b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0b5434386091a32d63fe2e3dd1503523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c848833dec72f5b98d30dcd94c4de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aef0aa5eec733c71bf624033ca67c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92962460c6494a1b646c2bff3eeb45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5c64802f98231e8f5931cb8904e9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ae9bdf3f317bbf022910c4cbe4a52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c411a8e62727a33024fa11bd6ac4e1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09876e47f731b654a566fceaf9e5af0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93c15ff8f60e6416e4d31f034c6425531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9808e87169eb610489786261d51881532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2d84822282b39df52145470357218533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76826623e7f45e25fe4790daee635f31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70316adb00d7c735c5af33573f80e6c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935cd082cfda317408b308ca7324d9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68de9f790cef0b623465aca3d6b7fbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc408cf1f78470598a7bb32822ed335f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911a9211dd0344fe70f82577eaf47bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf400f4b479a9c92a52f9f497f44c1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8c65eacd9cc79af0106a8a9bd4867541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eed83c3cd8571cee993ae296abfc38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a450afdc2ddb3419816ccdcdfc0178543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ca05d0d1cf372ec2e2875473a689c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873b50204bf967110ba49852093a308545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1809e13d10596d8be6bb34705ad81f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cac8d0ab6a3b9bdf3f2106064068a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40087c8ef27cd607c6904afdddbb7b21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a25b281dc121c8330717b3bc27e960549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512644b6a94bb67be69b3d2969de562550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a55c6ea1b385d6e48f8dcc8d04e118551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e48379d8de1fb8ca1d106fc2a05655552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b19dc4577c4880d4924a7efce1fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d13d40f49cf3390debcfb05826dced554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a48247bcb2e3e91debf11543fdd4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69728409e25e9b2fd30b28500bfafaf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d3d477d0a9ac26b1efc8ab83ca455557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5400246ab9d965c70218c26e17b5e29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dfc352c192dd53aa5f172b9be6ce5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77fc3ed75980900788a6955edce4c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071cb59e9bdac418cce89c74831b613561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662613bcc6145e4a69b3075b38a40263562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d08038af8767e7562f3e10e6e222da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fc0b2b55e1b9e13d1708a23f17adc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3b2b21a2092bdbf57101c60632d93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ab9c4e5aa463b214f381e3e6e348c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8837c3f0a7488a0abd101f7a0fc2cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c12c010fd738b587e39a538eb4ec11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aa81e8539a5fee04636a656579d45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9f5507adb79d40f56e49f8d05be63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55efad75a63c0825ce44c8df235962571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8efd8a52c41734684c717617ec3c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ed914321a6b727e5508a354dbe860573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b51a265e5340f2021c09da748bb324574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd612973c687bba449f22adf02556659575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfadf1eb84894605ee1623b440585b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a58b730199ac0bf31f7354a2ef5ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb44b01459c9660319f085638c76cb0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cfa41cf741d2e6b2b02e24c816452579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be1e2ad3d3d37328da2daa9903a89d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a56fd30fdcb4a25c546ae5749ddb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb8dd52bc4a3867ec0e1ed0a42a7b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3b6ce01adf822a2ce794890c76626583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a701ba8c7959a447ee6a044e5a236584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffef250c91a60e17f5a72e5b3e544c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89258c5679e90cf1cd374020e00ddf2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e8d01239bdb81b18640131b0116d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68a79739787a6dbb4e14efe0a9fd44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3f6f742467f37f8f6f3f6acb3b2a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1527bc24ae455fbe40ac9caad35ac8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd93d4195f8a91f86fcf3decf4056a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbeb82c807e9d041356351d80e7897592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4876f4222ac9159c37996a7af0ca3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4aa57bc1da5f2435472b32edb41f78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd6031b478aa93d846e25f5d8c9b7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa68177a130d8a7b5e4899fbd8ea8f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15f9e7768e0f31ae2228fb9a9fa032597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ad4d73e89fc158a21fc693e2a078d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970c54bf22c150e51db33c3a8521ca1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237aaa5756af192c45f0817c4ed13d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d48ef5c2319bac5bd4e761937b9cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf74b053c8007a9d4f83e7c152de69c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a2e58d762349358a225b54b8be16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b66a55b06f007b06e69813f5083426604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab81f36c2d4b92fa7827f2f5ba96e23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db48f91eb2d5414abb8b189986f34f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc1f4f11ff67233a20b8864a98e230607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b2e6ee255764310178467e911d4d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aa10dd529c44e75732e34d7879ec4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0c30c55b5e0ab921343bc34778dc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e240185cf29b32934e1d600ab7f5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769dca94f39f6d3c37ef0235568cbe2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf200abeacbdf7057e475c7618311ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e9d0de1cff020b98178e0e28a0c96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df013829f5bf2a283c027140718e581615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee25be0a507d49e2e36e7352534059a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a15e665c03833f478e102d9d777147617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d89666da2c693250677f33c7a4983f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0ec5aef4d2e8bd0290ae94e04ec0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a44edf4e61a1b5633f8b0a88be2acf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2b92e7281aeb9963ad4718334ae40621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b9ad7e1ab37d713db0dba7e45c77d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e96adbff0c603188b3a4a19b5ce63b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538fbb2780e11d35c1459ca1f7a06b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03344d95de1fb5742d3b1c07ce73eb52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a30d43a7a1cda3c8393ac3ec44c1bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc14d5d6d2524cd804cef4d3d558272627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215d761beffdf232433550e08a6ab91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f78cbcb746803f85e0a2255dbedc6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccfc7a69b4dd2f502f04df783883cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37a2701960743ff73dbbfd0e3591e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa2c664ea1915f7f4eeb52fff522c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34d1bfb66b340b3f28b2ba17c6277e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7086f6efa52d2c4cceec7fb198246634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4a0102ec25404b87e5bfeed2a4ddc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf475c69f6488c9ccfc3849e8e37e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c5ee24f268a0d5d3bb50ff96fa5c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1fd77416aac66aca83f0d1c4ac316638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fdd2b9773169997e19ccdc059adad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477159d0b0cef25e747a163457381381640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f660446f04db82a6258dfdcfe2f217f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca11089eef60030a1fe8a89397b883642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cdf4f86050435fdaaf0c70aa2de54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1607a8809db9bb4e7d188056b5b23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03e05548477bd3eb1cd10652b9adec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351767b4adba5df8d5277fccfeda7513646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e7063c5eb770dd46a3d4b7630c2a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2d46f54b24da253a8539a59eff917648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09de340afc8feb82347cb7d85aec2e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03935363342365d4cc80d1b3c3150be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4cf0c26902d3d7f2f355a1659a3dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0858e56b57f12dd31820f9391af3f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4402fec245fad2b51361ed71878c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc24e741fde5f2fcfbd54e0a78e7c42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8a95546e4124f4b1ea8d48958a9ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb618239c295c41176b95d349cee63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62c8a45447efacd430bc04dc9d8a05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9af639281ef3814abb4af7b8a72e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd714a7304a0408c96713c6bd1bc2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eac5454842c43239cd397325a2248660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc39118cae1122083902504007b2ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c58a7636960b364be5e57b7a32d185662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43eb07915ce0aecc49a4e226667101663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12b0f8561bf111c12ae7beef4c72c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a1ea250b02233f6c8c07b56ea3544665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7378e8c1a30a44f7a24a887ca6f1bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bea7f82fe305ff051a3f692a0306c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952e7ae8c7cbf1923153dbea469aef6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeac52326ae9a856b8c1e08eac88ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871ffa6156b13ee7feee2d53a1b8ed6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef45307de8527a2a6231eaae575e14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025578aa807fc32af18ea31873311492672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5801ce3daf5b0ae51697c6e2b173d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f571f8d021dbbf76a033905c4cd160674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02bcd3a23aedafa9fb6fae76198507675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e14c16a693031a46d01af583475435676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d5a657a3ffd04fe9620f222eeb452677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfbd73746d16ed9edc9fbe7ef172b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cd50442879d9e0358a13051e4db97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bbcfb23c365c60ba4edcff3f41146680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209007283c698361e28796a4ef49fde4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c07a0f6cf17e7a12ae2b371610f2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568c92241a49ccdb40b04820555e2a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba80e2d5746bc64cdfbe684acefe52c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e07015240743aa4bcce603d112320685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7602a2a59410d5cbf6fb67f8e8f6f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85673f9b7216786a5d480be01053c08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b7e53d8c5c067ef3383bd6bffdd09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de579f85671231710efbb8ef43d232689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3d9b761b0f63e644ccbcb0bc1f215690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1de452060fd32af64f267850813fcd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4379125fb1074ad3049b6bafbd3c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc941cba12dbe2024a6dfca079068df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc2615e3803c40801d6a65743a66c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f770edce225822957471bf5b8720607695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d450cb7288f752cf6ff69e636fde696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25be5a893d242dd0f2b361ec0e177aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ab7c9764d9a0a8b56cb6bf307b9d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b47c7ed75106da6888b811e216c0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7e9a9eeecd9d14acfc64a1a7cf4e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09632c35bc29b511a5913aac2a012f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ce4001af0ff8ec891e62d1207390b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72323e7889514bf32bd823da414af7cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a124b4117785ededa4ef37450b2912704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed162d1c0e6c55ca557c569ae4a7fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f903bce7b16fa186f712ccb26bbf8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93502a93158eeea84e5d13278e8bb6dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f4f55851de35d069294ba216efb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cb4a10e1fc7546f902cffaafa259b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ae29865f4bb69de7222322d4f2f98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dd811fc09c9ece69a8d47ec830e25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505722701da9d8a1a06dc1d1a912d59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0ded2ab2cd8e1829e0a1e76b2cc60713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7e95bf8262cc24a91dcfd21cb2d01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748af4e334d30d526ef14abbb9ba072f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b284e38a2bf030593005d727b63d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acf0958e1452ff5acd3cd125afb847717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3855c2961c553ec512bbfa8f75529718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d59c9369c22bb731eed556b5dcdb8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cc94b76679c3fbdfef345a6661ee0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af98bdcc8d89f0b76f84ad772e052d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec9a265abae29ebf827abeab57d70c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f513b67437a468ea066ca7558ccde723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27bdcbad5ef5ffad85f5438cbd3c4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783229b4994c798ba168ac6ad18e386b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae898c876553035a6dc5db0de11aea8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a133b829c945e6e7a48186993e71726727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159fbd7e20b7d89addac4d369ad4630728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626c51fa9ab2ddd0204796cb0ee139e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7036f2cd717845cf0f3d20d88fbb79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eccb3641820d736c5b77e49dc6f1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9104c46b65cf9717974979bcf4a27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dabf3ee38abf5cff200dfc715b7895733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bfada595e7e54ae20b200b4c38eb7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581cf1e047620f7095b09505a05e06b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930ecf2740780b29dda305b7fe26c6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d39f2ad3691016758c3901ab98f8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9d2379f3c2c99a2877a805e1d2037738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d686f568b740396634548402c903759739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889b17243d2554ade846bfad959ebc3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9eda1283d0cd319f96cdf844a0e23741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a58ecbdc6c9e0b8abf260a0677a86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382654a82f74d12bf7bda889f209637743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0eaddc1f99aed7bca54c9f9879496744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395fb7d0a955a0cba4221f999e57c93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff53b5acb9faa55fab1338cce64df7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef65d9ef86c08ed2f3707bc3bb9d769747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6860735cb11bbb453f26996ce79bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664756fc911d5c6804ad1d611a00a70a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fae7d16b042792065042eec9d55851750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaae505b321c8f9cfebe236b3ce3d42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d4d51d4b339b58d32a66dc56b7172752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf90c60e29b5697be057f93b2312fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e24b09f3856a90f30497ecd2925bce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730661149b50de8d32c31668786a134755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab44751d2efb3cf494cbf6c9125581a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344db28c7d37c6108ef34531c3601112757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7587688954cecb136450b5288443f24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b7a5e1e6785fd7fd9b3b4cf406ed3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>