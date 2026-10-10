--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4d5114b6f7f7aaa350d803de51c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98fe6454ee125e4b28368a3f557f0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac021c52814122f15fb9288afba38b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15e0705da0ffdc70bd35283dc1a5274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33602c54136fa47d58648cf776be51265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91d7a7b2327605b24a87b301b4e3756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57432c323e610f4036dc2664d1f72a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cbfafa6639a2207f3bb18c4cdfbcf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d412d0c1d18d6e0f0f38bd58732bf529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f2ef8170f45c63b04c53aabf0652310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76267bafe2111e8aa249f6b9a726d8cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bef6d077a411938a44c8e2bc43926a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988982cdd4d0f4d65ed05a9c0b4ba3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234c59cce61a246febd41569570fcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18fe35d91c65f6baad02adb9ae8f6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd59faf24dc9d6a5bcf4d37c81e0d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5f2e0c71ef5aecfdab707cede4dd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36585c5d4130cfb47197c70311223e8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243ec7213a4c51e6296b47ddf8a043d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9c8530c7d8efc7c40cd0460ea91e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224e8751a3301a9abef3cee98405d1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5c50e7850c3eeff143cc28f3c5c1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f0b13a45d795b655435d7dd8b9a6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56f8962cb13159912c1ad44619a52b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e19416b52a17e884e63a503beb268925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c55038f260f722ebfbc4495c8644726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aecee35c374dc2fca3efce6dc05b5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc479e877af1596a1e8456e96e1f0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4342987cc00a18b061612cfa8e9b3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95d0447af47316ac6fa70cce2a7b8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5ab3b20ee0bf065e40089fbe8496131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c4b5d701df47b4c696f9d5f8492f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63515f9274e3f88c9dbae06d747df533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1ea5e23e27d6957dd8f9261b7bbc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d299a721610c5c98a12b9a0130f0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b71c0b7b9f3a1d056ea3b9a3de41936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52adb676f29ffcdbfc405a724a7dcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c085803110efa27bd3f9441a6e492b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e9ec4eaab717e7d2e4851c45bbbcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d84a14c212e6052b4ba21d1c1215240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c010841c15be931b3285f6d0a021e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb09db41c6fcaf7002d3de90b6a16bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d61400c5be154329bf57f91ab14b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78642f41a97e4f88e126ba02fa86727c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e3361d7d699e9d26611b159274a8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbbfa4dc4d706e39973142941052d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53201f2968522619299dbda4270bd02047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fecbab941c9ba11392ac13413de06548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafd7f897e2f1e0ae089abcda611b0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e5dad677eee6fcc02e78da99d7cee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15566d1a1ab081ab8b99cb6de780f6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8a70fa69143b79ede95bb7a579c8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397a328b6bcd4d6c205aed09977f07453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eda6e2c020891e793aab2a3e675ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c1368c22d214c423e3d37ced6ee855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4518292c393e6be01cd4ffffec8a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c4663608f97e5b02a2e1a0b90f2c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ceb149197d442d9207199cf9c8a4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4e1f2a64be52feffc1dc2cbbd11e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d021f472914879f9a71eeba52e21560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42ffa902e58c4c6294e3fee86ba6f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce16ce301d262d9a4022ce053da923662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fb88d95a52e6e5ee474e774d0da7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026e43975c76c72c400fd687b08c1b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fd2e6b377faca775819ab607c132165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5052476808bd28ae09cd0ca61e7eabe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ae73f10d2abe078d2884ac67d0eec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902dff23455a42280ff2bf109d8ed7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44046eaff42b2e186279036450c69969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f88c72193139ced1c2d9dad96bbeec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ad888a0119cc7fc07d862a2b5fa9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587ebc7793defe462f3c3d311d99f4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c48235c66f6f26f3bf9a5862edc9c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdfee2aa86bf5f1b40aa361fe5b1c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7c1d246056e186d51795799ce8f3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4ac706f2f05b1e3ae2be041be01a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b33edf6fb1ce78f7c352912d44361077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd765e122673cb6260d7135165fac51b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e5e371598459f871507aa205616c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd781d37c036688499f3cfc686105c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb2c0c6c379427c5ba9019aba2fe281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0f05e5a1135233049ee6d164cf8f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3798fc5fd886b0dfe59796cf119aed083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbacbc98e217edcaa703ac56611ea3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f461fe604cd39b3d6db392f8e808d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389be843b49b708d47e73274838917386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049e006b7be73d897d8164faea3ff1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02e16b5c8ff586528724e7168edf2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7273b15e2689d9804ef4a9cf435ae589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba789195a028b02f1242317515287890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ca844babc49f829fb73dc109d66591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb7e69fb634065f92748d4a129ede992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3022a25403868c78334ebe9be52e4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938db168b12ef2b4785446ab85bdb9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d1d83297a4d91e103657a3da0b86695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d947d77fd957cf06a9ccafe7f74396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ac5be7a241d3da3457c8bd0b2c6b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a035118e76ee9ab6dd02e0e29511c0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd8c5d3616462d22fd648f6ed9cefb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d18191e89faa1886fec81bba8bb1f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9f14b63a56eef83c121779066dfb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861683fa972d42e2b550e866018aafc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ea6c2bf36566cf1ca51e59769a73c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996ac8480a737645ecce3937de2d63e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f72907fe6e4d9ba7986aebc3ad4974105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67335b9b751cceca592ba27d172721106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509f7c8e4e9b8227794a45fe29e2e41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb66cd70e045ac45c220d1d626365ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b00e982165f87d190e7f1ef6939b8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04687e51c9648fb823e2fa04b01bbf29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efe0e2cc6ea55c287a69bdd045934c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4cda1946bc27082c8d44ae74be9fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed83f56f311a2f8196e75601feb7f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b92ae55a495960bfe2f4ade17f13ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75057e3323241d59b9bf004eda25a233115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47ed560dbae5189ec1645b419cf9ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71baf6e8b4a98aeec53e2b2bef6021d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71911b3e623f1c99e1d415589ed303d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7cade8aaf64261316c003483a58c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417da6c85198d6cc4952ea39b1bafbca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477187d50499ed936706b1739c47e2de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf387dc6455cd03687992793085b04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e003ff4e5ce79bca1f3e6649ac7c640123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1e74e2656d9fe6a1e8744be182f78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14931cddb762da5b3668dc65c641eb48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2daa347d7e0536757a46fbd83d43e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad54e56aa11209f9943991b5add0b89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed780ced3377223156504f2eac5f0be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b23707f85f26655079d76b4bb319f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e20655ed1b5a9aabca0c4e4fda326130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2959abfc623f5ad2cb75dcf5e33720131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5c229e652e7b99dedb5333a641ef1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d6c701552bbd76811fb897fda18c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd892a09172c6a623cb2822f3cf7f14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ef054b5c61dbe566fc208c2e72062135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a0531acc2ce0b5803d5834f0c63f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed564c4a02e39fc4ad4487feec4160137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67280e6f5a921cecdc7f009fb2c286fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e660bca614b07c5e23976868f0d37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632bc9cdab205d4d61882d3036b2dc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a75e96879b809605a43fef6fd76142141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70c6b3100743e774df2e3835aec74e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff42bb37c2640e2f6296e752c697ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f462d03d1587dcd375b0dbeb108e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d26c2d09e1bd0081b851fe5d65b064145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ba819b9b4d9d07c615ae0698c4128146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a2876d25cb0ae71de19a4357e1257147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f374c6b9bda0800e45bf0a9a1b002f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b3e9f0f8161e2e71f607859e6bb8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b7a8aba71dc03841f43855a4aa8b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6845f861e15b5f7749d70f8c6561e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8842568c92b3b57a455eac4c863c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4e9083c511067b9b3cc1da5027db6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba4dadafe095bc5afa4c71c7e3ac2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e70a88bb4d5faf0a71f9cad38caf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c6b5773794942fcbee44274cef9e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f185d88cd38ade72c7f516f49d5dc47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e302c255f6e58a2bfd9f26f0a3c1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd87a1f9bf02b35b38c095dc834f208159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdbcc0778a697062284ae5c9a8ceb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40667d71745d2475e3a25733fb4e9ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f5146a74952d9876362115b82e8da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbe2b347f4ab2d7616c412df122e79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394defbde963f3bb7db2a78fc3e52ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efccecf3b3e551443ab2bcb92a4365165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1d3f5dfdd9409ffca10f102f98e02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306f14659718c432fd55629882428d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dd160fcd5a11abcc6e4a4b8fe9958168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f408aafe535c8d700113923d25ab68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163caedc999bf5ae329e9cd7b74c26b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd441898e7230b36701f33855eb467a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beef0626156bf57eed91e10b8b87d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359b8efd3d2dadf9fd7175f62aaed9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58c2a3c804c2c426000d905bc249a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589b6c1beab3cf92cf0b3bcde30ce4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecb29eb59d3fbe798d222b7ea39fb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e144e6677c7b825bb868f9ca1e10c05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dafd3439d3b0f6068da16aa32c87a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dfaba15bc0bb529f44b2715142a22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbff13036be8cefd361f989c6f5ef4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243b1b003187e628aab639d3e2376a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a69d163e0829ae55291275a286fc90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0df9dcb168e0d7eef108401044dbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e3428307da2a150faa33a91043a5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a210feeb8892b71155be17b802c577185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f6e4d9691ef6ac557fb633d8609d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf5fe862f1ecec7712b23869131dc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d82d35b4932cbda41fbd098b5ab13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060fcab3b3bdea8601a5e019d0b53d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9837f7e55072724cc1e9746fb0eec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea21fc3ed7c0efac7165d1b29f77f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdaf262ea6964f35c3da8020f660ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f667708461937313dc8eab0d332c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e81a12e9c93cfe4d8feb766faadf20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f762c923ba4e60e4a8eb824406508195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d37d2fea41a7263fcfaa7e0c32823196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22e23bc2f87005505c5fb20194b6f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929cc599eb5a329cbfa683a85efc3f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741188036cb4b3b6f45d64b245d1783199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb179ecbabd4cca9f63a3594667201c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5b66cbe58c9088933b1eeb546c12e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6219c5e8c46b1be15b918693b6ca14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163208dd16e5b082030eb374b976a94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bf36d2f6ca3e7e326052e0ecb5c14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca384be1a1305e5f3c8b5a554367319205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe812591e620528425555fd409b108f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e1a5d5982424c650307915d6171e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd90a0fa054cdec8e4166315b6e12ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59fcd587026173c136d8b6710cfbf1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453236bfcf29727cbbcbab8352449ee4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361d4b98f968b472d00cbcf9032aaf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92993e49773b883cfda176aaec307ec1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7eb9aecf75d7422f4fd2abb5622b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fbf06ecd8d54903fb0ab5d7a3b02e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d131dbd321e5b41a6e3f6ae4b75e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfa04b15252aa10480ef2726bf47d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb0051f27dcbee8cc9328aaed95a92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3746df1e7557e6cf27a85f1b15626218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc8d4b2fc7ca7c439ab1aef46e156c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b06fd3655813037200a544f140100d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34957e43cc23c2410c533f562521dfe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8fa981234e1e9a3161a4652a9296d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce7a913a7c5c1b123f08543ff1737f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b4f0d0397a7dfa6ad489b66446779224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c844ac80807d01f854f8983bdcabb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8844ba11738c9dc386e63b182bd11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425d6e24dbb8dfccea747ab13a3c629227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca157d3d62bc0a032887d239d7169c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a14c29233ceaa2e3523459a6eeff03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c88357f9564135e73825afe261c4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6037546c9d6b5e86945e28f87c064231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b80f387ea4a9ff970545a7d04ac91d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045906f3693b278818860d8ab14c9f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a74abf2abfaa0dc69b3ec8de31eba2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf10a9d05340dce553b4a9b8f71bcca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b612f1a083fdd753980961bd8859e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06304afc93b1ab7f50d2abe1fc6505237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7a2dba5aeeb406c0002f48c009380238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bd8907b72cd65d97605e84f83e3fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93cd05b4b350bf8e50ec9d6b97a68c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4901f4e53d08c278aff7f2e262d39b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5695d7fc34ae669405b114a9f95a73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f018660cc04e4a43be7a2bc4f796d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a00418e3fd735f07a60528b0e603d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1694c395de4f060741374618ede5631245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17a47322b900add1a0aae4f8f2fe94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5e546e18745222607fc8cc037a865247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190f14f71ebe39f004deb90fef69847248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37d8257259cdc4e75443ed75e94c4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457d4b11928767fc60713c93debb04e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6f9c6d1931cfed5c156292d52bcfa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e72f7fdf816a8b0016b94458a43bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5cda5a474ff378b0554f806d734bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcdc06156bd157f479e5dd63927f50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e675baf01b4540a76ce140427e313255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d065acf47fe768829880c874d6af5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd62a234585bdcfbc921a5bbb3659f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70197ee4d332f4f773231a04d5b812fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a559d23f36b94a6ed8bc9f52a0a631259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6029d8c987a9faafaff0c68e4fa5523260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160771e077ba7a96c98190b560c399c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c10f3f6482e585ea3e18aa9040af6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876db1d659732ff86e150eeb0a145929263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a32e3dd768c0c71b307035305b7b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9c184698e8e907d3125e238ba87c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b32137798c30b40ae1c71c7198f55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996406f1aab3125fe045f71094f678b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762e362afacb278a7520d39e51f337c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228e8d4c118f6ebae26b86235734c1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8b0f7f961e9a4e9f502b65a4a11a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cbdeae6a635dd9b8aa29b6b5e7477271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928eee295a43d77b658d56df4c8782f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49254cf65e6bdc932a60a348361fb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c7077fcd39ce6db9f0e2a549559b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c9c59291c72c8d9853303db75137f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aaae829093e2eab264b085edd76ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eca393e4b4f889862847a437c8efbb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e358d0084c36ee600c7573c81053d6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b0fd0756c3ccef4f621fab38ac783279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4772f57e1b643fc0a5fd0c1abf23be0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb02628e1bb8dbf6cf4de61ab10d73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cb6f8db9847b535d8de9bd937637f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff4bf7112276656acb5dd96338a61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a7a583c309fed486b747b1be173a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b7248021c1fa01b9d368b7bf21b68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6403b5ae4236dbc8d33dd9445f7e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666be31ea7356d50e13618fe01e0a2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efd1f7940dd08f8f293af993e1815e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdea6293321c8f684befbe3385efeb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4746ca7a7833283f3f74c1038f860fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2a1f3879dc6dff0a2d75528d30bcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27313166d527870ad0198607f06c524292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d6e9046165a4f8593bc15cc03cd80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eaf497e4261342ba3bdca25a1370f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae7c53a0764ceef7b3364d9e742132295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea8cb0c48334c094723a96e22e80e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc2f8e6629c4e1f7930452942c957c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feec44c65bcdf4ebfd1f220c4b2af9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea0afb3f6946ae75c4ba20c219e142299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f73a021610029cdb41f7e94c6df252300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15f0c1f5db97378758404979eb9b27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b35e0fc93b53d0a472fb1894b6ed1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444180012ddf46b44791efddaefa99da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f711023eb0bad63162e297dffbfaa7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873fc2316b1351c086a375e1b5bc83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f6f41cecc00521bdafd98057e8668306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e3e1599b3df4a44fec9dbeef3be5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb937235588200cdb4f37469e57a89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24543a94d7a6ab57abc704cf99c4c08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab054af86b0cfb293e1fa8c6c558933310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c471c458fc11ae41f7ecf39716de302311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3eba671754e3d1bfa72b62e6802b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e0e0adb7afa9521763194c2e0ce6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fd851fe38515a9b0af4c23ef19e4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581068b4f28b9a98c13cfb5a847db94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8c019511a084531488d07d82b6433316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2d7535a66a69eb347bec6eb329bb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763c4d1f223344524c0f95bed0e524d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b21b0cdc2591628851e157a4072077319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709e632241705bbe7460c4c9f7c790a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d3af2135cdfbb2f5236f87f33c1e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbace462ea495071db0a148096e5b367322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6497fad4adc563cc097dfb8dd5d8bcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769ca3f43bbff313e768b4b1bcc72ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533270abc7d62552e143cb3173d12454325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151d78b1e73a5dadaa96ba23ab7812e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b436167b0aaa95bd63b60095ca63b0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca14f1279675a5ba5279dc2856ce74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad7212bb1abc83d17d31f882e766d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e08874258945fb1ed2feb440000a19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dcddb7462f37095930f9edd889446331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80c7d22742b87013f63a79bf6213c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f466fe4434bd8d610419b25105f3ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db598d0b1f886a392c9540dd06a56e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba59b82fdf87721aba85e1df5054c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cbc1ee779983364e1bee53dbe4353336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557d16123f94a2b8398340cba5b1bdf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0013c25cc0687095601a910da00a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e4195cc01a01a332d6ce17f991400339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c131f784568a9f57bd3dd00d9eca9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb3c1d83172557b7576edb9f2deb7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2126bfc7ca7da3c9f6b7fbd72fd49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3b1014ad701c4c7d1eaff36725267343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8456eaec70f94ff7cb2203158289d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e3fb83283b084a3e390fdc988a60b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc65ccb45aa36bdcd7c2a2ce663c092346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd2f2a6104d253c4d20d1ea9d2a469347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5708cc248fecf487dbbd2fce3311f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d3f290ab85e736d6fbf01b3aed4ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3b64b5e536a7778d536525c6456a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83771ee619f250b2bf318900a72e0ce5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c55f48c1b5cf45239d39b459dc2239352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543f836c15c5c5793141a27c9ebfd5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88204b759ca25282e459061f7ae8d386354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675cda504948a5da7f3c7591e93d752355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198cdfc68f873ff6f9db5f3f41de529356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c8ab97371b19272f2ceb1b1178940357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818747ad1a6bd037098d5d5c025800c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97059251e378e715080abae9a17774ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e43012e2deb4d38ad80b865d5cf8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cc3fe20cef6da5c8f5457413268be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4059a3efdfce6ddaa4abf7216e949d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb347afa872853bfb26dd2fb0deb30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b8782cc353b32c22b99b778a0d7e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920b3915194f0542439e27bb908ab21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81988a379af1de23224c81f6e0cda0a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421041f7d766d5bcc9d91c1e5a3d495f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c3a66a78f4d08c067137f9667f715368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34208c14ac9c1d87c58b669c6f53da3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee953dc8ae00bda090db26ceca9192f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b6f53655a1774617768af1a9b693b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638758b21d154fb91edabc894057206372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52820fd4283e564946e6a99dc3508184373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a5378326ffa81916a0220f0550877374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcac65269fdf96e156f245f6b35aea8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9dcdba6d89c8fd4e9499e64e80ebc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6760ce6681e794b48d9af5acbee7df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfe0a544e8811ac3c53a341754460c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe34c7f9112546f22083bdd2e0760e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74244a7cf90256ad240c350289973b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57947d3a7ec461a85bc2549bb14f3edc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c3a43e81615dc24cbc3b0fb141dca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f485c4309e88bd8147dd5d59402a4ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d29fa0939cbd68e6660aa4ef819732384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d5a09aa1a51bd0aba1491391ac6f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2ce9ff179eb244a9fcdd91c4ced40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a9bd3aa988987794a21c6972095c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917d5b6157277f78f667f4afc3af468388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cf124c36941fde15413f215e5e047389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875e96dbe1e7069c62b12d52ed7750e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfc626dd1dd295395a7fd91663c7d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab1862fb6e5f916b7477559630b424392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe2bd69156b84822c40b668a79238e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caeffc7d5cadcda080715f19c96061394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf866138e32b6947893a351542ffb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76483447ae1d43f556caf10e9797d30c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b7e96f084ab2c5f474c6a63e320e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f248a641741faf4116f694a7d150179398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999284377fc1a7af772d326dec19e36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e844ff645795923880d2e4a90ade00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360929d7b602f45a074855cea3fcd84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f262f05c2305cb1b7f821365e1ac86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b9ee5cc0d3af78ea945f6c29252e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389a659d7bbb7ba2d093b212401522c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d1e87c8a0b0cb6a56e9af3fd24fcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b76f1d5e8874280e192bb4f52198f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5ec5892b30a57421a03c549eef81a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096838bce8edf92073439f5a83f43e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e64ab510bbb4953f106d0d7ac36a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4484ee965e7d8eaabe663b1cde1a07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a644ac55647c1eb7b9634e8a4958b0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b5a95314cc3da4121ede4ed2095a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e01d23481faddf4bd1406a2b4a01fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744b1ec72ff7da60d89ce90a5f27df0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1eb753289eb8b0e7bde054bc89394415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dfca58133746ac0865ade740efde2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2eb96e4095ccda222a7ae5fb4b605417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b386ab427f393fe27e74a3d361d641f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66949813cb5ea70a07edf35e57a5ded1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5ce12b9e8a8de43cf4752d7e47579420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd173e2c784aad0b86fb5ee5e54aa8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b7fe14dc9d18740222d305f23d40d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea1b571a4f9c31c682fc25a48fabe2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736c845c973b052020ab0efd06f2501424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde1e6ea3316c58043b40c7065848e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a11de1bca340e3c2fbf2ee1042792426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10cf078de9b72f740c01e1eac88520427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b71a5cbfc09c6ecad5a56be3071cde428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6ef70630aa92bdea2f9ed34aa4607429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157175f32a78789dd4c0018f17226034430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe70d2bf518224551555601e961e10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a58a7e2c13f5a2651d7a3ede77208432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87457063256509b713cf99c14c139bbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc430e29eb4cd277ceeb051da9b8be50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6976dcdaf7d8eaf3ee291f223ad9e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f79b9eff46ab2b00ca6dee7f13a166436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15636f203d92942d3b31a20b93d85126437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99102fba8becbb49d1f75dcc2d2bd537438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb806b6db77e4c2a2adb2be649d61b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e1924263fc6cb38dc7876d12b4ba2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1d5ed4ce57ee34bd51022dc08eb72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d1a338a0064aabe70309f548659f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ca318020d5622526f9acb87915b22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07203e4507a702e9f81efcc1f804f204444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37fa0f5bc8d14eeccb1e9d927aab33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e419d47d5e5ee6ac1f6dcc9b6972c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483efe5a0e920eaee6d1215adba7f8ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f663aefda510c5c4b66bde6488ded6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eed10c461e8f8a62c883dcfae09fcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634e1ae9e71df4d473efe5d312dc5c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e5443ab5e60150487efc7c5dd4686451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d90d2e7e99a9c4b421640ad4d19d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aefce3ad966f68ed1f4eba7a07cf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06decfb910304348992622b5ce6e4acd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dfb1a542996d9c1e75ce2fd52a6a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeef220f2f0150b0820c7fd6e4f7e61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01b015c8a2632689f12a23d654240e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047389a034e9d4366aa1f6ec25f92de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b76f6eeed38a3dc08c90f22814fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e2f4afafaa7a24383a7d94f293c27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c64066b65c259d33083d3cefa22b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2a22d594e9ac8dffddfc4d3a7bef0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd926d47e6a6b737338f9b51124fa48f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19240756eada052fc1feb1a1989d7e55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879888fcef1bba2764a51cbfc0e001f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffc591f7ba62edcd441be7200f94e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379e871014c6eda718a0c1d158a3672467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397dae0a33c4788406907a1b15adfc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660c8a2dc0ca6c7818aff156e094f34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d806fd66ac62224fa0faf8d791a79d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2994bca1e7000b8ad6d8a63ea801d90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a60a1f2d05e4cd00d212b46309659472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4642372d43ed9009ea6f7736f886e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a02b2f519d7e15fb5e3d3c6d8cdc9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574005292d76b3be33aedeac7f5724d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e04237c580977787b05ad9444e5db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aac0609274cfd590c83d48b3d461b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb409033d24ddc3636f7e74cd3d11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65054777e705a0b9f31f1656fb0052479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68bb6eed9682b0e5270f327b48abe7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b722b77b88d55e97f8cc66f49bcb05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e8f3ee5f6e51026b515876f81280482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dce474e8c61d5fc8a4d62e89cd896483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c9d471416b14ee28eb62f51425bbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439550dc17b531cc8498158fd5ad8e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0405eadb16bfc00b536befe59efeaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828b40a59902c222e545bf120c1926f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75c5816e79a9f2b7caa9c512e5d3b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03190143be943aa451a5bdb8d43c3d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdf2579a5d1f516551ca9ff2ea57d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed31a55afaaf5b86862b348826df09a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e90d2d1edf6a145cb294b22a11e122492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b818b08c66081a274aabe37555373e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d02f0aa1a84fb7d551a41186905a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e209a51596050db9e85a7742a139b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2451ea270b3ba6ba19579c386bd72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72399faeb7721de046a6520e981792b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634689af7e7fb1d56a02dfc1eccdb495498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983007e2e58575578b2ad7a1f66608e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f303feed3b8b0ad5146f183e0a098ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf11bcff84ac869235a7c3863963fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a387877e6895c797750dab92ec545a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc27836f1e2bdacaeb58243606fabf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b978d80a7c7e0238ce9d5094cf1708504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d0e0ea7f8fecd5f71f9cc128fa8de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3abcdd99bba99ece5965ac714d6e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bca15ccb9f6adbff349be55d3ed40f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817da43f814fecaa2a3fa3b5e5536dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c085bf5e4df24f4f719929a3086e03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8a0d4cbe54b552c9dcb05695cae45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc775a74b5858e93a1d1892f8e0fc342511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6b629f127494209135ec6a48a8beb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13afadc352fea60debca17db757abb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5e52c103f87c45deeb6af14527bf7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3babcce01404837a731073aa52d5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b51f1101f336f9ce41908b1aa8969a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a02ab897a243c25f5107011e213e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d66fbdad8d579fd61aa8aaa04bb70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f4e05388ba2d15cdcae54ff3f8643519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37689d140558a373a71ff665002d796520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd873e6da06cbe9aa9e4a05bbdcfdf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e5dcc2f1a2c285ff600bd18a764d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512eed75ff3311c22889d99739e4e1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871831f9a58502bc7bc0d094fcef79f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fe7c266293a06c1c08dbba6f1cfa6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f49e490c84ff6b836f8456746436fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36524e061e409a8fd1055f742858d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d32de2ccf540aec58bc8ee55ac873528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71b85d24da04d4500f47eb18ab911c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018adf194a7f30eb3e76ab95699603e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fec3c2f52f0e759c175bf004a45f2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be513bde584f10198881d7dc855f4379532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702404356e4194a854620285ff38c23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb303f0a229db76efb85af629d15cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6889a5bd0c70aed65f5411290bf5df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d68685e84f19ff0eddef829e93b439536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd6d561d858c522401593ceff0e173537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569d718db9bcdfeb339a48d3b535960538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143df02e669e6fb94706c02d15a71ed7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00373ab83f1431135c66280256c01e11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a800ba339b7c75e3af980fde95aa7a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8be9eec0a9d990ee49420aafd3b1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2081a66b52df1cd67da9a8d905e27d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c405906be272f6beaaa9d7a35885c06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362889007de3cc6c2fb92767cca6c39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16815be891a1de4899b8718cebf14443546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c1d4e5c1b9a26b3f8baec02765944547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b50e6709be58c3185f7907bb203fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df7c12fbf5dc0f04522b40c583636c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1d39cfcf63f6e370874b2df18318e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a678e6255c454a1e36856746f68d52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915b327db894f8e1d76380ee4182d88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa080732dcde0186adad9d2ba22c26b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f233d6f667ec913ae5beb06b8e7e872554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580baafc104a76ebb1c5192ac03f2044555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ce88a01cf7f8da1c4abcedb25f498556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc40ac6f77f573cf6d4dd244ddcfdb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3831053c79b4bc4cf81bf91e925ca0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70db33c0ab8b3e2dc32a8e56112178559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d5f45b668428754f15463748c6b02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64aa12aeaca7dc89821ee2e7c19f0c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05a271ac68dc522e9530a4b6273e35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eba1532127203bf6bfb948917b3a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641f36182007e7692906b068047e364564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64885cd8904c10e6ccd092d3838994b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e4fed2c25dc385240d4a979239f9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608506b6934f7244d6dd2ee892ba40b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da660d2b43e24651649a4af4b4b67d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28c334d268898ca5020754b46a7d93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9267cd4339685a29b432dd5d3137ae7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769407f2e37d09021d9338e62d7cddc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00337a501c3b29682aa82e3f15f84e25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ecba641a0c5062e6cc26ca003008e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034c14b56d7541a721d92f183a3604b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be1b218a3041254fe43f8c79d0e886575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bedc31759cfccc68c2530b9f17e74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2d7bc9fabe288199ed0f373619947577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610aba48b8c9f004420e0af7e043969578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04edf0c1a202129e5f57ca1717d209579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf13937c4285eb77a23a4f7cf1597580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dcdf2d3dd1393c7afdadfc82a05c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e37ef314ee0058602bda47bce2b2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fb7b8ad06451078bfa0157e5d71b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8918c350631d79c68d375e2aa7945584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf51138161b3ca19949b19e13f04ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5cecdc43ce9a8cb3e61e4ee8af646586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00e272b6d203e5c19cbe194a00c83f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b365867ba89aa92e235c1329ca207588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36c8a59cd66a5c749f85d9193eed73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8931c5e22bd0a6b1bdd4ca50bc40441590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84466b829bbefe9f51ec8465daefc4d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda26a636a5dc55f0752c2b96f04ad3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2e620f644150d35c8016796e34b31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3ad6e00ce8e7b558c8f9caadc1d2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8445cc644861b9644a050e0e525f00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc54b1ba134a4681746ea2faf56bee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14276da776a00fcaa787cdf8135fd4aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f765e541c2d4822a140bd32274a6d21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610118e4a45a3badb7caeb0e7bd6e6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82367022d34ab0aa2397c4dbc6383d96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70744e7de9e335d4de4b6106c5eebbf1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65c43c4a3c012776ebc3e23fdb2fce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca899cd5eeb661afb1c7d3ff875e8763603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa3855561ff74500e1e5bfd75e1188604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699072db14c5a339670935a9bba40f03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9ce6ffd533fcf399d549a7d72ff6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63676ee15848446cf99c996a71197df9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42e69140a0ef8acc24efc37093dcad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38932724f8ffd58381a706d5c52c91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742149842fe35bdde87b528309d0885a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bcaa0ae3ca60e4ab8af46c38f7e68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bbd4d5f749e8038cb0d46a24accfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69123ab73a5498476d951245b06310d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e2e72ab4eee32cd8d1729fa0d5cd5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7915c953a2d849667c581e4fb82d1a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfac05f99049d1b0d1ed110b6c10b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53ee0f21d4d026e94044a8dcc99a27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0393931f9c805e2c2d3a190e79d2c87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe187f9850f1cf17f7bf7211af59f2bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7112c0188d971d9e012aef2608f831620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7c9324e72d5c2a1c8a9baf1123749621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1838e9bf2d3f4deec77b1d982a3385622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffc07b11e48ad6df9e276daa45583a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d42350cc4588ea6e6991768eae22a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9ada7781e4536c41831b23e454a7c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f63255d50197571ddf7d08aa59ea6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafd9e746ed3ff21d814c6e08bf33c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c91088ae3fdde2ad1c3e4588423a1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ed9382e15b6343df7bbf9bb1e4164629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a53c5fb3e4237feaa3366ea0ea44f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6fb7b6b5edb63d2b39c9d30398608631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dc1377bb662284b4655452aad4f49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abee3cecb7dd8e65182cc7bea16fa4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e88c0c1fc18ea9a691f61db5461d64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923be32f84eca55d5a825f5de372b17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f01d9f0df139736985a1143a2f7220636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9705454ceddba41327afb4ac95100637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d8040f58dd71a90862979d3dc34b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc6bea5bec0b022900fcef904dc38b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09058b54c2bc2b0b8e0e5e98ddc3eba9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895532ac5f2da9f53b675169c94d549641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef6a2c33c764c2bfed0cbb1f9f7182642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb174cac21f6301725847baed51d80cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0917579682511e6d6c876c0a6b889644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9c6d7f10b84b5dc9342e8937b509e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abe58a1a42f731d0e530c6687f94ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e099416621ae9be2dc421d57e84dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7be01a3da12d83f3b43d480142795648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de253ffb352f67eb4451d6448e75f433649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb26082c88ae1c46f190a4ae067608650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dc3158fe0f25014d78ecd8e49b3c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9df77533d4cdd4b2b36e968116143652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9fefdc35ef91c7a0206e860cb00d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a725bf2bf12a3844ff3375afc54b85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff23ab1a70312b24737cba8e5a76e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a5f2a3e6cc75d91ea2b08d4acacc2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97d5eb4e8278f9f779a51c15d24566657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5e35704cdde19a6979f771f740356658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87826229f99a317cc58b294d0f5499659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aee8ee9aa747c0ada9b859adcf7cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f4c9c737f28b93933c4c7f103e6c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc42f368d3cb6fec88cea5e697ee839662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a20e6b368b33c7a75461f7bd0433a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0f01dc3bdd8cc0190b4565f46c6db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9e7dd4cbdd4c0e29fe8e62c1fdce4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6e3f3b0848032f19b75a43ae5b14a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d25c9ee30d68f08d2620d8f6c9dd0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a531a0b3c9ed0310600ad527955cf7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511c1706dd9f68f09abf9232f632979669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc02217d5d837609cc81737823d1e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249bd00b26b0bdf1b0334ba49107921671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9789fd102f5968ab6186dea96f3c21a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23cf5eaba7b814ae60ff59505de333673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcc5544cb6fc3ff93658604ced5ca3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f974b615957a632397766c3e7080f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75848fd4148ea95a419488b1e641a74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad2eac9d26bab128b7209e711ecb0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affa2961076530b2fdadcb86e64b26c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfdd1dbe9e23ef15b05fbae22c9adf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2138657f4bfb344145962db2b7d3902680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6499b2314d16bd6a2d228f8a473dbc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7efbd128aadd45f5c6c5d3b59cb1d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3bbaf15648b0607e7455ac2cf966c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af79332ea45e185c796e1e3b1ffb1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be389b9e664c97cf5e4ceddf3ab93e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a1699b54285c5f913144a3c75e6a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc5bc0d31438a8afaa13105ea42317687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d07998ce4a5d657328db6c8ac9da3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5913879b2c7e3dd9562279d71ba697689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949bc87cd1f6d828ff2c13bc8a990f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087fac8a97ac3a60ff4516eedc0b402691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c4ba11f470008973d5745802efe46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34192062241b6e9052fdf0a36514249e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a08c98d728c802d41a8e39feaf0db0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264072b9927ad517cfce5475a952cf7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e06dab50e79e801233689bd6f85172696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194a7bc17a935c052bc962f89243b0a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9062c16a2b4f62af1c06d496289435d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647d884e996f4d8ea1a39950391b3b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a850fdd9cfb57cd6b338d38116baa7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56a0d6fc7c5942774f4db75f0d9263701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b8b8b2ca607a239483162405c42c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c1c591a0730cbf620a4ed52e83b1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0575a7973d5725a70cd08e6d5a09fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfee9fd5f402546542625b996cb552705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ad9de71f36a301267280b8f4bc691706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaf693364e11de29b6bc7331fe5705707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86038bba4e3159be37bd94b82ca89a40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef40dea4067884e1724a4893d63fd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c4e40c4e512df281a8c215a1fb298710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a309f4abf1516611f58208c4df8ebe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c668b07c701e8ad5b42fa789662406712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b586249d69d1d2905b2924e61acafc1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be78992718a5ddc95e92e9fa3c8eb06714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f6ee9041b868a2192b906300ff3b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ddebd50a9b9444a17ede05b8a6de8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e87cab1cebce0ae0687ef38e7fa937717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9a722ae6093dcb7543126aba92079718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3b366a6746918a21c31ff55f3e692719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68372763acb80b326158a5c5e28a29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f04b8fec4b78791461b77c67c71ed7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba7a61ba053ff7ec1fb204248de2b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00ae2196b054ae65524928916fcb4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94593dacacc2a7410d8e9b99d2582b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5306081603ece2eff7af2185b8294725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b565261e5b78b8990774406eff80df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dc71a95958e9a2bc86f0d3d8c3b4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee786a0196ccea3be809441cb1ab814728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58407c9bc07d994c48876ea88ae2dd84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be95092c189ec88acba40cff79cc9ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ddfe20ec90b334aa5f7b070ecfd87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378df9fd8241067e00a048bcdbff33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ededbb449b98cd1bca7bdb79163aaf3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b0feecacf33e81e54038fed776b0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584cae07137c9be07f8c55c986fecf7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f240e0fec8e5f99105321259b306c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560b86fc86b56a19394e2dbd263a749737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e72586872c21cb6670f00ccaffeb6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17610694e62ef69f495fb02bae00b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2b2887dfaff2ae3b2ee32c9f2e4e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0575d4799add77b73231a720805e21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6a9c80bea8a2693483c5937eeacd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9e1c295d691d305c2523fa6c7ed42743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c90127fb1965332b47796fdce71c7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a728557e34f9ed9c35ca8b206099c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f730ab438ed5745cfb422e79d0209f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e20681b6bdbe553b0ac40f3a8f7670747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6b683e3139dd6f1b5cbcaa347c3f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28b4bd4cbc04c813cbf1d83f7d2e01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b35bcd8ee3819bdad7b8bc77855a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc577edf8114dda1b56255708ec4eb37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e496dca0383c139291df5c74dbc227752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7190d53525cd5b09c1217206f8254753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c4c1ea5f27aa8d9ea7a510c1a61cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2567c2ed1766f40ace558bdf66b85e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562a3ea0c5ea59f8e1e3656c3a457f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b6d7c396e5f41a7de55582393e97e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5c11929d573bf8bfba6a384222dff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2bd48dbb47aba16f2bf120c183629759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdb3400775b1942a0ded0b3f994dd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f3cf186ebc277fda53400e5f8d4fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810de5bb48dab00f915c5b3033914ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107287ca45407a8456e5fa1eb743efd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac454c6e26b02e5174c66a938cca59f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e066d7693ca99c0cbf6c970ee8ebf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7cb92bfe4fa7200fb8d79c7636f257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c44470ca28d10a1d6b6f3e122b326c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d68b01a49ddb534578b1fcaff1c3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1a120a0d0496f25b626e0b0e023de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437597fdd3475826f9e43ac04b102b9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfd1603af04aae01dd895b57cef9ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145deadb18aad936941f1b80d45b59d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87be197c6882f88bef917cfe7ebc6bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837b38b0eef9fdfae4c9f484908dc8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5280f206240c9377958593fdbd812a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576eafe8030a9ac8401fdfe864e218d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb13b85d584e5bee189ab8c488e1a9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720cb93d42fa0f08252feed57b4168b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bdcf89c9f08e2a51578077c8dd86d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78eb552c998365fc05cfdd740da77a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c864a68b3c55c6f423dc93dc87ed6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90a5ba41194010f83a5c9d366a52cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e8c551434a5346cc1d7bfbb5a9a0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c52dc324db8191436cdfcda3e273e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be39d4876a148b981bf72b8bebbeb0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbd37df04579897704f1c31127519127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a64c428885685eb12fe0619376d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517820f78a04395b867c355acd3b709629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b356eb51d376b1ad8f526c6e6e51230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af1ca16cfc3cb20d750f5268a022e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef754c3c8e05f2cb7b2d67f2b538ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518712fd659a9377acce30f7a67d409a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677f86492e671f1d8d295434f5804a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb2c0862ddd94954c4a0ac6ca3dc3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50542480dcb335952f8a1f23c5ea497036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6e132345f8fb72fa2c2524fce4e6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ce15c70e93a33fa1f352fab12cd7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c13f739fdb870d3af272297cec47e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23c1ac1fff80cceacdb306b53d04ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f586279b63eff2e20bb04c15f4a9b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63c241a6ba3977fea676a13befa94f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d720afae589350fb22caf6250e83c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476c9a8abdb8e8746f8a3ea5fa2735844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb43c5c1a9100e1c705d9873546dd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d23a7b13acc4cab5170322381e13c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9209c5438168ed1ddda5af2c424c68d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a933388fcac5db17bfa2bc89ab53a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709c03c05257e9470573c24d2a9e41e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a4d706bdaef3da8720966f1bfad850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584c0196923fcc280d78567615f4f2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d965731dae7872f9b3a9915a976128052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb153662eb8231f946b314673eef3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eabe6b336f0b53b111c51fc54f9c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273fb014dae1efe9fade05147d9f87155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7fd99535fef7b72e1920afa22453e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351bd00d556d64c396ba1a36921d9bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d23ee5068491e2df1428b1e649d8ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe1b71f6c390625cea3a018baeddb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21202928dfe4199fe7e7d934aec008e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952fa95f04a13d66f111bf009c37fab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370df0765a41425996d0f49f91eafaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a817f05365f5a3eecbbf864c2a765263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac631129eca35a2655c80d66feec5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a99fdd9abdfb8e4be20ef976a2d11f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f4f416f8b7f68eb9541d476341da166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea18bf23f6339648e2922722fb7404667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611468026e5f8115954dabb56ba44dc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa07f24a550633cb782ffd7f4a8a5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9d076860fbb6b06e28cd66df73e0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c26f82f1b9184e16791b610d3c7e3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f301f45c19240848b201155c2b29cf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c81a39123206b6184cd14ad07265bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd5c6d03b3fe1f0cd73a0d89b3304674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041a8ff718d7a6bdba2e72797f7156c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c8c03d23adfe9ee37cd65baa8a49076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a23b9e6a81806bb772afb12983ccc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df617a341a2cc75f2de2a358dc531c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5224c2bb2e3c45c6b5ea9cea2958b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede02b69dcfad804afcad45d88dc5f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc74a62849a011dd1524771bc96cb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd24a60fdf02eed3ef99d868dd9d4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8ba161df849baf96e85869e6bd50783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03528d654261aeec4b397b5eecd877e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08223448b8cb803c8b9fcfaa681da185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5570a7158dc13e16b6880243a8a50d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f6b0da595d4e2f87267f930dd6b6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633e3ef38d194bb7f041b3491ef70f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e28e65967a05fdb627a6d95b8f8da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685465a1fdda8bbc6054d39ff454dbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df511702d96fe0c25b35fa6c6ea8d99591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a52cf9b5991ee9f0579e1b81afad8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d03b016671cd31531df4b199041fe993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76ce35410550cc264eaf4e62184a2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ee28b94a6f27ced25a3c4f3af6b5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265c349ed70e86254e1e003820b978d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b013514853d52b870b403892ca1d37b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7091ab7861e38f3a717553f5e3140498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43c3d90749ca3931dfa19e0e086e1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db3f8ed5fcd55d5846eb383bc70af8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c652b9c7ec15e7993302051a06cf9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc6ae40ecae149ad10f264dce5eed2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c91b2db6e2302ce358ff8574eda89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb53fafb424c1aaddd705dcca3a7c0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649b030e8a6d73ed8d1c4d4f360846a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef72ea57245afc68ea6df6237cdecd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ed9ac194d03def79785232efb3a12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e2101a4da2a9bb50cc397e83feadb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf163d1c3df7b5ba321b26c2aad8e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05f30730335a73f00e9bb16285d73f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ff2ae044cba9f0f4f1da332f15b12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62578a9c883551394fd18bb29a74f02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7246cd96e26a183c0d17032cb6c40d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff16112b43c240ebfc3128a50c60c11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bf1f9143216cdb3064d6989a329fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5000e0d4053e3afe584b02e4a7d99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20de91230c36831d777e7de30ee113a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e014fb49f4e5d1587437a41701898118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c55f6ade35dd23ea1e81e37629da5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c26a1f5cd085ed2cc14b890297f2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64735af98a30eb959d3862e6b3c7e6bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2d07052695d39d8bfe74027d9834b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eef3710a82a5fcc13473b940c9469123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002029b3551f4f383a2fad226bd1158124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678e519cb9611ad911b4be1dd9cab95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01833b9a8da296c9fd885a6b644459b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e4925a5a213e86aa687499f2dafdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc0eb4a1812ef8117799710b738721128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae029a172894fdbf87a4091e52ba3220129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbc4c0742e51e70ab79aae970b175f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49364aac3ac1bc8618b82e3b0430d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92912851b1c94293eadcf6b58c86171b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13643e82ecee69baa0b45e81d972bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b52d6f39187fc7186b0944c11991f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f083e4f0c902277d3abd8e00cdda5a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a98525d779e3c84ee22cf78ec466ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9f8fc09d0f74187c1e2f47a8d9aed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8081dceb43683f1833af189b1057b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26925331fe4f15dff8afe844a6f9863139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4654e2a0862e843d9c008c6472143e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3fdc0641b6d3c7432ba301e87d86b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336e007a95e9dd5c66f8c22992ac4a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63edefecbc5e6c653627f0e4c70f8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3367c3eb4bc6abb1fade74bca58c00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b70df0cc622476055de948832f795145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bc1d070e36853be167ccbaea25f5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4fdb1d6b706b0ff068187198864c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7148a43a6e510e0cab59227ce59b7ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f66b9587f926aa584c97c86306a65c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589c51ab3e44009b6bf1915a2a89eec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08136ca09b8001d2152f5cc1155e09a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94720824b804f919a26fe7818de2ab1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51ac53061894005d0074f3436276e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e041c1b0fc3d5a7ef0c333c621ca1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc00a9fe9727700e5e2b45e43401454155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c113fa53a6c68c9d8cd396a226019156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e70694af60a461c9a36dc2e742ae4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4e959a56c884d823822b67255dd9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1b8e168ee888f20840cb1ff35ced9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501336881e3625347f2140be4c96f91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2200c0ba8b50d3a1d53a4b3b257f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589dfdbbe446c711ff24e2af624a70d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9804a7b928183350946ecbdc3b6107e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a214fdc551c527f294e605158a74a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703c974ca3ed4dd5093f74c8219f2fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfd40be408c638ca71e7645e7f77e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3a7828622d32d9d808e38fa38e741167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da771001f025b5eef07b2730ecfea6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16c53a7b300102cdddd4177786435e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f716573c0bb61dd70086efa11be0904170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d420531c647363c66aeb2190c55d30d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6f660c7cc049b64609c769d2f5ac2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495754bdf9f0c6dfc5964951b43f2ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2133a8087619e4ec8583873ef332921174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029af57d79045dd8d25366283216b8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7cc22ada077fc24a9e48bcb2717bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd64ff64ae056feb5dfbed83ec1e23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32e97e1ceeae7735104f460517e21e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c70701f290c1f638b86e6017f5234179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447886884a0d0b3773e1430aeba670e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af593f97a358e4dcc019f811e809f14b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26516d6a9e30ba01e164b87e9f173291182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d73174c2ff4ee28d53346411eaded183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0d369e2caded7ef992920dcc29817184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b80acbd5b8a492c49bb7f00f1f1bb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be96bfc4b71c91915563ee1c6066cb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d947b53a9631d06c80444aa7a130ff2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c76beb41b37bcdf12266c8a1b5ccd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc522fd941ebf2e0856070e57629365d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a7dfda5a227a29980f62020048098190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2d07a49a1fc72357c1f62338eac1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa676170538f1ad703d2265512dc814192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c76947e31b54cfc4c381404f75147e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ed6530879943fd5f9aa63bd115b1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce83cd07eb0ec75ee4c1e4a2315d328195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defceb6042490dd8e23da1e3c0c0788196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af812883eb49bbbb0a9ecabbfbdc02a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d13077b0a9df198580db8ebf50b9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695346b98e3dd2ed0d54da1eff99e68f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070367892ba48b66876ee7991c3c5b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5b365898a10bea1ce6c5baf91399f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59cf6add6aea235175e61b7e6b9a02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d995c95c2bd1017fbcca283740577c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb49765083d9d7b12c96aa2232beb00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180972ffacab73b3fac3708e4350e80c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb721b56bf6521ab7dbc709b515beaa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809fade6499856aca281b2fcb07185a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833221da6c69c60ffe3e8a78fa1f46d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73c05f28b5825723b69fd2f2626a38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce0ba85f592f26bc931a7246d28d06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d72d9dac7fd7dc801a33122b950df6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6836a95bbfed354f83fa06c5490804d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3017d96938cec04a5cde20374bf0025213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898c00fc54461066e23c2ce6bb3d0f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93538a5d900374084daf33a82953ca74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c412f4173f60cfcbc70f3044b436ef0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7f7c7547de281ec79291bfb000c4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec6fc25472a3a12677d29aab40f1c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ef3d0353b060945de80b5d793d38b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d0a0640c0d97f03239678fbf6134220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba02337b08fac6032a2c67346bad9c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab6c4a879d9f3c4352ec679aa52d37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce9b5085f0b6df471af1d8f468125223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce5c31c2a244c507b8e8cf644201e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d900946028dcff21e113f5757e9bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519677610d0964281294e6ac8bbcabf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a72ab36d4aac3e9c8bca360e1a8eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b380af97aa366d79ca764bf7aac9fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bdaca90fc7bda33881c7e7c559681229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6b786631e94a4f1775b7849e47088230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b99c9b4339eaf5825345908cc268a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40d748a55dd3758d21d204be562e21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014f1b126b4a36a1a594f4c93c8e00d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862ddae5a41fe1945ad10c2c427b387234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc405b75118139303c9348c86b168106235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dab050a0e3617cac2f4891a39d519236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27338f071a28c1c18473aae6e9a7ed5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14344847fe3ee239b3e7c418d6b9339a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9531d535a839041bdd4bc2383ac900a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81015917c5ed1b3e135c9efa1daae948240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaf15e02f91b7554cd19c003d0ffa5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2ad78b2b77f67f1cac9a13a630823242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4167f93ef3bef151f37184574b80c06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156f1b574b4362a874349495c3f4ae9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa0edc85d6c71fae99603b21f90d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0592dc78adae121d8ebf5d7a15606bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301952414381ac74717dfdc6d7b785f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff77ae1c1f27dbbf8475ae6d7c713e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942f71e9d2d45b650c33aeaf6e4aeb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89bba77825e8066a3fdf160b9a5f81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c428c80b2b9feedf307a4b42688fc6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e599a8710d7ee83b22860b0c7680e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cbbb6d965242c7257c1114f15590a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61939226dee1bb76db6b87c832aad7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a119f49327396729cc37e3103d1a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c716f4215eca8f99f2095d470ef5bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8434c3c64c03988ee47a5f73bf864257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742ce1d7bf7ede1c917b7b165ba4531258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f738aed5c0e06eeddaf4cad99f9ed82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6078d39c4b53eb56949a3948e3b9a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764f0f8d3f381d0bf622757b9512c5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c2c01af7f2e446c33efa04bc9d0fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff72f3aef43f4527332a43c4879bfb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475ebddf7d3b26329c349d1e013c94f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bc23fb99d73f680c0622682c374bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd12d6fcfce1b87b35262ed04928fb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579007428c65f8eb9d58dbf5ad60fce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e3a2fb66305febe072980a640018a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb090e8d0870fc80c0c36e6ec70237269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e3b19ff292b6f0bd62d6278c3e9a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643c20219e38e0400431ddbef873820271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21408892ab16e1d06f09e8d66e810133272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666cd7210ac530fd20407b89818bc0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7874ad0baeee65722d8061aea90616274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c20c0ed9c1842bbd4dd1ce9042887275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c6fddb097588c634ea1c91e58a89a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d65bc3262c5f07f579f19d175ab4c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1688c0fcb700d12d72672ed7a05bbc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aa5aa638f4de3f959b8fa0c0db6db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c4c3bd89ebc4d627f316f07ae5fa7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7d5c3064720451d2a77f811b9f98a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522d77a8c6610933c2304ab2f1f2fab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84632b58b60b1b6b8fb2b262be30f645283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346b3e07b6e4aea4b3a9368ae72868a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67632dd2afe0d1f350413d408425779d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86495964e4abea0e12c92b0853a6ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afe27c45422f695cabe61c988963d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88104f43a55a3d81258ead82a550623b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c517ae2a89248c9dafb504f00a71ea4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343879fd3caf797badeecaae3a31777290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba6b9627f919932a471f74b05373f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5b184e78263fb374c4fb84f420ddc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4e503f2d447c91edcc790ce31faf1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa1a1a7528de07da31678e21a55205294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790baeb85485d67e25aefa1248950f24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4474df12794dfa30aa7c56ff2878f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bae5b77bd3916a4f2ed2d9d42ab15297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a96caa2b6a701e7c3bbc838974d483298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b0df76b82fafb8e00419b508b64d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c412151e80f9a712bccbcb9b7c0269300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55d20dd8a3d73a605a5b820d17ca4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7c0f20cda4c49b94f9174a5b6ef2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32a8f0f4a8096a3ba48f2c2b408072303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868502fd3cf5896fcf1c0b9ffe7e5b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e8e6700acac925d86388aef936236305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc4891d87307187a71421e89c1e3a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcac988c5205268e46ffca8d6b1ce3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2405d2b8b551c259f219f7a3f7349308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df1f4fa99549bc10e2c297adb86906309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980197a880b13f5c078a6bc7f504cba9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520eb27a3574167ed389856e24a01d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059af8d7619a9418ed88e335753588b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af69b19ed1b8a2f946ac5f196c44d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf62b2f4082cf79896fe6c540de3984314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aefdc9cc7251c9555b85ba75a9b25e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2648f8f9e1341fb79f1aa9365b531316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1eb215d6481edba26c9c2c71e85d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177de6f8bb6efa1a10fffbbf74d67c1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523569e7b5a362584d7f779601fdb24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d8d9b348cc1ae680c91abdedd4cab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7cccd3f478f8d2635d9679b3b54dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63211824dd4dccffc04c4723ee9d4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9e4b7e140de33d5572fa320f271f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf8fbb5b54fc0d23332ddcd4f870fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0318cada58bc963b266e596766999325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c440a47e0cf476785cf23620e489614326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f97adf55bcd9b0b0e43de0217d43c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ded843e7c3a3568efc48c2d0ab077328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eaee564ae86f4a3f2838c39eb1b13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7943e12e6104a79b0b9aaaf7ee7988330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cb677e6277d2e2facb1fdafa43aed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567fba37d1203bd2de55a156cc47d45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eedf8599bbc33e2ba46beab93297e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12c976ce5603c0680838f3cd5095a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4949ca48f692282210ea886d23f0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc2cb43ead6a5958c5ddbc68bc341b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd719ea12ce4e4290b2633d77f58fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81126833c7d979f823be47c15193512a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a671d4df3de6d4c7310b39d45e3fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad269684c053e619db5478d50c072d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571217188556b8d433bfcd66e0c7b94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc87ace64e90e0ecf7be593b0b3cf9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dfd00d84fdeed55b4c86fd2a11a2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7710991dffd82673b0e590b38a0b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32f7270ce80410e30fd1cb93ced6e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314d7a070cf9c9dff0796f0fc99d923346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a18eb7763300c04a566dff676bd8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174333d05a3104095c1da7db7556eea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d18de42c1a4d2e3d77b1f4aced3894349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9b74eded4f15083a1bbe3663b219f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96563d2087ad7c0f8d8eeee5107dc56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264e7bea266561d3db545e20ad4905e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cebcfdbbeadc326cfe8bdf9570e0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1eaba7ff696c757dea16e3b7126be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff66504e94993b5931e53f6083bbe4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadb1ac0ffd26f098f68f569cbc7cc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0585b2e4b0cd4c0e81a11c6eb7647d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c7389770671697f87e6d664e3e4d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b459d9bbf2520d7ae60861b6c7280359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9971e7451a71fd23f5dbd10e8e65cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2edd5dd249707629f5545eef37675361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04122949c666604881344b7226120ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89244943897cd9014c81d401f617ca6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e659f0ee2ea04d49f6c49dd326ee5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40377b0d5eadf53a27c931b4a1d31721365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9125e7ff9285217a27043cef9999ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b705be6a765cd7195306bf6ad76d8bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c23d67664a13813d565e1212083a72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2a4470a64f837feaef84eb2e3e1e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af60f940c91ff97b441dca01da19c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d48877b897c21aa3255fa73cf6922371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3b3c33cf98cc40551e424a6059a18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da96e718bd1d1a3f7395d73e0ef6a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca582580ce88c8d192dba28e0d31482a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445b034b565bd10995229e554398faf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3cb2af2ec9d8a2dc3f7bf0c0593bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa91018838b7cfc4f555ad7fe80e5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d79c5615068afb22c5fd81cf1c5d38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1151302aed6c36a5a0e7ae075f2626379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb94221170fa3921064147e24ce0f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f8f94fe1e45f467966b9f2d0d7547381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9d18864d21502bc2cdd8161fc519a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa022b22965e4dafc374736bf7797944383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be04a198f0a63e0bb7fb11b1287bc9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425f8cdc74def23d4a363482509448f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fd794debc33133bc362bba58cbda4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28314de5a8125fa1c7ae0c17b38637387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca39a46e3231fe5aec0a3f99bebc5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e2e0e5d20cc123d1ab3bc25e7ae4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e34d9d59d8ac3eebc2304aa58a19dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0121b4d275130365b1e39aae66d1d1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f8f6d3d663eec4fd3219d02f0c90a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392b1e6a304a4e7da186a2122366776393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab211f0267bf883ef71425bbe7e9de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59c6903ca2be5617e2e283f7033381395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47850c73d40cfdef9571331af82238d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf55e7af8aa955d8d155922734641ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299c90663a38037ddd423baa27a3a3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fbea61e669b34e7f73da781847d98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fabc70db3a59f44b1d4e7f6cbac56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422276994397ecabd6c8d5361522033d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb700145b623282c45c0e9574e2e0276402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33385ffd6fa7b190059ee1592324010d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47ffa94da23fd9db89b3db1a9ff5c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88670c0b2cdd46c1c2d7005af8190d01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb21be82615095adef7e2f3eb80158406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b635e9aa9acf560e2ce8946d70d35a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b8be496c95256bd84754f62daf973408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de05297a4465dad1f5edbcf62ad640a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130c643b3fa01b00b23434a3cc081d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f90ced03504d77a985a264d81b785411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e02c9de341cf1d81bf85f89ad23dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8b24e57368cc00d026f5fb8480de4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d286837a1e692fa27ed734b3c0846414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091c3d3e5c5d9ff6c7f6028e5d31ad5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78243196bb541b6b55b2596ecac9743416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaeff5afa438c4c2f6554eb66c918f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dc20a08f240cf751570b60fa6e663418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e636586b76a8c5289ec2594ad5062d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fb78618ab1762cfa1b6c4eb6d2925420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8168d5309d76ab579ddd2b77c14d159421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85895df6f7482639210e3badbbd45bf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b0c532354118d7638d0b5897dc2b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7228f40d972c4a774731711f40f01e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0939758a723c86c3acc0afc65bd0ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5584152713679e29b7148f10af8d50e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26b72dc72caa6e83bfb4b73987989c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa712302202e3afe938399fb4bc749428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9f21153b53980309c6b555d3f1ae6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfd3e15b9a34f8fe7bcb05e28ffc91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1d14e6183b66959fec76aa1071795431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463d20b20e51d3eb3d81c8cf1ae748b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc096d2d11967353dc3f85a2be91bd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27540ca50bcc2e8fbdb2b8c86ae05cde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fb8eb12d5bce711638eacb1ffec2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb182dfa594b865991ce161a3054561436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2a6ba4fbbb71374a7cf4b1b6345ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51dd0fa1879948a868d12e2b5b9e73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a953a5b5aa52a1c55fd1d3a55be273439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bc40240df344c6e1014853fea37dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8020c7dcbf94d1cbc6e71e748fd3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca451e344165bce6eed3e90d06462b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aadad146db5ecd7a59ef93df18500443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a995ebffc48c858b8864b2a54ae8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ddc7de285259344ecd1c13427ed78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e822c873d417ef04f57641bd6b81528446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011df46e0a84e7e74271c9b956f504e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ba5e8f5f77af96b0daf08e9c03a26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b94036735b681be449afb1a25bdda449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2275fea5bf0f89b379fc2c00d7207d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cf418b83e8300ad6690b5b7346c3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60252ae4b0fa2dc654da8dc4a64ca40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4311ab6948edf726376709e10a920453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d66218e69dafe9f7bcaf02885c73e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b737fbde14c862caa833105601c220f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e6017ba46c60ccfed41a5030c3df0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a62896ca0af3715ceaf0cde5fc863457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8418b985cc69ebd1c7d6ef864894dc8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ab1af474ed160137b43b8dd03f4fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3861984ed620e28df3a486cf2ac26d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff49cd2b11b3896189cf6cc9b056162461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c38b9ea937a7d38bfa955ac593fbde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdca4987df89114157c7923d962424463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0da3ee7c48509e5a96d8ba7c951d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c9e8729a41dbf8ea2042c6903e89b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d6ee34f2c6038062cb9a901cb972466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a36624568b8953e2701b1af829c9d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7adc4d3482832493aa398ccc0d29cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fa068c43ab9925dc42214cbca6572469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb4873bba1256efb75d8e870952dd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c627146310125c581f545524532c603471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e738fd0ca04a0a57ce4cecdd92771472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f194b13919f8da891508efcfc5bb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd317a5bff1027bd43173888459a091474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77581dbcf4480ba73df5113a556888bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86896b9bb229e253336d124eead9c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272cf05bfa3a9ede2986e6223e9a701477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58393d744f8f1a39c095c4deaef029478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b42bcc53d870d29a9caf8401b72b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c415768c2a6df13724c8d0773ff5b6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9647ad5096e8aafbe48b5dedcc6fcbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6080c7ad64468154c67e379b68395482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb10996e40ff81914a3f23df9fb8eb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7ea091cafc15d2e238429234deca0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d16f77324462b389f806fe2d40350485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263df15d62eb25ef166b7bf412a7f986486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7d60a51ac29b059a384dc81241c2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe76e8318756dda836fbf0d628096b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7366cbfc18b360f1751b156cf0a56f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd95cf00035c0e6ec06a98943a0ca8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7c9ab2e37e862da32037fce126b42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dd844024615dc7b7bdef7e5dd0fd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed08f4c5ab5897c7ef45d33fa73aad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de53d26eeb8f121025460fbd0ba312494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a8786245f67114ef0b22bf1a21a9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e601e5d8615929a28bd3f2eaa1eee2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a3f4047b65a29d10d88de17339f90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276dde95e7cc2a36b65529f59357950498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3009147ccc7e8a8ad8c9330b899eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d63ed29902c9d5114b6c3320cbbc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d36b6c54f8abe84f63316a581f949501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a86fbfe974316665d21af641bad06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e980eb868ec633e6113036b26a50ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b30bceb8fe5f1268b1cf69fbef680504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81511f90602c5322e30e0f51de055e22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ae344c5f413f1210dcd3f65b9d010506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b51468175ee3a7ca3955e795024a8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dbd381ced2e0be183392bef4f82fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a635caeaf34c56fa180484a865f09e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763fb640059438a57569a95675b07dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea1b9823fa43ce97ac5780e3e10f28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196a0be0fafcd6020a00b8d0a907cbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1db1f9fdf5a4ddd4af00d531eddc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660ff8c84e75afc2bd47c58bd89c5c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce573c6622dcd3fa8274a9a9a12d43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaec6e06f23ee05985afa74048263a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e64b92e68612c3e8abd1453fb1a3f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be484f3f88d49d25df756b9ff2e6a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b9d7e8d7dfa1ffe6cdee7e2473fdb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff2666bb3c88c55968eb941544a882520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b83b486c6890d8baea68b18b3548c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6946ac63bbdc041dddc677e924c727522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec398af2037db03588ab4b850044f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb8eeebc50519c78a72034bb212b95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e0f55c389f09a80ea16e61213ea6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f907dc59e77f7e68ebaf1bcde35c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f3dcfddcab5a6d840d708b1d2f1ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353cae6fc37ef236cb565a4ed679eff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e9d9d60977fff4f50f7bf2ea36fef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb99c038be1278fd3aa15b5b5fbc63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae4da6633e11fbf046b8762e03b679531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40a6d0945363511a8e3a9ed6bbdd0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6b50896dbbd289d3d6cad6ff49fa4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c191edb8a83be05e835fea6b7366734534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eacc756f80172da84a27ae0a6383e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cca5b6aa79f57db6432862f89735bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ef7feb4a5429372e099ba93cda937537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef0f64a8218789a13ad1577a635c01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b183d21acaf2601258e4e659157af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997071f20d5eed10c8b211c8ae82d17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9b724849e0baddf6d567181e09f83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348e1ca6b43697d0ef4ba8f3b81b7d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fce4a94599474afbba0ef73285dab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39825aa5cf0f6cf97414d0f3e711cf0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1fcfc27f6720b84a2202d8b8f4d4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4428f128a84fe956053af49923ac22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2227a395d5f0b8f77f6b96296f014d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904bba6978b27ac2ea3eb862ea98c9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c5b2bf6128bb8a543e7b395388728549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a886824ae2f57ce6bb0ff02bf63116550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d641f3a36bbe87a06534ca6e672fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70987f635d9c53ad0a9b31c998f61aaf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b1be9dcd1a054c2c095d6b34ee1c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b44bbf1670fd6af4eca3feb03bebc4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dd469ca5df850a7406ba2121925c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8e38d8e81540e1b81824b1d8af33d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03152b12e5778adbbecc13f924e985a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3025f68a9b207f7ed7cb15c2f5041558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8f74d8be3bda19d086b4b053609c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9cd5d2b3d1626ad8dc828e5f5b2f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded614831d3ea4f46ab40ac5f6170a2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db8cb8fa0cf2d091333642e674e211562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e18b5d27fb176a5a406b3a4780285a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce568403b8ea8f518a3b4d6c7c44fcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79388336eadbcea8fa79b951225f262565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e92ed2c658e54d8a68aed09745c0a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1961818d8a7bd33a47fa6d421f4a481567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5f343c39d1630a04053eaa88e1ed1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed438cb25622734e9ee49f0cf93249569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af87ca4fdce0f225e330d14020cb97e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f744903be48ebf64d2957dff98529571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaff7ca97e4eaa1633c9b92032c68a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf74cc872422544f2eff6b6743906c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244f3b18a0f2501bd82248d23b7da4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9688caaf490fb8227b810b24b7ba87575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca95c959c3185cda23e7048a5ddf87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ec237ebf06ac47216bf900e9795bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefb08a9255d2f03807bf35d2e43f15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6e361d326064bb5f9c2a4ce0cf8e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c26d0850eb76963045a4b8ed0005d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d979cc1d68105e005b6e81858a6387f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0649c00a7f3150ff8980b16d2cad875582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ade15eb332e25f339d330e38fa1020583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17064d00bdc58272f4686995fa0a2b8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3010b5f5b15e34d383925dc871eba2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20781f5415c9109caa0b991fb60b8638586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e540e66c07e9916e6a4ad245c5c211e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234195516ef9b3b27ab348144efef7fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd2cddbbe1c29a7968415f3e81a8ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772707ae54e700e7d0bb162ba5aa4a4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fad585a6dfebd12e82098af458e0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c97d61084cd89482bec82b08ef24c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa017d4e4c527946a9e29562932dfdd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975fe308012dc68f6ad7bb6a3864634594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec38e82d8690487e41e9edccb05a80f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881753dfbc038ba9b3c253dfa5e7154596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a86a150575527ce318ea47c80a8111597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f863d51b594a9d7dd4245232f415f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559230969cad962ea8e3d1349fcf7f27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d653c067f72a4de7ab1e393c578133a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06f67106f47e4918941fb0ca388349601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a99ef39cb63d632f04d32617d09b9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef38a819ede168b87ccd2d62e2b0a36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385180cd16c0b6c7a85befdeea18ae81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb74b109a303afada775acd75b3ae50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98059e36206b79a0b3526570bbe59bab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a8f44eddf52bbc03966b40b5fe43607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd836d33cd0470366975642d98ca797608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5cdc9154fa27ef63c99d2687b238c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ce9c4031fdc8211f8a3474c2106fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b380881a04aadd7718e663174f33cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e60c3750e8fa2daa753921c859ceb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f62bcd6c33309e9c13dced796c048613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117124c332d73a51e8bf84712c62286d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd96482b45d38b2a35fa44745abd5b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f13598117be3852633ab0fef4fda1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6f2d258f96747558d68d3c42ef93f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d9524d56d6b544b54926e4c695a75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc2bf53bcd6423854466f9f39e50fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dbaa61f802ac5227a4d7ff5d9ae2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f1a63698ce06942547a35a0d9bd07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ca01411ef305ceeedd214227d66a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102503decc9b1ce8a8b6bbbcb38ecea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e212947e36e275cfdc3a98275632b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41f3f35b71dcedb9c598b1f1f1a981625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1599fae380a333db98e2b04a12799626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0df4ac16b129154f534df129d712b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c86a179dd5459a0ac49aaae1b606f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac33fff5ed79962a68907a1b23909a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d553ba7c3a9b913a6e9e2cb40241204630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11fa3af094be4258122a76fc98c880631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a66cc7ee40ceeedf24d867c2a998bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee6d827f8219d16da7d6e844b8ff80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4d6426339de63270900db84019629634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422159abd2df1f85f13f5c11acc4cc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ba7c9ef31107a2c373273c7b6d0de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660ed6b928702096ea4581f3137acc0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c56e4c9fb503a35d440785f9b7771b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5ec39c2f07931b848601e1a95382e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c25f02f4f139daa0f9da6009724a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a8829783f058e7888f1710074048a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd53faac1801ae7cd5287d16a550759642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dd03347e976e812e3303925a95171643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab34615067784079d0ff6fc33e5812644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f90b1f5343d3b947283147088828e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb810e76aae0cefa75654e984dadb3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71054ba00f7db3f0040f40aaeb67ae31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf7aa9f709e6186dc51e9c7a8a88bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f8a3aae733961fdd0ed4ac3998059649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd0460fb5c7947b28cc5d67fb47a7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b99d38388878c69ef0ad498e8ff514651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050afb888b31d111c0b00c6b118234d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f31c8d3318dd44b1d08bf380adfcb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aed10445cadc5db002ae0a287fdd2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc69edf74bd1179b40a8190af38bbac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bbb2f8f82f86fea57ef1ff6b79279656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747f114bb6bfe5f9a87a56302debf88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a945fbf429782c30db1f0b19b95edf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e7f21a3e140103badf1baff9c3f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecbcc8ab8c2c9dfba808ddf8f63291660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8395aebd35078209b259c667f4eab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059259eab3c92bec8e96fea028b7936662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59984a6614081824c4e961e6d1be79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e65726ca631c33732dcdae789536fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43cf0951481ba53517a7fd44d69f51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b5d74c9748f93e963bd14840c2ca0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f53491085c6b49af78c1cc739dea8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003ead93d94d8f6074bfa1f4c64a397668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f878dda47e57b0ca98f4c9fb4664b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b583731ecb365dbf926fcc8a29fcfb6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e89da92bb7638b74724ac28d98478d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb73b8cbd4112741c8060d4cc69444672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95c57160f6278546113f542c1c7d95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ccb7a0c5e588720f3f11a8995f8d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5e8a1e0c80b417fddd98afa61907c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d9d50808c40812723dfe7b4135b10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f8ab7fa160179e998b7fa50866e5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228f0be7936678a8851899ecc1b9a44678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f366236f7d65007fa08111086a62d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0ee854567bb43f544814fc31a3c1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2b12a19faa85545043b8172711087681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3512051b0d40c4495a23b37f7b19e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c689f04ccd43e77e481eb968fbe1a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38eab79b01b52c908c24031bf059c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a0985bd934081003e550c2ab25973685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88776dc0d6a5a2e1ac73f58d02ef05db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362acfbebbaf242b67de5e6657ceab48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d2bd3f69a9eac38cac812f238f4ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2626306f4f184e0a21331f37978f89a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752380087e9ce9dd052f15cd3f836c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0feaf2cea16b75de6f786f5534c0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda46ceacfd8f19f7afdea7f573cc96c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001baca7046ddb7bb7207d893459d16693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d6abd1411b53cf4a0625c66d3e0c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c75eaa0aa1129079b54977c64f90a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9f5f3bbd90978e55e2a343732b3a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21949e639622db6774f39fdd7cd87797697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454befbab865b956c5e7cec98c1d8241698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61cb5f802f12759de3a17eb0916ee8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453b3bf072d87e969d62bdfec14dc49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858fe185e4986cced3e5c33918d7c87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0da85054bb622dadb8ce937a8cb836702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195ed6cc6aed3ed58c9dc2f98d7e397703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54555248d3dcba0917be38fb6c7f48b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74875a607d2dc7bd6dba3b8119f0a5b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89611e11d095b756a88664ae88c16074706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7d4405b448c335b85aad23db558c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb983444861c442f77f830817c947a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f688785f2346561f4d72e07373b4dca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507a01d87676fec020371879036c396710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a293ad495ccdcb555609a91060caad9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4248b8eb0b69302dbbb25bd95d54096712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc9024863fc09b9de37c386717688c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c536f0e40827bb1f68c691b29d3060714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9940b07292490bc2f63254a9078db20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a1d290428403c440c5918f845fff0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd87f9b87a36d51fe125f94349e688717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1909dc8e43cf305afaa72ce9980ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad44a9905882937bd408c19615bde0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1760c130cb1bd252325a75dcf3592720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49dd72e936c26f4d4b5d6ccb1ade2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e697fa1a4c8a088bf65f5b7421ac2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435b273a0a296b5dbc95a08eaa89609723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a4174d5ed14e3309fa86866cbd979724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26473b72ff6849f6b2537c915cc039b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9ea180cdec7c914e027112081b90e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369a418cf083e3032f19d8c3f5ff43f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6365fced8e8edcaef0e98d5bc819f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63159c16426e91972e3207628305ec0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1579e4390e5df9141fa056fb0b4dcb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e658cb64ef8b3b58c176cdf9162ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ed9a4295f38c54d9d0233fcd7401d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab219e4a653e724e4d2244aa0d6e27fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5c08aa44e6d643468c595eb0d68fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4fb4af8b6674411a5a665c8ad9e72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b12869c314ce4e3ae1309e2f740be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ed77523b96b193ce493c9e5d92d96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf1902a433d96c40ed61b552e6e560738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddec0e790c48f5e69c145332b825c03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d2e8c209cdb7211a7416ff40d9eb5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb082878d01055fea3fec42498bf9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710f6009d442a6a1fc03a3ad606ad75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e357ea6b3cbbb8299aff2ff2cf31209743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f918dbcdf57b4e6e088735b1abb3890744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2e2fc7083650a8086bcfca59b37e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d5e6626b5803007d78b3e2a9d81fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759641d0a70ca7113af27ea5fc79a2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e73b66de9d5c294ee52781848b66c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6fe324f8e9c705501a30babe7ca35749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0046e26c062f20c1eb7c41b53cc4bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aea441cf82a2d5814057b5c4c2eaa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebc8db05a408d8c3a2060daa28adbe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9740e82aeeb3a1428c19b60a9f483cc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>