--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841859e5a56608a227bed6ffc7feb2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0565eb1f3edb6296cced5ecdc6a825d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ba71868fcbf14a7af06ac806a63813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9fbfb49aeb8c35f33b03a6bbdc8cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7ea27d7cc3c8c75ee45c8a1a635045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5293eaee130c126ffced80d4050c2506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574969fbdb81799e628c49c0d23543c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c437b71b6fd4175cecd0207872731ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331af66440a57b3ab91e8899e1f25b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594658a7f58ed101a7fff1c3cc6e9f0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f773c8f15cb4518feedcbc284392a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570af760272a34c5c5fa35ad0212ec512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d7be1aab68f4bb8676d3c8c9904ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c65b0ecf1f4783f63417be777f33eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ddad557f7e8ca82de487fad11d4bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd445cdfcd425c3c0a0412219c4d1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e3474c58d9702ac55fea20b9d83eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a0f8396935b296542c7951e33801318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c05a512ae1f60f143da66348e603819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce91c5ae6095fb732495e9019b9d41620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755a7180d86a13bda1007cc82146cab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26e8dde36fc507761c0ad3b13c7cb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fc9980ca65c55a047725e9208a4ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addce701d31f0e97636a9c2c38fe7a8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889103e19e8d1239c82da0bab693313a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af7c81d7c968f4e15a19b59c1b65b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635b10d5b132368e9e85c618851827527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa354fa117a61ced9f1588959fa9eb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb6987a55f10162ce4b2fed081452929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6162d06ecd8e5d3fc782357756ebe0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e8d5d98d2452abe6213111f778ead31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608371c140be889c48999fa1d10b418f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f718821fa8d18289e881ddc3afe45633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfe85455e05f1c5441ac2b615bae4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81c3d286fc0f8bb4840ce81efc803b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89483435a44c961421d11c2f5f686db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ad5b83805f3308728092936e03f3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277152c02e9ee509944e93087ca7bb3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a818ea79b4bd056927b87aea253d99839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabb7f18b7cb8abc618b2e31003086440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555668fbc8d151736c0916903754afeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfb840bcbddd1f5ad2317ca85d2e8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03a356749e5f0a59c7d35b230b79d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9ce4fce2711cbf9722a6aee62c93444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ebb99441699de9b337e39a19fcaf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd9060d5bfa7923c707bb1d51764a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288df1a806deaa544f954a4bc05d28c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d644d916952a02a75ba93ff23e2734048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09139e91e1582fa6f51ebc74f7bb468849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bf267657c8b174f987235833de06350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0cfbb8fa65f4699cf38ab6a6477a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7225c30ccdb1c833612a54827f0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d833c1cdc49870795714915e5cd78d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05a9737726c398f7715f9d5844c6f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9e3cd3591d4006855cdeaea57556a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb2f6df2a3121a6f5f7beb30d6fa9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f90e0f84d8c35a3d976efbb4c7ecce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe19d8b15af64ae686b6dc47f60fa5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345275e4760ab57a94fb432ae7e6dc6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc6d557b1ff2c752ee5fb5d44dab8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7deb72d189f9963029223a90890dae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4a6b3c3ecad1a9d9e6a13ff18c94762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90d409d173c45f608d55371b9a4e0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a1abd9bb8b6d48d9c517ffc3e77d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad9946e69785953a1c187bc1cfe2e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06cb73ca3888a22cc300717f520bc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426c722e2cbc0cf4976edeae146bab367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2f25aaf570d97d6e9cdccc03ba76868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0a8f2548b325c6840e5ea301f4c1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec90c42a86f2f132b07c18f2b80e5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3276fc01da8d5a9c78367067718aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49146ae27839a15dc0e79df4c40149772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee673cb94a3ef177baef6cce589e06d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e12bca448e4763571474d618c04c2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a3845c7e5d08cedca09d629bf3ed975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3f7f6f462101afc5db452246ca5c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4dd557dfb4a0ad67b426b5f7589a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc93e9577201903d1892b3d473edf9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af512c7099408c81eefbb46087a82bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c17bb140b59cad51eb60c7e610a5dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee6ea8c1c13dc19b1cb7c7876ae76f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3fce5fdcdd653da6b9b7dfb57f39f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e03f866ec0d37c0a31a5388984085883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf91ff58d3b13fc84357ea991ed2d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94ba7723f0ca395dfaae967c0959d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80987eb28d206f55109c83f98f292afc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509bc55a804e9430f1f4d15cb78268287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f4a4ae1431a052dd52266493cbc7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbb3646990555a8abad3569e2463fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443b1fe1e1626c3bf22e9b6c04da54490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a791e93e4f1ec742197f9fabd389d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b5ca663ba542412c80f82d9b8ce1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715b2c50273ec46b72cccccfc1170dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13840423a2a855f71c50c16f7dfe2da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872805b49c79b14b65a3621317063895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e4fda94b7df0f10c4e5f5893d44dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885b450bb351e5b04894621f3494d4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ba4da39d2659d73335559e9ba031198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffbf4d9f08b3942a574cdb7541500099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfa3640afe4d249de2535492352f08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc88bcefcb75c68174ecd6760f4af3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0971b3e351c2b6c2bbac72c06d905c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322537b85c924b59f2fd2d765d00b5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6a81dd71a92536c74a302db779fef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117ef79d4417af777cfa0d327972c4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168823609930b1a0fb18403bc9a673e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9815d57640844b2e3c8eb86b0598f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b462c01d2f533270fc83cfdd1f054b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88a9cdb0b055f7eb41ddc003f5fd9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110937e3d86a54744cfdbd04e6e1fa0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b0fae69bf6fdc2078d95653145af0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09db076dab56155f0b10d3d4ff54e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f263a01c284b4269d64f456cba9ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3ad4b03358016d5ae3583f3e5a853114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9253b41008828a8502f9338b14488115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c54ec6aea367e5c4028bb98132e71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c766ee30e521a07058e944714c70ab1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c18fb9f4fd9458f5ef999c8319176118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9c145a1f103f0f6d301a87253dae0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b967703219ca3b59b956a033a510e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da538f41db99e47c62a64ae67bb910b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587e46e926f9fdca10605dea40455fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca4eecf611dfb1f1c857ebf77ca661123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2d6da6f4942a282fa9dd16b792cb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897bd696907a38f3bdc17421110e863125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadcf1c7baa1e0fd9fe91b9288cd3f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75f3dc43a00d52460000ef2b046b46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae04bab51528925a70fb3312e94c38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7072fe649e579e03689c4a35a33867f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fa93047270461b9ce40d942aa880f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ec5907cb36e39cfdcae74ddd48995131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e550a6d266253133c40db6d18ba5dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0742cb68b4720ee9ac23c1fe57acb66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1123dd7b7b47c3c911f9f20e3fa94e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5f098dbb608ab063ad6596de79e60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b886ec1bad1783ef0b0b2a3907a7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7305abbb5deb4298acacce9eed948137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ea9ef0855a7dfefcc8524e32b58a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd79d73291e8b075c4fc5b142099eb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07bceea08b81057f6791490a9158c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891908dbda782ab1b9a3d04521c3380141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff302d2e0a04bf996c65e4ed6f0891a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191a733f00d3e5a78db1bac2f67b295143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5b8f28a44ef737b4f924d9a2a345f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35e17d6d90663ba3fe8f8d5f01a86a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da1812ab70874f1ff21aa07228756146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc930d333112be02e3958495f0b766d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97042effc2bf43703fd0f7b1d7f37495148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62898cdcfe16f751b480d3dc5c6fb1db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef4dcf4fdefe22a1f4c68368d8a6e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcad94d9a2d24205241bfcf6030d5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae6012b962ccd29b43e750ff842349152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c19ad82b30ed059a0806ff49c2df2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ac788c307249eb572a28d546b790f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4e49b5a78ccc34edec77ac692fea0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb32c466c9f12c887ff657d0704f07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94532571797284f027cc44647373680d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042a47e6ded8f97ef4d456f80cd3a3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0ccc21b4754b039a03d504f70044f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c7afd6c2a9b4d140a43e7ca7ef8d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c82d2c91354da25d07b5d32a571be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c559659bb3d3703cc9863e5803fec3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bea54c3ad7dd658a82ea77b8b844dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba866d4eef6993948945399ae1c301ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027306c1dcaf9799c44d6879248916c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd07e93b11ba0a6a689a238eef2eb9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5b43191e41c4ed34f79279a8334a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665670505b994bf8fd87ae26abea517168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f789571d3ea8917d01b55b5e8d25ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7988e6f440011f5df8fc1367e123e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8ef0d8cf6c7411ab51aba070ac445171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c30647db0306b9162295cf619f255172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69995deb053d9cf13d4f48ff43278c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b9ed947f83f0b2a3a85546d38306174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f0f3c57dc7e078c13d0345f8c3d49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb32c78e5b8fcd8fe6ae80cb51488df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2825d5eb725b0b790682caad016f95b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666cd40be53747682207ff0fd088f54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b22493835d9e993fbefdcf31d4069179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e74b803efa88c62fe5dbd2e235e25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe155ac40ab4aef15ab926cf43feae9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e9f4ba514c4e6987a4cc723808cff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94efc54c06e0b03f1a60dec225cfed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45454250ead1fda437f26722229ab89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df309126bfa8dfbbca5785e9cbdc7b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be196759416a729f99c81f8b7e5d3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f93b1599502f65187cafef2a55710d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69425ae2adb24a558dfb3734c15071188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4c79800796f63fbb5e6ec168f9c4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b357caa485bb06a34e7dc636036c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beea2187b880683b5077d3583f963a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bde4177799ed2977b9220b926aa84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a94bbb014c680dc4777577b1498ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c0d615c991cbfcb7bf88d370bb20b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9d57524acb961883dc1f08c8df193195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d1ca0d8aebe08c9893382dc9f241e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719d8ee205e7c1cbddc74ae8725ee82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120c2e09180df5f6ce4c000d9425270198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928042f074e2e6692a090d031da3fec2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47169b02c9f077c4caaf232da88804200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e82d04ea2202d849b6c7803cffd40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7d9a3b0124831e149dcec94ff5bf6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cb4b1deb29d9026d24b03cbe2961a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06553994d4080ce9a3e246d37db2fdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210611db238bbab7df2b48c7ea1c5b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f149461891ba2d817a8333dd2663a9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614cc05a9be0e3ea5eb739f9a09f7da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8999e3226eea7e8f8e6f4a08cf71ad5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d551c1e3099b2d6b3a7efeaa686ee6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a5f195e5457b85103abaace4ecac4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1529ec3271a3e8ec7aefa981e994d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda2b15783a25c78b70949730a08a38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c02e68c3636a44d957f0dcd598aea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b3152d0e1495cb25e0965d82da177214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b314d05fa898265e4e6694fa43b21f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f384e5af13c4dda8ee4fd5130ef67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec3919d7ed76f3b828ce2d285f2546217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce7aec2520a0e4614f39afd802cef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711daec074a373a0baea9b42b1165d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd701e146d2d53718273105e956cc49f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9b499791c23b357755d4cf4907a1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6678069b48438d2c80314b6998c1c20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7f9d7adcc89e55aa2ac50e56eb858223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7476dd7207c88d88c68489b2385d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600054e38683fa96c6ffae65418de6d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ace3f01e887d99ea1493c5baca728c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f4950fddb60eb01e2fe93ab952d28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce6c05039236a9d38ba0e123a3a36a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7750fefa9ef9e4fee79f30567bfb5b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28536c49c3ddc7fca59425ef55e23e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3090bb4ec33b5e77ed592c618cbbdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1daf8f8cb01736f42c5f6f6fde99f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cd86464146e4cabd309068fa8173f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d78ee2c1bb30653cbad5871a97b9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe730a73af7364ca315d1ae7919ce8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f814f7734f60c69c5d1dbf1871c3fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4dbbb8a1446a01dd2983e7580f16f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3acb086aa5f7fc8d02c12ab01e4b51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e692d82590dffe86ec954cfea0d7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e3eaa4867c3cff886fa277afc3dc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6f3002d8b9eb7d4b092709a4b4d07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd957d8a6aba62e54020fe44aa6cf8e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa8c607359c22ba3869bfc9ff95972243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab45343ad9176fbf212ec4e24a4c8bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9a9e115f1008c404acf6ddb1e3e1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f627fbcd78f0cdebc53a746702b101246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11972c6892008856693da55ad43d1608247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b2430f37f0e3cbb2408f5580b02ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7045022243bdbec26f71044ebbb4c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731c17b97ba450bee6a3ccab33d66be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaba9322452544c231fc06b717e2ad2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b29f153b5665c965de9cc35f63110252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3e5c0d7b2ca26ef74eefd0e2129db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e56ce023dc41b64e1df3f87e31442254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa51056fdb5120de87e48099d7bf817255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538398826f40aefa8b2518b28f40c284256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9c19531e4c6dc67a89e2664b4510d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38a31bb5e350bcc5e81a61dbdc3fab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72674b6e6e49dcd4c9283181c139b54d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244970bd93e9ef937e4b78e20b4e520a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b18c81dc31acd6251d93e89b7332f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9610bdd5e4ceca412eef90bc7e3de2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b98e5a4f380db247925c6d396452a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5301ffe563c40d2cf2317af81f660264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805d2544e364febe85acf8c09b72ba4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39540f16c3e30a13f748561dc19e4b43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd556508b8d1773b140f3ea41d842058267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e167bef14694f3f3c819e751b0a2191268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f41342be7bf67a4062938be1c988ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4848437479ad9447343301721f1ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a96e6788414a2dc4fb12a93aa59d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df85063272453d3a9212524adcd806a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5c281c8be64e7ad2968d7de4d0486273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c36c7faf624bfb259010959697606274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee09f67e70f7647a284987c5c65e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c42eb8a59683448f1197bf269afa82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385080ca66148765ce826f6544e9f55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98d3d56d33e7e3b9fc5695dae60416278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14370cfc45b58067f7c90926a5f5188279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bad22414027f2fa54752db504c44e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077030693911c7a3bb1081e4889b99c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e8505d5c456adeb53aafd192b1337282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37536e29bd1eaf4f91ca501b1d436d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbee1c1450e5aebee55c3aa0a32ceb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c355aff715e543850c32fb253117e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14299823cfb1552305563c595e6e9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3dbcbdf767b2b9373b74702df34a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab110d17fe92b888a7febf6bfabbf8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f877458ca83721fea1d1686c3cafdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc63a6f7122684e595a494e8469c2e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608fb680a28881dfbd25f8c93164e4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09411804a625a7b653159064e4e219292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c57b0d5ee31aced8532a5593a60b2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c759fda46a4fae9b18ee069edcb723c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cead34fcff7ee7d3c40b04418dd2ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b57a21bd89e471658a871382797a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cc61c3d59883e0df5f0d2803e5b85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ba62d1c714c1b1caf655bbe33d31c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190ee4547c81c5027d46ed3d850c07c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8526505b07de78dfb23be95eea5a12d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1584e866e603593670937abdeb043c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e012b12726443d2728d91029d4ab42d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2791c4c9e5797e1829c31c8a818fa4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3948a39b2e05ab5d73274fb9ccddffc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed03f6bdd986edee4bfc710b01de9ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d7464b5147c0fc15c9098d0bc3f81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30699af8e7d155cd4483cea3f95f2bb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00a04747564749545f61aca93d8b1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b6c73bb829a9ccd4463626f15ac12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e940546dff5c999e34aad3f2f236dd5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48103e87f896cb11b934e98daab2a60f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448146802808d2b63635d811f3a632e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91356b41c2a6d13842f6d399bbca9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6676c822ba0bc1eea260cedd8bbd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce59ce16ec49733cac40862f098204315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ce8540e8561472fa337b407514b93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cab1e07a2a55731ee516a95d82dab4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876141ef05b0f7daf6b6b401e6b0020318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aa603f18fdaac517b88303a0bd553319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954808d9cd2cf269c6362a6a10c34c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c879ef0a0d3e002480650b1b43e373d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c912041546b4569145698f61d5c97d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87570c6df060438f977bcd76acd02f6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcbf05ab06d8cc8910568656f30b50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a4ba5872cf2ffbd52e76a9db57995325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db22e77b55f2bed2ff53c642327fcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eab1a1b43af0fbdf4e19e57b10ebee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d204e80accaf03d5edf657b1eb341e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778112621826f24f528309f2449ff36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b9f456feedaedfe99318bd66a0f7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b9fe0214d23f67ef0d3d382188751331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372dad9c4bdb3b43eec89a421a3adb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991337c206ca7cf2fdebfe5765042be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f049f067cfa21f7804adfe89540bd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f1ad423779a80d5cf79278254a30c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b498d44d3cb0226c637c6b68c57f7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26528d73eae9b23b7071941130512326337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c4169df850fe2b53eb1c16008b899338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ef7171e8b4a7e200f73acd90ca6a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd64678aff368c071277be64b261f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20aafbc40618290e0bc6135234cd54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ad6bb34c691e440c5f654d2a45aba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94a21d96adcb1bcef40bddef3b7795343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c36a6ac229717a7de20d22d0f9a5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5930fa8cec48ceb6566a8f5c33ee741345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa21348ef03265b9da0b59f1163e5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f841986ea1d686028dfc06d37612c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518af3bec31e20374fd2638f6554c3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1182e043e399b74a959caa3e69a8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66032c7a9f9ae90673aac108dd1e9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc5db1e50edf9199f82ee72c31d6b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3f36fc721ee117945a972eb84f28e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a8ae73ebba4c3e6d87333bd6515cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8c3fbe48a10736b7aeb546e92622a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ed2ca5145c88705a457e7fb5343e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec630964bdd851a685c8d3548b3237356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f00ef22285e94c57c710947d742d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167bf58aabab0ae5ca55ce9c96876af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2785f1d689d6fa6f4e3b354dfc5a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf34a88d607331ebbc8d4b8cd3f93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f3e52a695b98cd4daad19db66e317361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5331d8676e401b3fbe28a5c29b2b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d08c963657763059b92007d02945b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b703edbb0919f75a029bfda399ee5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bce78a2f7b28fcb42504aaefa8b477365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af68e38b3097d24bd55538abc4132b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc30b9e9fa540c5d1af9a6a7dbe9874367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d29eb7177df0bca3427900736512b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48d0d60697742955b68f4d44363082369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b620cc0c697617d78fb8fa0ce0e27d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3b2d2dd2ec8c4b4b81f773eb82019371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a11fc9c80f865b14f0b7be0af6a461372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e2d63c56fae685f10dd4cde7c7d2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d329643f365d81a35c14c1496ad3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94a6c8810ccbdbafdcfc3e422feee4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdcba0ac4cd4ebe5722d313ac4f3d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d0f43ea44bbc867ec4aacc570896a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336acc3fb9ee1b9a98cb8321c6ff055c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0a8d7b0c15e2482b65d3c405ebd2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a3c787477de435649e7e82e79e61c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3418bd0b5fcc7d2333162537b0fe090381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e97fba3fe3acb6ca5cc2125b2a66d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08845976dcd67d4074fccda136cface9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612bc2f8e757e72f2d051e6b62c47e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade159b01b51cb4f114de90d81d1558385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb37c0402053d1f3c02846cc5de3a01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5307ac16f1c2406220b8663bac9dffd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a4afce904a688086bdc83ba56f091388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0698d1260c5b52282eff9b2f03f783389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc191bd27d0c09bd90aa684b9619c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ba023cb32aadac978d047e3db57b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea7de2c3238180749a5396bcc373ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4953df92e815e924fae33015d0fae9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748edea75c8d7427bf541e6c3a52960394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bb64c7f5f74e85df50ee6f94627d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29110bbeb8662e8a9696a2216744c200396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388d00d79c19c61b861b75a75c69200397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca464f715d09ef62d21d4143f63401d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983ce05aca2c84fa66b53feccc3d9ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d58966a58170aaa13b1ccce390df3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53edadc3be13bb7cd2ff0d14a64745401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2503e27ee9a17b033c17167240be295402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f40bc995f36299283e353a21a82d3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830875399a025ff5cff1e89b79d37c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7478e7ffa5f35ff11d56c34f7160cb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841111fc6442d37cf584bce41f1f5c6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e929391ac6384e38e75955a4acfb7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8276c6e10aecab460b991566ba023a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c003b27ec9a3dac525b78deb4107b52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f80ed8279b73932b28e84d62a2a0cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f1696ae40aee6ae7fb44a3579b97a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad9d2491737239805637c065bcba17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cfb0e1aad36e58d31425210f73196413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2f74e8cb8c5e13c7ea9b76a79a801414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292559d887c1a403308d8652ff1e9e9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb78f6858afa2695d88853a986f7f10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7362e0d64033b80f39b6058376d7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48784ca63316c37b1dbe3a6272b0af9f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c0c38dc5aa471bffd371194be3f3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb9d42b3227a33492b2cfd6bb660b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905966160f05edc4aa166ee9796495ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28462f7d00162ff2a2b7e26422be7ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac703575fd5dc2523af590ad03b1c8e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a36708cc5924f46599995e3bcc4b8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96266816daa332dc90552e00864fc34f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8cd77e3bb14a36ba8c652a865fa1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5862f1bf92b3b1ebac633fe71c7f226427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5878e8a61c7986fc0024b6a1afef5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7ed2dfc0535fbea1ad85db39e9f4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20580414baf8b942534384a1e72d7a28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d5c992f7652722dfea8b10907d9fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d78568b173b768bf0375ed0a6e9d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def24c8cdd929b04c30a596aed4094d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859fe1ca1d1a73f04cd971b01f3116a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6521857c0eb2d411bb8e1f1466476435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f07820e578e9c4759083b4c3978c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1274b084251bf83dec6367eb4a2160437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89c25db36a12ab3c23083977b9b7bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de82d7289c6b0a338c7216ff68a36a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70435b0018bf16d8e3c634cbcfcc637b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17368087e7a44becf3bfd2bd6484da65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2515c0fb7d82643f33b0fb04a2001442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0c62692024e2ecdc1bfe1b198e840443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61984f770bed48b327ba09f6890d4fb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c993430ae7c704cf7db3797b9ada8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59932c053a5ad4db791317b8d1646dc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea8cbab148b0de203c112f928405c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3478dc37e5f3f708c6d7fbf8ac1387448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8116132a3f92535d30cf260b97dd68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9c7d79cb00461db02a265af0e26a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c238336ada48692ec5152845207ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165bd74037996daafaf64cd201a4733452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f901cd9ee4467f85e19dd0f6044a219453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d9f20f934cf065a39090465c3f5bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4660c992ffa33ae7560d410373d70c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a37599d8fe7a787e5631eaab7ee767456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bd4dea73e9fda0e5c0095e81b198e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004a646cb19f37a777a7bf29258d4bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a00be152316377c2e567e027daffc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8859128430eedcc60d4373b497fd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0956369d9ecd2498b5c69102352cd10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67a0c176a92e6af5730cd3f590fe0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e7e811eefb26859dd2a0bd2baa47c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf9b18cdc5086440f65a6800d4b394464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82749ca8a92e1301f1e0826c2a12ff19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1059f931d7a866d93d1803d4084a2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404bfe32e121ed7617b52a7f12ffe6a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80253db4d0dc7e10451d4727cdfb574d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e721a523ed35487c1f6d5936d848e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820f34201b6221ee14d0bf573e37af5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501a8b95bf53813c8f114b8645d8b11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8d5c9519225af45947b470d32fb20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce0deae9b8cfe4102369b1c7435960473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eb763f94e7f083dd8af87af8a8458474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c86a3e5f40c380a46c96fc622a2dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18db16f676d1e69c2d5964d3b81cd2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe013f2a11957937467d1c97285e165477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a5de9f339fdfc6b264f0455cbb4be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0baa204f111bcf6de204f87175ac4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b38970617ed56f7af4740dd47abc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4d4a5eb0bfaa717fc87ccd6d4109e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a61b04550a09624f5ebb3b68cfc90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a13ff98f63700f3eb576fbfc489620483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f7e4aa175e1a860ba2f16de2939c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd94dc7f34a000be225438b7602a344485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d7076e672b1cd2aea3e005c21274d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644650bf969885c5487fcdda17feee4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5207e67539c752ced729ea47341ba5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113ef476388eee97ff365ba3f489369489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241a650684ae5aca5ebfbef2ce8de3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220a56bb8b18efb19671cb7df2f1263491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ca3e331569dbbce7d2095ed7149aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be795f479bff4931c3518375a16bd57a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e87de81cda2e4ed7ff178e03fe7cbc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0adf4a9b79014b754fd9be1995fa5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7505064ae2cf2be5727c22cc84f51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112866d414ac6284bd9343acf86581bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f829a03a89d53cf8fca8a9b97c018c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b540fcfd3c1a2f4200c71a9b09a92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cb954ca2280beffd2371d2fc15d9c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d45975ddbe91a097442307c1809d4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aefbdd03105693882781e01e2e053d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac715977dc2fd163190fea10591e88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2560bb2a9cf54602535e6db23d036504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c30704e5d7d948370ff9d2c16c0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ebb39d2af25ef87a21deefc7e2d0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a89dd5e48e5202087abc9113d084e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b30a2dcc03facb3a05747e07218015508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40874da9afd4e61097062b2ffa74133c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c3324286f24fdb7a717d93f4609db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d898ebc4803f2682eed7d79753e4d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bbe898ed1a47ab2698a2e215d7f07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55648b4b68ad6e19985acb951f74b3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f31fcc3458af038ba5d957fbd6e5b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcde1e694ba091635f82b1ae929a67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3440c5146b457de7e814d330013dd7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2825b462dc759c6d9e8b749785c88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87572ef5f8c935ac0d694e61a7ad4dd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcaecfffbcc48df86745ef829eb0ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18c5530333f04c990e4c6e795ecc9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff6b6041ff320d9de51ac1801e4b26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627ad0306b81e155a9e19f26f650551522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53acbf9719fa1b0a95f6f06241f207b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be64feef29f4e196e731c2489d2621524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037620cb523fdd6d901306a39be78e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c62dc2feeba8b09feaee051366dfbf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1f5d882a2196df48103d736aff8f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd36b9b005862afeb6f957a22171e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42cf092cb36cbafe7a4b2d44998333529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbdfa6020158af3168f7495d15ce00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff72b33f0cc0a939a659597881eba6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8f703e0243a2c129c267c1ef1e464532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d095a5c17a393c1e050e15df90d2c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5624f08082785157ea6084bb5c17c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddb41513bd6fae0c6e18787039e45d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbbf2137a127bcf08a2583fdc3140e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ac5415dc4d84ca5bb341ad193d125537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11ec1b398ca1e8749e526e603ad3cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49c907809d58751df3a54947d7076d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551cef7685a1a7966db72f34908d845540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e19744fee4928c01226435a53ebcf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c843a6f7108db3a2f6e17e1beb40fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64635a7a0b5e5138c537541289073568543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff02f3e91e6be3b807cf76fd0b2eb90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772631828af9fd510828f3fa4f7fed43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aa130f8c15f439880170ca7560674546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f166bf3a1246fd731b9d588800794547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b72feb53e1d6317d734003e9050cda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cd3a4c6dc387cf8b1774e103857e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e2a88b475d6243458d4eb1adf452550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2ca072d78432c4155fb973589ea7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22cce7ae49ccbd445e3205fb87a014552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd9b7aaf3c395f62dba02defd6484f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220b87194e5750fc22d27a24189c31a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cca3ffd91a78f30cd8d55938e2fbf5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29e32285cb2fcc0517e2c7b7cab646556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d7f22e7f31bd054a223cc5ee43863557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4223a62a8b8b5ecf60808c6d771a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d0617928589236bd9a9cf109ddfd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de5d5a9d4073efd43e4957473b0b96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f6313b19aec57da78a3e6119ebc34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78883aadc8e9a705ffde8f988e2b792562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf279605fccd7cfeaec59142c64f21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208efed3c6317d3dca1fc1380c8e3fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca43e71792a95117e276b557c4d6ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08482938c14607610f271c34d3aacce1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c71124685db951f2c5a8b83ee0fd7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef686aa17dadea7919e69094512ba22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976628eb8fc31c68a0e67d1ee1feb04d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937ccada9f2a7917d9568e04929a0ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c132377c4ac148ddc1637aa3d46ccbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79419b50575d29f74375cbc0475552c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172962094428ab17f89f03dcac84ca53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355d259ef36f5247f7b174c3f5e50ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becc41878750183d4c101aded669e51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e985961c2a4dba528fd2e1c9511c2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467825625fe754abd533726dc11c633577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48b6d6434475e29853e411a57ea182578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754640cdcb308a39f97650ce84df432579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07412273e2b825fc442c9d72e1c1cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82892fc31000abaf4bad4459507861a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa07da95c23334da8a0edc6de874ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3791562b714052a007769c048bd98c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2e782ddc0172266e1cbd885691256584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f967684ddce010d5f4c264797ee1906585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab50a4b6791f57f8a66777ce0f44c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd80a10e26973e77046bb65654f1651587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8ca3cb6adb3c72e5fd19a6a31cdd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eccea83488fcedf2c1dc221c824f7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ad4a6f68a767f9e18592c95c45c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62597c073d055832d4fc0daa6deefa80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7923c888df506e97073664ab37a76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15880d7dcc2f61e31959c2dcd49731593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac74a0cfc397d073255d563b14cc71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b840b74417a55fa187b415df6ded449595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdd1663c76a295b10bb90d50b7fabe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab70b33a0b8e63a28e0d6f8d8efa22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddae37da3a4c63d770fd99d9d51d07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c3a13d0e03f45fafdba6055c245e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876751cb431d942d67ec4287052bdc1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e2eb66efae4d7cb7cd85b9343e773601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08627c95828bb536ca78e31fc23f0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a7d7efaba69ba616e0777a80ed859603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7b799fd44d9300165d1885746799c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db5ed1ddcf9b5bdf0b24e47082412c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd336b6b2d473f68b12622717e9c70ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837feaaa39ed0f8d8be5d49b4cc6eee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7fe557e9a8abda3ab200a8dd3d9fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d748af043724b0f7c7f7a8fcd0a196b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61f07b81598fb29f3b6709b1ccb105610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970d48465ca188219e9e5fcda95fecf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24847a6ad098403e6bda80b6690f71f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820edf6572f4267be0cb1f2d0e5b3a31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1162d6985316201601a6596a2a836ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e77e4a2fe696e21d730a710c585ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9f480bbb3660e8c1a17b40165ba57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92437e021e68a8e52609a50cb4043077617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650069bf6686efb000aed6f7eca3c2d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec07678eb890d64a356266a40fed44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2e565c3b37944de8a4b131abd8092620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cc95774a05dd3182f001e873e5111621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de953f1662737c641c4377a3d81b26622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d342a1e721f2fcbf0cc2577e7c1e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9ce59b3ec8399fc5582da7723a764624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53c116b323657ef1f343ab508bffdf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8b6be91d447bb23aeee5060865ed5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1d571f58cfc45b11291a34326f21c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd43da100e68ee62d304b9fa42e561628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2783d35d6a8470477d94406521c57629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f9ede685697fd5235ac758f302111630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d67e3fe022dfaa63c5c6380eab520631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae279fc90154cb25d238ace6d05374a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c3ac44ad727a58f3cc728dd880a1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749400bc8c6c674e8ac62d4138bad861634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751da7360f4eaa1d6ba6ee8d8b73017635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34ee93091f131780b2ad871c76b44c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffad2959a7c29276f726e77e45bf3c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a0a8459c6cf8bc7fb7085c4731165638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618963d839feef6d1cae4ca26450ab0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197268c94932d9ad6138264fa2b12463640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b63e1e8518c0d3a2ef727329797f33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39dcac682f9155c915f683c997dd29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e8b102e2c5d4748f918a65c6ddc20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488a1f55b6365c8b47f796d7db8fffd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777a0ffe3c6f19acb96b3b5813c4b16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ed89cbcd0c1c3ec080db4e1aa371a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5fe7b1d372ae3a2013c0c5c50913f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ca477032e8ea46081c9aa76e96cfa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3405371e842f2f418ce665b3f9cc2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae28028227271ebffd3c614378b0a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab0f8d26a01e9adb847fea43f9dadf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab445ee869620411d986b9fb024aab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9208d19c03802c3f33072e2a9ae9023653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea72d1c30237c6cc5f0cc48004f9df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe877b1ed2f060cd79ff867842e4ef1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2287f1e3cf7000488ef62944dd7869656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bea8dae367aec45b1d2af746784569657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc45c3bc60c8de3b8bd9e32c4d7081658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cacca71b2843a1733a53a5efee0b74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae99ce6304df5a0bd67bf64c6c2fac8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd741bf22ee6c724e796a564d5fde0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da2b03d6194d1af3c9f57ae381baf9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e583679664c6ee09e96c8648882eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa9d1a6e66e934444a78acab895d56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526e3232c79f20fa766027381f99beb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02fb76cc92cfde065681c21f1dc244666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58de394fbfe550cdea6632a59292055667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bab209883b6204a82c8820de43e5c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a0eddc1b7aa5345133af26e451203669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ccb16ff73c49f98efdc4fd07cefbe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf275d42f477e0dcebe6ea6c3542bf98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e9fa4f356c023fbdda63cfc2cf159672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d505e30ab5954c343515723abe64a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850822a46644b0b557c2cb794ae46ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35323f9cede13936576dfaf0aa4283d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64489176804afc59357509c645293702676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3216f4c516d2a0f12088793ce74b724677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc279f61d205e55e63f20a6189487f0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc0d5bca71b6e789b7511b0c76a920679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402e9a96776a2d40f08ad5925f1130c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e9edbb90067c6c72b09958757aa9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723d4e6c4239d70d800e891b4729027682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dc4cb71c5e931c6f94a32aabdc6de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2378fc66aa0a6be7cc0a0869fe3a10d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d0d4d561dd370d2e4f15800432f88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4274e58ea61255f04a8a3a828acfd5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d042abddc59d7c141220788bf2e8891687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcf19a1b053aa520ba0883d136eda8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9751bab528e069936dfb2a3401a785689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e3c2ac989903e3580c9e727757787690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0a3bf008383fc36a51c1f05e9bcc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aced2624a32c7963ea1610027918b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18647c1269117eba7390606913a0cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb81fd382f3c7b43d41676d578de97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69994d9d06f4bad2430a3912821b77a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a9f814fc6d77f90de7c990c9f5b8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058478ca84cbed6a4213c9cddcea927d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3ee24e39a58b681affab56cdbe9e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26715481756df33beb0a65b61bb705c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cc3e8458b62eb6a421d15081b2939700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e63971f2089bce9ef16ee40aaf624701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31414e5cc4e153a1774341a79f111bc5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d94915300241d06dd45fa006533559703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938779ac73bf0c7069cf3d4eb63a1453704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b588bed85d7e22c1ab756311ecce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91707f2bda3131d99c2b81be6afa01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc50adb23aa4e42c1da57835f5729f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43999100e32b08668207759323b97e44708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421ddca7f209c22e49fed681942090a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c280cee04f79ef7ca9677b0a7167f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58455c91a718cb17821674b1a3da5b83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55815faf478de255f153031d5a7bde712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26b683b69126aaa1c7a79f8d9be626713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ffa2b6a7af059505c0de66ba9fbcc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262afe4e562d28cce2b57c66c0d2e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da747337e7c07592edaeb1dab5017825716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9679d20a51ee579d6b06fc68bf94767717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60faa9752c156aaa72f270ba4b0c3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3550964641e22af869b8eb8bab5a4b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb01e5a7ab542f460c8543bc0c9822b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32990870bc455c76e5c6a730b797fcec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae2cc81f0e1b0001cf9f0114d24f0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229cc302441bf2fb4dd07b8887ccc57723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b7c1a0eb898338bc986a6ae8a6d37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffde1c477458391846b7380e500044725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725338f5708f8adbfadaeafb5fb66130726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1ad488e1d22760afc7781edc64d74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b82094f1107d8bd5889917736c9e57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70690dd4a7f8c0d591174be5a211a283729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da58e34f29c113ef3f3d1fab48e63e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854564bddbf4954fe3273703ec110aec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cc031c6b661b0935e3749dbecc66b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f7d471749b99e623e9bd0c1f69674733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0654edb0958415e18b81dc98f90a0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f23b7fd9a06816d17e6f994800ffd4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27dc3015a08d6094dbb8c9c96643ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba6ba368608caeab7e7c02bd718a70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edf9caa7652f8d28f726fea5d19f03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523a470046e5503a40e16e78a5bfb2c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b1d068e054b4fc9901727f6ce440c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e59a3ee50ab64e8b58d70cd67252a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eb6ef556be5a9320cafafa87f0921742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51218b92b0d095b0d30bc29598853743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fd8cbeb4119918f220f7fc6cf2c3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec3013fa257978039bfe62eec16247745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaaa9a074f57c20b6ae9106833dec8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20965605b9c213fdc61423a3e6a538f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4494592fa15b8850332c91bb0c1d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cb7aa95aae0d391d9cabcb8c6f06f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccda3e3be10f3d52ad4048b532acf23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f546c054dc421b8b6d482d158eea6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877606bfd259213cb382fa2909952f2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d869af6c6396794bc3d48bbc49ee1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476ffdb716cbb4a9301acc1a794f97a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed573d2d30878620c97fe86bf4a3e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581faaee75374c2633c8585bc7acba85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dc0e235e476633bb79c7aaabcd39a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c22c6540524e468955866050283d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1aded6142a2177bb3557ce450f8f1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144df26ec030c75217b54650307c5f641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0420a9daf328d46bd2f080a9ea8f1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7daed7be616530bf4b531207b1d6f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4680556109ae020ceb2bc674d2356b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573e79385275d182cd5b799c6a3d2f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875dbface11cf6173ddeff112b0173d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96065840c0eae8e2f1b99d13482c15347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bf9d51bdf168f40e3088a745132068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553516ad56d249167c3bdd77d453cf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5c674286410f5b0b84adee1b1ca8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0af5bc32b904fd27eb5e3d573db50411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a74d5e5d86c6d180cb86a5f26b381112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290261d878f617e48f09edf7dc70d5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b5a1ed2e615c3ac7545d7c1c7a9bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd340339b1c67e446182d668e61cc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a36fe3a83e7ff1a506cc2c7a89470516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d641ae3404a2280d7e67f90aa95120217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4cf864150154bd218fdb60d0d949518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e0ffae9fc6cfb768dc238a847717719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470791eaf515f727d1b8d2c01bce12120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278aa31eba60b8a7a5bd7feb6ae5a0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c9a4c5295195a65d20e57d72b462522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff22541006f403fb977ae183da77f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318bda373d35a12fb9cd38c4759ecd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c7dab328a599d5f233b22e44c4a2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18508a01cf97c7ffefe8943fb1c9ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2839da46472f5912093a6bd0992ea527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec970220b6ad3d91809d9c17f9624b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf874282c396a82e3603e5ef450b6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1e9507b20043def579102642bcbdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716688acd5ae607f1b03bf0ebc3bfe031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c05e552d6188723921e8614fd4f7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df51d7bf242560fbb97860ba5b9bb5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb231834d0d68a9518fd46ad9f3ecb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94d176b3d399dcc3f84d689b96e70635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c3f35fcd35a8bb3cf20758035efe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127892cc9d355a231018a61754a96ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929239ffc0b6841d85d2c43358a1fe838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab64a46571e570316bd435d9bdf76e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0169b28dab32ed5d4558ff9059983ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea99828e6909c30ff1f39660f3d9d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cacdf6d71d780fd5f45c48422d5f1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af99b51d1c68844a1041c08133346a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804249d6c81cac1601f0c818c8897d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebae48f1dcaaa9070e07bf6221411c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272eb5e999d9dc743a05351c1c0ef1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17759679322830031dffc4ec164faaaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56859f268db342ae9d5a78f1a58a13e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f5d31c35bbdb2c7c9beffd1b8c55549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d885092a57c78314a96928b4999486450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed04bff3973a1c34b7297fa667b021b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fa0533928a9d5bfde0207afb547bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f374ee64778e0fd15b486639b45d1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf53ab7d638794e6a4b50af60608a9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530320534abeeffc4b046b95e0e77a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84488b6eeb3b1a2f5ab3cc5b105f2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f8f0bcf181591f4685354bed3e0d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd46aab63c20c69b0c3c69bef505ef358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf3c02b0167de1cdd9bad83c7465f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184f57f10e133d799094853e26c625260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ef710fb36b2ad295829fd1210aa7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eabdd45d79e70233c8d1febe0f271162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46776197fdeed6b1ba81e91ee3c3dc0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f27b1e5cd545acf64c04596e520e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c14a8276680a7870a545a1fcabbdf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370268b9d64763c341e04640e1ea3b1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecaad60b53a3553d1ecb203f9a7b2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd471e48fadb837ffd9839650a0066268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dd8d108ebb4cc393171209b13e1aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a193785362e168f74757a055ded5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcefef92c6667dac4a7c3548c4d7e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d2fce90db81d86ae767c7d31de0f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de849b3e3cd0d4f10df459c9eeba2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe956ce15919d3bbe49eafcb881f9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674456810adb3f76607f4bf3cab5c00a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13d5c5d60f8cfbfd1c9553b562410c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97221df9a259c3789361608cc0dc70c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb89c974077a4f41e82240693f210a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ddbc70d3c33444d9f20012ab2a89b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38fe6f7249eeb24d92b8c8e13a8c7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00680599d540dc40f0f538b53560a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7faee217e127776cf3c87fd35112a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea9ccb6410ae2a540052af777dd8eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de27cb9d9c0f784d4405a3ecf6635d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976f586934d01437a83f23cfb2aee8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b818a6be0c09c20bdfe7976113408686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320f26cb47fbe7e3e097f86b62d43df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b85f420b8f669c2ba4800b2b601d7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1e5b7097703812dfc48ecdadba58f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3d0709cbdc2c5265975781d0c0a9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28348d5bd2fcc1aa41210b21a1a0356591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a1e5d8767b5493ffe6df25fc6bbcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a2d45a9d02d45e40d3b99ce71483a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4ef3b73a8aeaf823f4560192d0db894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5a9f25f37a82664ba294a105882f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc68a80d15508eb379383edf89c93b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9ea0fd57acef7940c05453f51968597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b092a5a0320b24b1d14bd2dff470b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae77ec6a496598d32cae6b7b878254699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8bd44066bae598dea4b2138206fc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47336ba89c32a60297faabd749d1f06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08146406825ab1d16ed5a0d7f594fd0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34102b81077d973326ffdb5412a4b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a44fd0f4ee1872409fb5f4d86ba05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa3a98d1c12c7cb59d38f90e0e7e75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02081ed9bfed9807448b05c5c3acced106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14b44e4e326d617db007cf6512c7bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c665c22aaf696abdf6398fd73a98292108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049a9699b24e3ff69cbbfd638d15c29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250132f436941c109d9ab9b4ea6b457110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526751f2363f48aa2c2ca6f98323b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6de63fc445f3cad8f85db49961bee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af644936ef45dd5070c762abe55c931113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f6a5a90d8a62b34c09af5bec56060114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606a77e67211424feffe2b7c056a028115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37643eba4de080d875b2c5097f8418c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3ec31828320de3ea2e6eb3d15841d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d697dc9d495ee84596dd8fad744ae9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8f443a1cd96394a3b90991253fedd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefd1aae3e5498a09af445e83d0b0a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b87b46139c568bd472e126abfef560121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7052e8d36b720730714a9e9b316df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2a2d6087886ea957c8116dfd5aa40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc12619282e12c241263ef72477366124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af383aa3175f30244e70939da47a4f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e02f6b6f74c19dcc76092649c3ec2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadd28900b4e2d50d60acdd53898b38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb69a7d7a84e1352a04eb765679f28e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed9a537e59f265615d2d7767dd0523129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ccd889751b6078aea89174117458b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acb1bff0d3995146edc920c716f25e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0c7a36f400ff9549aafc3b677b05c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccfcbe482786755dfa4b0613df6ad4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd88542866b22579dcc1e5c1c339763134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee8659b9c475765c94878c12d3ebc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94952b9de9039c9cb70ee92d7f8e0f71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6433f312b904d4840f9e7830b70316e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820442aa54f7e01b80a6721d980162c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412b079024eaa4979f7861dd64442e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a0134322728ae2b2b1ade7bfc485c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764a9edc1714fc04a876c9ec718165c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f69ef5b6df5c63ff5ae78e5e3151fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb424310aa0ba38b7468c324604fea7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4fe1f08d85b2b97f0333fec86d9a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605f8c4805006a9dc8f61dfa0a34a15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9554d2e0b58eac9dc8052f84f8e8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74138d30e171e5997ae1b4c503a5b640147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f34cd06149f9bbdefba123b46fe558148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727f4b0a80b661e97b1ab286a6752fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a25bd7833dea182bd873bc85d2ca4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b38c8b1a6a0dba074c704850541f3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c7dc89121b995278f11dfdc45e337152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b410ca5b5f05b18d110d446ca142a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7200966c34dc86940639a4fc8e82e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91691e46c74380acb2b60428f415ed02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18b57e67d8d6c5305c4a666b8aaddd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa48e493e7fc64669c12880683c25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667dc55795ef759ae73c9422b6683b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16977739b8545befbdce8c41e84c6196159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5655b522e5adc367e8585f4bc87c435160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae03b2e42b0dc7f1e61177e130fd0e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd0542ebd9d9cf796e44df75229ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9b076f3c279ae10544708ebefa7ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76903897db82370436cc50f28ada390164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3424d84d1ac171fbaf62a97e2a060165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b41d3a28b1ffe392ad1af8852d9e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a14ea48191c3154558757b92d22a4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a410a0b290ddbb96c2d9374430c34b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45023b440323b1fa1035a39ab3ce9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08032e3eedf6e8f7700163748469e429170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c54f3d3386839fd1a10d5f8787389171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667a5f73a021ed444d4eb78954c26a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddddc5f2a56f011d6948aa99436f09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b1431f06a0313966ee75ff04328d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90136f7c5bcca685b143536fb37064f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bdcfcc1db29defcea2e3bf2d3d78e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e50c4a9f792de6d048ea2e0f0fed5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f63a9139181ee9713e9ed30412a4cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc66084bfc3faae4b696d09a3b32e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3ffa3f1f12bc494a04c86eee1dbb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c5b6549a3f1e6f9535e9de641e75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3119170c81de8552c459035810be39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd607f12b342b41f370ffd9ef9b1683183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a782ae97609558ddba14af1f42b19d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003fb75e38243aa0265288f50d87b5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414ae128b04418fa44793a013c5ad0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f63bc8af85d7de932763d28c718f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6830de34f8f7e98b85a8866124c2e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa5c6c92ab4863991aa9041121699a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483d22334c7b8ea82d7de6be8e8a0d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2db2a92a37011fd3e787888fe0846191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ba7c31ff65e85ae3890a85fd5e63e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09299a62b39d43f2bc17a147081a128193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802c7ea7a099368c002197a69ee443a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435effc6d43bb2f0230fe014a3d0ff54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd91a8e9cb9daaf590b54090d640f8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ae8d6d50f0cb92ac562562858e3c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e646a5d14d8ef13900a007dd66130198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ef2c57c00c779e75ad609999da988199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293b5905a59fc1b08112cd65bd403b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c458c9f329917fd4f8fb7f8be310a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b829da4516e9315888a45c1ea0769202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bcedf55f7c787a55a9e01a2a78290203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9d85ad92b472c7287bbf9a922eba4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171930d354a8471def388d0538392df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff32a9cb35b69b544e4a12ef2ffccf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1e1955c3bc58ded6aae7870fd7087207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b5efde3e3f9d9e9d9c80490c85af6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27056d4811a646ef663a58efff3e19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d30908c2d9b50ae51d1a537ee7f9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff17b04323139d6784ecf938934c157211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d908e91281d8149929cd6e510041ad1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa29eaefb11b216d5c7e72682161bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a287ae707a6e734b059b24c2abe131214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f08ed4d9a32b1c68c49e22ffe0298b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3000da5c766a10946f89674d2b3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b57882597c928aa1ae9be73b294d35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894175e687eb6a044129bbbc2b00de8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987be79499d8db300255359d77343b6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183e931f4d2e56b8c2d770a828dab94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a80bb31114bdc7c8437b008aa122b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d84d176b5f951e367f21521cdbf4cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05f4d6e3b27e74e9ce84a38f9d638c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af374b7a29554074a7391af9a0c4698224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6e1ac1bca66fd31a6b61dd397687d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad382507d998ae3422e68f6a68dc1f0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b394a06f035b1940eb7bed63a646b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762dae1f12417f9f3c49f63486ea1fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aace97e6165809c14c321e7a9f3f1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cc0a96f1ac53b798a14a7d075b089230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbd07619c62f7b1b97011085c859df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db98686646bcfbde6756623d7873195232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0274f5100d2d8ea4129dbf5a62380e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cb3fa8beb949db06bfb3b1807b121234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c673898c8faaf3691791a140b8c14c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645247fce28d11b020681a72063721b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0fc6584510842d0b6f5c5c09e0bfa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b0b436ab9f38766d186ec98f13d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa961999ccdd98ebcf0d0109adef567239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae65bec8acd003444239c703874f0de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59078f9a693cffd126c67f776feee335241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2206847c2cb500eaa4ff853907ca3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa27c0061a5dc6f207c631b0ba18bf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c85413fa6577ee98d4787daee7b85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c415a5a07c84a5389fad6e604a7b712245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321c8eba6062350f151374755318e7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8629a93ec2d0e9b7e44b1c5b8c25dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6fea69501e78d7d8aa95186cf04d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fbfe577daa4e261811c08ab6a150d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c690aa89ab54d2cddbdd0559ee23fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab557bc8689a65cb74fd431a3ab60183251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e11c70bd54f505c892edb7e617367252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4268578d5c4672426d88b639372727253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207abb86c668261d872777b70284384254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cee8800621c3be35de3f22afcce0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e721bf73a3cbdc64b32e944ba8c4754256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9668db2996c303d6e8dd44c9afdfe8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1646bfb51f20e04611aafbe2a19a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753651db8fdc74cd9d26acdc6cbfdb90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010cea9dd0eee160e773415e6fd141260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f97efafe98996a3ad0220a44eb15ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc122d9757ec8ac66b7f1c41c2b117aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda2e14c551715ab83b42dfbd0dffb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292680052b6e03f34004541ea29b7e9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f5202506d98f569a86d85f3e60e16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523d0627be470e5d7fa9abcfa571d54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea65ff998478f828f48f7211e673f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a918b59b9c83bb9945b1ed44db34f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc2fdda3bb8679e2f6ca66e08ac825269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6d003836f51ab2cefee0959790f3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6014751dc430ffd78373c995d284a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f915a7ad4798ed6a2ec84c9409d6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c6eac14a0a13e197c2010e762aaa7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b58f036f7d7064c15353f78b8d565274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c11df44ae29a89e3914904f46f145275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c41c3b7bb0cc6217b84e5c63f63726276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995c414d20775eb50e6f9f0ff33ad13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519347ddc1c1c4b7922d91e6e9e714c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac37739e2a9102b8f3d1754059326e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f13ed6cf545b4f083b10947f37108280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561308e5678135bcfeac340dbf4fe156281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c2f2ff7b53c8f3aa0abb639f16b5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f4145e8ff8aef735c1fb0d12cfd36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c6394c6e71ca78e68b8d44a89cb60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68b5618f4866404c8d922a6533b25a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1558dafe321808dec8a0ddfcf86db2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b1263d9733b98ac8bb1473ba849e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401dec190cccceae52734f987d2ee44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389d2d610940bdcba31ce42d0c7052c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2588f61bc04caea8ec3718db019641d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfc629b4036ab7026513af1ae1f064291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd54bced70aa770d41ce87da8d48f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd068d301be3062fffcaed7818de81b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d5ec376bb0916f0406a0d0a898e8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f8a0f3bebdc2cc586a1880177d250295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a15cb957159d7c524880ec93cac8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472c9f8273c876de0cc88446fe84bf1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569eed3dca925ee5bdfe7b2bebc45f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f984da7caea407ce437569f663e4e66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61995d2212f76b03bfddf8fd971431300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75018d8dfec829547892e0f140ea54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd52bd5316b9cfa8d6fbd4336e04f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b380cdcdbc7beb6685e84d3eebe722c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9c16386dd3db526eb94636e0ffd37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a78986f11c69a5e11235ed9358bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440ef958909a5c20720046478ae83a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aa5a21cee6e19f398f2b40ef82320307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64f5a438ba4b6f71d378da18d440d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61ec7e18d068f97a686ec8dfe20164309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db973a31f06f0b3953e69e15096369a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4b137a52468e5585ac39a528f3cd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89654acd1ce76936edc10075c5159e64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c8e850374dfea0149c288405138de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8b90eb08a525929498e8463434f72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b5443725266479f06728fc68a51a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6f341d0670eccc3ee58465bf36159316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549901dbeedcfe01d3d5815f1ba6326317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404a5413a138e1d6e6dd3a0ca98f7a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abbe89f2d84b519cea3d8955f0054a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297b5b9f0fedb5f91b2b9afc650dd1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d085761ab705a10667019b58495527321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a85af767aaaf265b157801d872704322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace00f64798ea7eeb7a362e907201c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fdd7340297bebf0ba607542f84cae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2f9d66a90113787789251915141ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9497d07d2796f2f60d37f37ab9330b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b2e9579a459540de19ed4aeff5694327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892b85b75dbb11f0e4e1cbd436d59cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af303e8991eb1ef82937752be223dddc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7966a1d6d18f797cad6548ba17f25eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1e0378c9d06a29439ff5c217ec86f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e00a6bfa0e02a76126ed180272475332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6e330cfd7dffd35da314847dd2bf2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c03796b985dd7195720b31a0e6496e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab843daebadeae8a04ed59cc18a9d4cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe0308183bba0abd3ca5616cf07e9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac83d4f9639aab6dc402b98e1b59313337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1a4d2961b17d458894f380d952452338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2314c3e0f79d518351e04669c2b098339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dca45edc17af9359d3107534fefef0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1333eb127e3a0152d8b677de3c9522341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b17a96f58fe4b16128536bfece7ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4600cf6d71bf1acf0126613f97c6ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417d774930b158692aa42c3b0d5ad70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6b835bfe5ddd7ae78e534d42cbbc0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1afa17b8cfa3cb1e4cd0bdbfee837346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7cacd372ec3acad916dfed95d7b06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bffa4365fba413feefc22505170594348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab274e918630ae52154c932cd38df3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c663d7414f27e96738924b5a9fc4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32875f106ed998dd84818972a554db9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833b97dfa89dee18ad5dd8fe60b231a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d361c029f8f2b92f4a7adeb6901fcf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0a484abb3eec74e7344f9100cb00c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef2b7520e51695865ff24f95740c29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d329b4d8250fe282f79f931702d5ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45534dba050daccc2135b01aefb222357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c44c4ccd2839726848bf63e90ba83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa241afe1a152e8b5ef88ba0c1afda40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83569f650e8a243b6d142f1f69aee2af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55aee4af773a6af4301a1f32a73e9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91780a2a4d48942b51b65321d24ece80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9949224fcb4591eb3b4fca9680d14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01629c9b1410d1a08552c037fd640e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0216010681a5bd382a035d77279b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c748e240ce5f0ca2592920f2f1c2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43e22fb93e9e569cdfda4e40365de5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc79438a9c80e6590ce308ae92ac1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aea816a78b67fb1fc98ab35a77276369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90587185a989e2536f4657e92c99a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4104b7b70b76ade913e985b9d994f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fba25b3d342777fe8eab2ef8c9024372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e9222361fdb411d465fa952e1c567373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a03bffcb782cb19f2eb4823b4286c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f65ab8bf18fd5539ba89a79638453a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400b50f6061c7cf11039ddf3c0da901376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0984fd53d132e96e1186b9867693b90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9489d05c18b04b31e5902befdcffb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76151774add34308c9a57c1f9166331b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952bfc33b050330ef216b8440a7bfca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8db83b6240030c9d2332d15ef436d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bc2a6910d86de4231d7d6f18b712c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67456d3497fc9d55a859ccb1666cf574383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c6274d870ff3d3dc3cf3a65d864de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22ca9dc6235c95db8c8141862ce142385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5c6406370d6899f71aa8b6306d64c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289ceb07b98b83015fbf3f68361145e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc4785f960551146dff64834f15822388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe9720a2dd9ee4c482393cb864871a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33aa2120b474a7468531e9a1f43f02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b8365989828378f510205c2728855391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b86d85585e9c2254e6e57404d73df3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6130acc6fca3709b5953a438a89d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f392d2ec675003f8705116434707231394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb2129315924b0b48a9cfe356da0ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc65b048537c070509cca19f29cb5d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208848604c67e26dfe5a32a3d30d5aad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b6e673528c748ef18346a7f9cb92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b437be90356a365779be3ffe60bf064399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32cb9b9ce3b91d836d09d75190729d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17ec083012a8429d498c285132fb80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294c65546636bf03f57f525381178b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef8a5365ffc037ae513877ceb38c5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b611e2c17e1f3d2c1fa474313ed2e67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899ded8b0465ae8840cc64437813a29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ee64a0ffafee85eb5e37b0a00b66f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fb79bac139afb6b661ebf2b74cb9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0908ff1a4766c7343d0c40ebc9d30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3d4a65bc18e821fdcddbeabe6ce7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1606731537634005d0efc9a646cd2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa7f4182a7059d7c52e3919fb74a62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4996ae5eea34d01df75ab1415d0623412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2434c34470efd03d218090e3f9127a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cebf88365ad067240e0581500102b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628ee6fb32d4c73fabc67c5defd8272415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c489ef65cf0507b33137aa84cf1fe87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813dd344119241f8f9f410f1acd1031417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca11b87dbf83bf73b49fd49250acd98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c7684b7c67f6d1dfa448b2fa1c325419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede754d71031a4d19b5c1045669ae839420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff8a40ba3c855a49f1fe91611f7787421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d63052810f0a7632c18f84261e873422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fa98f9489f3f4b85645d47f0f8735423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050a6c33e7a929a91fd28c616f438b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f1f8a54d6c759dccb9b7db49b9c62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043104fa48d94449b20ab1edc873c890426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a266fce94f1c55a22048e8e84734d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08a831c23623f69a174de21eefd9ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cb6d1b6e9220ecd63fe873f87541b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570dcc314b9c5b2eb51571827898f64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c1d40b2843cdc41183246c4222b76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135ddfe2a3eba7f3159803ffacf1d4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58b8d6162ca8c646bf9b7015aa87fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581c7cdb2b71d3daac9999b5f29c00a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0831ca97b916cb67d368c5ce1c318c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06c023424da8070bea7c77c17cd0f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bb0125daa67c9cd03941ffe62d3ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12a0d850cc4f949dd4ce1f79df05aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c8b992467208c7a7706408e279d1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d246c21b795d7911a0bf47b0d7f7a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ed1028e07ffac5e458ae38321af2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99a08b902dfd31dd4ef456af0989cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c71db62d893b83b400c44aa7a27c33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa28368c7dc3430fe9cc74ca5d4586e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1791d59620e04205f5ad883b97fca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4a6e4f70e7554df2cbd648044f5d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162244dbb704a5ff9d04b257be9bba9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a3490e1cd6981b5ea25bef6f60604448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eaaf74e5ac50f6606e33e48e3345d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de386fad16eb663cdd570840a4b10fa0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dd10d9d38e8b00b64c106ea9bef2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa19a304a7a987c4dfb3df34fd7897452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6278ec00eba167a2c7b4452539ad7d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a564bb193f238b241d99e3cf4f8c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7a21e2a39ba4236c2a2c882399a0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5a0ba4e7d214a8e292d6522ecb5cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304af0cea8615fce37f530344365859457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc16ba0df5bbe8538c9081e754a17a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db1d00f7b539da8a19d467f0325933459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8d847f1c5b5201300bf8b83e20b37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c7761d07ca7d147b4436d5c6b9200461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c57c001250712dee8133262c05f49d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6d7b72fa65e5a69aaed194758960463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c05b9a454a9c6fe47693ddb705242464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c910dd47d1cfc8d0d1b8181b5f8ff18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab778eed8a82f98bd0279c0a6b4b50cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdb9f9e437092adfdbf9a880ab2ff6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd386761b3c83cd2ed897bed7715cf1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3d3e23b94b2da2d11a29b801c6d07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76068f4a9eb7def1c0977aabce66fab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a26575b9d3bdd088748814c90f1dfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c43bf49f9f45e7b9d77a9b31656c7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74784b5ef706ec19936a31c7a365179f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d330ea3f32246b1312ee1c58f1e78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849456e2448ecfc6de59f4ab81ec397475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7a943f0f7058bcc1b55d3c822399476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d43789e5b9cc2584e991416e397441477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add2cfea22858ba676d9ffeea59c192478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693ef0bf87af22d953c7b722128e196479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dd04289f4bc93c90cb5e2aa9c0acd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfadc8fbe3bb2111adf7ce28569c9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c753c7f3e4efb6d6a9e32a3b204b299482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42208e16d75e2e69bb1d58e8fbb3cc7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6b1291d5f45bf85d8b51f38194900484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0d230d9ab4b9eafd9046df21afa90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783c368c2c52cac899bb15fa9da545d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246f7bd4041ff24f3a722609a8235db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12f6e8e6a0cc465c8cde58293bb821488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0386a9b961ba55f6faa745ad7f6beeb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aeba6f7ef36688cfefd3e08d2ce88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284cccc98c5b0c5708058e60e98587c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703f7527c5ecccc98ef0a899f40eae0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0417230ce2b0c68a77898a7b5e4c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7ba63a5ceed5bb98d7b54e99cbdf3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c365cf00d07baab719c6e1aaacd69d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb862cecb9803cd6a96799b4d73349c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9af3da99cc87002b49b24fa6aea553497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdb3f13e60f3677c2e0f14d27225f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0881bc4250835d26f40a91abd3fe40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d132df8508528820a05bc18dbcdf48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205bb6ccfe2103b13a3482764aa4bed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925c463998e069c02a2447f7380ab8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511ac5888905da781ec23a204661d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ff938aebe8ff973d890e3f38154ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a845551491b3f27973568245adf23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11723cfb90161dff0ddefe012801fc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c1fe7c33af60e670e194d682efff2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ccab91ef13ed340f5826c1bcb780b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476294c0dc98702be351917d7d622fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb8e28cd4d7f5625c66b6b4ef04abd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b297ca9f1eb56ef643877906a8e9d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e37f9f59eeb504ddcb1f7042c9728512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d3d35654435becf1ace46c1c2775f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf94d877a533bdd6b5429dd410f6c4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e885bd0eefb7af7005fe90e68dc568515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0e7c1ecf704fa88e987ded56d3357516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe8df24e6b9cd5f4b504643bfa4824517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321197f41a6d5817d614cc0e14a5f78f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb17719232a906db2953e83e3eb110519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17cad8df3648f73a1734dbc372563a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32566732f79755489974e76acacfcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc68367b01b9f3832a9fc8c9eee6628522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584001da4c002f58fa58f829f2d73944523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19de48a6f5145e56d79b5f8d00a2928524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2618c2479d7dd853ade1abaf6e115525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a61b36aae50e528fcfb3e0704b08d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d6353d5ae3a1e07b50949d3b439b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e61f801ed9127ec198872eb0f1420528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac9b3923d01fbec4d9229daff5ccfa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693e91d550b4909824ded3f89b2cfaf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeac2e87116894306578795ea43868a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82715a4981717665c421e3302ca82d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f0d8a132b261539c90262fa5f3e77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7007d53099eb215bacbe83b8717177534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7fc573965261852da05c9f4a0946d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4d3e443dfc91d6ad537b2034f90d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17fef9c313587006c5fe91082a4329537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe6b74af228fbe211d1ffbb860dcb7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49180a35340b67f376e2be7d003b8338539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ae7955c31d630ade391e46613e3b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fc3a5be9a06219d16defe963403d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e753fd7a87bbc190e48d00e6cdb3508542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dcd3ca18c78a16ef33eeb184e5f83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de484fc5ce6aac073363098fa5ef12a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53441ac564f71edff06fab610c1d69545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1e27840e31cda21fde5d613c81832546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95459a70e999a78795a9854ea2ad0663547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bc9c407da779efb8a2a5db3ad1123548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da5c7fbc778f1d7b3ef08c1c8cb00e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ee26523ccba12b940383c70926ae4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df6dda906dc4df62a991d7eda6ac02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9003264e2fdc5c6e76d6d6020487e3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4be21859ee3d7617b984f11d435ee7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd13bbe0362cadc56eaa79e9ad56eae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634e1889ef909ac57c1a15006d8bb6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b45e4824712c1f0eb49f767b3dfc2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e701d21141777fed070ca65f45a4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db110b5287bd22ae9923ecde0a2e2f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b48f0c20b8cf76bc2eccf44836926559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256561c363ae6d629123f688268ea62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a1c5ee38315c1bfe2d047c156efb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26af7dce0cf4d829aae2a895d3e965562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae3d99db7df3772fc5f439212825ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37606be7cb211e936fb381078da1bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef19f2248f330aac6529eff4b34630565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b189b2f9e9142ee39ebfa157e2a0df6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa9880bf7963d8174293d2e4951df3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedde3f139d059dffc41a023c24e375c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627f31099ecf68c9d98894ea94303ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0ad6525dbea9b33141265f836aa61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda2029216c447b7d97d399b2eb6553571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b13af6fc06541068f0d499891c9e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f19327f417cfa760a100f10076bebc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497befaf33456757d932edeb0a023353574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f30932b8fdb4a46f3889bfd493a54e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e3b202b80ed366af11065825a8fd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f67506c8d95a303a84dbb69a117324577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54315de20be09b3536f3694bca6af08c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9c497e2c587f401b7905cb2f0e090579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3e6679e740616ef103fcb19d4d62b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fc3294a5e14f32a9ac5a0b004ce4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606e0f398900f9365c12d49f45202cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b60bfb7bcca314ee1177e2234003b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f3c81669efca6aaf3a17eb7b9844c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada30a9c438ec585760cff888fa8411c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f14f87a9841a3be1f498cdcc3c5977586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e71225a082f8f051e81f0a83c5460587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a9c6baf4dca3577c7afe1a69b3f3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2a8ef4c52fc8f0cf0f5ca920b9609589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4974eab35964be6c88739a5e67267590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa794626ab235cc1eb9d0bf5a8f421d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef032332e37414bdef4576f620c9075592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698281b2d0b9f3eddfde4167676e7b76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729151af8d96c9c3cdf5670c4289d793594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1497b4ccb1ae7ac68d679ff58df49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb991abca8834a5951e6d0aa25906287596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606762496cc942b34d0548d74ba54b51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7477f76e539fffe5ea0a8ce113679e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6811ef9bee0ebbaab49fa67b2220653599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b41e05fec6b4aee9cd394d4156bd6b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae56b15da6132067d8ebd5fde701ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9166499f32d43bc28f3fa72288dcbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd4b3659087a4c99dee4329a5e89fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227661e1d57185e8389f44b3a2342fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb242cdfaaf678a87c52556d832ee48c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e3cf0c468b561ca577e6c2d35e1bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887d2ee8a2a0d9d450e48f12fb47be9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0f053f573013e15d119fb556df562608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b174f7fbad609fb680fa2f1bd8d02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858056f19520a300dbe95d3b428978de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f7b7ec458e319fca7c369c8e4d741611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26188227328bf6d78274b305e8adb37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57067a3823495c0fdd202503476ceb7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548bc8bedec343198307d934be7c613614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce31d87a2410ca5805894e4e658b3b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835fc0151045abb09f6e079edfb455c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c50d47e17e4504e998d87ded326b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d67afedc9cb264d8d7d9bd91de6033618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552a60d72104268c31b50129edd9315619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf00158fa13d7e81ff2a896993536b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a921e09b15209b1af1a28db310a82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84bd8b21bfc243d9c46bee86d849de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c88d12e9bb824cebfed81c7601dac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb8e06fea5d6bf32fbf25f41f4e96b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c367082d9a4c16111d81bfa0638d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61969f29506c6b39554d8b6b59aafb73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcace4fa97486c59188c0066c2f99946627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e8b281a62ac49c3d898ef9a58b04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6d7719cd1c6224bf10e4584f45faf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219595f25fe2b0e835d29ccdfa90a98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fc678dcbd7c745a1148e974099165631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8251e00f0efeb57ca1af56ab140dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10076044a685c8a6fecaae0474f211b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389d9f2c7002f5c86e9d02c5f0897ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe329a878698a7687772832b83c9c24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011e712ddbf70866894af5f491cfafa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad142ffab61e58f5889fdf412095b359637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae418719564cfb084c3c1ac216c735f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3464e125f17603d7230fb0ddaed83639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafa791600c72b565a6f013f10c2664640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28014d26d8a40189570b64af7b7ce2a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01461d736f5c30ed5a144606549f5405642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1dcf6adff5391cf1632bf17ae6cc1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cad28c29a1e4679708a74b1f59bc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14870f0cde4d7d7a5dd886dd8ecf5276645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b49663317316b85710d0665d4eaca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679816e28242ae39e740996b3a8d32bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af5508fe2bc9b1d22840b2d7819c30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488101c40760f57c5d1960d6b439c91e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08e6562917128582568cd2f1c64708650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d7659db555f81ce376d2010da8e81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e07dddee337720fa511a45ab896f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812184cd41fa0f9fde451ef48825796653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6eb99fb173e7e7990183813b69166654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aded5271da4e053d0b2d1ddd90c175655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee80437ca1fe9338f83ee0cb93ccdfb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320d473437efa9cbbb25d06eb0e53a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845c897a17a22c6efb7c404216d46ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b6444fd9978588e09733ce7a6a8e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ee33e561c8df4c3208ed393524217660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828e18364f60f0917074a9dcc9b9a33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927959c18d85a620c5b8c0a108ad570662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ea850be44de848f563e521f8cd577663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafc23cf307d3e97cbbc18d69bafb9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90512562953ef20f954b77d1aa5f2b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783880755af07ceac43bc3837f739b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22024d1ffa744067c21ca933875d239667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35066f9c60417b3021604a403023e63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2048801bf22b31719202cef25669d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f7fb31f999c8211da87044d0b8571670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4197a67102fe0db835795f624198f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d90ad99fda0529d6ac92695b42a60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116e8fe57d66f12b13b7457415b283d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c63634972b9817206b448e51369e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad8872491c6b769b8189ffcc5ee053675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d564f31f89f4ba51f61322f17b7f8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23d5201d7ded3bc2a2deb75d2873ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a1374993b441113d61608d8b4b31e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392161c14ee63a86011175436c1b3ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc16d6fb7ad06841071ad73f07cfdd1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d41ea1c656296e2d86bfd049e0dbd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a74de6441da7bb195868b216b7d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7db3828baf2718d2e1a154121bb751683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701a79cff9ddd2afc61aae9f3dd6b83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee975bf6dacb47d9a5b08576167775685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c47f15b5bc7f627fa377d11876112d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a952020d366f15db8274bacebe6b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4df884dcb7b87de420ac651fac780688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a42177950fae782854f536ad4778e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd45f8eaef18f70744462126d9591b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91fb1a35aed5222fe6be12ced59028691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed933b78ca4f6dc04174fc985cd0fe1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620627772c881722bbc24fbfa98df6ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b428c4a61df893eb0167759209b36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f5437662f2db05a921faf3e42d9a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf096b6b0f7dc55d6fe4124219aa52c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df32574d3d8aca2ce678a1af5a1c27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46759b90e4a883a05057aaa48a9bc2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155809529224d9d20f63f8d640ef1ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a323143c985bed72a4115adafd54df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fde8ff164924f5a699f0d5eb6d092701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757762619245b949d1efdab1e1500fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a41d3f5bd70758575530548e90f01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf4c1f17868b148ba8a74fb9ba24bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12f580426562c9b96234cda35969c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1856f81cdbebfe5e854cbe6657eda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448f3b39b4beea88c8ab0c71894630a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72210f16f6345e157d973687218aa7c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c5ac4a76bb4f38af3eb310b0c0e74709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ce5d39eeef0e606af687baf8c474c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7dcf975ed5a7ffad7e51c85ac3865711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590428774bf4f29fddae5848a0510a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385abb45099795aa001f32abd171dfa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fbe0172fef24d32e71f454d9e329b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029caa6f66f92ebb9851d2158a5e9ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5e419d9e45802997a9ad77edd1fba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a7b2b2a69fe02e2bf81ee6f19ff9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df92bbfc6fd58817907abc84a476019718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6625cbc6e767849bd3e76170a60c61719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08edcfbb0724c3664a47dc3c301d9df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d3f612ae3a252463cf632a125995a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ce3eceb0ce2a4a5f6c860dee7a372722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e46ed3022174fd8162ffe043aeff5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864822c025f5b0b76d2d7cddab6c5726724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6cc2ea21b3dcd07c6a6d3e74012c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be895a5599384e83654f174349bf3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5aa8eba66b0868cf6a0dd4ca0d8be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0f52c9baecc4926d4e511694ad128728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e771e31a4164b0a3d089e90aa7040729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5225c5711dde48b907a9fcf7eea48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63b43d14f848050b201477746c5133731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cf4adf777f5ea63702748284144c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661cc3835b345d05f2637a98e88d484733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115767f58443357b0e1e19b90a430772734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69445bb317db1bc7e7b6690ae54a487b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6be864da1892951f2d618f4c3a929736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26150a494388e5ca9bb6c5bcb4fea99e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149f06bdeb034e1c13ee303ebf7e761738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d8c542f3a755adbe059e38b01b89b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62c4113bf990e30b5f8afea4ba2ec4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f258ee16b9a68b81e0468ff0e8e460741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbff1219d50047d96716b0474abf6ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484763913cbeb4b69f1293d14d28707743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feba53e435c3ddee8ae66e093ee68ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65132b71881080069ecc8a28a4b4fa93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627380280c0d432dc3d064f342fae74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9e4b3ef0bcbc5b9907eef0092f720747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ba782585f4d041f9147a08e12ad2c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e214f18225484e9d8dae774655100749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7149715a7507450e79c31c98db7c27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619481356675b26b4f5c0aa2d5e70bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fddc4e735b5805ed34cdb87e94b0c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccfbe51ca73a539de68b0ff40616c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba125f75c6dc1dcb8c5d955c58c97e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fa8f9dec8572ecf094e38ba2aa0de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b790fbe19e1f003adc1a590bbc2cf82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee4c8b4282e82a967ace670b37c31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9e23e2c611b325605735a447fde1f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72448d21d4e0071d1b4f784fdb3c9602759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>