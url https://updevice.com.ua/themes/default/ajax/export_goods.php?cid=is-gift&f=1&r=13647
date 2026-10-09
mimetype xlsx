--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584101d10b83b32c7b2cd56bcb77cbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49d92e2f0282bf53a5e89ca16e29742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504fddf4ddbf59277c4672474c729a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ef48f2c1b2c4b9203f67926a64d5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11a49c904d3984a8086351eb4912ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6f6a3b8fc6615a94afd4090e05a1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86853e55c4c181aae7661035cab9eb8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c5dcc5508f62f5e569a5ccc9901bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659be97520c674e6e396bcdaf9574cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658007c58100dc5774bbef6ce8cd22010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319e420d31b491e27c9a7a872280b7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9747bd1d1f4a091c99093d8a08591112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f8465f7b228af1036e2c84b04bf8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1247bcf18125c0a1d0c4c9831eb681f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deb5781b1770365d528422ac6a1f9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374801ba6264e9a2407f74a2216465ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f3116f5b16d501f06c3243caa4ba617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21003001e4c0d3fd5d9da5855960d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f01a066aaba16ee6a9874762e39cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba12d068bfd9fee607aecc1914223420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7900b32e69f8efb9f9e3332eec474e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c80344ca55b56269ec8d4e2f49ad5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9659686c6c03ed34ed9c7db4bd46423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99627dbbbf9d10eb5aa40e29967041c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de631c6fc474d3743b6c66767c6cd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185342ef1f495ca592311b2b31e983b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758f835a1b1853c402e36d71385d2e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48229d18b17738a6ace6d4dc3d08f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc29d3654547f2ac8f3a877d1a111729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c17513662bf97cf7c28d0ae51a5e5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841c3905f09ccbbc80488ca541157cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6adaa2a61d237e6d7492655e55b0f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb89731504879c2b1fad8e6897f00833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3773bb706903f3d7a9d4bd28f39b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377cdc3f37cf5116294ecebac3904e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf470a13c149f789911d7bc5caaadc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b04d7e7941fbccd07817489207c7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12a8b709493b4d2cc0e35bd4dc674238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28c2253caf59f5fd571f58b1a8751239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fdfc495d4dbabe8f6fc7dd2a457d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27048fe83aa3a28a8d29a6314c8d0c3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e540cf5479673f72ee42e9b56737c6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf5bc17d14a2f1e1a3e395d162712143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722f70a9810537ffea2d07ffaf2952144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c268f3009cceb9186e508585367382c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2e9e288798f9fa22c72cb46391ea746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432f96cb1ead95d7cc62f862bab455f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37529fb0e18c47629791f483c3febbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345abd6396109225afae52219816a07949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d92226dd9da469b538859374121e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7917a220aa43f6532a66879379b5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93971a323c6904311d35c210f50d04d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9598095f64d85d2e2132d24db84cdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc6a0c705c831205747506d65b12c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7cef91faf7c03622a8b97964e94a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1b504d821119da19a8af13b35313156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909fa9dab155ff3010b7a0144ed337257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4d643b96b8600577d705c48cc4ce358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea099eedca69135c6d16a06e50f69d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c212adba0db82f1902ef82e551ccb5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc299ca124f643952b1507cb389059f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce4ff01624a711e76a358f32d6635b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d3b2cd4f082a4b774ba5fd95ea90963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d684bda076c7014e05ad9309576fa4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ab29df44bede3d7fbb763b50a8d7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc5d47883e477a6910c454a20e48f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697c66b11be13a25ef3e56944dfa23f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895868085464e0c74de6663242f957b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff05d0534c25adb0c91373e3a31919b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4e112857f29c6e97f0d695832c8b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ba6378652329ec511f00d8ccf544571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d5410c8386bfedccd5412d437bd6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833c3b1d3a416a28c67f74a1e6e0a1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98308f4d5f8619b0eee149cab9a17fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339af13f1e81c3f0df1feecae60e14e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862a1a21e5e6b10e60c4b84e9784dca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a74448378afd91a7a5ac284529faa477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c99a3b8d46c997eedde1c2be552fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc8f4a53b6fd006aaae2317e05cf779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab71b1e1b5314ff41e2d0c8259046e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f6c45bb9dd3dbf21e9a2e4fc2220a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b55f2dc67679137058a3a2d58322782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f913a8830aae01414cc3132dd194483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcacfff1b66c3adf6a8cc685c9fd3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c12c7c208c744030d81272cbbac10e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26f49c379d7efaa37d9e32f225dfc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292317145833b33a8e86e9e05a1d7c7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe8bb9123368f42aac4e5216c7d9d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc43185694847a2d5f35fe4b1888f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67569806ed0cbc02f8874d85ec3c8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32428c88b1c04c6f2596eeaabc9420ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb9a089a61a860ebb8dbb19d8b742492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a2a408c62546c6896ea2c9bc13af593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a36d9e7ecc5a1ddd5bfe7fcad5a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acd9b1f23a351796849fc0ed103b5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc00e0262fa3e82e13543b5aa8827596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440041ca9699882c6dfb9f561df98bb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517c4a3e95623f87883952981e04bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c5acccf0e4df30349b278246190bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51479c08b0305c9fead44cfbe610e63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e613f5fcd74921a06c169120ec3e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074f52f88ed9115580473c715977f51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c86a3acf1ee7947bba4453b03bb922103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd211d7e5ddc28efe9e9f265461e7ef7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b739605c5f16172f90f52fc732b7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a969d30dbd39c059cd3d8547a5714bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e449b1d42e246a5db971ddca1a8dca4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344397c81f5b4931197430977d621e0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a295f753a7fa405cfbc5519b7fd88e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c413f89832632dd9ca731aa22bfeb18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869595f042c038dd2c57fb0740d8fba8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b78310d0a3765ff35ba4aa96ad098112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102248dd19cec2cd8d132012610fa03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694da4389eaedcbaf65c9a560023ca20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72cb2a96005cd3633c91201b4700ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f60b80a1c31d62ba41f4289f5b900116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb85f8211406632818b8569fb5c71df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f2bb92176df2409831554e1a199d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f63cfea1c850a6926b74cca7901ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5e3fa6921fc9ec08c3209636d3576120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e294848daedefd78cff60e4ac6023e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a8f19d3d523965363e0edd11e55f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b378577a2c4492861f6e243b9a76ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dba1d975a76436d58ac7ceba71f0c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a978e39c02e2493f6ed8d342020ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c41ed4d70a57697136a15fbddc2d3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0d0e83ea30c6ddf5350b11328ce1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b014f4288219edd40a0ad7ea56559e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2528b801f4e26bf8c7e7b4f07d350d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc40deade3783b0d9cf66df3000455b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062b2d21f5e7190cf3d100f3195ce16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c7ecb33a4fcc929315a49b13fa0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9db739e7d3700001fda5523e96e641133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f10802b16fbb5d7e7205b06910e8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31f2c567962ef5e69ee7d9915e16af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1f70fd9956cd6cd7354a83784a171136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ce36b06642d5116e80d1ce8b62347137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f513a074ad190ba9a9dfc3dacae775f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7294303df1fef35f77f48abe5d305139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd5b6f3f05281f6e1349879cdee402140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4fbc6eb0546560eef9fbba5505cd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c452bff3944f5129103cbc1e6b924142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40cba6d04dfa932cbdbbc9b5a9eae5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb26502595ced837b0642d0e22857d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20088d429cf03778fce881572d728794145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac87edbd3283b3ce5df85f0d5c26c5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bc2e26867bb02602aa53f2f6ff942147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6882d4cde4441711774daa271cbebb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8e25f73bfd60524f812f2a9508f48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176733f62c8899ba1429e55466b2c49a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3898fa2a3b478f3b004d8c8d17529151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e367af7f1bf8242d60ebdbce62a38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5001dce99f8bd3baea9636b1bb86b32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80139ae6b98a1403e1772e7c82cdb51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6206f074f4f422b17ff62b0b7bb1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd0248b30802382e347c0553ff53d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d5b799ee9d6146704f1c542dc4c3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73614ffad4558ba0c3864fd42a353221158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c19ae22e5c92962233dbd9c9c40a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bda9cd733236f565ed25a014f43a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d7dacd2ed27c16e227dafe5fb3697161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6923f345e70965ea56d7e75ee8c918e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b00ac2a6dd0469a676ecae3d95d24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de82debef249ef6b0a45df69f3e9ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13aa3a8bf6a9797f8ee6f412649126165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158cba981a63d12da398865b237d47c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d127d4edb1b5d5d890ba82ac36f8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3d0ef1ea5beefa93115a763bdb95e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c4a4780df2e980acef431dd6395b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe073567b505036f3bc0c12a25de7227170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304ea3ae2be710ab7e805976b0c03f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9c33e1a89aa3ce053dfa9795886fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f717f00b44da97f0713c93b56ed99d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a585445857988e82f45ffe91744d7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19605c3fb54187fa621508646b3994cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47665ee127a582aeed99859ed594d8b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986aff3742c83291274ef45e2c61511177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81648dedaae73ca8d157a416841aea44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce70e81becd88f9b87195d607a9e94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7a33ad197f4205231bae42042f537180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22380492834366e7e9901e0302c46142181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec4d31ec3293dcc58ff6bd238829eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec28b8a304d9d4df0343e4b2f28c229183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aa526e45c4845f5c29dc0e95ea711184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb20aad464ace57479ee8908074979185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4430dbbc6e3e1ef0c83919d01b42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c62ec3c7d5c2330158de35bb08a95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755770bc18cc8ee414b248974744d90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5de12eed724a29bb3557a6dcddaf08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c495b636852637fcddea62ba0caa7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb68fb098614f6623f0990cb03cd444191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398260c4277aad9c0d1ba1431ac381fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616db21cb8736b537b8577d0d83acef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398861135063910d724f63ed1778a6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b6dc4b2c0f07b5bf870df0b45d251195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f362582c4949606f66ada59c77704b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3483018cbc3b94aa18a808a422f91ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b8bf47ed3ca43959ac94a41c2a81f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159cb87a6b0da1f2cfde548541dd210199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51679596b052ca836f1463c14c96feb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e49742bf680eb9621c32c43f95f7a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4fbad2886ecd07374f2fdc33f9dd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f41b3471fedc2e13c1d4c2cffe814203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02589e0e1c2b1515e0e90c6719e1dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8a950b9473a592df55f544fe6a375205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74905f04c53f8c09ef2917666714b512206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c58e1e06c006245199f62e9878622b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36479b641cc7e76b993ea1103b3eb360208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056be4306a13c94123e6599cb87cb87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff73164cf2cede7cff8c78f672d2757210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c435e06703386f1c785e610cf8d9792211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0398c7bc9e4b7fa991751ea88b9d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e192ba6052801e3478efd5d7cb5d0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8e323a4539ae76c6af87a12ce45c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5060412e9dc4f930faff19a96e1cf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dac9b658cbe2f9129ae40374ffde2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c840b9f7991cab3b862aa81772152217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64f3f56ec16e08ebc7f7fc80b8862c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b694f4318ba3ec62b9640ce30cb239219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775f8b5bbdd65071f4c370c979d09ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e022b773338ac7c73d4a1454682e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943c27a97f569aca32c1dc083918216222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45531d9648e7cb1bfbf450cf6909bf4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559773330cb3c6a75f793e758b837070224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b67097272cfe6046a3898191e9460d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f0fb839cbb7d3a84d59dcc9bc3b2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5428ac9565d06036f49cd841fb239227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941e82d79a3bd9f0c3d2b24ddc8d061228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570e0e1c4f1211b2cb2024a03a75440229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213de8d545ba89cb819910ef7798888230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abdc6448af79d4b7415b1ac03930de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9416331794105834f95bb1e63f0463a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743afd43fe2b02ba4acace929280c95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd49d3dfeda50b7e374474fb1e3511234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd35a9da55df4043d98809319a9ebe8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89b5ccb956113659a61595c5df05f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547c084286fc860bac256a86ad41d97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883cd015a618d5662be8abca69a2ed9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8db05cbd2ffd8914511eea94f85459239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750ad19395f5209101cc22604b07f34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b588a9971d419b24128125f40eb1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c2c5d930359a16eb89af91d5784c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6af6e13c376a246a0e0452bdeea29f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235bb41af239f83dabdb60128cf0cb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1d250493db7d3d8a5ebaeef2079c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6d4112d1f25561404941269e8acc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b3dc1559d2dc2655d562ab399219e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8874b76e10a96b5610b53b1419f595e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce93a44155c403e5d6f0f4e0c9ce64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f25f58e06ae543141665c8062a521d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef340a95ce0213c732c1d1e88cc464e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21db6c2a2e5af767311ce3cb6d1e704252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78fca18d6e8e08ae9c6c0f25b6feaf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc1bb948c7b20e43419c5793424e2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26100af3fc5d681dc53860677f9e2e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f614054e0821f23b8b1783a658ca9e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56345a0bde62defe268590d8385d99db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb37f0a421db4459e6281032e7ac5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447500e00a91a9ec61f41cddca0d1f65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd669178c27a47a1e0d0456263285f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600251d8f58377a664814b4473aa63d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c20347b0e63bb814d7b58b70ae5060262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eb67ede4a4b11a4228a68d8d53abc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7877739197f668b66ae0d08966bc47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835f969b2273f4ea0b4e643cbadb81c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50116fbe7a8700f4073d2a70c9d301266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefb54eb9a9f38d2c02e59f9843fceb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6a16e59ac699c2c5308b4f8f9c2ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf5265ef0cc0f8dc91a9c8a45c620e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa26b97a43e65195d26d7a3a6dca86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c6113ccdeef732da42436c6367279271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7499f974aa2f26deac81a35949dc81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db335bc583760e14ab726d4432d371d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c4af31b6092433b086e827dbe9556274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf88cbcb278184666d65dcd6824c9e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650b7af4aad96e498fbce4d11cb6817276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053c048c8ff3b38d383713cdc70ef3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2237c47cced9f977b73f51117e314278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd9f63d8c54580ba8da82259da0578279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069fe08f66e948995d174579f662be9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c825f52568f84e91f759323746d4d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f2805d5047e84b85e7d3c6a04df06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee311212c39e13314b397d84fa141c8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84fea17af7acdadb7f25fcc1fef5d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd763fb56ae771c72c18fd957c5dc785285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2598169fdb21debdc076b307d8ad9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127c0f9ffb2bbee9f368bc9ce9fdf1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b4a3b62536f7f601adfac497ba3c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9a94b5135011ef08945e3fe39b63e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579e928b37958a0736c2e685089309b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0cde63d2ff5bbdae08ff44d1b1d3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335c581e3a86300ff069512982068c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bbe241e161bfda5a4b5e44986a044293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bd7ac6bffb55d56cb09734177bcb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4092f276f368d2f2e131534177789295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39247d327a6af1206f85091edffac8d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2012b41c01e7195853cb8e822adaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94b63f97a34bc9e20f7b8a77e22870298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b0f93363596b4eb8c28b8a589d69a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fed8c613bcc071962d08ef6284545300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d497f621f1441aefaaf5e5dd0e31407301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b63906a0a1a74a1094503d675c77b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09244e1abf731f888b5b3a41d895acd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8c3ac118a3b9368c001d0b1e9ad6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e50b7aa32ada8dbbaa149c910777c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecf8d068f174b206396cadbef4a737306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2a47dae7062e643e8c7c0c817c4d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844b22df45ddd317cf6985ec46ca894308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80539d63a173f669237894c7e17e484309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b421c91bd12d5853046c30f960a86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5155765e95b3a63638ad89ac9860c62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eb0a9de104923b0f58276a2d7c1a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dfef57140eeaf58784f7f70224201313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286fceab67be05976644583caf9a762314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a20221144b477a739a49d8abaeed4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591742d2046062a895d689a50073824316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd2e49a2aa25da42f46158f8f1771c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52153c2c49935d1903aa48a2f236e28d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1c593598c907911f2e53b20bb19f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea6fcf4c493e6737a26ab6b9b1dfd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8f30430a8ed8769cbe0c3246ba83c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafa2c83238012f01f56f22e952390f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad6d9f62f7b0635046c4274a1499b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769138dc56ec322c7b5a2061d337eb86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f69b18ebe3044195f2001a5651a5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca3fe51853d000f2845b603d75b1f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0b15398cc9e7d7e075117cb381f9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32133648c769b665808b7928a02fe6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da42b1c6a7564b514df2441c2265189329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05923c023d34c464c08ecd38e6401e71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1ae2b8ce5197b0e623efd6140c6e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd97bec8f173c8244f848fda1bd702332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1016924785d6ff10d90bf5a327c8258333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05ed0103cde6da80ed6092e4eb5a17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd57b7f23b8ce8316b7327131420b77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751190c8cb0c02527d77025339c76438336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a7a8722e69f4e4b9ba999d59a4492337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845131fd7b58cb90a7dd42059cb2812338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1347af39c2140e18b2db38cd8dadcf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a1108c1baf3bb57bacedac7c74bdb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030297baf9d7d6605f61a4a55019f0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fee9a9c4aefffe3a0594550a1fcbd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0996f9aef29194d7828acaef5a80f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da4e2dbc5a3fca15b123f8cf593dcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c7afede5e4ea9430a3d67c5accee7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e05d4d1d40097640d619525b003326346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6298cd6ff764294768bcd45cc5c5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ecac9086a2cc679a1af78b72670c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4868ad23d0274ef95a4ce7c2556cea3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c3a33982195b069e4f55d7d6625f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f00667aa27f38129057c4cb9ca3d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e23424c521275d0142cbbadada9a09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a05b8bc45ba2cf946402f9b811966b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92de460bfb01d5caf7522dfc75d9ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c48946d50004b7ab048320696afa60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3ef27e48e53eeb3feebe8deb2d4d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d6cbecd51acc793d641cd7a307ced357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00324daac5a19a89787a5a571d213fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd92b0ca998b3104fc7d2ca77dec94a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bda79244c60d8d2324b620f2e3141360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c24f02e5e5a103bc2ca2c954451f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2ece67f77b4ab98c61f0072264db3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9305413b5509ab3752447ebe351f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c4908770315a229b6684abd1239a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1caa64d8c976bbf7e69fc4cad60ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466875e13fcddba81512b424f10a938366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086252a69ece25afd73123883088cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0d177b8731da75fbf0dd597aa94cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac8b1172f5194201186e7ec379d549369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f131636529f38b2e0533b15a169bb1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6db1929be2178c41d2850ee1fc25c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690232c87c4d95efc27212db68759e3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606b9603fb66ade4bb1297297acee2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916da789616fdbfa33823b067051c4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3da4f5943045d06b9864fb8172e788375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569069e02f3be0b8b89a1711ce2edcf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dbeffd7b2209d0668f38a5d8213da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52a9b68721723efef9639c1ea7d92d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4409eaa985584de0c46340bc51ee0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484403db63644c0341091a9f46eb906380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a999dab0e0996feef5dda959dfb8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fda70daaaea9810dd14874a226a9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08f60d67b6bbf96628bcd2c9a7476e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b88c695e381371db5729bba06f701a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf7267218e2a9df8b3224bae1fe83c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce0ff0cd919ec0e030d00bd925abea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed21665ed47ed5ee7617fff0c927ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c188df5bb20ebd475c2be68429beb4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617336d6f469a4a8c990f7180b69d11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e3d5b6f2a92f0dd8d21bcc2594c15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb708fc098c0b23077ce78e31ba3d01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2287f1edcaa861acb7e83caa2f3b02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb850c2ecad22dd91514cd2a1a67e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f8a3e8a639d6b39c19fed13ab64d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d559013854c1e8a796deed4f0b4fae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1ff278c3a91011aec57ab82b23edc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efad7e6c65c65784685f2f58f33a4b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e0ea6c00bb96ca10629cb3ec51041398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168036739366e14630739c156ee4270399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcbe135d4c8691b3caa9a9fe7dc8ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aceaf4e6128cc60d9459603411d33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e63bd29694797015da47e02dcf4d3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9a6ee1de4a8c722ed0d65875aaa89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42764abdfdf96a5fb21bb52cfd6792404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83886310c5ea990c85969c7b704166405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c865380365461befa1f4469e926612f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74befc2e9216e28d65b5d2aa7480c6dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d3ac0f5369b9c0a2a78441f8587e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b14470c6d109bf9fe620020e2dab8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742a1af7b7d2e450846d95045ed5fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3716161893effe2c9eb5159b0f634411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7d35a06628192191245ef04cc8538412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeb296ab4d12cb0c4b52a719e2bd25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80099303760fd3c51f384762e1cb2e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4077e36ae11fe82b78be45d97a204dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29803f7102170602b7c7b6f2dd6f517f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546061fb4e7a048e9195d6c2858ce4f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83d9dd94836ece37abe5f036de4e5f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a844f81e88791e85c81ec79701444f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb2ea8872aab142d1278a6183904a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa02fad9aeae65d6aafda090ff3ba83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428ac7c217f009a8dde336548ac7bf4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3297f17d27dba2d0a80d2e0cf0c10bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1038bb7272fb119aa9fbe68b0bce49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca376a99bf7ac371d32bccb63c7c4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9a69a4dbd1962ace025f0634ded24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad47a05e922f376ed53b88e9d8147f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcd29d7fe55f8663fe690a0ddc288f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12937cce4929b03327083d8a9b96c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f2496871f001d1740ebcd7328e09d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5a3cecd038eac6e3a4a8a286d3d90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fce89c83bf4b25c724c850b136876c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd54eeb08030c9de0a147f13a23446f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb79dbb7a4a4f1d7178b94be4d66c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf75c226baa4ca47aca79a97f6856c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30afab4baa82ecde10c538210942f0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5949a8b59f51155ed7dd2c01fb151437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28797c7585422c48e803990300b0a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca6e20170700f626e83e5dcb00ceba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520178026753bd01f1eb51e8784987b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295abdb518b34dfe983b32e3e516bb8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3892de725e6b106b097fac5ed31c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae0f0c15af22db13aa5a5b18c12f0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cb376ab5cfbc640a0093788863d6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ba7226b7f99fccef0388346f6a143445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c0a94d05acbdd6320274fa4b5b6fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629e3c59fd8f934b369bb918c7dc2aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f73f067062c151714b2ef1d6f56a40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5b28aaa619648015646503de6a73c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3917cea2ca74bdd2f65ee7d71348450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac588155e5624cf69997f667922430b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08784d9e2369dd1f5ee798fb052847452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08f7c89f171b46e9c9b9976ac1f0b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2d5e257b6845528a7c35c1192319b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb9ad55a2a5b84122b62c682c0e133455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54971cdcb3cb801a6a32a153cb9bb218456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5ab3f89d640a21455c24b5fa0bd02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312607c3acf7206b822ec2ece68199cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd411fc364d5e3b277d30c43d8ac8ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb42441222cd52fa6ddbb871242ccc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12db09889f8f03bca6e4c3738027cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2072acace4b59156c841043abaea7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf09e497eded8190e706b4568e600cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc7f6e4a200b6fcb66959cf2facf45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66b61361bdfa93adff5ca02a0685e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f2f6b36f4873338b2c8034e270839466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d7a81eca817e5e8d3609873f2d56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23522acd26ae352ec556aa027e3214468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6517ffa855fe3597c633a39137aaa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c47a8e1af16cdc7b339fd2088b79ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baa55b1c693a67f168f72e7dd6c0fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7164700dc60122ceb965fe0dc3c8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921bd6e9a78b01339d5a77fa872152d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a41461883c18eeb3dbc03757fa73fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633dd2e9716183218cfcf58717d8e58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cb51ca6f78e4a19683f13a02ca9b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bccbbbc5c7ee463c08788bc0bac1e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523be4dfa6930862ffccef380674d178478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b287e353e98a5f3e26bda1c0a8beaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71079b1a93cf2922ba48bcd59364541480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549b4a8c88197c1435791e45e4cdccf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23a98a6f9db4ad0ac23590de06a578482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0918ff1a9afa091624b6bc06eaf5470483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e90458353532f0d882b900263ed6dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b6edada61368e4ca3e66d9f05ea6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b94528a0c010205779bfcfbe7e7ff5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b49d95fbde922a8efe67507e553ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720c77fb02483a5bb266f74d3b531e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740554b36204da8d7130541f6d1764c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ded0c2147cd52fe7738e850ef154c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3a85b489a30f895ce6e531052bcd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09f065dfeee390b77c61178d4ef83d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168a40e6b0c406fbeeec2af7ce02714493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c13a47202804a8da25d45d23091bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12654447db57494bd58f8e871fb611e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2a270207fdd78e111399d8fc15d7f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1b44fb5e6c6ae933d2dc47e391c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561122a08866d684c6253e2294d88902498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc884fa567f9fbe0b02f93612a26ca5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10142e15624e53bcf914b664be05cad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a224e6d9f31b206e67bae4feefbee9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de078398e65200386cd563978af1d3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2da05e8a2fc234f6401aab39bbbb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09c10cbd11ef4c535bd4487fbb46b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc64e3f2b393d69ec23eaedd77a4e66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708db2b17223f0700404391c25650f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffdfd222d4ddb2edbfdf7ff7ef57bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361a53dd3939e586275ec7fc964dfae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283a6fef095129df7d8d037009716d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c486e2765b4dddcd849875e677fbc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a67bd76b63d0aa8915475c6524515c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee8f5f064ebe0afb877142e2bd6f2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16c338d2df20f5d80b853a2b48a961513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53827cc338fd04e1707e08ff273d840514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34458b7c48323529e51e07a614137835515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40819873e8f443291ebc9f97031c902516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ef5de10a3a57d389dcc833f6bf7cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0de1bd95e5ff5a6d0378d54278fe44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53191e3f64e8ad5481a308d88c50b146519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3fe4b3d1f25c90d0c6bff4093c774520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faa48086aa52285a1981a5561be934521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3148ad0025531729fc64bcf7aa3e72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb382def04c947bf35b8ea2bd707ad8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff29dfeb1b925487e17518918b2d5d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffd81d77ed16f5d0c7540ba58efed5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8bbc7a2fae4d4eb896760fbff1750526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c5a1aad7712030e534a371926fe3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd11709481f61499b3c8b1f3e214e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e0bf7783578f58bbbb95c4b3bf064529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5c80b8891da70c64aa8211c3e93e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfc831a6288c596b6cc0c80b75792f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faad3ff09fbe935edb2d37f0baebfc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316291ec58415b3e19c36f2c5ec7cb6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1158534b5c1b711412cf9f23bc3e529534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbfac4252ef518dfc4719b4ff27c74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624047b12a7cb2ee3d2a7b456471c487536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c4ae2c5f7dca176a23971f4db7b8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93f05a08b48ec35ef29fe48c6e3f95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a83ebe9f7f836f402b15cb10e8c520539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6e2a29fbd5102e0235b89b36079b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab2e2f014e9a60e746ea6d3aab35d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540aecf1e08a34d1fab1cf7ff2d4d8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf64bc3e311e98209dda13f872a700543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9fe6f27d2b1efbe0ab6477db16919544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c82a7cdbc606c70ecd89cd6f9ad59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267018de9757541f0e48dbc5867cd5b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba3af2af209840b20283dc896b7b4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c2cef3de73705fee245de17a38a64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9beb93ca0d6b3a7ea32702d3c7cbcc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bc06ba9f6b5f8df3f4e4f3fa06da3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47270c02c49a86802881808b81c8b6be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e60a325b6fb5c137434ab89e99d24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a20f64b3f7f86f336fd433dc38d02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfe9de968e51f76529600f85b04f8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627242bbeecd881446d48a04c342e16d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c7f43fd0a2f30b49556f93490b9cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851492ddb9a33f8ff9ab37bacabf19d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8e1c1f045b32bbdc6144e433fd03e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf35e737eaec1e29fa82a7707b65a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac19899b674a77e06f25cfb5cf8f52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774bea56baadabe1a7f573503269a4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9f8b91cb0c00451004c7414e4d60c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5f551075b1626b8eb071704a057c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d043b8368f8ee3097297d88753299b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534b33b87f3dd97da642a12ce22c794565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1ae90ca2d70c6142e4442f548ec94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69cc1467362cb01113a38923c25309567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567510bdf37036938569946d7b984275568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bebcd783c4f6c50b25b9b057ca6b12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58720add3f106480a4b8d7a2ccdad1ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f13c88738ae72f4e892466d7b9176571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4f7992f41059829c22ea182360e87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527b67c0fdae83fdd3ca238a77153cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ec80e04fde004516b755e9847f44c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d5abd486d8dc92d37dbdebd590cb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f194c0b802724f45f32d3947640d3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856d63941904d74740646fda6c35247577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb9ea3655d5a1b33aab623fa4a652e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b77b8ce0f4626392ca451de554c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a187b59a2c5f7b4eca81e5421cfac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82334965b4ab7726b1a909e759740696581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f8d443d1ffbb0e462dfe7d406de99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9175b4f4c83100b15231363d6c434583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1189fb219d5628371ebe725cfed6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7619bfe2e47fc3714d8c9f9fc9f11ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15495771291fa2122dfdd5cbde3789586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec49ffae8a6bd0f58361902e9ffd3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ae822c2cfb3f7885f9588fb81612a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4f7799611a7715e926cad0091b15f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726ee6d0eb8063687dab7d4c1e561ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f198843d3304ddc43e7dff67aa0ef8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe124095afdf7700d6c1c9ada14bfc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfeacdcc5f0ad63e1a8dd3dce1f726593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b680ca3897bfb4f6338e9c2a7ae8155594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4500eecb766284b79e097e61087547c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4e5792bc76dbf675e0dbffb2eb097596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510c1cc4d553b11dc9b9e839e7cc5e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f1c3f27803197b485872f009f0b72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b03522b5a58a8a3e8d8fb129f54f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b926678530634382c9ce0f5d803ed59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5a6977a0c720ba559d76145dc098b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5470bdf46662e59192cc0fe16edba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83ef9d8dc304559a16ac022a306294603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc7f617b9608f91017f69272b6975d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0736d4915406c5456241baa5b2d3c7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4241a47589bc75d55cdd1173adfce7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d89718d2858a5435cd44274a168643607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13256342fe032b41ba9d862b4123bb26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3b3fb8faacddf29cead420f7d6ea3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b2cea9916853d006f759879aad8a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043c411f25c8fc8cda0027b90b60607611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456fd8e2db8180bdd81e1be336c3392612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540d4992c0331cbc25d80d55f144565613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3af3313a15653c4396becb9e41e57c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc36b15f737c3b31c332083943acab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d3d96afe90a94fed17c57bda95071616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cfa3fa34f32c578ed9359a89e565c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60a3868052b14e2261f7af826f37f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade335ab70ec18a5c9b79fe60a452da4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f08584abd4448775c8d4db18ca46f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba803ae71c4c54ddcc97ccafc3b6a485621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1a31e9ca1f83af680a0be55d43dfc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa77270425ae5a4bc3a32f73231baf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea976b87b68b0771a2b51eafef9b69e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969e441e6d3484a2f3b1b889a5bcda3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e2e6271c72b6197629af50e02600d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec89bb7cc1240b9a21d30b43ce08c9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3cf04c02719547b2b8247419eabee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87d59bedab6c9535be6547e5a1fed8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965acca02de4824490b5ee612a4dfb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b25a903347484e127c97eb423c750631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c074fbb1a8b7cdabf1ab51d6b7698ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e24ff1ba1a7ee890fe78f1fbc1120f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b93f4190ccb345d84c824826635f47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d751558b6cb93953e87b65d4a1da6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32c22ce92a59c78398366ffef1e0b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b0273d65e7d3c31f063cf9cf5894e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39f28f2c74583223a7b247eab3451f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0de8494d27e38b3e62e4f2b3a4f432639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469b5aaf3f67db15a2c4391aae9035f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f14fe3acc24ec517fbb161d5fdc56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fd0d73209b8af3982873e2458d59e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4b27c8ee2a45f5a3748e10686ff19643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48db5d4aedd01ab045c415df05599c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6666a37f530061124bbaa4e9136e7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9376d85f4d5143b0636f82f17e672646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab15b3217c0b8da462b99f049d2312647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba504f46ee99da068679076c8ac2aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41eb15691cff3ff973b68ba127ce08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec0f359e66c149b1dc57c6ecc06ae0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4588d0bac0892e20061e0f53bec8bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab5ef14d9ff2a25d35d1d35b796f24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebf25ecdef776a3ce852173611f6dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67df4c53bd1e15815d548c7b988a1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017fe2aae7abdac2a4d2509e4f6515f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1354e69d6e3b870502290bbebbf6d01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490ffe34987a81349d2dfffdff1effc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2005ee49dbec1d543ae4f22800d276658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81692ada01c0b3db9c7a1efa71a548659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae9ee8c2c2e6162c849ed53d4dfac9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b4bee1f8cdafffd4136cd5cdae650661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55546688078eb03b9d4c6bf92f2fe8a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e4073d691f7be8e00c4b26fb10846663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70893c133c3518f5f7d348e57542861d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e10a22e36de07c00bdde8ae6786d1e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da96ab52fae7ca1401dd2f6483b2d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683fad075e3199ae43e4eff20196947667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84caefd5bf2632a473971d939744ee2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e56d3464ba7702a82188bba0fe033669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4557cf92725f4e69ec62ed705d9c1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759913fb7efd12185aa9fb715f8316f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09f7dee9775f66501f4d93250b7ad3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac9d63db14713a8cd95374b0064c04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34251ae6d1cae28a1b54ab808d09685674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569419e9aa2f066bd7e920bf877a16e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614640f6d67410840f0075f08ccd0c54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8b5172b4c3568a3fee05b5e6bf122677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d91902faee91a545f25561664fbafc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820d5097ee51dd6cc72dcdda3ad2c10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7063c9b42c8ab3d9546a4f38f8b202e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f73dce8246639e6a35f41de024f35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42ebb2308c9e8d7b35b084954b970c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b1687a04dabf9f08a455e885284e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39778d637a76e37122d45bb0443d652b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353ee945468fd3957fa784dd8c8ae88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22766672d7e5bec2bb8ca7d39f4b6d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1af1bedcedd62bb375878a4d41ee15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192d8d2c9b2fa598b606650591ed91c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c660817f0e8d3775bb8c663a963a62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce028cb7d059e7d5a8dbaaa4b6ae6f87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6945710dd2699b11f79c431304fdd77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a765cc2d179c64c80dd35b78bc7e3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946e273b31e68196574947cfbc45dc5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910e3b538eaffc1bff3feb230f1b5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17da132751d8506108ded2e5b19f86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60229e07dec7db2ebd1260f243f88d7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a666aed401fe3b2d278da603ecc66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462db1d8af16c8054dd4b172af06833698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54a088cfaabb38a313e2bc0e42cd6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0a74a95bec8b7cf200cdeb1491e46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c02fb99c89e6abde87534d25f6ece9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fce900bb985ebdd0de4e1bb014d05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf92a1755d93e27982269495ea226b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4029e8dfe3701586cdab22456ee5d2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e52c082b6fb86270374865ad3b06c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f4ae993c2e74658415348bb89cd5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bc77d370e54772761d80529d22037707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fd4d924549e2a02e6e30140713be1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0203f851b0fc5e50a93f2f70783b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2cf9958925db66aa51e52ae3b2a03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3165560bdb270f0f8e640f62bf041ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0db8db7964b8c879a72c0f258b7a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039642e31518b2374937c34ad9231ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec5a8d6f3d5769fd8383ec5050a2c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda66dbcbae105361a77feffa8b51d42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5269f7b9a6a5fab76116eb4193af56a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb9621ca5ad1eeb53234ad71723e94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcbc8d554b3db51adfcadb86022ab1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd061a0a681515ffd7e66d5b8062aefa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aafd5de6441e041634e7e95c96d4bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c814e8368cf8230dfa3732a79d7f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0914b8414c26dbe4fbb2a897cba4a62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196506ec379ca0e0d15bdf7f07c5e05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d981e6530815ff566038211884b80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a42c6cdefbb2a4eb3c810dd98a85d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78104a281e82ccdc945b3c1d82afcdc7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ca77b65c24cf45c038bbf7ef0609a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154279a55e01fe882f49324a8347e1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8795bda0f068933b7f2636c51057fcc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd59fa1a9d3cdcbb8f851f39cbefec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9c4285249323799ea20cc30d53516731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b888dfe9867f98075f5d039774775732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721020d67bfaadb697bd818fa134a04a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09384dc11997f7be4ee29f3472f650734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aae73c5940694d2c8b36e9bea57d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c37fd9cafeef8ae850e37a6940bda6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d071158472f4581e195f1c99013ac87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598429da1288dfa469aab176f39efea5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ee35228221db7711fd6c73cd8fb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f17813f539cae74508b3ffbb52eeb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c51f52a4c27432e9041ff3163d17b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ae0ea30de211fbd1465ae403a28ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75042629ac9b109e1082f49aef25ae28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe145c6c2fa5b5b39477903f0a68337b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e230fb88788264592c5e1e390db3ed0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e9ffca880fed14e2281bf3cafd859746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e56be3b67279de0ea0706f49af7a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360f92d6166564864d4adfb02ab28b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d1555b12c0317df2317f1402ca550749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f2fa016b853850020b242c74cbab4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223eff2d4b3fc737daab279a96ed6ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebc15b469b998cd289ad6fa7640f03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27697f40107232d82a5d02edc6faa107753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581d99d61d7994b92797a9197c2d4b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e99824a5478553e1bacf0d4150167755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149155d5ff021fe255bb3d04bc558f60756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cad343c353ccb0aa676c7b813f4a47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f6704cdc5ffefaab7541275f62771758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b8841dcd98821752e137709b62b46759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab1e299bb7651c07d5e8eaf96cd0ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65102ef320c177fb263e75095910a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c288b833af95c5310d16f255eb41b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42e804a0e47322bdf9786b60b2ae2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f2a06d11202fef6530d58ea28b9c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d40dd9168085c4d6ece61c02f76e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a170892598ccf0931f6cda72a0584f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659e218091b196136f0887784db99948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e291cabbebcf8a1d2b479ed19a9b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6751e5a2bfe2110c8cacb9d9805c0d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d95a56c9bbbefc407ad5f2b43837211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c465c3349ce3cc7f187c15d6fd32a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7090abf519526b4e4b19560570ac213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0077c5ed4f2c0e64fcda57817d3b01414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f32d299c355ba6d05726a6b475eb8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad66753df5994c616b0a9cb33fd97216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e243ce53451ef92d412fe3148d13d1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99700bf513728d381a4375a38f9c786b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7ea57ab3d9d2c754e1e87c7662e5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d9868bf1a45361671d2a81bb06e0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca929f8366f2c6529f560491e3a0dc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb296b46779aae76be0d50189b8170522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4f9c4350bd548da98241777b6560e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f301ec60e34cd9d2afe0fc4ffb01f7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a31a193249707a75c9a5d0737d90025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6f1a38c2837a3d3f533750ff5483026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c95229c5b7f215659f8d6db5ed6f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aee268eef7e5c4dfae42f9e2aaf3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9274e1cb16cf520afa1358ed1fc014229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d65eff9d78d90a137537fb7daebfac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889a44f5ce7f2c34dd2a2fce096990031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227f3f63398b9f5f2b7f47e014867ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a936cab7da05a9c1f0b1f1f2c499ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e73c5a5064051db04955d1b8c10c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39805e6e13719ca2d640a299a5a912a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094c246f0243aa60166ad61aacf52c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69466ab211e87b0726f9b3c9fe76525137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab6c7f358ce5c8086206c547e5f4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2928cc2a966709f49cab862f6ca2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0885cf4dfdc26d3f5166b248016e76940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290639c2c202fb1d2fe60cf091d20be341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb655e8edb4653a8c00f3d570a8ee95242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9ee01016ec1e7ba4729e870ad3bc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe82568eea1b0443d0a280588e553b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881fbe8d41cb77531a9157dea1350df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c23b479d5f7aceebaba166122e63146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e211380e71c6d965291119a3c8e3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d116ba990308b02f7c4675e2f65fe1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1962bfd6dcb6c41bddc14b93b50a75149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29737bac2b31bda7896775259738670650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c499fbb2bb2114bf00e0b663f596d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b984071a0a25939e345b1dbe07ba4d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7718d470b9e0a4acb0fe4c41a59ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f62380dd91eeea76c884289d2f0eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d2117ae97805955990b6d5a830afe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334b8fa50bc65960a32ad29431c1e9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a433fe68f4ff401d5820c8779bc6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb64b70abfd518f1eed0e8ee96544658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be144e31c08a68e970516217c83db70459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88892c6212c9ec45875e1b9de062f50960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470a4546ad911f56fb1b1c5725de59061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8b66155de5a22310381064c0416dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db182daa3d8e47fc7d22173acfeb4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e65db6c0c751ff363c62261d67afc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea2046036b9b0918b78a9d5aaa17fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feef8b0da04460d1f771510a501bc3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832b41a53e49b3a50998a95f86bea7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45196a42778a83c0e83724903e57b88c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc93ea195b0e6e1483decfe812754c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f87780d256968c93b27440d50e01a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e375ba80c20bd7d556645f6c2d3fa4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446615a355439958d4c0f38995a60a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78921176a8cbb80e9b63a8178e67ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9659fed52bd3e34854fae269341ed7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2455b64e8b4faa81ee60634f36b9b8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ac1e084ea14e5829a739c89f7813276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517616ed7442985613b8c34f1ac351e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30dc78193bf3b6f2a0e89ceb24e7fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e208a72f06f68e2187c835f7fb2476679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99d212b99c99ba2a723b1b2a40989280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a650292175882ad81d49402fdc847581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e5c86f0cd8bcf53d68354b2dfbc4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37acd9c13a7c8fc525ea5010f6ad1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed276d8d947b27f2c9ca936261758d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557077d1902ca7c0c0f3e7e9dde173185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25b420e4c34cb883e5b643a946d25986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dcf279b8df0ee7dd9e2d097d53ce387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e053b08797ac0c531e98ab4e8b57a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6d172d5bb09161b2e0cd0344db27989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de41700ddf33b3473a6d7ba1cf14eb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fd6215f286a7f4ffaba8471751d7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c5a78f75c19497b7d5d0d6fef8b9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e08deb56209606a7cd2b01ee431c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dd36dbf7149e066c9f0afc3fe8cca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3702b3ad06b2bda45d68cc57f7fc5c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ff7da2246585de0d0658ad26f956496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcc8edefcffbef9054300a4adc7cb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd30890ed71b792dada248cddfeae698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a613c72aa938f3573dc925cac078f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea09da073525ca91e282bd8689fad7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdc4a3e742bb7798c5d1d6861a569c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee38cbe9f96fb8d09bf6f0e875952b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e5de7aa2f87407d12183d95d82fe3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e0f675fe1e5973127733660aa20d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1327f2d7f8f2814529abeeb624847d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c0265b7d1a37844cba8ec87e6cfb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42f4d9d4856d9ebeb26eab12084dc3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ebe2e241cad38d33f2c6fa8f09fa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb93feaf435341e801aa31a297b201109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf84588189de2e1fc4ce5a887d16ee7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b457c0a43dd21a68ac93c6fa5fa0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d8391da121af280cf8f8bb86859e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539d25d9bdf18d89a08e0518ecb18ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d76344f8d61c80d6feeef34d2b1dce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a2f8222e0a0091946dc590702361a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e499c692ca03d92409ce6b7e0b715116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dacffb9b8fcc50bbd159db467a3031117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec1fd84ebea911bc79525894c3d93e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfcd43bdad561b93524bfe4f9f55b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df705807b1f91525930b9fc4930ba21b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac649254381691bda05d46712d965d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6d2eff6b068c8f19af998ba853dcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6291ee2b614d2d8fb67c0a52d5301cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21ca3c34898eba2b2357fc246bf1f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6992124608bd6817616e7a55ce1f02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26ba8fb205a2c12da1ace9b702ba42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69fedd1f2004275fc0990458be96df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e83cdbe927f6c1cdc9427605ec433128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1268485e9030ea4ec1c647339bc86e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4448374b44e0be83a03535474b8b14c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5481ff2dc5756ee952bd799e697ebc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa52b1fa6c202d05a31ac133dc3e142132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aad333dbe242aff40d79a924ccb462133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c722f0097dd989ccacb0af8347649d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad01c4e39a377cb4e03efe8fa595c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5976a8a9f45458f21a8db94d769ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fef305bb8a8d5932a7e8391ae0b5da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fecb12c15bd693371b11d6cea096d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ad1d8b391ce463e9d973b24eaa239139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80971f3980303a1557b9d63e537a3b56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f6eb2bc8cf1c4d71906268609c052141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168e797bef9da374be9d07bfdb85c6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192140aa82fba6cc651dfd4a4302e00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6577b82f4cc5a9df0a6a6a57396fe4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0b13b08c4c89678c7da6abde1ed16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670b0eb0932f4c5b60886b39bdd472e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e538f98e00a4ce68f78598725b9461b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa06087b68c3caf6db602fb8dc288e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b051dc24a2a78b32df90a4e77f6df13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917931a18be8e3cfdd56feba3e4d641c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033d2c9b7caf020ba98158d813c7f9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2502009cce8e303a390250d771f996d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf6163503cb5ef5e4704372b0a46e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e15b16cb32255b2b9d6e516684fe9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf69691d94e2996215d8a001f2dd095155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b7fb2f61486b034a00fd7cbc57276156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a7ff2bcbfe2345e5193ce6bf9ea01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b22bf27b6167d71b3cd45d841ff8aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732599fee8e36bfab4f90c44f6091819159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02511b21f8b46dca105eab3882af0273160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b4dee9e8bd3979e2e6dda9c0c116c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365c16f6ab7cadaf718fd5f573f8998162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21428472bf68c7ab69d0470ff0ed08f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73d93bfae6e5f4fd184945d7fcabc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275c8fe20fe04c5d064a3eac1c9a1a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db81676b548fac4c843781c3fc085d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6903d064e5bb239fd6615a3ca44457167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67e27ac367e5707202dc6f931f618f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1206487c158f869c57df49ef7424a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f362d67a878cc8b770b765ee1e964b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500065cca541bedce43bcf0a6023f7bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcb70e58c25db51965641515f386dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef08938037be241e56eb78a88f13ee0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02c7eaf798a639a3ae291a02b721c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824879a98831a9e885b4cb14dcc01c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d61ab1274f8690e7b2d6152e16899176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102f2a3ab37c9cf48adbaef3037eebd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c662db623402da1163144be81385178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a4db2dd674765c40f43fd07d83246179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65742bfc4f1eeb72cdc4b73b8502756e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3fcc0009a7590cb0f2dcf254ce79a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669e2abe054d50bfe00abc9d5abc094182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342b69ce942eb7cb5dc08b47989b7c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99623a3d82841ba268483690c0311aa8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc58570f75e7b66ca55deb5346bd72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92cae7adb5e741ff097c1c88dd1e42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a5abb881b908c304102bdf122447c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02eccf52900930df0724ede0f1565b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72a4cf1f3db935830a66538feb55fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be265648a06fe366db83fa7d224b6a2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44870d1bff98d33633393c092f0b13e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d005bb7c1cd03dbd787c96e341fa75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce767f8eef7d1763a9d7928bb4cec28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14229fa8bdc18c2a1347b821b0e265194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5c11876bac463174a8b047a9d2a73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33a1777a542f898e2403f1d714f9bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93efd07ed4d3162e5e54aea5553349197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb235a19c4d57aa8ab4b8f69a6988198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4ccf492b384a2e6412d7f415634b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ac102de1a18e16c5f6df96c979f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86327f9ac5591e84330c0f019984db5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766e1a1287a4fafdaf5b1f3be1a82a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb208b94730f90238638dc4e03acad6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0e75d673ecf113cc14e59a8450959204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a4c076e14a7e245d722ef8a347a38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888bbeef2f1129e578c495ab45127e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c9a04cfea7b436b3f9c6da206bf19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4c1a1be74d1b3954fcef40686cee5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc9d83a23ce03d3d440a92c4ca6b9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffc11d4056b005d87527b66679c9b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0076b0d19f79685882490b55a1b599d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ccf2bab2ef4156194fb04efe801b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0132517e888aadbc1587c284cbf7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858777493e23bdbff2028051a0c3f7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a3c514a8829354e87afe27d0e6cfd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b59cabf1071ea66b8631a23fcec5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b94e7203606f8f97c6183194007948217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec66e5e0840679f759083203c9ac897218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0ead9fd307b7566d168e184b4b255219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb58f0357c6cfade9b6432a1abbd956220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1cc4baa63fbfa352f9cf51803d857221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6d4aa95e1c8910d835d4ca6eb3f54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10098d7e655adaddef06ddbbbf30b904223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c82d55e580b9025306a973f038af8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ee6faaf80aad61287255a2368e460225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb95dc74f868486c5eee1d42a288bd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78264170cffc18fdf70d94a3f420de80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e92e25ba7f14cb29b9a20fce95b3be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865f4b1abcfb9586411e51e667363d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d40d67eed466677d65d9a6fc28b2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbfc26b850976b5beac12c40282ce7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043177e8abf3ead8037de1806e2c03e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365d0a37e8fa8a4d0069509bb64f844233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2109065d9dc58760bcb725eb0310ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71762e602f0d0ce2cab1dce51bc4c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22213da3e06afe3c3b9ff22e5d6f2dcd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c2867396ed32123e7d11de15cf73a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc93cbb2651e91c14c4c95311ad5d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eca3226c125926e8b062e9e435a1ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3ebfb68259d9df8b9797257ddc970240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1319b5e4406e87f3b5b9d900918cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e4c3f6a05a0d364041c611f614739242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aefd570198b70d99640c88cd0e393243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36add7157ee75b86c559d84dfaee27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc1e9cf388fc29766a9fa1395293c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90566c60c2c63a4b723b4b9ed3b1f039246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd7aca8e6178590a1b2b3c58f92c7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012528a158e76001a6cbc27b633b740248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309dc888a752518f76ecadf310bf729249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ef3371e3cd6dd3cc8a8d7a077ce8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915dcfe05ca4598e8ce25a87028fd06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa5a6fd87ba1f83ffe7bead4293a7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e6fc073f7257d143d33c125300801253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62781a657a1fc7bdc1d95e8594e2e359254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b60b73dabc55d7387f8347921f09b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbe81af600824732a89adb28d2acc4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80cc799cddca4f7f2074a90bd71f18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0900b9aadc0f3a2d5801af1551506258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb43d9ee574d691f55c542366c7896259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7ff1d9a9bad00cd786bdf09e73bf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae32f63125aea480ae21bc9ec40c25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724c0edad24e3596e837345b703f17c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cb1841e5f4e095341ced66e1d4e3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01e43ccc7b2cce59af38630e974e36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7490147f370f1ad45b1fa329652efa6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc05308c650558a5bde01e395602a33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6da7415207dabec29c31c1763dd728267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b626023282355f310ef05aae875036b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba1ba44b691a313c4560cca2b69976269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6adc5f9624eabcc5db11e27e8b5efe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eeab9807da7c269f9aedd219796d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b046ea45f223b905593e45560e032272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415a53d65d176cbdc782aef19419cbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc42095e42dadda66f730d4c44d36b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c22f7d8145d1e04fbe226e2d5ac35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2c38aecc00b879498b89e448ab2ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f0862d5970d73be3fcd6a5d154ea8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0072fed91cfc4fb8c14a01b0a514619278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755eef9af02cfb96deceb93771a6d78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068e07436dff91032fc87e1f6b5bed9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad68d9b9515c16fa2254ae337e71746281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ce88afa8c8c07853b6339d958aaf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f06a4cb51b6e64acb4b6e2c1154fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74df5030520882293c4b2f8a69711b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded83ef165b8949ea8ee92fa465c888285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b8bde5d766297ad0b17d091f17d27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb6db5a588c8a78298927618e3759c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d733b43c3d1fb3ed9976469b5b1ac6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6138e3d9194f72ca84b78b50bae0380289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91f4b856bc904cef764b7530797085290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b0635b04e07e2a3b64b0a5112ab4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c816326af2ba8c1e5af7b722793a51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfe88302fdcade3c9848fff9b494f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dca779eae3cdfdec35a506816dcac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750835b850eececd574e294939db9cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328602f13a8f3e267270b8ec3c3ba97b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0825b649a0380e565093f6c0d28cce6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f57881961f6af3a4212d2267e6020298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b91621f951791cc4c3e54e9209386299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42181b7552e2cbf41ba1f81e112abc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c21ff5997c52c5258be6af35e5c20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd88da710aa43f747074aeef02489f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead6a7a1d8bc5629f6b6cdaafaf027b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b6f49f35f5babe2ffee41aaf57e4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd506fa7b144234aaf936699a6f1f779305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e123e96db68a3bd07e91c8ad98f674c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db87464044bc2b58fbf7b47524cc250307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734c07131b362e39823723eb6291fc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f03faa16465e1704e2d354c0c4658c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fed9e934d44bf4911428fe694a9a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3a02ddb8256e90dc7784d1aa720fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219d1195e75cab82d104b4d5e263b54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b4124e5ea0b2c6ab417cb58d429ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7875d6487bf180cc788d9c86c9ac25c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe34f51bfc703566dcbc90b3e70fb4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66769bd4b54e037c365b844c4b1601316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40c46790b117c1b309a62bffcc3125317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58864f14b1b7204ce2e6a7a5418a93fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bfcf69e31616849952b333816ff64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80fd82619fe63f1ff8b27b51d91594320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eb88c580d0b7473e2e802a52e4d4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f2e3612a6bf73f877e39006f307ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0191e0d826967c532e3c82de8ce6e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba9f2c2d78fe14d551d0f4b05a1f17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f3d1955730fe63e1556758cf559dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea260e630b72a00b71ae578c442efefa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d399cbf770e3065e30d6c7243a569a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695e8dd7d42b44d892836c9647e347c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eef2d76769738015118c0062002a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a233fe043e4fbaaf26b1946a885f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb62e5fe893e16e0e566eb8ab1fc84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1c82fb6ef48ce98afa98a7a49106a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba07786aef7c501be93e6a046791f8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d94fd26ccd7e09c0397f18d25e68f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4f3ed7897e47e5dc2988ffed4308c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa588f10c8626a3934d599572a2f96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cda43ddbff22da32bf6848dc2f51b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350884d277e4037d21ad9c286338880338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6193a44508e2dd10c017d78ef7d041339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345b90b9b17e641939e5c2e8087895d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6516933c8c1507438cde6c7a2b91b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb9a3df4421a6147a0a9833306163e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59917da8708cfad3fe5ccf4e5f2bbd3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c95fbfcad1f65514058aa5b2760502344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bbc205ab9e3c96febf4e2745fb5c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bfaa8be2b919875badf2ea04fb99e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97089a1bf8e36ed9ea31d40e9aeffa24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc521ea234821d53085ac34aa4353d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bd990e8e59ff099f55442d734822c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289556859792454c2aaf258196b33c1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff411341ed32006e3b085edb1298742b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b736ebbbfb908837baa60c866e0f2c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79458af47a8f4bf80c00b77ea2707c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea8f8b1b72336109e191a20fcdd932354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fdcd7c95845559512a5b2293a9b96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83613f6cb3b34de1753617e1522cc1ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af9e2bb6ef3c5884847057028ca2e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4a133887e8b523fbc6adb6b019ed2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87d6eb45387e73d7274cd37b5af0a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151bf999b6e5bd60e8d70f1b0351eaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fffe21dfabb9896bfd9107b3431f7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e639367661fabb0f3d43e049bdc6e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de3f7481744e196824ee333905fd94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e331022062ae7708ace767506b72d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a677e229d5dbb77626fc3670a9c4d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976f83befc10d75b68953d9f9b540d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a2210336959f415dfc0bb355600ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a846bdb267c35039f3e4cc3ed4899368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a14ff1c0ce8756eabb08388a1496e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41731cc819a96e969c56e2e819ef6a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb299fc25e08a1e89655763e8337cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ff3f73be3cb3df160b3fa1d6de4cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd96f4ef74ab37d20df0448929ff309373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba053a5a2b1cfd2f532074b2eb0bd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dc5af21d41574bce77976cf7179e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc68d9b626e3a17dbddd6434ac68cb6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5d3c217380fe4d5816b047c24c77b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdc69249977493e4ba5fc9ab3f42d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f317eca07457b4549a4b24f90748de6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed613f2ff9122ece021513842f60659380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13631fa3c0c294e4db2694fd60008d38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc76cae99a1a9a32180ce44a8cea101382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7df504253dedd5846de39e7f708e0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c10170f603a79221987d1a35cf81da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b8a53e80cd7bd655dc0ad012953d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92f77e7fbb5d56dc343e61ef1726ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551f136de88bdec56344e3034d2aeb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb24e6452a33718e7c3512efa979e37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d4c68063a561160eaa8afea4de977389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95db585f4aa65251994ef131cc69bd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831e0ea3dc7311cba3ed646a987a12c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3033481caf3e0e58cc969a707fe169392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd44f68d680192399281903e462782a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec20fcdad6719d600b0e1479595c09a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cd62d50f041b2547c73dbf84de09d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7285859b152a9ac6a862deea42a12396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132209659892a4c06cb8c5091466e990397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7188180132da2d4ad436a81c508554c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70559c39185c2e16f1260465c50c3bb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e28dbb9d816e5c8a0f4e4601e77ccc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cc58b5db5bb4528eedb3dd4bc54b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e201b42ecb480ad7a39af7e424fe5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aafffd418d64f8f210a7acfcffa3d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ca191e227e23add9bfb10d1ba8553404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c406719e9e71d733e61ca5e58b16eeb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc247d6d6b57aedf13226943714df38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e48aadf47231207e8c519e2c27037407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e6819e3e5c9b050ddfaf31a8a78ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6b2b52815d2f1a228a64353abeb30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dca2159afe086e5ea45d967001e425410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd363edfe33c2ffcaecdfced0194f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af625b4faa321ba69ff8211694d649412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060727c5c682a75ec0aa3379327f600a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c96cb66ac67a4fb98c1514524dbb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9891815887e2b7147f5090e8d3cd58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252036b92a914ea7905b8768368afe9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf2602ec6f6b862a20f154749d3678417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7291468731b44fe5c8e06a95467fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3b03da961f28447e96e1ac7ba9bd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30dfe82eb429159976691d4cf05828420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d6495304c1d1b043f07e911c93acc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebeeba90979f21d0b15a138b314791422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf212c1693889810ab5184ce1d1e302423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4064f43da057f93a6203b56648aba3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e10f694e007a7d213b097547b8143a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e9abf198a55a1542b5f204dbabace426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b28b390f26a26a416fb60f4177aeb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147c3628aa1c66afdd367ed2678bf20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b7a71c87dc73eea78ff2bca947bb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e14c40ed15415d670277dc15b4416430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5055a9207d6e9da936593ce56812344431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dff7290fd8519e8d123317b29e385432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f179e77b889fbe951396caf6828714b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6b7f676301877bdfbdd9048d92d93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50df6b7bc2ecdd48d8370ea4a2c2cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0b87ca3efb43c3cca50d9bf36c5c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee3043de9ecbc094fb86d2fea95a26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee999f2adff17034abaaf42cb2655c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6cc016580ad71531ef7198e5068fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084ca86ccfcbbdb3f99c81cfc57cdc1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2356c7e27ef37afdad095a8def6b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bb0142747b34e558e1daeab5c18a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd98786826439101162dc51ce5f85e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545453fa3c6daadedd78630ae8e92cae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea01f5424ed461943b1c7467dfb83be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494ab1416227d73e42be9bd0d8dffdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249731d40035297afa156c5e830ed5a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c74dcb82ab246950222fb8b2b4539b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1847c408a0e9235a8a318a649be8269449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423b9d50f432e599a8cd8a9d0a7a7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5517deabe994e54e1bbc35a67bc4b15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509af3585eb0f7c2c6b9990617840b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090beb8e660cf2197f69998c68b3276453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ed162d7e6d8ab611dcc54ee604bee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dd8071d6d8288b29715f971cf35ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953a8265d1b45b0b300ce082a97e64d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808afb77ffc4c10f09df694f87dd9a7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8f48bd47ba44386a32f8feedc82fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc1db3facb59fcea34c87c2d4e7034459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27312cbc2e4a517ddc8a1cf0b13062f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92681a4c91a16c4090945e2bfdf47242461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e5e44811d625e2ceb70b610c2d3af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adb58b8dcc12cfe0e1d7fc0d26eaf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7db0c1486f18c95c702d0f2c24c734464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9e81f81893e33835a585b4bac956c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb8ebe35785dcff9bcf67e094e3817466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ab791c65498fdf2523e6d4dde28fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fc3d095cbdad5bbe56eb3f81f80d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97477e0aa7950d04398d6b91d102631469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c971761bae52ac243e1f98425351ba8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f171922c7082eefdab3d1a9359321471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f89590234d092358e57bcf2ad6c76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838274c26efacc44ebf90863b8264de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd5d59bbfb075d2d5d9e783bd7f63d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fb458e8ff3de51e25e51acacdc1a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e54e8c9bd724d2ad32cb30245cc8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e926b9e129130e93a3cc6e61d651763477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f00acb67bb04ce5200b6f28fdb639478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bba19292556e5acde3968391acbf7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075941d5048146330caebd54954c9a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b5e14afc5bb928910c007b2e0c033481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795800072fa1baa71450b9130c89f46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe54ca0773783bf7500e1c43e67216483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c633f86932e41749a81ea204e057d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7addf012d519c1a6b5913367ab0116485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ec9f4291f8396e0c562b1fc89550a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8119b0e2a37244afad9e1ec62f8651487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c249212fba52854c499b15deb06b124488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24071a6f302afd7d3d3bc2f616667b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21184304562ca73320c5038ca4cf094490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5336726acc520d2802cdf083d8fea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0d1b296e047843ef022a3a17ceb3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2cc590afb90b3dcc3f56f6dae3f42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a613cad94c2d84ad3bd095ce1617c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2f9e268936a12cbcb64bb84164b72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18402415d5c3563167d23d6eedc214d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c348976f888ad7499e5557f7376adbc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d9576c8f102d9d39d270c7a5ef1fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e00369e723c9b85aa06a8ee53f2bb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859065e212a01cdf3f75ad13165de8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad27130ed462a3724bf01fcf420ea21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e99fb46ed3a34fd5edfe646502f766502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a687f61b4bd809f94c408e3a93f02b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c363354c6efc50572f94b6ae70f7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0638528498696ac97e968dfd2cc38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e151394cda453421818dbaaac6087b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ced23f645151e220e14f7c8d4ae91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e76e8baeb888547940e94bc2c1e856508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fcafbea1076d19443198242a2ef8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a80e2dcc1ec3a8807a7438e45c5a48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cd52feafe97a4e4917b3df5188650511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd026f6d8e2b6d0396e91afa0b02e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb6d1ea9a747f96e08029b3cf2de29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859378df5ffb91aabc970d82cd551610514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487806e3895df65ecef109cd40310d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d5a3ced6c61b4c8eddc1664499330516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa795afaedd3292d74839fe5b56501517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233cb851da9047dcd5e2b9d991f6ed0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a1a8762b4ccf513f14a63bf562741519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda5e2ff3b80d8e43e2c7abfe3daa91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1836e83296bb5676e7a718167be36a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197f807befa9177c7592cc4ee75ac4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41eeb4516d1323bd3a262b01ae6538523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa83a302d5abd43ad0da6ec680a62e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2307bc676dd15c0b58e793a5c6c5941525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e6dbb620de5c88585783f978a16b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071218429379eac3150e614149a4925e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c9fd60f4cde4caf1014561c3b9f16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a97228f77d9bb8f264033a610c1ff4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22514e4b82dda20d03a0053bb5cc5979530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ecad29ac0228d9d9eda17a70a79c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa67730205ac555e2c9e80fb79f0172532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748615c39feb20d613054cd426d3e80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e84e18d1f5ddf9110fb42a5abd136e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababef9209244b014326287290a8ac7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2c7f0db3b947499c4cbb60080bbb8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403b81a60a6d9fdbe7a5c7b02887e09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e2130b83942d7d8d1160533a52650538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d05716328ddeca58104c48535626a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a82ab8ca28ccd571cdb8522811275d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713f2183533b971db0e6f644eb44ed1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee315c22bd679c0fe9d083e41b342c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dd61df7a17d2d831ebb475ea74ec5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95054d4a628f19bc419dba449203b1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ae31f4ff18c8ce3f59700632eaf5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f628cc6ccb8045e955d9ed008ec064546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7f51a9cf47eee2c9b9c4c96def8ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec25dfb41c3614a6a1d784b7286c5a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc65b4e249fcdceec4ab4f7aeafcf4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92622276ff6302d740f4554b06343e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc9b2704c8a607be3b9f541458322c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b944056fd0614fbb7e2eab77cb1e23a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b41dbbeec73a3594df49153818ecd9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa03f44b2d42a84675fa5ea6928ca4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e29dbc2762e7dfe3ed49210083b5a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff25cfbeb215df7a1505b11f4344090556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08530db2fa88b682b6716f492522173c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb9d9c811cc29df8b550b9ccd3b120558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166fff014cb9e8b3bcaaa235e62a558559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e47d1f94e5030e1732cab280250abc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e424932c187e2b775c1b86d69b9b92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb76b9cc913c24c9595a24d8517da6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40087ab598fb47daf757396bdd96b73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf042b2e12e8a4f982e9f49d71b6ffba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9d6dbb78603b295a79ba2953dd681565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254af11f98dfbf2696f47a71907d44a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0f62cc008c13c150226e0354ea303567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc4b353f779adf004f565044829b64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a69281af3c90ba2c0e491da2ce0f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81972e4bce5f6887021fbdf998653005570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5c2fc20e082c085ac546514ddec62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078be4c55ad324d2922065ade233347572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d8a84a7f8fdd53ae7e20f190b48d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d12ed74670c750b369f31e95afc466574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168c4c44431f583704f04573666f31f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3d74a38564f50d8bb51bbc7b582d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbf5033663b638a09eb4e6c930b50a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcbbad0cbcf00d91547e9c129b6945578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31eac3fb6fdae6039ab1d9b7a9083ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868f6f0ba5a47f8ff7e2df94aea50f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea14525cd1f8c629f4628949b8b056581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457f2e96fa85a6771116a23302dc9a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f654cf9741b5de0e092da9f514a045583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6c5453c0db0ffd5e1631719dacd14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9f7e1a3fbc483972418d52f99373f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209e2da6bf81f85258985501bc5b27d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60fcc7d0a4de7601d77aec7fec1991587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c7dc8dc1af2b1b5435c91e2760f0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74420104b4aeab3a6adf5d7c8584f522589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731d813cc631e8a4a20088c4e687783590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6448fde06af4f661899ecf4ad2e0325591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cb4ec7a7c546faa5293394c9851b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ea607141bb273db1cbaf53e7cc5fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09a334d1a37d72e4157e0ecdded8ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a529128e259b3e4b8ee13b60f45d8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752d16f7a3fff91dc9a3c8fd21d5c12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba8c17f78e5bdcd7de714191dda325597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7c35627e14db6adb4c7b0d72055e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c79937c4be7d4ea70d87b553f214e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d22255915e2ec2e2c0bd656795abb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690c2c6022bec0e9936112a12a1053a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d68895033f1b3ff4164a2d12adb18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd4f58471e86e0453efeda19df4848603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd1189674cf6e572ed03f8ae415e09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9f83fc92f3218ab12fc9fb918fb73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a6c08cf9f1c4acffc76221492163606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b0317a89022240324904e5a68d24c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121a21c3b06907a276af81901573807608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990e25123c98b46831f2f42f7ab6925609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a00b1ae7b7a0dcb9348b0e9b5a8198610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635b101c0f310b7006e5d65f55f474a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa15203d4e3dfedd544bee3be1b01d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4ad4d1692d86b13443e58313d6be0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce02d8e37af75fb63ec0b786de5cd96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb0502b9e2e58fdeba617f30537055615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85933209157aff80fa800e364a0dd38f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e30023cf399b396151d001a154f94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f156016d8d015112b09b0aacebe39ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7622cfd79ccdda7f3e4ace1fbb3c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd806cefff0304e7ce3b77fa300ff663620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12162280ebb53ba45ddc10da2390dd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb239a9ad155ad85b6065bf286d2c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f591fb1cb8e6df026375ff89ca494f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c63dd8692b2c741ad95d9d8dd622d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cad1502ae5c0345c690054efa2d68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edee48c984a0fbd40fad7fa6913d5c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2452bd4eaaecea112009f64e7c4f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f5ad543a110df9b363207be87e54d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9a8371c223f843a6798174e5f39d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608c0e43e3098d8ffe4706707ba4bc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52b403123f53553554edd3a5166f8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493abc52f55d34d66af99f3e75493bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58d48f10b681fdbd500736ebd16557633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904ecdccebec060a0b75f11b573f70e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87794dc40610b1d6719316b71d1910c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a1971bda515418eda6d5ef62fd32d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec455da13b74a9324e3146e31d67b03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f958effdc35a5466305e356bfa68d0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21217c5f55c7facbc25c0c2ab1c9c6b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547aa5667a3524de915c247526689ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517048347a49da51b8860dbaed8eb4fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1354e4558cfb00cbd38060a880f2545642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe324d488f550c8f54c2dfbc13240d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4247a11975bf6b343c3374fde1957644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59db1c8095b06ec6feef8eb2e14fa35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344608512b275dcebbc7c78d5a6a0fcd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e81ed085c41c4a30a8dfb4cbc76ce4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569f118ff9edb481eb901e9090f771d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c57a126e790f496284fc4e20d2863a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c772691d7724b8bee1bbb29822b312650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b002b006b7106369168dc0981988a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d93f2b1ecfe7c44dbd9c596102612d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7c9c20f6079290b7e2be93704a88a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3f650cb01149c26906a5de34f8315654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba982e2f32ca7b0955e3e0afaf17a6a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a95b89613702be5da6f512f2466e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135ebcad25e89f434d81ee1b2c63d15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4304ed27d2ee7a855169c18e66640b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bb0717e30c8537dd4c96b9d193ad3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff7619dc396dd129fb904356b82965660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a03bfb135a789b17bc47f2682b52fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df439d9104607a55b490aeacf7c90470662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7b33eb687f3550a7ec728a3782db4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe645e1c0c7eb824a93db50ce99fab40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92017475a1f5c86b0925bc0c3d7de1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c269fad96b61ef24a00eb4bc2c6144666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62a54ec35f496a53e1838283e08167667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff6f4281620b5ae8beba76dc4bcb03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9d6c954d4766968a62e152da585ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76084bda14ade3c94d2e1ea4cfe885b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cbeceaba39072eaa38bba6da2c983671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcac743f82f5bdf4945c5261ecbca2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99688f8e8317b21e18af115e889c7a61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2448757e23070e9c93f9d0e32aaf98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd784158d6ec3adce68cb0e536590d67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf5b2466efb2fc32c20c35bfebff8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd5db7793f95db6fc55c122e9ea25a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89965a43e876587f0b4c7cdf33ed4c16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f086835e92b50ba7632cfb13dbd0a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb3449ae1db66c4c4dcd8e4c0815b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae903358d8998ec88716b7a68e64c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f07cb427f3de853ea69db513fac26f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41a7c36e43ed04b69a109179f373d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94288f536b1ed642ab0a9080999d998684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a299324a7c4891f48d25b21c55ac4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d3157586b25170fdeb59dc782b09f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd516214582c38ba320c47021bab666d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52467290c44e9a590f209ddc92fd3f62688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74ad48d50e370cf7200a51aba9f110689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c241e510286227725032431ae060bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0528413b8e913c7148b311572aac4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a9a9a3131e8815d72839b97d4567d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22cf302b19f5e5c9481099cc2e2356693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef18343d7029daa9ca07db150ff847e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d2f7dedd96fdc9f9d7d3633c0ed2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e8bdce14290b1f98a71bcc1e802e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e343f0182d5dea10de96f659ed066697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ef994bca19ab826937227de1ccbd4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e072ff2e4ae54fccef962f45934045699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a77993b97880ce05a4ef7516b60eba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeabb040713ec0ee14f056696c4a49c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b814994cf3644b5565ed35573bfcd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b978cf25b86e4fdd2be4aed030126703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528a7045750d3a134d57c6c065bd71e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9ae22a0786647d6e654b0a76ed72e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240b031e8fcb4d1938fb66ad9e1b61a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac3850b136923089aa546e3864b14e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd8fa23a1ef487d32fab1a366d2cae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d87d10af208febd59beacee90fc960709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa13ed2e9ea3727905a8e1b6492d25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81576240cd22c8e22a40c5f398b1163c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643c08dc740491806dbb9c6952a2d74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c0c108b13e31c81260110ebf659f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d172de04127e2fbecf63955a66ed1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c195de452a1b6b20162ef80798ee9c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f147ec29273b95f4ad4005e38f2b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c632f11cf7695097968dbf88e39ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063efcb337e3712c7ff569eb3c7cbad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ce8dc4f1da0584830c9612ea9137b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508a44bcb233db795457b4cf55b465b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3181601cfa7dc065089e438ba2d3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fe4f8775d5bb694c40d17fef16103722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8348fadc972c7151c8f993bac016e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31132444e5a9d2e23faef21a8bd66996724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6388173a3e4b1d8581244f53d3f4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882c97798cf114d9a09c5afb35bd7c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566363aa8c23f8a1fb0e31de30ccb44c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c5d77d871b9ba7d236dbe0ba4fc0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad712d96572b9a003d3efcef310c2ccd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a36c7ef4694301ca0f88cd2ef1be4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5459aa6f41767f4733aabbd490e7d8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f214f920e7424313b6658a9f3e7e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbe97d29a69db76e69b5fff7a93b36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f17aeb91e7f79df3bf57dcad9b22e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393c8e6056e5b57329998be6e1061d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5781c539ff819d3df6c71b066c23528736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2db207e14673853a8179822c0556f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c7fbf6f5f1d22bc02e2225b4d82c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ed7d187a0711aabb4592cd14a60fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90e36ff4c2b398da3cb30a45d8d933740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b6ffef7a5d2ed7dcd84ae5e16ccc5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beefa76989e833f9857b37c0f8dcb53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa788c2678bb86dcbbf254a1d555690743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd44447f7e638b4f2190037bb204d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e5292e564d1978b46ca043cc13daa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c0abdca9503a8164f03efaf6b6505746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d44285b9a2de967110cfd4b2a3af07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef98824fd4d7d231e1deda02748f84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b2d74fd8cd4b30eadd4f3e90bd6f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161f1abf78d149700a025397d848212750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81f6060acf46741e0a53bbf133d5ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7670b3bb72a163e1bf5ba721de0541c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a87eaefc6daf9c2bcdf8031a53e8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7582dd7fff16ccb5e30ef9ac957e94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c815ae7559985369fa05820846271d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36469c7382cb8978b1fd550d6928672756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36be98210c9b26ce2082943a5fa5ba3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e3aa826ac87ab216c489cfe55a26d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb31d706d84a8e5a3e350ef50c7f725759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>