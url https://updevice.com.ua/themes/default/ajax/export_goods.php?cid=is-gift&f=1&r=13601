--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e150d20b0af8ebab1be0cf94f39eb111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f94183e62f6ec9cd9035b78155353c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb8aec39bc044470051e55c8340d6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edb166c967200758d0c25f22aa7c294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a12618416e757700175795bcad57595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475722385b01bac8065801d1dd7329b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c844d7595620b24cafeccc296c537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143dc6ea173d15ae4e9c0512ea002a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aed54e4f6baea836f1247743390ec79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83208774238c16ca335f71df57fb94a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a03319c4b81f8767af408d4cde75111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769cf6449f12cb6dc68c92583610dd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89fa92bb72f4a33ca2175ee0f6fc5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3c2d228c1381f81c1c99d5b87e66414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee9e7f4dd859b3731b9ffa1c173c9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c44427578de4e7ba62bdaa63d4ffc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52da36f49b70d1648019e6ac4ba4ec717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c843e0004b4ad70ced5a90a31784918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee470506ec08cb37f585457fb2d861f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c62a3820ec4e62ffc5460570d5fcf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387445f265e4205f32927f17c53a4ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35ed52e8a6d088a70489051d5c454222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa5fc917e5d11e5a3b1fa37ba0e84a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a406405e1ad496103379b349e057224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83016657eb144fa6e03fb2d8882a7ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cf9287e23da94a61ee752b1685d5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f52ac08c05b4294ff7067a2ab4cf127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bc4a5cdbe485360d4aedb83d6abf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c9ed6b81bf1380793ef79a7054b2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586ace4da6a06df4b98934fa4c82ab630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4017078a19f37261020d0d8d0ebdc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289fe1e40698a67a7322035ef07e28332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201180d9fe9174f683c77a22880ff0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b09c8a1523187517c6500ebe09964834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dad26edcc8101f541f4ac3ce30ab7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec1154e2a528b82c65450f8137c0ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb3e9c84978d7b8e8e56b1e949c54e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cf8e9f220821c58ad2fd859d643f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76605798d3bbdfd5cc125ddd5d55c36839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb31881b4a0abb2e246f513f91c94bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea2db95557a97540fa0708f60f408f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966dcdd20c48acb36347a9e4121b93142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aa04c77b298166e12b2c28df0fea143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fb199a198fb6c679aad3a1fd405c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1d8307e6cbc87306ef3862f1916d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc549837dfa9d6899d6d3e0847b45746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd17ce638ea492ace19e40777cc123547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bbd42b896d74a882473564a02816d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae777342a6b64e7977123bdea84286ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925c14a16c1379ec0bdd05a350b291350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2c6373cebafbc7063e6bb17d3e97351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7214a49ff98ea1a9ab696331f4a50752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797099140ff25e4ad23dc96ae13188d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c760189dd678503594bd49dbdf89b3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0da054135c0674171670434fe702a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa517b07a4c13463b8e6f445dbd2a9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f24e4fb2513db67c7deb6df78211557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075bad3e3dff7f91747fb6da8dd403158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ee00fda3c0a58e3e7032cbb727d1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24d10febc0a02975b2652b45815e5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01078814a8aff6751dd9402614c6639c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6c8afb47dbbe459dcf6e8e5f5c40162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b930b7dd0bef17b95a18b6dbad013263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac27ee48d34cf067f783e7111bba4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710cdd6ac2260b7ae6bd79b413b389465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ca9a2201111f1bfe8349c12f9410366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd5aaab7092d4ff0a1dcaeb7a20e0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cf354cfaa4c94a55818da5bb8922b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab96ef4ce2d59f313743f87fb7eabd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923a1564f3bb00bb647aad0e1b5b2b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766f07d4ec9fdd27e284de75e88edc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d97ac1c37bb6664229b8c5bb3a859c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242305afebc91a6cd16b3985ec9be2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61434dc911602d148ba8dc4a4fd873f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60969100cf7d066b044ac68d75a56c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d6d88fc8b6618524477be89c313ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa510addf15061664175b5a1f7cd926e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2903f245f129daea2c294cafed9e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bbc3e8fbea46bcdcd4bca03768ca779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6388cfe44fedf666b7f4801c32adc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da66b3411152fd2be3c1e2dc979f7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535f04296b531e7e3b7816d456a715582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e347fd02a2beee020e5129afcb17dec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85658e3efb0c7efbbbf8ef7c8bcbffd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90159d861215b76cd9440cfe66df173b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd1c43215d0a78b89f9f8c12baf00b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c6a96bc01f2162b02988c82651c8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a4ec1fc91d925dd419252463c9bf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad4d3159773b4a9cdde39f34a98da789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d03404e1858645fcf921a6cf6e9ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b3766f637d4fe3b21dee525931f4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c922b0f9c641f6f61505fb0b02852892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a610a56e8ba6b3890f87b647bcfaa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a715228d4c73b16e803066d152e5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0229464cf0b2a9392268fe28865209495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0d84ee8fc224947df2753c1ea940596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21db0146966a15909440072ff482ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511a2f4b7d1cee9443771ec89a590f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7314c2feaa3fb2ca5bb86898108abed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c441633a41dfb3f1f8bc00826f51f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34c0a136c67f12d303372df3b188d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fe014bcdeffca70ebb0b854b457bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8005e163e551a528473a9a4f790e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e665d59255c40c9b8faaae9f965b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a4d3d90f5af885b9989a9651cb125105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faac7d7b96c5d9b08645a7181f77d37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbb8c7306bc64f38432c30eccd1aa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142e5002e19978f69636984ebde22ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75422049891060fc77ad8655d24876109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9d4ef8d4bd37553debf54ac7f8728110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d300762e2ab18d9a34c7c12783540111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f31e69abf862c68dd96d4a261439fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f15914dbfd72247b81fff0fc56f72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45671de46c6ece65cf2ae625692d6059114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ffc4be88b97fc43da24f8cf1970fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689a063385cbbf3422916fba17956a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e9817401aed36748bbc626866e2e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff48e20345aaa549052469b00a9a4cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97faf9bce2c103e955239e7f8d8c1d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf0857f4b4f125c7362622e7587344120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80116eb78d482dc5d2c5733c80e0d63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c0fe2a1a2406366afacceda78e741122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5b8357822c2ac897788909aef50d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d8a5f4b16bca977d52de34f765369124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d61eb57065b34b502f6ae1fb24eea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65d9eeee131e7db193c726cd3b725d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878b3682a81b230a4f3f1bc1bbf4bdd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec240230d5c748ba038d4e35db953d00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ab35c1b857db9b6b333d3f6c61348129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbf8398e1e68a35ef4a102b2d88600130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6805f830810c4a9058abd019e6e066b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be11334a0df8bb7a976fa194b6d0699132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8099d03d2ad504f6bc0ee1069a762133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067af224914ea327159dd76df7f3fd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58ae957d2631bd21fef022f4f23123135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1415d48626faa3b05b9283fce6261f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bafd69655aaa5dd9cf751a9fc5b52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998bb4d17efaba75b8378067cf43e14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52fcd7c4b996901573ff422f1a140d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c20be554c690bd75588eebe99e3e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ee76c55208edb5bbdfdf4c46e57f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9128df4bdcd070670e040dd9d2b9cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5296ccf5211bda8c4a1edf5a4116197143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe401ec41a83c575913b77c9038d48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669d07e3af41cf0dde364a62fd9122f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e1bd2095977ab8e0029c5e9d09a4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64735b5a8d16bba8eb0c8ddd7493acb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272960c577047eaf6785be4acd4d31f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72642a438362b1da1c079982d7c413b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90006689cb2392762c1fe0d0f1cf831150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40a12745c9737869b07e30046ef451151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123b2f4abc6416c27ccd6e84c250702152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083866f9434e478f7e814fcf7209ab48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24060a26c8513a1aec967e6f9ae22f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c8a4ebe711c6ae5486efff04f0156155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54adf4c59c462accbfc269417939ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b120efc5196e4a656d7299fc049125157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fc010d7f31755e76427b25b15a6a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ed51e6696b61c80824c0a8c6ec769159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f497f3665637325d5dd62c8b714337160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a20e67a13923e8fc2e08f0a2baf06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4948ff8b5331599ce15c03e4ac8fb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139397f468e0c4999cb75d77ed5741d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70d390c3826dc09862f27857de690f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb55f9262036552de24702e3a718724165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06be0ff7721072dde3e684e7ea4ea1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0d8f2c7396ff7ac8e3e240bedb50b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388c2980f3681cd6c479e9825c7f724168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d8bcce082fa125b7aedd784ff6826169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b437a2a7173c5e2ce6fd0de0ee31a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48026a6968800765a2d43513f49db84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b855eb86f5bdcef669fa6b591caba9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b959553154bf28062986bef980e85dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ac1afe423b2aa037ded921e8fb500174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f8b5f41bee4f5f8e27f7358dd30df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c314c5401ce2073bc3892d44474cd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1a251924865691f85b523e88fe318177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e35433c34e5427ac777f4a2a4cce1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ce7b2a61a1dc43528ee5da5cce1d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db468ac2f694f1396e89e527398f7bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3517303d94619107debd6b3659e12a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39966af0c5fae138c8a3092227f96c2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85edc5bb9e9258ca3ee04d0d45acc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5521999f3b050468ced8fe8fc333570184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe2dffe3cec4fe406b031356669d54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9cd54b9c957c82fa94189531fcd58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea656fc8bff91feb87f143ab675600187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3a4eff0f198627a2ca190d49387c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8ed70c0c256abce4b444d098f9e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b022c8875fb4eeea824b88f7b49a98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa10a0ec6eb7f73c408b9a52589d116191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec2c4dc6787a28b02e8b0e80e9a29e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2250f17ee770fca189538b861de8cf3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa604cb37a342cca26c12a8856b157194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e0689983b4bdd99c120d4eaf2c9d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6f455748b27c41746e10caf5f388f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d89ecf3209ae8b6a1a894c5f9c562197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba9b62726e578ac39af4dae63b37c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0ad76c94325152f09e8f55970b3a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5f572efb91819133b6252c81ac285200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f7d2ef54aa306c8300072f7c5f635201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423ede67c218f3ddfe4a0da99ba8036202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b924e7439a8a38db696138c2adee5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57975601e148d0107147a86c597e47e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af6f9344725baa07d6231445cd5a0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927c3cb059cb974229bd31edf483699206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a3171582af11ab88b94ca41e0060c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4345114815c0ba18cd0a0f7c95865d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da0abf76149e9ada97325c1d74d042209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31e53eb5fa0f1d9a6be5a1c325eb16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319f590df5094597843ac32bdaf6baf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2467f897d61494b63642398e607729b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16536a3a3eb09d7ba868acc18ae44f40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656363107665351870bac9d5c0bc99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd05572baa1e349e067df0436ba538d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7b93a7a0d45fd3c858993c1e3d0ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347223fe84f32332242f6c4a22aba8a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb239bd3da2d6502b6ef50ba22fb54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1057bea2ebefa7eefcf0c5f16145d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959762b0a5eaa27d5eec79a91959ca5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb370edbb95234642523287a775e01b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf5cf427a9e2ceaa7dd33fdfaf64d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea269dbda09d561288cf3065cb0cd87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479963e898d06b29e8036a4fd55d0ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41519ab71e5027c6f198fc6cc2520b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6eee859e57922baa4af141e421c91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8914f884c9fda58243c0e078222c27c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d27c9789d07060ad9994b981a8a609228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c73a04dd1ccc2c667ba9ceebf19d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ac559a0db75aa6c8a8353ed68e385230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3ed553d68b0426cc5cbe057d40a5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d552abec0982ff4e2003ed364eb43ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b2a7d374bcbeedb374923f60abc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b942933024428207a9fd20324c946b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8d99135ddcf349b549a5c4a836380235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663b4e043d05a5b6491cf34e4e79f83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b20cbf084f76c4973e0439c88ceac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2d76243ac4cd0aa96f2c9c488f09d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87574afb119139ef040a2a0e0c9cb66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b7810f5aaf868aab147d91bbd8c23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b665698ace427f4144965faf7eefb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476ab476893e142608b12b712b7ca14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29942a5b0945b478c1ee98ad17c439c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69773725bb85fb0719d99d57df43c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144998426f38a5d8a2bd274adae8861245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499816b3a7c5ba57a46cf6ad5761c560246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b15af36047d4a6725872d2d4be633247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a803a67b7711a0ee541427e3f7a25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47efea7536092e501d70b4d2421244249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f1d14e25306eee65f86ed2fbaca3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2d813cd2a1a707198f81d50d7d0fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfa0a41c3d2129483bfb805d73152b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf1c5c9660afbd2bf41c22de42c121253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90c525c94b8a0f849ee6a3e822dd35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af57c577e9ea61cbb7b81f93becb03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba690fd65fd1959d77ce89fb0510608256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cc239f62cc6ce3357298db5cbedc0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76730e20976be8cefbb26ee338429cc3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c860f6603fe3bf718118d8d2881a5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746225f742abb738e30700e47a56c4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c7b1edc78e40e40d80125612c8d70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292e68f8a034c9a3fc8024df15d9c36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781f359c92549aa3acbea3d51f44b8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409580500e8fcb530f6b3037243e15e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785bbbe9095467b9edbe20d32188a37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc591b2af6406917a5916fda9c624c10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3deaa7c36119ddcffdcaca242912ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cc2f9fa9001e5cd6b2e88567ac03e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde420984a1b60ef7fd2bd6012b098f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586e61cc6dee47d19414dd2dd303609270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f707912a97d596e99fe3a030cf842271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9844f483d1f8ba628014ff6bb6627272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34b582119ca7c2909b525f720435fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2ad5cdb1fa8db997314142a4df410274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383871e06a23d248a129b9c43bbb9f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779463833e9a9677dffe0b42607dc9b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c1f2500b8d2b61315672a03d0f8bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ac7a334f72ab1befec583fae75e1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f50f999750f73757504b7d4d0fe28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7959da441e3d61ddfff16e5093c8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78047e8c74e8397acc96a8be8e8d497281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e435e8404209d1acb548d93c63ce2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b9f04df480a6527afe9068361d909283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09126a52452ca54a35b0ee209efda49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e40b7449c797b16a59f3f56cb70128285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714f15ab986db2686f44159ee19f48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7859de0ed4f6855b842e158acd91b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc4331eaa9990b5a95f91539bbe17d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e64a56e66929a57b99c0400db475f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d88d56d746dd91bf83e28af6408c9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4657c77a0feb990b66051172ca0428291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cc63138ccf9b7ed02160d7265dd91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d71421060fc4103df87d67ff47e285293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d502d45bad23ca1acbe87941599ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2a7cd7ffc8973f241ded52fc8ace3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d8f69d10a61b851987e01278c62f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760abac808c836e644368752b1de0232297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a230ddb33fa02d243da82798aad57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18584605631c06344e845c71ee882299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53634bfb37c973fbf9a4ce966de2336a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5268d2cec6a3e945b314589271f834301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491940ee0a9d4d0cdefe5a962c66b913302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc215a02165cedf3ee5cd97e63cf5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eba30ad669bfccc5830190db7753d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccab963768fa1b93a02e8f8f11cf91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5844dac4fbb00264b1aa06a7f502ebc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd353eefb6c6837fe628386fdfdd3995307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffab06379a406a5de5d70cd111a643308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a3feb3039051fb932f88a3ef42d3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a7f66d1820b491a9f9e6e04ee6fd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa3950883620cce7202b5ce5e38e7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385fb1543d3ef901421f0d075c6bfde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5f450abc91c0e3f01a17a0a38e591313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9306a1fdfe6117440eeb37427e4048314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3534c4efb2c1fd355b9250d627ec886315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31710bce3af3a644635dcdac4bde6d20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f303aa489e06627166d04c42fdce6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555e665467f0667d2b80618b346e40e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f20100ae2fc87b931dd76649a9a59f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6486c75adb5a31c9a58de6928ac65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f2b185492ec751eb7eacb75f9e9c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fa5bbeb99ebf150d704c45ba810d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38b72354b8105a0ef4ccbc4f692d57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259633b1d34484c09964852ec6688ab7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823aff66eadacb28ea346097a4803f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4f32f47cd35002a1dd192b9be28a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12f590c0a2924211b307d6ae609fe5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255801b805becf1a283063012b15618328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63663f072160957dc02324f8083e84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc9d5fdd293f73827304f4ed6469ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0956f5367866307c01b888f8904a23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557f8be29315b2ddb9399e94152e819332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8db41d859cb221e3a7c27fdb5bcb3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f02c9711712ca0533d948ed0a5ced334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6073004c94084e9449e7572793f0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fe62a45ed7a801023ddaeeb3e7a1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd30faffb9df604175f29a5fca3104b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e5459dc4f9f2fe9e82edd5f1f0032338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6185f16aed3c911020e8a22166655339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b40747caa7c3cb23628e76e48a8e0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d908062ab88fe40299b2e92724365341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169a3bb28812b1c9b0bdbc285be41ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a71b5902789f185f0fbd0d5fc6487343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828d6a7d4ced09d784b8322b9f3960f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449287648ffe9896feabbb33c0a1f1e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705717f3f68eb53506ace830b340b2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cea63a1bb745a72d0e0d9232915a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c27f72bfcec08c9d41b19518cfdc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fa3a720bf4babb4066945429bcf41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b620a879f270ce4fc54492798b369d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a15e33b7f806ea77f51ca008cdf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac78015aa0872e6c986b35992735d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc229b59da30061f25452a88fc8a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e9a2cfd3866e7b2454f59945381e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a178c5b268bfb8c267cf7dd9b10c98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144f39fc7280b24f213c7307c780d9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362a10803f86385e7fc6ca8ccff98a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f278f2b4378ead68e070a2e350477358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa163496353b48e98590e274ad1f8e2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e52f64934b8fd4b1cd8a67cc9161360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050e4224ec74432de7da5065128d729361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cc7c3f99504f98b50abf4e4d8d10d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af0be04c2a31a77bd03efb268bdb21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661bd43500b8d63c580ad50ac837529364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7ef837d2ab48ddfefee59ad0523cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5805ffd83bd6a6e5cf61c211bba48e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946471ec0ed7fdf9c71d8a9fead0a47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf1bbbab33a06e96e9b905f69fe6e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a47628737248f66f7a3e46feb52298369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be88cc15c02245c0d1a832d099fafec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dfeb6d698ade062e05f3478fec7bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f5bf9957c77712151af778a4c280e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4887cce3b7f168e8f3da0d97ed21466373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd8793f032a1259929adc4a946ad21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700adae52b19a6148a8456e5b2e763b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e545e463cfb10c311f69f13e38d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50507c1aab43c2eff905cbb3025e3c87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0df12bda45f1819d92d31c06463a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d674e1b5b0a37007ec7ba6be0916c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f57c9a3c2f1406a8e97a7b15b5bf69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702e600dd6b53a1fa04931984eee4ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c329a724aa5b1cdd7a78267fa2498fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20064c12c9d63b03ee9c1350eb7e3c2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e7b024a8c79b226e4e0eb119bd86f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dbe57ba866a08684b5285231d6b68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2edce245c11b41c189e201e1ab93e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d15d4074e438486abcbac98b746ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491f8d509f07fadccba4f100546402f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8338d9eaa42ca2540d3cd1f6c5eeaec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127574d3734526525ef3d30c2665622e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b90c957848d80f409083384beab6f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884877147d8d4d03c65ff9d0c9a1f0ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c51387e8220a510fb1d44077af1b25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac9fd1830f192c0d0a0b7fa9ba886d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3586b9385fe527218987204821007a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f244a56f53f1d8f00d4fc5abac70c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae503d80c8a8a1b67def5d13ef78ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3d4ce8b5efe948970e67720678559398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa529ad6ee7be893714a7fa0b2b558db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e07d74cfc0f3a92678b806f072ebf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de321bb861ed86d0859cf2cb5c044c5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a9df8013371ee718244a84eb7ae26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671445c7ed71650b33ef9a284678fcaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b3bcbeddca11a300ab52900750dcb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49103a7bc5ed3790153ef5196d7ba1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8308a538cbbeec06597518cd2785718406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec238b61cf112eb3ab4f48cf0054f0a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab95f435a45460abd5d32b92d15334408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93141b5a674b0e9ebbb1ab04f467202409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f59b0653b44bcbddf3a0a29ea56f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fec63175e7be12f266fcdd00497c7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac311077f37d2860fd9c00e3cba3673412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd53ef7d97722394f9a0e936183267413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6dd777e1d58df215af02a2214008414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29448072aa1d8a15fa37cc3ba1fbff9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bba7e6e2aabc61753ba99245bb2904416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba714db76a3a80522f25918a30ff167417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2c1dee53ac46376c471859e8ead15418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c733484a392762f61dc297c231925e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9357e014710aa6f7611407d1cef8a91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848deef5676613e66e3122abdbd02dc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66569ae6fcdab415e3ea70e8305a98d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd18ca5aafd023dcf2d9ebab5dcd864423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b88f8e173ca381bc1083273ef48f48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82d487884c6d1dabc38688e0455028425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6ef0c3b76bc3df4b21b5eadb67e5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b242cfa78a8a13386f5a316cc5ac0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1efe6af3ec8a8f8c680923c8158bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7758ca1d7dfb190942b20a527b23e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeb64b7ebbb48a260d4b5d8597c282430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dce234cefd4a12e05a648066a5322431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec3611e900ab3a5de554cf7aa12083432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2a2c9ffdd395b83b106864590f656433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1a2f0aeb030d97cbba4670fa2af46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300b32e154af08cb11551e076b03185435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c467c1a3833cc566580f933ae720242436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df22b326b587f4255bd72750c134028437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf743df37a7c6d7628b5de2640e2142438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cf12738082230376e8e747e35802f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86545734af07272c101feca2c5f041fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ea7706f6dbbd5ccd12b42774414e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eced8b635ed60e1489919aca118b4a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b69d035dd6d2e43c05a4a0158fcb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e342346de67a03cb9f72a7e600df4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c26b5bcb81385c6d6a6f58918a65d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1df65ddfc820482d100472bc85a58d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9b9425e6d139a9a8e949caae19edc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebb598bbe879ecd0904e883f9d50c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdca39c7fcc226ac50ac3bc075ac8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d068c23d97c1ea4ea3c0b749316cf12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfc7f805128d62856c843b87448402451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e418a9a54d1db03deaee4b39a5d5c38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0281c079ec4beedbc0213691bf104453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50302af56f3a653a336c2fe16a044bcd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc38214738d06de9a24b1329a481e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfe9b6c320a7d8f4dc95087c034e68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e74c38e3553858746a4010fb573bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f28a7de0778053f8762e99dc586c92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9c014ca214b6d5c40a4dbd8c1f596459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4df70d6cc2f89d8be6b7233e0e63b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8893ab5453e4d6cbecdc7eb046eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c159fbedcf15ea84215bdb03322cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7b05ce79f9bef57368e4339dd0613463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0ac3208ad25ba3dca72db10f47d9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb41fabb29a572b42185bc10676ade465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431799e2a771b80703f27a06bcbbbe6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176483c414684695e4d94c3f616531a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94323b7e4f216bb1a273dde5b903bd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445702e458c548e34ae28b7c0e1f33ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472283ad63c282f581357ace1517b0db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c11789dcc4da1f9c25c8d001d1d34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cf8e1a0ec7fe7723c92a5b03da9ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2d3d8767910522e193263b7f15203473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ad30d0e6c8e6bbf9a5f1440d0e50e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c804b51000102a8678b3c7094a4df98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaed3e2199e55f5860f4e428fc1b8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83723a150f5e1ff19d646d430355422477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f89f7b8a44ae42766eb62adf8ed7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab51c75fc79b3fc977e6ef8fca2c9a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801e0bb7d8f4e3b3f97ec36e8b020a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ac58001bac225b935f542a9769114481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25403e2f942244f0d2758cdf02e9b39a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18ab40ac6b15bd378d0fbc789dfcd1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c7fad0784b9055c8eba05a2175e72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f614b749af2fbef0a66088883b0494485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ad9c391c4ca643af197e7f886a72d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9902937b196afea7918197bfb58c9e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884e9583e6cf43e1388b57a394562ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b90d0ab58f4c07261e1ab32f9139d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06127234fc1186d9e0095fb85125673490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd05ebdbbc99fbc9f6d5ee58e8c9db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108340c4a52cefd8d87c1bdd2eed2306492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c51c22113da387a6693c5a9a381553493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f96b7bcea5bebd6da03cddb7f3e5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0254fabd8e45634305619ce36aa62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b84cf613f18177dc076ddc7c45672496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1931217cabe7cb8b08de8162c80f292497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f31cc6def31091e33e86f1e97da4c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca076fc29c662c2c6268e05e14b4cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912786dcb632e518d238ab7d07ceb66e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e2e420336d10ab8e7ea2f8ab860f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f27e3ab411c5221d373874d04c40e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe2e4d44361726552c7cd38431d805503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb9367aaa13d4ad946c15361a4759f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f598f7a0da18d7e141df389b5f1a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5499f5f6586d3317cba5a59e76e5005506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d662ea8b22b731c405f7687f61880507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45a61ce56b0e8cd96f0a5134085dd0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5084c07023f6a2becbfca6e177b1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538a43edb5427564983e8d9acf1e8ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a2c5dc2a5a0a6ae003970e2df4d6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229856b79934a98865477a39f43decb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36a5bce0f385d1d750e2678181113e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d9269c3d343a723627b7c8fa41ef0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9d4bfc880c44f9482dcf7458649a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c79b690173341eaefea0fdc95e3a59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507e5e8b8aac83005a5e03a656078e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9f46a7df0469109d9ce42241734cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d5435c1f6f0b23faac6c7102a9b2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e5f5b6d94d44ed40a1009fa648c73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1920a3ba6ddec1eca525966a22fd8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094c76e19b5962c3a83c92c57a31d7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e128426cf39286bf752840c1d8075523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957706fd511596c204fb9873911e7d6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f211fe7510cb868f9e47aaee759584525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c160d61ce65af0d087b8b3669368c6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fd968a519eb877172d44772565fb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2709b1e33e7acf30491fd598290d0ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374e245aa5263e03cc8664e2235b8b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623381145ef7a6af09b3e29af3b7fa19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37331c2754deb530f1eb6437667bb27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36251cd92560a8d76fbd8a7bc4a7b238532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43df97b304f4e96af644729d84049b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65694beeba40b6a7af6a9412f79a6584534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073411b8062d4b3159dc3a76c57639d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4780d77e88316e3a08e188e2b3d5eaa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233188a90cc074248889220457c0da0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804d6d85bb131a787bfb4e4a48d8aa1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e4ca9cd105111b5c03fdbaa5ccfe7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ed07881861ced7c7bb33fb909a5fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfc0ec15f8e02915b2dd10397d6efc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f9dd84c59d9bf409aa43aadceb837542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47abdafc1f85fbc77bf8c6eb6ef2ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea19a89d45f3d761cff76882a26293544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a43cf05454009d598a4f45405d3e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b1dbd4784b28e86e60ac310c301a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f435b268024866e62c259e0177214a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424009b05551f565655bcb277be0649d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14f44c26f9565a0d5f0a293c27c63b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bfa12b32f353305788317bf9b92cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc214b6e642d17f2228934ace5b4df61551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4e44c767a052b774bd735c8c0e958552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04c4a4ddda62531a52fb15c9b01c84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bd12debe375dbf8dcf46b02ee0ce9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751aadf3da557ecb038305918b94a5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469501a19ac25c441114f885ee5950f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f79c384af73424d053ac36d3e7e2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac154a8b42379f2a993394fe2b9d9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3a696ed3f78a5ad38fe8fd063f7b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c337d80c7a476fee793591d13acf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196455ba3a0f97345ff067e70a17099561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4156e1c22fc5920a17c0e3592ba38e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebda16386fa2d4066c6c7696d1ecc43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baec5c65c28ffab086a1e6541273f36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660b6134f68d18b049fecb68f16af62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259f3c88e36369c3458afa5b7b187ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47383999363bd2dbf5a73755144aa0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ee6bf4ba98175c7a3d577c71ff539568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813048ad58155b3acc112e97228c160569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39b7c58890760f804fe5e70026b0dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81e27f5c6032881216733130871933571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b912fd74e62c7a8e16581bf1d1457c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3df081ca464fe1079af9fcf6cdebc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dea94dc6a1b8d4cc0cd104bc251cd1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1fbf830c8613ba2152ad1958d52f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e7178063d3a4be35196a1edf941c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6846458feb8373c2a90095912865b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5ded4dc2eae4bc0755b63dedd5040578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b180fd073bff5d645f573baa90476a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a33aa21066efc8b8e75abcc6df63e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c1f8f5fde900fdb71c1cd30dce548581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cb1a480db754e4f36788484d01c54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e883cbdbb06ea2b2aed8ecb0c1eed8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23bcfd67af188ffc36252e01eaea7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c92ecac84d801ba75f13cebe650e9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aad52ba0d563df9d8382900b8e7cc7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32851e51e7b9abe2ddf171840cf407587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4b2e92bc897e4bd557164945c0a42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06238ecac1d0ed9280c671967adf8309589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc426edb409d7e9e3bc001c0c6263960590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e4e8a3c74e5cb6130cd0e7d297634591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ac9f123611ac21dfff00784af24e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78433af41ddba264d3b854fc7c036f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d29fbcc7dfed767d55542a0bf35b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe5f8108a9f012d0a81bd299856e35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a593c4085a61f33ef9e1bfbc79b0ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb18e7d87ec45917f0e14875ac22e17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dbfb5cc240428fac2eaab34cc85ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ed62e992fdcaa933438c5ff92b967599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a1a013dc2d05c04ea8817824e9273600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beae1ed039a503579bff9a9d00309a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70042fb80b00f779a5ac76bef4b340b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11335ecb9344f4f2c5cd8118c74271603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167f3db22a8847a60a989b53b67481a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90751920abd674a28d1706045ab040a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572b4993f9465950ba67e054d75fe0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e4e61af4c67f764873685346cb599607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b23a227239042fbd73326f65c30c6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a028e511299f21636e90fa697f48a76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6083792baf66055bfc49c501605177c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992532161a9d650a8ac305e8c4ba0cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9e7e3cbab4517b89db3ed935c632c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0d21b04be1dd9623e460e97e18d31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d300601666c2e0894e52fbb6ea0db08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcccd115afc95a5a6bd5faed5569c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd319a9d895b7621f024ec9ddc2d4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1267751d4590e66c5d9771e67d1330f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281419f12251cc67061c6fae54380d4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d096959d6c87e248259c4bf634558619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3fffb3f747d269b6ad46ba54a236b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec08dc33a7431aa8253fb4c7e59081621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c908cde3ee1ff3bbb0a0c6d9ff07bd0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29530ca2361b39fc447a25888a9542af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667bb5379e57904766047cf0809982624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd98545eb69eaf2e80025a03c76113625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456e53191e3c0084c0e4f802d6409d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cc1662998057d6b4df2a65aac19be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acec12b771a61542fb08511583f1bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778ab3ee95661e61b75fd47dc1e27a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb88f185f17e4131dabb78c161a131630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95837bf280e8e9aa00c880a5f2d53d58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bd4d209f487399219ed99b04ab361632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521efdc721ac5f7af0e98310c9e60e53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666af7b99df393bb6a2a70c9495f7615634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84f4417b8135cc84da378286b178de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7fba4ec7efc27ca68893cd6567eaf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d08b98220ec2fb872cbd39e610cfe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8cd0184933dc2004edfffdc4995a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1fe5b6a50fcffccb0a0938478e7ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e54667cb2e5fca2e595d052d7e29a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dda7bcccaa3e8e73ec3db846ba55e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3ca6087776f11a92df0ab04701132642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae52780a35dce55b82b034da534644643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27628d29156a92dbbc8e539ec6a342b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806e4e8f72d2323cb5f137f0d1573c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eee01457d143cf901817b1ffcdb30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cf3aea8982d0b7e828821eabc0a08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca840d0a5f501fdc599ae1b2ecc17b67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d432770d679d000cb3b91e5aa3dc15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d0053f3c6615f65c5423f193851f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92debcfc7d2298a382c428ca4cfbf7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dcbf349a9611863beee3ad9823bba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b091853f6a3147faf9e12e30022fa62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90ae1dd93e1ee9883a2153f1a59d86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20166c7391117c9ec0f0c9716c610d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9838d1ca5cb2dafcd597792690c528656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7d90372c82c54ac38fc2bc6a34bd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624276c4f37744718d301a1f60efbfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbc56f7139bb626a2171ef643ffacb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f707b9da43b9bde25edb63e2314aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fb0396754c0c81b31c271725b90f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471b187d5ad32455391425ce4fb571c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623b3f28f604286f2b7f05badacbcbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b2a3bf80e1ebea6fc4f1d1b71b5f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a72778814f4241bd3081f072753107665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a9851417157913ed80e1fe79e0be4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc17294f8b25f0e2046f2271c7c550667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b9f0ab90bb5df0203f6b45f0dff05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73193ab2021671afb45eeb107f1fb07a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f72ef32a061642bab98035f32ccdf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d747cb4e7062f4c4daa1ffb21c6a8f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56bbd15ffc5c8105e0b1377fb1a6d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415359c4427d1885e0dfb6f6b0fcc69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f92c08fd3cc7bd491f955198f1d20a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c307be0191665022cafb4e121717a71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6315403815c99dd7e76178a04234807676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011589b52a7321c31e5d0950eb86731a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca16e4bb62ccdfeaeb58c6a0c4d839678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc55350137880f7bd8669d314c61de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753183e67a1fc5546eb98bc426609fa7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862b7c73fe918a1bc1ad4c8c29873f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf382c5126f3817b8fe9847afc658da3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be283ee76dc5395499ebe4fae2ba6cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356fd9d700717ca1b1eb525297d09ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa32d749175435b358d65efb9ba0ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759226bbdd7be418dec98f232f662e62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca00a3ff4f8a0a289b59885c1e7fa7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bda4a250d374a6d72027a2202c6a9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cbf5bd66384377dc31c9b48b43f88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bd5c352d99bfcbe7f5dc68b30e115690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7079767620d23094a346b67d6095cc3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9f620fcc106dfbd88b7968b42f2b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f13a10205ed36ce67ee1858e04259693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cb8163cd80ced325173cd5b86675e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6dc04d2b91c44c9494a2da6a2a1ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0683bf4decafd25e89cded7a2f2a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c89a1aec5cc184abb6835fff8d758697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed5bbedc739127c76101c89a196d06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894ae95ea6c086daaa6ee852ea62abe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5744650479f5cc12dfdc0fb81474ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbe95b1126ca6df57a03b6da645cd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b988efc156aac33680bc6dc0cec76c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0725cba135acc573b535b3edd7346a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da5bf1802099e5f43f1c3ab660267e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33b246f2de39b6ab85fbccddd7916e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b52fcf27b30567f6e7a41d896e434d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeebfb12ea98c951c359aebb27c6351707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c8db47636da092a329b92f3fcedb7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda7d38fd260d492a7c23645add42b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111b4766a0958d684f8ee0e331b5dc3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8f728fed7f210922fb0482dabaa99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93429f5c17544ac7aa89ee1c3c0832b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4c337641bd7c8c33d1ed0b17ca297713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495b92faba80133113062ac260bd801714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad55042b1c3aa018c333f890caad78e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38fdc98571570300a44578ecabe5da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae7d297b4c434354d64e78b2b7d0c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af131dadb58fb3f10d4eca63cc2c4831718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf9047bc8a92cdda59cece78429d02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5855bdee7750b843fe1301048a5f707720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46f4b5ac273496ff69e1932de9b022721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660185c09adbe8380ef3850955559f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ea9730bf77ac8c49ea4ed31fa5c1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4a8d86a52f88c7ad500e66120b6e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5970646e02a3272a9904c7d1997988725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04876c1ed8d009c4d88ca088804e36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525b8eafdfb30b021b6d289ecd3f8a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f812505d952acfa6cd4c695bb020d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffba56f1aecf7c8cdfc098e02ab2ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f796e62fc7d082d8c8592c7b1ffa3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196d08db492340f901bf9edd07307c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c07afcec243e4cb574ee440bca43ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5fba4a4cb1ba41ef4d948c10256b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001074fbc548305d93d948c7c7e477f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d401e467d2fca82d99f9742c4cb4d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1e12c6737bbbfbd38abc4fb0c7ad9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a950165b658a4fb67e031b88811d7b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ddfcbf1c74aeee793d9157873585a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7b1356873b07974d6803eadbf65ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000b16eb2665939407f6672226d7fe9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39963edd9c27bbf4adee24b595ed31cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783856aef7616ebef0b349b72b4f7b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd3749e0155772b97edb18636ba602743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b5a9dddad3be3c28e5e44da39e8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca447e5b3af1aecbd1800fbfe2d7dcaa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e89da5bd99f9284be89f8d51353a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f1f07b72ef3a9cba6c19c3c9b4e79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482914d0c4fccfe3b832cff197cdf3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963e5a9bd507a0ddc8cf5ea99b4256d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f474cc9f9b8787825c040c8fb3d05f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232e415736c118a03e8dc9f9516ca62751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c76f5718fea9420332e7238360ed8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014d2aec08d4177294a61ef674c686753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00158c192b5398d366180087dbe77441754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0deff50cb11e500de4739e949362b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8732649ee81e7e90fd7851d523399756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b64920b5ce79b68bffb12aac450cd3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613b0dd30fabe717447d8eda1db9d2d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417d4f2f70c09f8dd1d652e2748feef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a4a39bf2a4425de59efbd91f667771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f68ad531fab67cf6ea1aceddae90d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3831093c2c145f007d4401d1fa3d6ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935017b28a73961ea0b5f9e3ab397faa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c385f97ef5ed7c5c9868e2ead776c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da4a4161a6fe197e2da2d9c6bcd7a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69271aecfdcf7894216b2e8274dd22a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ac1c6992ff0035da9946d856274e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bd465d850b7e74b2778aa3fdd77eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0ef7e7e3c183911ee9109ac8dc66a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c253eee0f4933c6bdd7c7645886c1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567be33cb4f48931a25780919a1b15eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38442f0a577654a6a471eeeb0753218c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df346cb92231081d1a613a0eb8cd4e3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dc17686922a846e027a3bf5944abf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42217fba767083e385163d17ae9fa5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fce9b88a384b504a04993ce22523017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f199e6c8bded316014e0d65fa30f06e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f46a441910425e8b232bde92d43ed919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b09fa218dd7df6e5463b6de12acd9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d63cd44b5abf4c6a4da696c26684a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0fdcbc83d5eb1eb7e2ba6016ba83222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421083bbd72c1c0f7dfc9256c7e831923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eba16c2999f8f8a101974c997827324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15974c6ced3e4222afc72f39a311b2c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3544ce34e8045e7088780b3def69426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c1e03744a0cf7b000437b3bbfd03c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63262927b010f60baef9e5f14d3a4a7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc63ecb582ce41533b67dbf07dd13929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcc06577e8e16b8d3fe1bdc90e683a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916c92cd769f0bd728fda169c399c4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a2e5ee900973e580c34384d4d6f3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eaf75f3450a34fd379b2a1829340c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480b60318f467dde737d3c1ac22106634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702a78fbefce73f50cd90dec922ad1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5801d9b9dcae3cbf40a04a826360c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57dba9ac2550ad0b5854dc5c054f2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab154f32844ad48c88824cb390eefd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec26b017853a0fab722c127f823499039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c29b77a771d6ceb905d416c6899b5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c2c8164e4e74f6940917daaabddc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2e6d6bcf289860b5856e6d637acf342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cdf91e3ce04f9a55d3331907ef18743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afa40a6d14654647c1cc75f072d00944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4fced4fe04f0d05b79c95406148cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a29aaf02a95ebb75b8039c6780ab8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a98d9fe617b150e6a20b0fb95a92a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba9afac3bb1ff742ce3a939d53144448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c98c821e845c01dcec6ffc83de14949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b1c36be3d253b9e27d0895e2d078e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2c7ba169b115b56bb73ff6ff737ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62383b3dc2ad17c9d80573c65ad68a0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ea49130cf16935a564d5f54df25a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c574ab8e0eb414c93e1495040c284f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d4345037b835a6c884c451450974555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43600f1f2193b1c724622223cf7f8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f613f1fb37deeac526502653c8405db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91826a6fff8453207fe074ac87ff38c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2277329aa13eb376632070c254f16059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1192f57b6d9f0579675e7ca1e7b401760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dc8a606225faa40817c55325cfebf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf456779abd9d1b7f88034d6fdb6f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f4d1e8baf8294d4f4a370e738a27e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589b646317659302312eda180674bf264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8184d1dbc96a086dfcc19cb4e00ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2a829cad47e7742bc27fe704984fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472778ac4180c298fc47d669b8f551767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631faedc255a47a0216646be11770fa168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239faae2bcb8811ecc94344f6270003769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6021dd55e89da99c40f88a1b8ca83470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b5923b321c4c1b861151d8412fed771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed9393c8355b724ebd1a78744aa4f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cbf3e7aab76183c4bbafd6ec993b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b142efa4017ae1630878ee10f540374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc32917c5a8d47185ec5e66aa6c2e2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d9b9a4b23aad29a609e17b240a20e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639402d997de0bea94b31235c7ebbff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043408354669451db032e8ca34d41f2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04151feaea010fd79d2fa8d48921d3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f19267c3de0ad1fd31378ef85ace480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200e66239c7ef6b5140ccde37cba5c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d612ad21ae8142270b61e411523620e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02544ee16319e022e6134de3483b4d1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3092cb288c79eb1c6847e907dcda784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b32b31987a875256cca1205bbb214285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623238d1e5cfc847375cf88ffc51055c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf27d70a71ca8a205deb3db081bddd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e7636d5f70de47588f0be661a3da388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6efeaf7c58b83b6a20e612bd79b1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ddb632158599806a620d664abf5de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb071f3d34682bb241691c1bf2d993a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d3028ce5bf0b18f43d600e2aa318f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9b200adf0888bc049cec4ad30bd9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340f638f1358687747a4e091f62206d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb22b07b88eb69719135aa0f14a175c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892175f9c22de68934a8bfc93d73d9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba616f7360b50abcb8e3d6cf7843206997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dadcec9b6b8d8780624ea5ce1647f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcf75aa65a66cdcd8517c72f50317999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9cfb55a5c732e9c8610ff8b924689100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a6af20bb1f05fca46f8e12c2fe6ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37785571db7857bc4a2ea3a1a94d7a66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0c3e701d5efaf47f02e15a1dc9bd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3653416a83dfd9531de63e6e4932fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3116f45e5979f4a3d3de93c03a8895a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568e110971e78ab9db64c567792a696106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682c6c5fe3ea4a797ca8ece6ce69997107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff931da2290aff09c1e2d07b27367c22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f485f2de179b589d10beeccb52b100109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2093c3c77fcc9016e7d147ae79783110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfa59cb0d2ece8804a0b31c241f317111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fa5dfc61ddb36125c81c8abf1b974112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61fb41078100ce45cea4ce969a1d95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15951f84130201eb0fb20e6fd75cce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf59e4b39ebf732e0fff3944be7c37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a66c87f91cd77fe7279ac38aea308116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0027bc80e6132b915f275e14c93db17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a3a5775d3626f890207e06d416262118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f565b707d7f9f3527771ac633f8ca1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f9b2e59631a2f7a8b87986445ecd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcc87100b52f092b70e011e9ba2fa3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247a471a2467d5bb025a07ad78c5836122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21affe3039dd4ea9d8574618d5d4e5e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c347c824f354cd03d6ff7924b2a8ed8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e10c95e2574b713f8408796f5995b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b414856019dfdf96af6ae3253b949126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c71fd2b87439133c93ca93585e5da7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dc278214bdc800a0cb2dc336657c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6549807bc6100c0097cf6325259e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69215ea965f41e02e0c80db78a4c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebc9d2d9b0727cfbb8ab53e11ea3c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c8ccac455df38af7462c66e5f6322132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310db3573c9d7fb0e4a1533acf52b402133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1cdfcdec0c7f33526ccf92ad5ff7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c320ac8427ab0245b3c9edae2f406cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee4b106e6992f7c3d282089bbea55c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf81c12c0394b39c2700de8ffefbbda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68460dcc61ecd08ea878b34cfbbcf2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21c779cf1014341c82a1c7eecacb86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4ebf3728d4586f1d0acea03b86b5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ab2148967249ff435ce05c760eccb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dca801ca96ad2a4eb19c4d935d7f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a5773f885264df91a06e554ca573d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c41246b179ac98ec59d2b4dfc6c0aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114ae8b5985dbad5607e909f0da95fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfd371d8116b54a05c33b91b2529b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644da4adfbac8801e3a07f4a8ba84af0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43669cf73ef807c3ff3f42ab7f816e6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75c3dc3a23e0d24cc39710bbf97030149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd96d87d5c1b9dc33ee804286879190150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ddf2c4625dd1c0a3e24ef227939e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e8a7794826403ce8a78d68efa932b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9ad85636d4b189a8bb8968361adfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b2271959d285d3d96a23f0358611c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671507efe35db0b10b50891c5be340ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246c4ebb3391fd096d0b57d72569be9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0230ed0b290f503231ec0933fdc857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24605265a2bab81859032342822555fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d2c815e8226cc8300fbbb57e6ff6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841354f7aeb0b28221ea741f1da9588160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0708a5086df042362947bb8677d77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c62daa590f041c48f9936ef46bfab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc664400872b0e38d18ecb7caf017e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385abf1da7f0a358a0ad20e654dd44b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed20b8d4a31e94922c2368742910182165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc79474f90d75746bff27e32a29e299166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497692f1753a6f248b839fed7e96b48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a78191c047f71de98938417c4b420168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadbd0af8bf7e78a8f28c12e64ea3c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aee9802361e67b8a1500129232aa6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aec8c74e63855ae600b8558fe17ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4700a0efad56789861537025352d55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d61dd2523242a6fa65db98d8a4e7b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e309a215cfe3beabb20ddaabc975b12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85795fac463a8a6f49c5faff63c3bb89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff2a6d42af262f4702fb59b682f7c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d653ec98e00850d77493bd82ce9e65f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67448997bf573f815b7626e73e4cf67b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05f78c5e6e5d4f3e4b6f9532cc1b63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e00f6eacc6c496ea236852218f0eb6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffa0cead6df5046c95c0fe87221b8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7e770cf9eb07ef626a0e4976a2353182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf179f910dfeb5f3d07730b02d2c2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf23e32a843b17263269a7d20bc8200184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cc4f5b4ccca9ceba73c26a7aff85a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40790d15218f68a79274066ed4b2762186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf1ed33bd47bc93d77f9aae56960cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d66c2064710f5a2023a2ca5d06dea0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546e6b02661d4bbce5b72d5ba233a96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f8baaf9652d4e5072bb84e477a25c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f5426effac575596033d330ba3118191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ed87212a93e4abff8d787c0008a08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0da83349605d6531a13119a620f87e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505c16484da68ebd74e19869028270d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621c91b77fa19a460f89f8d40b170c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687ebd95d161ee2cf058b9f2bb24856196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c6e4ab6c8c70b7f0df1ec2752427c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcb317ac2f0b3649b6d505082e17ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c52e0d22b0a1d6132599d9f429bc5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab9706ade397964fa1fa2a18a64be9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d78838101554b8922797cda495680201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2154572f04e0bdd5d4cdc790d57ee69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49c8b53a933fcb3b6f89eb0a576de8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbd27fa043433d1510d93480ce0c66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a521d18f85ba5a621a36b187a7654205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d003d7c59ffc79a077caa0d9948a50e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8e64a4d50721af8892d5349be7a8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d31e4eabe7d392e96bc54b940570f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e178185f820429960542dbf764790209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9da6c0285ca92c8f002f32501dea1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e205c866ba05e2810833ecf4301bb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd175a1ef37f38a48c66f83e01e459212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472deb2a29e0017237b2c749bc27a1c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706df00515f548621d35ce794b67deb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feddb37096a61d0f0dd59971a84ba75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2304340e62c954cebb1ba1fadd5c86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18a1a0eb3a2895fecbb0974ec9094b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d6a1b1030df2e896dddd00fb48ec6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211ca1a969953966d4115c652e70f17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a752947888e5c54df02308bfbf7bf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e9b78602ed73927cf845ee5ed8e8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d329ba66aff40e6fa8a5daa9f4899222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05b7d97c3838d3eb5d9c44426373a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c094d47c2f57ea5ccb3b37f1126c59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572bc9370ba4a43d69cc45031beaaf8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cb45a8900fa7ff9c27f52289df8dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114ff4d8256fb5d75f122dd0a30973e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569a3c287ffcf814dc151b8cf6e5aaf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ca945b5bc270c70578fcecbbcd80a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2e4f582f530e8a8edc7ba36e1dea2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778244e6f33a524aa816646dbeff05c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc51a752063455ad7a48606cad0f98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b518432a73988a029be74b0455b7f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226e6fb917c453ab3e6645731392d1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb81d1a5b6581c01397dbb8e8f68364235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c4f150d528e5eb42dbb99312349c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212be43779b2f758190f13cfd330909237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a630443c907d23cc72c95421f8e93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5c8df0868d0df1d594202335dd7a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218dcda251313d44e00d3d16292971c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03006edab9469db8c3a31bc12a04f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb62fba06fc6da4e382b9d7a4fcfa3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bdf51c4e6fd8b2053326dc4a3f72a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1c0ad8068a71621a99e189fc29ee8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b908756ebf8c6d5bfeeb3862ded8c1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aca625fbefef235c4b4d8ee49331f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d616add1459e7392a445e9055b85f06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8410a471ab4fdd0edda47b1a250499248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba16a52e3eae9e184be0177536ada0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6780d4f7febc657be31be86269477ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4db0a6a2f9d09481606717dbcb28d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e233a6ca67bdc4ef406cc0d053de8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b597f19493a8dcac580156ae3a25bf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef5af0c6ccfc8d7e257be19b2aa755254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40352b341affc53c98543b4906cd07aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e726d3590b593e9f5be6ff3bf2335e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f12ae1942c234dc3ae0b5b23f610a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692d29a7cf905a006290e54dea266f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270910cf5d5ca8e776788aa5f9021e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bed2975d7897207cd22599c7efd7fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d41eda291eded40e658caa114809a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa269f0bcc57951979995434e1bff1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e6f81ba1c1e42a9afe22180d4db81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95d13325160a07e07ea3cf8a646cbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5289672c2a670834501b2d9c729bc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8e0a483076f8fe48c7f7f8c7daa1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5a45a8ba48072ffd90262808372ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564499e697966be5ddbad5837a78706e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c914677a13414ec9ef25e87634a9015269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dcf4fb9c3ea20520dfec49cec91a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432b9b17ce6a105ddd14ac14eaceac2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603385dcf0e1b260af56d765a5aa8972272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e38f37fd312ea1b228166ab7fdd5b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794b46e93a2a7dda78f97b32f05c985274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba486bf851697cebefb573484df24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04a9ef0c15319cca40ca2b3d2fe128276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2814771eb606214423bfed8e20f566e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f301819d0615433c2f3dad280cc2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13938bb00762d5428c196cb7169362bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd5b2f71c68eaacb9b67061689307f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3807240a41082feac0d4cd239cf82e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e775c95b6fc9246e9aa13a1ae0c499f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce22727f4b218da7be31e5845ecf661283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07251fa4155e242aa594d722c7ff23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558ec060efccfd8219ec4339b4bd5b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363e1a5b990ddd9874fa6aa50eb10c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa70b400dd101c06abcd349a2c2a86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0f20053d1daf8001a2faa19fc38fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7762ff071c9e6d047637e6e48ebc151289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a8f088d4b69d2c58fcec02c9dbb5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492880d682e954c02a28a80a3f8924ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd5e73c0c9a3077a3fc4768e3b82ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34197bbfa7052499ca022429e64ae3c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216b2f008acaf775caf37ef7f89a352294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ced164f40d7a70a362674e83ab83cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17542a8c7bf376308ce6423a1e5692eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd05b2202f336cc24508b66a65af624297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f484d579cb92a9f7a04d589583d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25140de97388ac33b20badfa608780299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be000d0600e79ba58f75175781c0da58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c279c121ba81a53346a09996adbac74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1e5cdeed5de048ed8dba0cbeeb484302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d286b728968771861adad32340988303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73505df4e6d79fb46bab3f7bc178f7c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e5c704698e838d194d7c4515ea08a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9355bf7b94fedcd91e0e2208b6eff1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1405d4c5383b517e76c55b620f17d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b296860e3c71c8ae4aec1e7dc35fd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d3af4d602eff194b572531c4e6fb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f313dc0d19b799d32c937c51ecf292b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4a3c67b565ae6b2659c5ab46c71cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63011abc151faa2aa1b7fb7a22a296312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277896ef2b99ed9d3345e2a10998bfa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad6cef30fdca207de1e63dfd4b39dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aa0e9bd2eb4d3054f7cf9f34d96ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e940c7b9c890367b45abd135a1fc4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf67792cb69450d2c1887e52e000bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5ce2d14bb42f455ef0d9d1984c08d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acc4cace6112439eb42f9cc73ae7a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ba1ca92adb5407e01a61914c928ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dabfcc1958abb758bdb9f650dbdb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ada31f66a0e4b09473d6abda9b7ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370c15a3b1062191209148ad516ffa6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813a8520998c071efa226d6f36f2a29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e175d2946df3e1ec388d3677689fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34c96aa1aa1d4ca4b31a82141c8791326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299d5caf6cc2f1e494175c91d498de9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790de9e5d0baed43dce42e6fdf50aa29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983a60130a3334d16b92af9ca8d7e37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3a0ee1d88f427c44c7f956191301f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5847de28ef81ad6c6b27e18bdbad71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34920eb8b75bef0a45d56304e66d4f45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9773cd71619005acf81516a3ee47d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18cc0c7068e4f0ea59641f408bcbf3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c6edb8fa28ef9ee5ba8fce274d885335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdd2b0b6e694051409d4fab6f05ab9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfe92bd659ff20b0e3094c9d961188337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b948be0122e9031aaf39e2a31aa96b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a79d1916791c61d489b63dde1f828339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269475583e21b322a24d634764ce06d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f722627de62ec19f208bd7b6cdea324341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f062fb72b3c889ef9ef64d09d2ace342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27e2322700e38aaa0c837bcb11d04e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc364801581c51c50307213a0c53a87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8b4a1cd60d63cf8cc070be4b63716345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8da6ab338be9dab1b81c6d53e9ffa1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02389b0db51f42475ca90553b67c2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f96cb3047545eb4df4bef5a87d31f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cfcc77a5d6150acb9e4c2e9d44090349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d4145bf76bc14e0982fb8a2b1b10d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02a63e22abf97484e157cbc796161a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe049f239ee35e34d2a391aebabb12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705e32f428c7e11c736ac3441504b64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed1f8b771bae7748881ed3fde9f0d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aaf38b61840eedbb61e0c7024f216355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df599d47f59f760b46bdd3ec2c814db6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392bdff4293e627ffec691df3866938357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf003cb2aa9642307766700e12d47b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64d691f90a001a50eb41c87162ca45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65751b9f065b856c2c98bafe66b9a98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92f189f56d0ea789e433e7189c4b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b85f453b92fac5809ba2731e3667d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bb8b16f8ff12c74ae1f6404475eca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a748aa404ee9215eed5ae9c3d075c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca7d5ac78d4f7a86d4e3b186ede5b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ecac794d2d5f775343090780c75b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b059baea58dd0a6e70343195a61a8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc76e609078b4a30269cfcbd81db74f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fc07efdba07e26b3898d386404721369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390cddf034f99b29c722bf28f8ce16a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8e8a73d3abdba2736102890098b7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f2811094afd856bb2de3a85c91ac6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0c308f3677e638c7134b5283ddb0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66641e2432008d10068587b53c78f15f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274597e34697a051249507f9b23051b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6f07b9376146ae70411c1b8019eea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2946ded4f4b381b340066cde2bc1af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d8cd2225c46371ae39309ad3167d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3fbde307f8770dca09590a219a43d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57d249ba63bf413c6612684ce81bd6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889df918dc0265452189512388eb5b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79a9fd0a3004a80f41685288e3e8d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e06ee15e06b196b89d902ba77b134383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4bced1fb49f1dd10b56eaf09345a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85930a7a001d2b035a45b9fc8295f8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8244f56bd3e1b09a5e090ddb1fb466386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb36d42763d0deb787a603fe588e4e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47123a52e557f98f33462e75ba8fcc17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c47be2dc6bd94217809e6888455e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0734a58ef58cf3b745dd49b81d51d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe53b5d5c3754c2fed35b6cf4217fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529ba2cae76e77c6a065c4dc4c010cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7f4a9a8c89a809bc9e3d80d4d58cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9e79f8a8aa2b6ef543520385ffbe4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fff10ae8ee8b99ed0df9c94b7255b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da68a45a3ccb3f1c27a12497acca4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65986b8bb2a73bbc70ee05d71cd6a31a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5a143ce982802a866b4dd53179bb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71039d2b1269508eed27af94d626917f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c620f714a7d26c942ea7d0f75be83a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b8d4e9d0f94bedbaf222b3e8ca6d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b2cb4d85ed0386e2d6e668f62158c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed4c6c64c23f0a8f23ab64f69afea6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043d82951edf47f03abba642d2d64cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395aa3681bd7f473c274ced66ad4309405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4e7e60143011897b0b5e758bbc791406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021e8439c2ca78ee09f712ef3dc0d77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caa6243566b2f6b86b0d90adfabf49408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835305bcc870da93b7e1328c39ab3bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefe83f927304e87b32de5710c7fc6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b854215e24df77a6b2deb95db499363411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaa0c9595142325368bd05b197b758412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4fe52d7afa343d7a5276e37c30c4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa11d8d916ec85689b6447b5198d63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d07dc37f86622550bf8f84c8d8d71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916e3f293595391b85c9603e5799ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e5d103f93f8959ced45af8a957709417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c767244834cc75519563b0d32a6c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89f7a01a29e4a8717012379944ac5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474afc2038ff2bee2533a99f3bee03a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bc21837fca81755bb6c3a720c23e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d22d96f0790ad7ea572c6b40e767a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a18f31d0f28904e3879de010185de1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ef4188bc2a0e56aa20800b1834351424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cfff578b7c3d7f3376fcd55818b4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056a56f6e3371be5500bb1a38776ade426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698691b20212b072f32ab3f347f65c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff08a5782c32c727d24c0ff4dde8dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292675c0bf0f356beb2b88974efba38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a618b553ca268a021bcf3be4c1d24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c946e3afc36c8915bf7ec3fe2332a92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1d23c99d415a60a925db6049af774432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09285fc23328b9ef6a006c6f310464f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7983f1decd42fc5129c0005a28bfc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d29c47fc18d45f607876d5c16b7f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66383aa018abad19f00554e2295fee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812780fd59d4a157bf6ed90373ee1a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fc664da5a358b36b767673b3e2e35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc99f7b329752408613458047df1c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a812eb54cd63901e83e07900a0801440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ae2ac563415b34023e13ce565b4d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11960e81480d708fbee044f8468a335d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ce914617c4138aee50062ac96c0b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea32b27761c9f1de646d9a00c60fa8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac4bf086c0f2e24d6df10f01c84102445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7e99a19340972e8d5e574d0daf58d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d5c6dfd74938ced731350117c79ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f60451d9d6f1ac9bfa72e3627017d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767889f4be4ad6f816f868ad530c18ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601107717192374587d56cbb8ba0c33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0f8f4c1e5f77fc80a7779432d562d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c995d9d7d6616117427b67a6c06a47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083245050cb1d9be8d6c668d221405d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1748054c0e46bc61ec82ddcf82e04e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c9a2f77dbba14dc44626f49f9e586455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ec3825095721b0456c92d6f890485456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786511ab2370ca10429e33e1084b646457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a247aaecc7f3b64f49564dedf3095458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ade6ec6cfd2870bbc78e028665993459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893632a9d54aa226b1717c14613f4d60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d485a621c1f1d1a63e8764502b4dad0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba27f25ec0a2d9c961b18e67f4feb39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944b56af8ba6447704c5801f794f35e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61476abd327ea09b3fbbbc60fd2a62fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9927a27bf413f63617c203f1f2388ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4be7d63317039155b08dfbd77dc6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b71ace9552ca45ce94a8f214f6a2b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516229b6d8f8b064bbbb64a2d88b950e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb1a0eee12ab17d543ca8f46b47b62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce186de5e46097313ce2c417af271a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeabfd5698be95206741d4e4d1c79d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b10e73d1ac8abfe88584d46d7bea5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417522d93438b0d3083a1f49b61a58f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452f541bc285b47aad66617cd6297b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3aa64abbc530ccb7d8334efaffc3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ee256ab306cd7fa6c1c8dc98585af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a543c059b372bdabf65034381c50578477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abf18577788271f7bb16b2da0b6733478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caf352c0264b690e4506d78b432c1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c9dd0a85a9191a645fbe3e32d772e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b088d65cd9fb375bc2b7b528e3aac36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49453c32df9bf55325a9dbf264f33ef3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cfd95902719ab7128b257a7ab4b5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f408cb8a3179c56284f0b556a4d81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda599df5cf1d8736109bd900e0805ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f248cb6c861931955b093e2386879486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4f96ee307bbf93bc5d2235e320b53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7992419067adb0ec91cf12aa0ed68c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197ef46f425e66835d4e1cca6990115489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921bec653bc8b89ee68f6d83716216d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3d1a67cc3f274b53179635e2e1be2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dbcc8f397fecb0079cbb33d359af7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390ad83685daa8f7f669f23bf5ececd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373510dd32d4f26295395deb7cab6fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b20169e96ba72117c6f0fd6075bfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec50811285179f55752cefcf0af41c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765c968b4882b4387329d3faefa3b04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bb8b448a776e63971bb554678653b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31323546482d2b8a3214549ce5abef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb71fcee9c7858c4b2a1cccfd81f411500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11098939bdebcaa7b3d5cab5d983d11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec3e5f6fd29ce77613f43040af6ff2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178fde6804bf624c1590b17ebefd0f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11738fffa289f3b03ca2f070aab27c82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd1a7e38c7d7f72e7070567da8d55d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da88bf64e5e40755b7eb1d6501ad76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a559d6d72272917dd05c47831c4974507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df2a3579bfe90cb297c24b42fb931f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af21aa69c45c5aa3175628c57f6de2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76a6f9888c130a779eb9342d1e5266510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748941eeafd7827c7f2da370331a5505511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053b5441f6bc6bcfaddee550df2b7f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa54dde7d7ebc349439d23219b21ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bfdb91d87a319a3f5c14b105e854c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d488335995e44394383c4577c654ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dca04e814c0a75dc65fe81babdee4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002afb5f714f9fe55f43f83d32d74e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c0da3f58b26f767da35b4be96d9a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e63f2d050a159374b5407053ba8f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f9f4e840191952b392d3e4c576e62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23157c5603b3b9db2bb7c2f118439057521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fad3a4ece4989290bf2dff7d3228d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6424d60ecf3a9c095037205ef0ddc94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb3a637df1a9c6be0e07b771fa57d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc2bb97cb1d39830b85c459a78d065525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8716c6bd4f3eb5d6c47e51dd0090ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aa4b00344efceb07f41df1c4e1f6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16978da6803931f49c5798a44d97526528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e8e5e813397312e80cd6e1dd32f89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06745d795ee891f599da0b9747906c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e784db2cf62cd420d8ba47a61f4628531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d94b00b6e98a129afab61587108bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a64d5b21cfe73ea6249d7c36698450533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28158a8e03f105fbb4f6cdfefbffb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acba83bebc33dc344c09efa804c9d32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c56e51a80170594f7474673ac5097e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e3f964284fe935e90f5caa3edfbe6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530cb46c245393d09d016c352da993538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0252a4834aeb087df0a5b2f59c1f7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c4b7d440505166a88d8cf583761b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb02e07de6399a4c6d8b0583fa30d96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7619e7d3a84114d3e40a96cb56d15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cee00f23be3f3cfe7c130592e8463543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9528fb7690307d7282ee027e53e46a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaef39912ba89b668fc4b1d2f2cb40d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21c419cad3e41ce4db34f962f128e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357042e6dc8b32ec939141d93086737547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893190ee5a717268b18ee4539591c1e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9611472a4340ff4e2f7ebb143cb69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585ccc9838fb4a1997f6ccc85236c3d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebc860512db5cb25ecd29be7b954de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1d013a16df271976d2d50ceda6072552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76594e2df7e47bf3cc618b961419ee2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eb11bd0d5391afd1be5fa121b229e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008981d1f87ff2bf84dc2c522160416555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da28edbb597978959db7f059c666f8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d5fdc7b1f5e9de2354a32796c354b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e208552a19a861d7cb43f8739cbe3ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce177c0ee8c100991411ed5b4e82d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320df0ab50d98e3c8c2f5be755cbdcc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3c777f002ef625c4d42ef2d5c4f2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9501a8dd24d9d9f218801bb33cad50a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc529850ae46a2042ab3a2f0d16b8838563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55517b635d429fe335e14ffa56bc3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15548efd65823612269cf59fc2bc9e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a116b03905a5d887e4f431e2a2406e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a68bb90b5e3a74d05dbfd8387e99f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9dd6dc95ef36e1687bb56967a0b5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74c7552bd5d32dc5a262cdfaf607d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfba2104af3456eba1b3c7780d9e66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d747b708ab70a2aca2d04934c58aec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2f7b1f547c13e78660a83aec718d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c2332c7969a2af68ff69a3ac6082b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f154f8797cd40088855f4110e00f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ef5dacaba81b77c09cee40241798c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43e32026bb7c3d7a721056aaa7f03f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594ebf34009371796ab7b061bad790e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7a9296512221cfc0b9aa456730b11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1310d26be2e58c509b01175d25582b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4f70277948f29baf01a54c4db2e9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb50e101301e1d3b5c6ee7839618f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bfedaff8c7b2327e7431bd4e0b52a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eeecb33db58ef7e8e664db18e2aee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbb44cfb7bb385ca7d83cf691c4a5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae7ec461890b8893537cab74e7f9ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b93ea942972e4e9496d9fdc9bf63c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6af6b5cfa2942450e2b909b0c8c884587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf87355bf7b44e6675f53a52368371b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634472bad2cd145e8e9128c6e993f08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a19537c76785725a139704eea97f9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef541dbd03ec08b3b228f5ea9d198cab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bb7691d1d49547a5545e83fcbea6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758b2b2ddc73ad7aa99bac3b3bbcd82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4317b3e19a8af6bc46e1945ae8d983594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ce322443f9fa9a33baa5ef6656ba4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6f05c033529933ef9d2042f92ae96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b250ea07c9c1f501d8b140ad8d250597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232163b039885cbf7bc8480bfdd31bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4c7719fdc7ce45a60f543f344569c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab908c2995d355ec91ddb199006b9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44184b6f1c22f2380807d679a84841601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9164b695c411f092273a9ada537e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc901d749012bb915712b0c238816eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e642b190f0713161cb6ad3712e75ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d5416f879f3f397186d145b5b8f6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc594786b70c274bb1677d966267d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549718e66f65b05c75e52148155fec8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d14297bf3dfd4993e9eaf5fbda6ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc929c4103fbaf18768e9d62928882f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba650e28774a5e988f8884549d9b02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f572a9399fd9c9f4711259ef36aed22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2478d707302a5298a108b604cda7b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a564a415be518d192e65969915e937613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c446bd56ecb51fa44df7755ab46f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d5c83a93afbc84de1849ca63b7f0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06af8a1022d1463a94d864e2a391d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3fb385add563f59e1bbb58e4c0976617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d388208216b84c91bbad8161c7fa833618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3c21e25e8db9e23e48ff9cab3a8ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9e836c70003fb68aff789be0c138c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bda042368e72ea6ed81c7cdbd68fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbee941914962e68f0a649e718b3925622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3127f2f190068fd604f155975c71cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb4187e2496933f2d30b1235cb3386624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6515554dc585f0c71f785e3ac2f6ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe79c6fbc3a0b3ed32d64fab8a64ce0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfa3d297e871d6d184255906973807627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9708bcd978404b1cb7cd54ceff344cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18ed9b94b5f5e7a9213140fc547d3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90561dc6d0080fc1dcb1f1f095a7fed0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44946599b61024835ac309847a97be71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bbabef82f6c2f2ddbf1447294f09e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103205d715f2cfcff0e6214701fe065633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0037f299fa8a985234d73c769dc8979634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb562bcfd2a24b30f12f0ea7d99db46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d34e0bf78d690baf9ff51530ba1b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf0261a58f0689123ce95075a6cfe1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd92169e3b5d21d061d2f818d89812c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8c8d4147097eb8e7ad0268d357c60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485017556a2bc1394d7a69dde0003a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f0ec1aaff8e365bde8c7330d90f2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783eec61b80d782575f26f0a939b612642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c0068a36181d97ebcab2fdc612412643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327280e8b3616bf2e62e4e13f6c2139644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048843a1c429891a2909ae397f4bf7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205bba43b3f5403afb34a735dd834cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d8f3fef5c33cb8c639d91b5b9a451647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec733b07b33e211b24bf11e41d3b70648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a711008fcad7589db643708fd3f60d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fb5a528cf9f1b98280e09494e3d81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c311a76609ada6f415e3986163a9d1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a6007a042c385b651cf38e4f4be96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a409c268aea1d522f78cb3f20edbc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daa93768ccc3eb475c2c24ca64fcb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd36e15c83518f49b274f1b3c797aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe4fcb77e17adb4855c74da3913b00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83454f83589ea43820de889ba187b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ebddaf9d9c65fbd4a37a0945ae83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0766bc839b02c22bad652742ad6aeac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60154aebaa337b8a7e9ee8e269c87cde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958793170b74fd94ced0ae0b65da14b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bbfdc78f49dde0e9bc3b7a36e4803662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8984343e5ebff569154c71cd88895663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23ac4e087cdf3d83cfc617db963a77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f851c289fc1146e341a82fb22dbf3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52368eea53b02aa7cd7f1974b2508db3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a207e710ceaea34ac940cae4210b664667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4297a29792eae502a946a65ded526668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349278c64ae071bbff7c70e5e319663669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92490f414e14e46a703229c4aa296235670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed2e90a88311bde4320edc9d9d7b36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c14f6f4320152a8e31691675369df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eaf54ea0ccb59bf2e9d01c73dda1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650699e2f8222cf41f92ecd809e3a844674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3218527749017faeb9e2ad8a4bf9b6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b671d453f5cdc640435f81de949243b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f6b1e2abbdcf0847ee78fd3901716677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dc7f55b75af3917bb90e0b2c5fb66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bfcd15ff34927661ff70dab5463f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d981ca255b0ea6ac447f46559c3e72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40533bd02f366665f3dfbc362609bec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115176e6e8cf5c9df03890e8f76b3df3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329bc50ed9a90cc8fc6f043105e8dbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a679b3a07a08aa290c21c867040e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eea85346b8ef2b8bd18651305deb15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ff7b227e3a8eda244f16f73e4d0e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aab2678b1dea1673da32b843313a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57195d6cd357c255eb42c7a0fa1cb5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e574a3e339abf926375ffb451329c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652df8d6fb3c4f96b8ba9cab844b4bfd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7161ff590b80135f331fac03dc7a40a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c99fc26124bec22ed1b04f30be6799692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5ef091de601d0749797150073adef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4419a7ed392a9f6d7636fe09492ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3fb2ee0bbe21feb93de730c6538f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f4780c292d01aa5cf7e0195b17ceb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548c3e3d9d115ebcd44f3f6bd36180b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526251b7b045a9185d1219a6882f640698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f619dcd0f908e8b4a9a7d12f08850f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607d647607a1fbb73fc6278fc93bca2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e02bea00556eb9dbbf181e6149c071701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b72b47f7c88dc83a5928cf486e9475702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957956939dfac97980d668e2a1974306703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767994ca718c98950f1e90b5645dc41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effff0bc4f3ea02caf0474d4b2e8bda8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f37e14a077d443e6db4227204a1d13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadc28fe95c51c55251877d67e0537b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fda30d9d45e47ac126fd2096cd6c08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf382d2b9fedbe805a65b17922c2b2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2dabd6dbedd99f033f2efc6e5a3c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e00360acb741d59bfc671ebbbd3dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f89a19f304b76c01d0705e3285515d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf293c61a22c3a051f1c369feb08baa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3874b062cb87fb520a9318440618b5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d6b92b138e99905fe837758a6f47c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390f956b4162abe7e13d6b452c95052716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77266880f8f55b44746769b409011d52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80c9a0808088037f2a67303eb498cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a87e59447fa0fe716b13c7dc65b08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e26691c4887f571ce2a793b42cbd2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b567e79fc265e69960d32a293c4bf3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f846fdf304356170073c10933cd6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468987127c029421255f5804b008350723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3104a3f1e97d4e767d0f028bb994a5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f546bf61e6c847e0f93e2d1004f9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e9a58f2c9d9f305139ddeacfe6541726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822a99ea88b77e10b2d4a3c6d3ff761727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5d5eaaca2410f1bf65f12599cfeb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cf1ecda7ec396510919683a472764729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f541655a6b4c621f40f633e79c1c59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a792c48d3a25e555655a5d81b7fc8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a76331bc0364502881f7cfe564746732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397a0a66c58886be43e31e3afbbbf13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e6721b6fb8b99ecb84a8f39161868734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ff790b8b7ca61afcb088098fd59c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9656b4c41f0b1a2e9521741e99f9af9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c93ae62e7c6e528d41184fc75b2ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4652958c74a55b8a633132eeaf020c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2da065758945bb1ba2ca903b838ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00282528bd4fe9f5f0961fcd2d4710b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eb17bdf7e8844021d0ff02e239337741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730a565b5492743648d37d46bb0975b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7965cbb9719b0d7e2a616fac1f755743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9add6211718b0c5eabba79dfeef3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59efd8b875303c0f46580224b4da6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b127ee39748057a273c4dd109d1ef4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbb7c69b764106609fc6d073b37350747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d722e0a1bcce6bd607ce2b1142f9b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ceebb56f4bc20e07aa7d64554634c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82355635abbadaa7e62b62990772ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5661b042cecd23bce9d51cff6b30b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8a423d2cf538b523075b1f5f4f84e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb79f14aeba0dbf30ae27f06bf0ca9e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bf31c766255f46b11dadfe745b07c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7b27fbb512659f753565e8ecf3245755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795657413ee212d4e18c9e4b23caa94756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48955fc9d51d0bf48dbf1ae1a9748014757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b3db977740fe08013825184df077758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5dc6e41ea900882e8d9b57f308448759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>