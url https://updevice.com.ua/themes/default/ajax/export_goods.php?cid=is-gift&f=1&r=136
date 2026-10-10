--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d80115897138537fa48687fb2cc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85018030a24787e5a214079f6d002b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc475ea0c5bed684037c4aa7d22d0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad438a0b5f687298e808a96b2679d044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659eb90f0da8042002439fa980ac5a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522cbac096cab71825d1e3ad1a220a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752f560ee214f6266b07f6b22ae80f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dab88f8ab011b5d0c8773556ad59f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd8a895819655c61fff6353c11147b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a26dd89caf3d3b4a9ecfc0cd4615bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1ac45905a536d8ab86ed59120548e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea091da0ebe879da567cc41a9b79a6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe93b129b798702fe5a7872d0947ec813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2feaaf92ddc271695c7831df7520414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c078256bb0f49a35af3957dc5009015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b7a4f6498730a8dbefa4bcb56b74916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fd0fc8e5d3520fea44dd7ec9e7bd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02b9134492dd4cf439e87b5e29fca318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a00c3c0b544c5bf45e96c63315f7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c4e3454066b5a2d7c5ae145cd5ea820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7916962e0a640858198dc2e2c7e3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae233f3d6d7467ff4744fc3d6508b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d326f0d06ea8038fb1710ada3f75ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010076e21a83641a9d8c1d34f169fd6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb0d1420e9853468b5191ce214f76325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577998f6d1c7089f8e5c2aca0b2cbdb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b078abe55568a1ff8355531bc012ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5facac03a4db3a020feb68ffcb6730a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d9d4cadd5c2b8809addb615cd46fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a429a0586ece1fc3a86d543058b292530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cf313b9fcaebcf94ec802bf333b5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82984f9a5f2ae4a46e2f5e891ba22b1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439aca7f848c10288d02715fd8068033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5ebf4a4d06d3b26541b70adffc8be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7ec71b5c9eb286ea22d2835583c8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ba9bacaa0d16b979aba79a28ae61a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251164dc06dee0181f220199dbbac12437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a298a659c89357d8c5347e2339bf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00a63871293c7b9bec496a0117f57339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80e518e4dde7a2ba35c7ca87b284e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7888cfe2dfae3d27a0b441662d733541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57f2263c39e2de731f90db39e6322242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9768193aed42b638def5d6be6854e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7a3dd89897efaf52153210147960644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6b5ef82429b892943ddf2398a0ab245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8907bbb0aa49e8381868bb875ad79d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21986ffea7e41094bd044b622c8bf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422b4605d56839d87f9f3bf451d173e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671bf08b65fd7b76954b1738973c43249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28658d163b5979e8ab5f37f8c114abea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea00f5c6216ce5304ccf474104bfa7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49c71155be816449c8e125cbc41bcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99521efdf459fd44ade99389428e69153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d321357126ea01cddacccec6bd95f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364aada3f2c6411f03c95977e34c49555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bbf1ad2d7bfcd0ba4ad334747c57e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc438639cb239a8dba972e0ce3bae5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cbf17f8d53770a6eff38efa88443b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c561641be30dd0564f03d00a1d0f0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b3f7d2d88e52f8fad48d74cd7d3d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e293cc54b7548aa6a6d88a1dc6f71861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d595a7a9f3aee03727fc786ccffd9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870a0a28ed07e854c78ea737d22a8f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a7d3d1fd5d26ebbd7de317beb07b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd159af4aab9d21f08e84440e0bc7e1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a58b7d2de2150ac9a1676b765b7c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a0732aae7dfb2255a19b8e8577c1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02b1b46cd15116b256272038fe2d8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa174c136b58a96dd28b79ec3510fbca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d83ab9ebcea9ca9e99b9e7ceb734d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e8ceca21f40452eb18c694beb4e9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6f58a07ea75949df9ad2edfa3f6c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe61adbe4083ff82c2ba5b849d89f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac41b0fcaa122ff8934322b3af96ad374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11fde3ddf0e85b563a404044aec86675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f143f5302bbcf9a15ef81b27916d7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08065336215fffcbf0125ec317a37077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122291402e80a581ace813aa0d8fb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69a9c1ee3e0fa6939fb117fcacbf8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58d67b56e43a2a397cd86cadd5a38380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa05b98e7b675c9d2867e62726275ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce2abea9f02e696107ded9cd9486d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f7d77eec9d3cc8207f01436f79da283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a19f9e3fa40edfe86d585903573a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7240a56b466e1f300394ec308517cf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c76b0f8fcb0f46148c0ff13767ea486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833026ff215dbf398a7b1aee81b139987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3fdd7d7119b2f469390b41d88002088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6d6d870bce9dce96c2c89db3c06b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38980081dc743b63270f920ded10b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb7fdc4c5c1ee60dca4a2b8963215091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c5546924b9d7d97f7865880bffe0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76542208b8b48be049551ebad03822f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edac2515d29a5e7a2ff1ee5cd9d71f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28394ab6177a8361e4d5d9df222ed1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f2431eb74f9ed6193211432643abe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c692c33cf9e5832ed62ffbec27b44297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e80bbd1c19b2b06b60e56d2110c59298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ad66446d26e50713cb2595c331bc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f7b454efea25fd757c5487b59e76b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ee6617317964a69954aa9ac2aece6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea267b0234d88d10a8aabfb708dcd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b8b9d300f0705130cdc9f5a63afcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1c7cbdc660bbdd71764127c523a01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271ba889983d081e89d7da833730887105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6945a676efcc6d86071474ab67631106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13db7f7af4c43171a450547d8aa396107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce96553369202916de1b5ca403a50d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340093bc2d8b1ed5598891d8c251e9f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112811ee4a5768be4e7900700a9b307110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9926543275d559d8abe29fb6d213d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8f7940b01612ce7fc9ae130488c44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8147098d4b86ebf6e2c4f3af61153113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccbb72dd3bbce89ded6de25730c398114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bc55518f2a1e5c7033090b223b16b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f55533aa10a9209b46c599a5fda7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b15ae7d200b5b629e1ee4d502d1ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29d05d5f91fb94ba57324dd5d7f99c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257918e08f625e5b0a38e4cd18bf9e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f22d5d1a7030f28573939a5a3314120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e277f1cf232c1bff94c96a17dac03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5239b4d8d306e4e73d3b5ee96ff354122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a948b150de15da5ffa359a0303f214123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b63f86c0e8312984d72777c6c44f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d5465552b4a925edbaa05aa910fd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd1a4462f7e00fa666c3c30192434126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2890c321938d2ac965e5b8d7b63e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213359b8946e4159b218f624fc23924128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414866b9fb2e90e007bf108ccc322a8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a5506815cc5c3be71395dcc0fa73c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b5a3d8a1249f2a7dc6b16b00eca7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c1365e494a7a44d1744903a338999132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57e664f5db37d30d64c1fe7d6edca7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c93b9f1c1f40f47cd92038f1bc1ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f22bb6273a2993db1ec3738f727bef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03d7bf706fdd429916f03dabceeca0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2417370201faee25d496bc22d3ff30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d906ea18f46a625cf091a26a83e7501138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0620883eb3fd6877a8a5031610d56f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78603fafe67c4707f54f6fce15616e07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b9836bc7d501cf53edeb2cd4a3609141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985a606581bea64a06831a04e303d32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4fa5664f9899353ee4c2e81a85ca6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c511cb466a6643b3f4763082b6d945c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ad1b17d0d8062c1574ab43df6e61a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b89d0d01eb412c5852db2eac8cba79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c992cbbfc85d4fd5ce4a25f17d732147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af3c792823bb0c0ad5b61590a34f31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ec379a207fb632af3359676593be7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0820d55d7d7bc8cf60c8d87c3a34c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287f87840c829ef07bd62d7f811d1d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67f95d9c2da9f6a98144c83f9a66dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb5160f74908c1fd971e5af476ea2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d705e74f47484f293dd4a712e08cb18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579a810ea5aa601532618fd101c82e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f4694dc3d9381c297296d51e82eff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0b6dbca1d33cad1239be7fecf6b28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c66cf5cffd61ae5580168b03493745158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48725574dad2a8bff43456ac8de1cd6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd405d1a8963f8e137f2d6cfef4146160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da2e72d1690083a797b14ec5b1710f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb1d5dc19577e041277715d380f90b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696ee6524baeac14cd821c88e57497d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127458ee356a279de7c792ba56cfead6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e906bb59625654b43ab168fab5c1ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de234b3d61e1cf34f4b1ace4cfdd74df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045f426575f60a9dcc62e8eadf4ed44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c28c61ad4ce813f255daee31d4c48b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6489d6f0a81d08f0d7ccaabf5a5b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ad4f25735e1dbb6d22b69b7fc9515170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a88362e5438dfd57ef3fb4014be4ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79ffad002211491dd48910eafdd606172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b199bc910967d9cbf8fe4dbd6b4adf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5312f0e78e3c69bb438d870b5f9b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf6e8428f42a7ebe29c615efb7b262175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dbb14274be8e6aa2411db4ca5201e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7a850cf273ff245c5cf9ac56541f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57fac3f1b49ed53fd0efaf5844be49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40000635752dd7c808ca624219e6bb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e6687796082a63e1bd211a35a0982180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda3aa490863fab503df212dc30fb7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb901807e52dac151e9938fecf542037182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0770ec3131095db1c9a30d529be63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d199cb2c04f53d2823f950c28a68d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773337266719b6f3a0ad47dd8318fa73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc175eb7bf5c27a8735b1e13e20f82b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ae6496debaeace2bd3785fc8f8d00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d618b96335eaab8c174f55dfb8909188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c96cd62b367f25e98fba1c0208213189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcafc9e96de9289abda8be8214ac888190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b4cf07d67b68cee2a2b9f924525e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e4ae4e9a56115f16448323ccd6392192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26eb468bad0860e63b853484aea180193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2a3db26e3969427f520fbdaa8d208194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c7b5da1c74d48261e29913a22e98c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab69ae1fad5405de95940f161928c97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4cc59d13bcf03f1e455f8ebb3e3bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbe506d06b07b46ac294174afb7704198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2c8b182a622333365982001126864199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea95c0036b1998ebc606a5ddbba8b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7faae1127011034ee4ed63f2e2b2b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb21f30508af7793c7c279541201ef8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213dc5d0f1bc8dc5283b0166461ca4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca8bdb4048443cf7537290c9508440204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d1637c144cf2e0901a33ec1c82e84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31826c4cc37c741987fd0cd8d707071e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eb023f1a8791773d9989d2169acc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca1692f9a3300e3d0b8df680210841208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cf4dd5a176086d0d5c7069bdc6419209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a1c282bfda8a9ded996790fee7d45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b5928566379fe830961bf8718e337211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f921e974b1aab7702d2e0ce0fa2ae92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c993c6da7b9f65b6addd8f1370836213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a210465f72a7208dbbd2a743178afc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf275f6bb95ffdafe7ed7a80310e8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466410f450812c13a4909a046383ab4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eba31e044249ec3c98e30245e37b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6bc0949889ef6a4e90cb9d70beaf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c17a840ac20d8662b399fc1fd10d2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf816805d3174c753a72b9bcf05c7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d84df2d264102a267738ffbcafbe7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d5ef45d246ddd72f997c23e232448222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dfb8e958ee66082d65d83b3a1772a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e83f599aef2c5ad8cfdb89f0b89e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39833ff0bff5f09291e4d95a144bb5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1e091ab4e078d98fd019502d66e6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee8752ac4ae87e36035fc9a5ca34e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adc5497a9b46dad58c8ef627e71f2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd41b0ecc6cb710fd92ea5e55a9325229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445c86d913bb8282207b5964131f703230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e2a55fa583c8e712d859817c5961231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f18e23776362fd037bc622b4bcaa93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7f65719dcc9558fc88fb4a3792124233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e32e16df710df2950d41a872525237234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa413f4e627062f8ee574383505ddc26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350d20ab37b3c34c5f4c1b137966ff9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e36ad5baa936f4aefc75be545ffc6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ec35f109eed865455f4ad18827025238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ba76e954153f44c83a35f9ddf866b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99e0b7cdd9be7adffdb54a45f81390240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ab344a1754a891d6497aeac187475241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70883e78408749bad8b45d0baad81f53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b4906f25eecd315139abff99ff87d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72090be82b5fa3e7f9bbb1ac4b3f0c52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ba656ab0ce6c50bb1fc62626662b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d65ddba62986799bee82bd8504b671246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530546bf75499a119e306546c3934280247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93b99132e7314483986691ce05dc5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e643a84cfad688dd3027fa58b88ba5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818afb988797ab43d712af568ff64b6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a013b45ec2d1f7887f9eec1081ac4f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57d18d2739e5e1fc094b421b206ed2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343a2d50bd849e727847786f23835fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97851efc6052d0acc2d77ee80055f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391c3e04d6c94e287a57cbc091deee8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ac4b78d6e49a5614723dc0eb27a8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1a412447007fd3674f6c5f1c4e316257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578a665f404bcbc9eafe04efd2064ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a387db9ad92006156199a8e90592e1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dfb56b65bfc39cc60769cd94bfe39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e06931b6c91bd944766cef2ea6b34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b4ed3c6372ef3912658b56bfb8158262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eb08a87227ade3de8e51e3a391ca7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b71105436aab16bc03eca8dda144f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfb9d84312264ee272abb00f9d9e9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b7d30734ce4c1269a5cf776cd6d5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25c3f200667665b77fe8ddcfe95079267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fadf4198c91034a73d357c1a77dc49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7e6284de402b91e3cbe9661235945269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e6ab17faddfcf60d4285f3f79efa8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc4954b92351477e836111f2844131271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfc73a0b25ef641bc4f0c98fe818d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac239c27e346944bcc13eddf1f4eda0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d80f96444e7e0a8244765709b1d41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcc889e2a4f85e529c2ee6a62ea755275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0a0f7f42b884acb7b8d3d4ca1a185276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f436ad2d65c30e8c9b896d1f968c32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f93d8b2c85e8e82b56ed67443c8948278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9235617b52cca1c55113e4bf6907581279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c1f7b9daed4e6666415118c8a3006280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4db25737512fb4dccae28271818432281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb11d3015dc0b62fe2f0440bb9de88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292665af2deb351c4eae3037e761d445283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551d8d8175ea38d8a64d4fca0a457f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20358b0b2e8c541796e67bc46b513d74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7585403f69ed9063843aa331ee53f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856972cb4592478450cde0c98f48d371287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d6e6da77255df775a89c28aa60b64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5875437b1e6ace3414e25d15565af8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4119fb8fbdcdb7b8dbf37053601b4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dc1b7a894aa27496ca43bb1cb8f85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d35def50ef48b0a3da3eaff818eb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b30c13c731a768da85c52a868dc65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa68ac9bdb8e98b88a4427fb5d15d38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c197f7687b6b550a10304b7fcbb5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f347dd4809bdee90b0603145123a05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f558b7b6f743a99b6b8b69a2dfdff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29ba949d96ed7d6cc6f017c67f786d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316160689f594d11296798b74a73f08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd81ca274401cd7c453310293c86d5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759a08d1caf777dbd2a4f5700120580301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1dae6f5cb494a1b5f5a3b95a19203302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc0066f4ac414ce5f92118fd0b117303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dff262bfe4731d119f546fe46087d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1928e3d933a36d39cd7d73b50b4800a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2b24fcb479328f084bdfb383ea04a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b59e556b02dd23b7879b32fb08695d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c165134a7c30fb7b0154ce7f3bc20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0dbe4284629bd5cb14c55974e1b1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd7540c624bb54b965b9391ecbafb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de3770776d4b6a011d0413f5528304311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768bb6dcd3d86122f1a0753552c7f1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04a6df458bbc6f036e7c18994343f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c922e4c271b81c63bca0d563abd5065314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1bfbe0f4122486b6352201562b3d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf2d7fa7d97659c6bf4edd6fd71aa9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93ebadb881048091d0dda3f82cefe4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22ff690ad48b41c043f466478650e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2036aba5258e2d32b97ca4e79fe95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fc812ddb381409bbe8816fbf7387e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e1c928ad240d103c99cdf3a9459b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09d6d291eade2723ac21cd5a078ade322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f1d06df763c475acb1e3bccbfab6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbc7359f36d18422d4f93e07cf35ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df1426e52e4aef4d4ed0bc264c9c34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ee0f96de1e2437626c4487521188326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e16e993939324c2e6203168715c2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d13f20cb1abf20da8bdb79f1bb9a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcef51aeed573d57c18b721c6110a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160bfd42db05263cc19913f24931276330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c696d45d689022a34876c43f92954331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288dd42d8d30993cb2e9740b56f30b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333c04ae1ac89226c5b1f6be99cbfdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073713b0e2075c9529fd5d5eb484d856334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9653b66d5092f37ec5b8606dbe7bed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def3d9007431014d0b7ac455332a609336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3274b8d81a1c8e026ccf0480e6db1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275fa29b1d7cd076f70428a2c4cbe45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934c04de832486455c5f2d5d1b21c43339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446cd893157726b84131223197219c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76652e524d7f7e20203e627dcd300361341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fd0d342748dc53c1927aae4022cd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6a82694ac2e119d33d94fc7b4c101343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be03931a361cce8fa2533047a9bb1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d983270e8bafa18f9cb24a010ccb1ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac9aa7323f5cc2a33804d0d3b4a850346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c5f73f394872a5e8343f8b1de6670347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5e2a9c0451425a29e9b659967771e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95be2b5e841d1adaa5722faf6e6c53a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04e1bf84ba1b1225d22022b3a43f96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ec258e84a103d97c6b218fdecfcef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585a781f61f07bdb9a7655c24879ba8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bd6f9b68ac20b43be1704961e7b8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85c048ed9ffc8d37c1ec02ba236f33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd53b1d929529d12792eb4c20068fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bb2e635fcf6b07ecf167ebff44d85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7859228cdbadafb6db1de90a576867357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd16d3b9faafd77c763709c8c2d4e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e55d2bf94f5c58d97984601a77824359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e791f5402e9021f998009e11d9ff7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d7e2f69c2754ac9ee97c881987734361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587c5bb799885bbb3fdbd90b4cd9311362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f95ab4d7c98598a51f31d8970b8c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80150f13800f94ed097b08f3e9dc25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46276ad6b0d70e8b9edca51d3b04132d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce881af0e7515d7365107fbf71ac148f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f53dd4dfdd2f33ea21bb4f64eb2ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c692d97d14d976e57fd971b83a9ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620f7d937e92f4c25b539f482799c7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee8b5150e0fe4289d24eb83d48518f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d675f71bd50c64a576fcc3e0a2eca2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb440d580fa6def7db7990e8f084fbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e1b37ae712957a9802a195cdb7c5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80201b7324d86e5b8840305bce50b7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6d544e67ededeb77c753e3ae0c1d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055e3363bc40555d346dd6932e1f21b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12004b9c79d278d3257622905dbcbe3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b70cd96ed203784fc086bcf291af8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb9c8522d7523c81d814b33c97e8f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba373b2d513521a8534b3a0eca4a9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270f3529be518bf8f555ece2b3f0cdc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83251036b2f82b4cac4bfdb26fb655382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f0f3c99a3e7343db0444304b3e77a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc329a0f3d2766eee2c5ee48e45c3f0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54ac981c3dc7010f3867becbf256aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f1aacf65ad07cfd9489d32e0e5477386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d043da2a99451b1967e1a2668e9c17b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52b96bb0bbd4bd7e5dab868b940285388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9002890980f0ed7aa6398f5bc351f01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11f36a9e96cfed60d5cc460296d12c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ec349963da9e61cfb59e0f1e46b22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ab9b5369dcbfd9ecb3a44524e896a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000e7d9c07465822650ac1643d2bea1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118670bd35602a6d67add964633663c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f79d83e19205cf9dcc2092cef9ada395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5af61153826e3b8b55ef495f7c0d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c836a63c8a6051b6b35614bd86ca35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006d183e9bcd104360a76b7f318c844398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c591ab5b5aa0e20c27fe24350362019399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf49a09965ed4e9c22dc39dac98e152400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9408f338e2780ed2e4f9ea3912b9f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910956142b5378fd908e991581672a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c5a9540e3c71e81736a285854bb9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01edd4ada64f4fd3f7838221f4a543404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7c34f51f660d049a14303a041d8ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d98590a9c6b5413905c86497591075406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc16b127a8f6c83328d4e2194d5cb7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a2419855e4298b40651902335ee69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7b8e5b32b0b582b93e15d718fb892409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a67ce831c94f383fec03d45015bd8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e46601c1e293c964f339ba308382e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09084ccd1dc99bc0de33609dd3e393f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d368057c3c398e38b8e1e4c5244b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb65649d375d0a277b573eaf47d186414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d628aa526c042e18f46d5edfcee03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddac545db83425947218a763132e3dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082291c68f0a4ffe3db54f63c08659d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c6804d9d294ff3c7e28eea4fa600418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a3eb67e9ae15828c4587b0b3c34ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558806b4debda49f428376af48eb230420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8419a26288fb786ef2d0de130e1b228421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b8dd1dc40399951f76e3bf2cc6484422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4a50fb438805309a8aa0023f38477423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5b25fd4d99a900c088ad45802ba4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae69d58366256dfe7fe462abbde010c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07875720155d00fd853490660cf9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee95cf2a1e9515435842521e4dc55c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e46fa016f876631cce365ad7d128fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed5988c03e6d33b22bafbe1a1925ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523711922118e6a6bdecd883d21ded6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5500bcba0a8ccf3d220f4f4f61ae214431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fc658701850fd1bccc21639ab83ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac55db8246c673cf0d9315b55ee5d17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c15d79aa6ae945077bfa316ebfb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288027b009b535f8f91ff33eac37a87d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa64b8483248d7ab5809632ab948ca8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68da621ecd1c03a605a247ddd28e06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7689686483bbadfa009f87188c4145438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c713870feac704a0a48cb4183b524b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f5663bfc561180cc0d2d6d274fe8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12addbcbdcebd3c1afe6422a162762e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e96776cdbeeb4e7a9d1d89a6b2af0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092df8744c0076d49733b17a5a5e092443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec37703a7bdfab4403bbd90e1e9ca35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00147ae2dfca83933af95f40465b47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfc1769b017cf1077ee6d24f22468e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ea3fd8ac4cdf197ea66d5d244ec72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c8bb8e8da2113b751a36c483ce647448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae032257d2ce1e52ec3da484d0933f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56af825ba050a87c4475e2de9b151f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ae3fd15aff3316b5cf370d6d3e75f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c076722d08b3ee131b3a0a2f3b6c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0311b22c5dcf4dd496f7a46d704f42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642fc261002448eb817ac46c7832370454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149931bce558b826e201d250ac6b0b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6df551dbe4479067fb718f9042211456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807b1f3c886ecb1d58dedf93ef3402b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a51b9ac80b0bdd68374ec8e1e6d36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5443230cbbcbcd55fa72e411e4ae484459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1f327d96052972f5ed00f1e16633c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5342a039caa46f1d37a15c18c462c3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fc05d37e98a2a41a81a2a6799b490462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75249ecf1c710df1a85a73b7889137463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be78bc7d3f8c1fbe98fb049b04acf7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65967891c0cd6cde4c573bc3a7a0f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63794ba9f4e982b56789f4b4f0c6c1c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20cb3bd58f59cd6760a1c7bc858e61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1029011cdc2d365c92e5c599c5a3b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e3277fb3169d3570bd7d70ea96e71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93231e5dc76158300b4a3d48535bb79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544b573e8797069a5388d1ea453552b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976986253d53d74beaf4ff5ee8ce7ee0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc595c23426363bbbe197fd834ef5216473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78006d14102ecf080a18778ae2a1cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a74d960b618b35b2dad9d1566f84b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091141e100b184ae21dbf68b490306f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd639f759ae9ce794cd5947f9e247b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e5f1e76cb1acae5dee0efa6533885478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbc6e19c36541cdaf5230841bd8691479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23e41da8baba03675d1231266cee10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718073ba5599686639a112b58472329481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653a5d9b1444bbecb4ee9a6afdd0de4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ae4322c003cd3bacc75da0aa24227483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94908d8c1dbcc96d89113c1219bddf83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea21cf4b6f6ad83d1da4d5b4ecafcd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9847f65832dd151132b7732766dc8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b535991a8e8fdabd1f06656b9120de7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7308bf39b6a4a9a1808a004b892fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33a8c183108cdce486f3e0888a41b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679f0000715d7fa863f4efaa29e52bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed0b53bd6a2f24c3d865e58a59663f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa634240c4c82bbfc5124bf97d2a1566492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee7c7bf1f982cf4e618ce13189a7b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64f747a28a539db15e94415289f336494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62436b75557d4cdcfb3b2ebe8592537b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14424656edb152bd2552f4bb730a6ef0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7a609afccea73cb78be889d7061eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63c03fd1fe7c11086b2b133e28733e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd72b6f003477b26c8d621a374e8919499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc5020534e102551702b68820fde56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe26e4ad67920f67e656c6062d2ad3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1065faf6e7a89b43fce389ec74dda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22523ded62297acd84a605f2d55c4fe0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea3b4988974ff815a809e173f7c6e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33056b634f3ce5d221f88abea1615a33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ae0e8aacf0c6200257f5929273535506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481141ba2c6278c220e917ee4c7a8975507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9e5eb6bf32c8c7f838dfdea80e0a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e607e0232e76e1a2dbeb43b924dd9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a826d75fd36a323db9c530524cd158510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106ee07b77fa57580e3439144d5f1c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f50519c8462dc5675d183e0bdc10b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b0600db80bff24007102a1860582a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f6667ac6369589a3d59613d11260a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d7aca446185ed03b32e0a952daae4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2798a68963f6a924c0c1aa30b6d23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e8a3bef2d1c883aa44a8a7468bb03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5f2d5c4dde72e56b7bc3e785b7c06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0e3fde94f9fba7f0fe4b6b61f45af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc172bec94f370a769f23606194761520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912738c06767e448e02da8d9fb01697521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77014e7bd8b276ab9e938a8adf4d32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac10f0e1b9a3854eb1d296eadbce608523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e00101a28923a5e77ec0e2b53cb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d7fd74da372051ec4d2253b4d6899525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f86bf99f9b478b757570d9e4845de1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7452680622829349faf619845d5159d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd22898ea1b19b5d34ee78532defc3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa9f7b257f82380c39fe5d2f8538e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872084c59a78d91fea97e66da750cfe2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2388430c3f114d73097d2a16eb7ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441116b465a957cf4fb14f431190541532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a661a6b37159a8b93c4337d54def3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eda58ae23dd2ef0eb20728f2fb7d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6acd1c22ea3542b22ff3cb7c2729d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb98229679679c8b2efd6c09c73dac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50038d004a3dac0ad8e3a82ab2a1511537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0044f3984e29121ac013757203620b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22cbdfcfee17926e64e2544737f0df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01476f56f3b1977efc370a03ba600144540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7106c665de7777e40a8b273b0260f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f842697f5a002881faad7fc0619445542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62db4657652a5ba76e2ec85ef24aeb7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5001045fc9b581f1df473bf814756544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77022790fa916dec92ecc1b5c8933d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b60368c4ca0d4c19d5c173fe9c204546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726df2dbd47ba67129faaf765c50ce78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975709d162351313be4b24780b1d4c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bcdcf86859a0f8eb106f6d26e9459549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2a2f09687f51d495b346d00191520550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b3ce6ff751b9b4d0c78025aa02ff8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17652a200cdc2d5ca9a11bd1aa942eed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573388387e3699059828b2eb7d5446d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9636b387f8e2b40e0b8d152c581fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe965187b4ef53c4f81880e63d51f0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a69dcee5ab933a9a957a296827ddfc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57011e72c6fb129480407d49bdc0db17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfde0113b146c056562c73711ee4613558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b9de5a41747458cea350c554742f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48783a276be82f8a049f15bf9476bf0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2452eeb66ed8067274371db428932ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a9e92afb21a9291846afb90f7e0c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a22068ed7945ac47d8583e09c3203563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170222dbc846e7b1ea2d750ab9939d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca314d543554a7b87871379014d9650565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327caf074088b7d5014d4a04385ef38d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbb9679bb7cbc5a039383ea293bff6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b7c60221dda9d169bbcc172d32a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2dffe4d274cde98931e3a5f19ff44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55f6bed79b858590fece97ea5d50c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befae9095c0ad4a44ca5aee86c7ea5b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d340b455261d44f9c461cd25502ecb2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc84cfbad74c4fade70840b8b65a56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e89fa33cf3e41c27912c7cb348b7d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5a3b0e8d38b84d46f8381f186439c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe90399ca138d358e62f4691aa6e31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e7da2a0b0632f9de5a492e19a62b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cde41adec6b5e6dc0ca4bfcf844df0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbb86e38e8ea840e290417bbe09bc7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770fe5d3390457e5259da616d3a7a9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c832e90b3eabba16e00c0b427b7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689063d0e8fabd95f0b401a11ba26a96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f458f54b2f64672c4ac1ac276414e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7fb01a1eccaae02457e141152186f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c84a375f5ab93506c119d49a12a273585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399bfe3e6311ce062a543544e5371c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f5efb39a96970f9659f01d0bcc32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f57b5b713ed930a9cbd57ce679041588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab092f6a12b1747b29305d3d979b14f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce0ce06fa4222379b76e602631943d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce32ad46d595199855cb93b354eb56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b7c2536e25eeb3bf731703811b4b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e40676ec15332a6669089cf2fd791593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c275d4f5069c173cc13eaf65a5b8c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c513c7d74782c81b0325431e69347595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e422671a0d8903c87d35c4dea94f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76324b093b782d1a7b47bd749b20b051597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2988e90db88326082b3b6d48ff43a3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558e57b70874060b7050d1e4eac19ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3247dc052d1809bc26ab155449e44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23f0dde334fb025c0d838a69836be1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4713de12ad36098cf9ef53d1ce7c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee612238c90bbdbac669d642db2b9ea6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b9ceada86bc062bd41e6b8e4461af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f8aa269c33f181cfcea82b12091a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bd83b8314b8a43d9bc93acf9fc6f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241c0d20ca6d1a2783eda8fb8e4d4cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794f2bc491a1ebd9dfd0235b80c49b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3cbb7b6b42cc0b06119d2263bf8df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed991bc803fe001b6b369a718c59eaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba469ef442ae95086f723f557fd2b68e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd3bc62585c330afb847fec5b0d786612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d02c72e91795a821dfd39b7c50ac2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4005866aeefa229ec23b97092a03c8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0181da0b900eeb3b6fa414e49b5d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be667bc594aa2e52947a0223c719c29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd9185027cc8ba7746acda956b8d1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e72929410122680f440aa42fde9d4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214a46ed2c126f082ac4e8d662c4142619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db3735ac8f6c29749745f41e82d2cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6449a29d2265f12389d4bfcfeea42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafdca44c91c70252642ce20544a99f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc934c38d4e60d31431e19c3e3faf71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95f1c415946256c6aa48ef50eaae9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b9ce5aa3c2dcea1b1c8e5ddbfe62e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33e85b312e66dfc5f7d2bc655d8e2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f533ee925e0a635efb1c86c3060c99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9b1c8d3d5a2c146f61be227821923628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cff7b1e5db0108e9c1342cf72716f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453639aa76fccfb36ec3a7c1c93023b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cac64429e647c7e2e21c0e10d772a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642da7365ca174e553c9bfbb35c13ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f6d520caa9d47127f29719aab96a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd55fe2786e1cac098431e59af4ad65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684edd0ef0b60e4ae62589b9159338c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d6e9811e5a52bb79ae3e287057488636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f21ac9ea32753f67b8eef597aac4c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecbc00bdbbbae266d1d983262d9c38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3679bd1f9cebee4e1d115c63a43778a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78962fc2e11b893287abb09fdcae5893640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36329c28bd40136e2165a8aa37462f87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1b8374d9c7466ea6cf581a76515bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b58b7a011ffd96036628f0486ea6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9d984c753cf0c69088879d0e9542b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9197ce3da4de744bb663868dda7442645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2e19506216e510aa36daa96edf003646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104b26ea359997bc6677a1d9b97566b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8405efb9a3ec2a5da00f48f41c430648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867370def4cf2706e689d793af011aef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80079b0c5045c0372924b5691c96a0a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ff67826156dfd9d6d4be2761e2816651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3da9724fd11561e0feade2d774d03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792f90aa692381304054a11d887bc31653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6882cb8078efd986c1d778c57d80d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90f79cc56dae76d16eed726bac83b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ff4a87a1f1d5386f4808a5fbdb5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4c83fc2c43e80a342d22f3c6cd138657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdc3f7211bb8cc3c148699c3c6723d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da538967bd4260bd607b4dee100593659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615fe9fdd1b1ccc3e6b8189f1578b73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32176407bcc06f2771109af27be02427661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d2db792ab69cd4e1c45b75618f47f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99166825c9bd8c661c43eabcb5dd008663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cab572e8a844fe2f8d004414d6cde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fabb671ab726c780518090d2aa7786665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40351bc96d9943d4768e7541b4cfcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7356f5112ff81aded6b523ef1cd21b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81a82c622efc93935404c5077615a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef4d42a29d2e746f106a9455f2782f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340edb35e3ca1351733aba45f0d9f691670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b79639b1034a719b1d58c87e4ead6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f046425b90aaa04a19762549833729c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a0841b2e66b8b645f001340c46ed9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7d49fbe50b8d941b365e2601bf931674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccf5d6125b7328538e0485d3b4a608675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f947a7b34cbef61d1bffafff9a1265d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54772e20edf44388ec78c9fadc39de37677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2257588e0914bfa3c0131e7f04b5ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1816629b5d4a0cd8a4dc0d8a2c264679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c72c3549ddedcf3460ad2f37566f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0bec81c118108d997f1e1c3f82067681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceda633d1cc70540e82e120c70686e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb30d5a56d2313987fae81f73298964683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cf8c1b2788661c2479ba26015ca9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d135d48e04bea6c13c779025816dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c749eaa7db2001209a4767dea396a0b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf45f00db7b4c648829091dd9fe7a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff551b4cbaeb45d2ada72c1a307c5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04b8a018c3790f37aab5c6f194185b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381b2544d827ac4649964ec1fd89d9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99097a2f58340189a1409e5184bac59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef94490cd020f7db356ffbc16f05cd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179f1abfac6094d4161b75d0d660eae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cf29f1c42ef2d3f5199a2ff71cb47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e731f3a4b25832c94e355a9ad826c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde89c2ce712c659bd189edbf81beaf8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203d500eaccc007c76f155587c732b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9bdc87e45bb38dbc6317e91706a97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedee2859a85c0ad196141be3475c3e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b668defef31adb3f9db7747c1deed4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28b6a0c0fc2daddf7f84362df426df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1341a94dd879d81a0576a7cc23fd16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195076382ae4db60f24add293256a32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b15c182dbb6b0142213a727089a92704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff05743b606246ff146a02ad69a82c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6ace77ab48bf5c0258c883c1819c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1044fb45755f1d05dec2d1cc4e555f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafff2a9d8ce9a2f2547b60f5d9d6fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f4e2f016a4784808f5ebb6534490f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1b4f682b9dd43dcc7e8c9a333de40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e608cccb2780caef00f57967ee6cfc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28517e7004cff75c90b557014841154712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d996b5d709651a391a4838ec1e58941713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f200be77f99e345dd8398736e0eb9da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32907b47dcfcfda122db8b84db97bea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ba8aa7a39ee3022c2882b36e24a1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ff1babad883ec2f7561680b9eb4ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f25e4fe21104cf5b265b9237cf427718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3288b22b84f499c9fbf7dfbbd427e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09ebca7814d676385a3da4507ed0d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440d8404604653b18f35f86676582c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35105da6d5e0e97aba81b801533fe5d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544086c9308f885d83f3b3348241b716723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23db9a4e671da78f13f08c377473d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bb21f2999dba72c2dad47bf35c617725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109ea3a888e19669615148a63ed59ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0533d70f6fd4fb7f5dfd9d33b5796727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070dcc935440620a27761f1b706ab33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669901867982abbf801681138eb67c06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e421f43431e3c6df91442dcc60b5cbc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f5e61c8c7a87d349792fda83376c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540afeababbc4d9dd7d5f294240bd61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e33af5f16bd96d5224b517af264a3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e4f5150ba5e7a44851841042e233f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7f1eb06d8e499e82bc2aa3df32ac0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1376553aed8f73e8d3326bb0ec1b8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ef9d866ad4f294c86fb5bdfab39af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280663f14f71ddb0ac1a735600b8df7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e9d1e484ce6638b3a7025ba12354c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd20eb9b796550d10eb46489272745740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa547e2a84f36f0bf7effcfa9a293c3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83f18d59f9e985f6cf22d416879288742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d05a027d6f18e295cf730c93cf207d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916891a514387e05fd57cecb05e251744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07be42134f8ddcb4d1013259b3bde41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e04a909aac09af3747b6dbf9f51f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d8694f402306ee77948ac9ed1f237747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1ef39079f5ecff231c310bd285fb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e254d086bcdcd481ef0c05574b561f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561613b0e2d31bca442e7006ba37f6de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bd1187a00c9aa3b0a445cd7599ff9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9527d35a7caf02d4e0d279f63390b9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568fb675591b7590412851df4d00825753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffbfb92d6cc88f10c73f9effcb0d60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee0f689f467800f28987330bc437c7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef60637eb98b1dc57d88d03e402f351756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafae9695379fb0260113fd3fa19f10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ae3ff7e58a6aa4866b3fec8662b86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bcd2957a02bddfeb312e9ec621186759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddf08e8bc1630ff242572b694d4b331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0268e8ea6ae9920468eeb3bccfa76b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a474faa495bff9f30608e6065541c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f62f04f4bcea3deb9cdabdd2ff9f394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadf70085e8b4364bbb45a06d9a2ee35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ca76da44d2bba819fe612566b188a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d68f0d6c965488ea9b4b8400903c337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a412778d082112cc92fdfb6d143e388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13908884be7a465cba8045ab1b4a2a429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd924c6587bfada310ede01a29841b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f034cc9c4de59d35a0d17427d1c6a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd0722556d91667add7501e0d80d4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a299f3b1e228dc3a4287b71a5965bd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88315db6e18d08285da0069e844bfca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b95a7b6da77f41cb9ce442c1a2b3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25d25f105e659d30ca34008a309da016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409bbe773364dc6237645c9d76d2ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c326f366c22e53868af3f26bced18cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42665e3b20ef578fc3c27856c12ea6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63596d8695dd3478dd471093c158b7c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79610b24d1c916d3e84524d044395f5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764ffa88bd548292996e5c1ebf0428322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ba96e58b951fe11286f0fddd3e87323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a55b6e537e53421988f292382ed8f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54df5d1b7c511b1eae737932d3d4efd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1b5f1b923b8f24df2ddd9b54d32f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28aa000ab27473314769870cc8481f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0185270fbe2c1ce288855ce611c2fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d915659fcb9d772da28b0f0deac2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be825d402fd570c0c33c440e4567ef7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffabdf6448848e23377436d0c3ba7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479572591fdd2faec07b1fa626faa9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783350b6be9e264474a76b3bcdc1102f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd0b77748dda8253ecdaf2e9ec897d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27135123eeaa4f7e4ccf8c17bce03f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114036d2dbfe2651cca9dba2aca5a4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3e41b10657047de300beb3105f23e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65089e6fdcf2b257b9d8f071f365b1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f12d22b27f1528b45cefdadd93ff6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b88da91488b55308bdc25a4e30d2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31703a0747f7bcfc42b73c26677e03aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc759333d8d015c72c7480c98ae28c3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038575a97b9c254c2e8aff8a0491fd9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429a8a20235620a2fe8adc49c5a790244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab273e9f2ff84b6b3f598eb90b53a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bfcb188584fac5405ed98e83777b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef7d5a3abcfea93716c6d436799bd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08207e104d1d6e347cae646125b2d9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5003c2f52d3eaf1956ea2205a5b16c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d2e03e16626a9a3bfe33aaca33fdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab209d888c723aa045946bb3e18f419451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46175dcbf8c13f08d9cc4efb056a8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bc3631874f159565c19aaf4b039e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce65eac8d7085664e246fff828e76f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c59e7c2cd128a1233fed2b13b79cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a8f6e293445351bfb1b46c2868d1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e917f0c1bbef0319489aab8798ce21457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415c22d15781748710f924646a8a75658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65960d46d4f06abd80e1255ee0a3c72a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fed8abf079bb3cc2a3b5b8f07919360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17946a91601f4b64793364559bd0f28561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95048985578391f71f314d8e94c9ca262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d526f8865ebada804136ff997c5270a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308b04fb9cd24231a984f4c1b37d2bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d30304ca374c6964a9013613de66065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e617cccbf983f3c76ccff60702e0f5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49026d4e30f2abfbfc8bf798bba5934b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63b3056780ebf0b09a53c82aebd17b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4af77ad59b4ea791fb9c7c3abc4b0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef23f92308a4a06f9c9e8a7e0f2b55770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557176f6f4fb5a95faddf3b7ed5179b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059ebbd68dadd7afa2c16350daeff4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0eafc5e1002e4865f7b8126cda2ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032619f1fd1f7a6cc7cba1ace55e40474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b932fae12b52c0c6245dbc2f6638875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90ffa8efe43d42fcda247d6d85d8ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ded30e2d437cd764b10686dec278e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5847e9814d3e6e289867874a3ca168878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f31614de22bc1c1954ca7e2e0781779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560198d14df8b71bf4f35d46b45e24480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba222092d5b8926feadf6b2851db0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa599bb3350cbdefa323c34f26957582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e67ba7e97ed635404935d3c3a372ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aafbed7e65c59af84399828e7b450584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a8320423677511a1b345cefce5dd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075715405c3e8e71d2f62789d7037c7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a6479cd525adde3b477850414ab4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238f960b932dd294cdc51f5620f91b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c38cd8da6a682ab121a8ec50be49f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043ab1cc5d0834c3f51a2d7a8cb8b1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f0e1f01ae3d6002c4d9d4ddeed68091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4be818d81b539db0890597631fc6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37e9620daebba45a8f3b3d9b61b08093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a708412e9c26e761c74c786dfcf049f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7714e466474acfef5f92c00b39a3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52121f3ced11ec5c0f3436d903da5f4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ae3f72403fe0959a43c612c04f74397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0353baed0bb4fb7ea056eeb328f5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfb733b8489430f025e118f706d58999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f958ddfe67a8d21196cca7bc6ec08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b40a1211c9884cc37074911afd99a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c556d149c1480b4784d708d1b4b55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4a5bd3cd991869246d397317eb499103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5fb06ee47de87ce975eae72e72bff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dce03b2bee17e370ca752df25bc18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e39156190fb91126237002810ef53f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79950b3210199b52e4b6e8199c19b808107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc0e838f12c52dc30a348ac732538d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842a2e84e42f0b944b20f56c478919f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a3133d08e1c8d62b4a2bf3dcb58c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e24e4958bc4b3e280b1a67415128111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc635bdeeb564bb34199cf5b36b1350112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7833fe19c65f8222606958f01a8a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a6c3db3c00fffa65ed9488bf1b2c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fda5073fafbf67520577373eeadb00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6b215fec9742b1167d4742a6b80d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ee0ffac8d0896d50e287b6aa81037117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daa4d94be1e75cb8724c594729e6f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06d07cd36a94d7ff60fd41dc6b2c5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f08a147dd6e7c29e7911f1e8d13ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed018febfc73742f9a2edda655affb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6c335387cdf73d90a96d09ddad375122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c272c296e8b045e1bb68fe194f5af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffa5b6ec53eded27d0f7fa2e4281ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444d8d825a71193be2ce76cf46ef637125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bb0479a42a99c6b9a2b073703b5f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d9a409b7cb9e1a4331898adfdffba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749a65b4082dca3f96a476d44a8bc49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f2ec0f1d31d000b2bf264f27317c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c015df696c2aa85b38b7bf96f219d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996a9544e19980bb0d8eca9e95034c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745417f2a0e8e101b261a8d2c2ab548132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59eb6f7ab1b75ff8d23b124dcb5ca3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d31c106e84e3ebcc817c8fcbe2f97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0bc03b77e4344c9bf4bbff5f475ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e95bcade2b0046f9a67a999cda988136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4310af3c0e513530e97eb030e57bae3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e5eaf46ee5494871baa5c7efcfdba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55816b412213fed0750cdbbcd0e08b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2109b06d8dc17ac78b417b2132bf36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e42d8568be34f31cc6a06bd525a74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e8538409be09fd87e15c77bfdb3bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaab485cbb43228423028411d15060f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72aeef8716d441edd4bc0f4ababa90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8998233e8de4e4e0d0c059e69c46a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97b298d25ef3df9bad83a16d2fc0eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1a7658b134afb4f1dc3e9914a415a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beccf99a7efd9974720883004340ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca1818d7fd33fbe73dba6fdeec09bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacca5d90ef187843188cedcc50697c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8955d7d0c09f630bd8a2b2f5f9951151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1eaf5df0cd6d6fff0a41f81b435f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c6ca4e51d3276a837448f6eae6114153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b368762f14bd33d7d44d0f5df5d183154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e37631ab9344db69017861b82ffbd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ba8ee4c98af9ee97341fac573cc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b400e873c91fea1a6ddc20492f21a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41aa83d500523154c7d8e9c82027ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acfe46ed37f1af2246f7968f994b39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28eb9e72dd62be0049812d1fc6b580160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20448531224afd0f923137bbdf774072161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a8ad07773f02f7d718f414831eec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5413e57bc1a8afa602a16275b7c18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782217d36ba7a862fae0c74c6c655c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfb6d10789186b66565114911c15ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc19d27038bd0f60c348f5047405ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc45d5a8f901af7de98331a9b8b8046167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa62d1ed6548488ec8259bfd34ce14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11026384760c734e2e5f9b764f9d997169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec51944ae68e1145850ad6e54cee681170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ae3f80a84a72fff04bb8a4e2fff3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349f14a820b3ca911015d2d6cbb5d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db82db7fe5651968d95d7ad9bddec9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c9f3bb52a004008b68c6bcf5ff12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897e8327abd4b5cc7bb516d3417edc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35180a799fe8e651f9dd9d91dd138999176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d77833282855af892d441542994f82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb229adfcc76f2fbe78bce4b32fb8ae9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49859bcb7379eef64562e9391e30439179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3277768242d389e872a622d644498b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f8f9816feafe586bf28e6ace68576181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b95b039a9feff5dfae6d9eddb4701182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0de5c023419a1114f966dce9943cb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acac73854ddc0c909131cddc8efa127184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1f2988d6eccf3bceb9e732cce0c4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61437871ad247823b523dbf29d2cbb11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e8a270f97f8eee84f37d3f75da959187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbd03e37040d01b48165907e1a9c11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d016ef9b62cbe009d28859901bfa760189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9ef03b3d3cfe2ef76617992274d7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ff36feed0e68d474b29278f6d0b0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd41a6bcc58bf705c05f1af7a52ed3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c4cf5ce7e4b63280ae20fef3217be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbf7bbc6776053ec2af47331b58d8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67721c320713a529f80096ffd885535d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dca0de9e8b55095aa686779ef5a0a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7ba9a2c79bcd0c8e53a6d9c586f2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94515f5d266aa84d685b4b425e7c0981198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0aaa598d25b8c1b27e55dff53d840e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8f5e6f96bf638b6826acb36bc9b94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a0aa4027b5036cef337ee17138550201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73473f9f526990398652a765bd49f765202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf021436bba064c93674be221950bf8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea8e73938ba8ac7d57cb38dea508ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295c4eb77b8f15aae3fb7b7c41086bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eddb8de8d8a99296dd9aae574cdd68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e068ec503e0105e0531d0c72401eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb259fab649f061ad5ac95de86a445208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cec77b22159276b9dc280b7e62e937209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02e36687b301d7a6d7d1ff80dfc580210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a1a1006c6a76aa49ef13f4fac861f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613b20b4b10cef46dfb796b5fe81471212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cb4d4cdac57c14204f3ab5e4968bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168b6910b53b488873f2df0df685c93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb1696226f7253a6151ef1b1c9f09a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c384ee3f44fbb3ab85cb2133245d72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ca7503cfb630f3e5887f10159edf4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e31d754796015028aa7465a270788218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a0cef1cb1f5aeb1daf710ea56e873219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e02f0e20e2fb90e270892f44925878220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4463d38090e1d49fd50837ef43edca6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef239b7fe67cf64e3b4e0c48300d65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6daee17924df4f0ce64ef24ece826223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5c771e5a4c9cd008a8079593855a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b502341c69942d2e0e2c635239bec4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13446ecf1a98820e33374ee82bfb35bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa529d8bd5e30702e7c47b71dbb50b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543a8f9c33c23a8085ec1164d60b1bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a2301fd4ddecda032adfe86f48573229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038dda5b72e3df982c279c204889886230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc4fba71785d1d9841ee7af1958053231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd17fd227aefe601e0567b4003d8fc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab547bb13e5f4a566ff98fb8c58b92d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5436c559d2de3210b84d9ca05b1ec0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7899ca11cbffba2b2987e5b20d806235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91755132ea1b6aa461c3e730960b26ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82e0b2ace7e655545c56b10134cfb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b489af19c03da9ed4d58d9977dab568238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca212ca17a8c29824e4a73bc8dc1618d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fa1730469a3edcaa71fdf2b611b7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbc4a34e6b67ddb5e0e445ed4b532d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6d24b669c71e4effe003ae8cca9e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d574473fc8b3605ecdc3c6c5eec704b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f8ca8c1384d54d3a4ca2af546df29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b016c79cdaeecd7019956c89381f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd6e05bd2b9fc72603e1a442c975c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe0701a873e63db40a31fa6b553627247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a056841575272bc99863ffe2144a345248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4e139e4a0cd3430f8fcfaddd0a847249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d9b2f9fdd253f1faf67ea37125607250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fa2c7a815d59f90cbaeb0c3480c54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434f52b8380b119feea5d2f49f4a8f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e25b82a0e8b11d80b0c3423911d700253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb84a05a6ae3b0da64eb7a8f77cda5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fb8e5ce513ea5ec73952787da3f97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e97fe53994b6cb269e5c25028c1d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd093ccd8ce262c7005015748fde7cd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55871d21bf078acf6d523058828d8857258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db38dff4f3e1b8561974574676f76a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4552377de99b6f4f8faa12205e4ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da8794b1b16f818e2569b5ac380dd1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cfca0bf6bd8874f1ba4be255e2302262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeb5292d163f8b5aef49b70a3a21f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b34766062950dd769fb0a77e6b63a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233de4450817bfa424438cc35a434dae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d0a9e9906b00204d52b2afb4c48d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe7b8fc29a96b2d6e58a7a4e95528e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a52eed2c729c7b64c8786db953a78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393e5b41fa0ceab1f9084158ba818cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff33741d1ceedc79140198d2e8bb17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f03db4b9925e45da2c5ba6b5a51c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94628b069a548f9701979f4f01469c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c722ada8112a36404d39bb0c263a4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aed657a1093fee36c38dc295893cd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5fe45d9ae8b1e56ada2275a4643d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025a540f96fcf3db7f1f4db59e46c30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce1577c6726e34bbdffe8b93a9481a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f3843302ff3a884b53f77f5889319278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf901125f2a772d641e3919a7b0b73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0373186ae17dbf11db3a34823a75a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa50dfead8a1952ec4407b7d0ed7cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed6cac75b2e24cae8e81d036bb6665282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d915a701376df41509a1864a484e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee6ce71941a000a39d5da7f9aceb07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92600497fe6566b512d67bc742a80fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16678b56db948a559c69e437633c0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae305072dce92b59bcef7ed90fbb180287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b29c12c1c439c72fd9df6cfd4845f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8c5eb423d34551865eafb85ea5ef5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f189a1544a77285cece6ae192083bad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dd10a6df700f357791bf73c13c131291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62925911f2b202e5b1f935b3fc8335ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d3452191948fc48b0a4e921cbffb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850d268fa523f5d374c008d9c67510c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e13148272c1d94c07fc5b44a7abb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f08a741d5bc81ee7f1564484723790296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617e75a28d0fa6a9c690fd594cc2f8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12763f795551c2e50ab3f686b81e6ef2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbe52a2ae605001e506e25a605c7db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e8d0cca47b4ccb56e5fe68d97e186300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902424b852dd5b06dd6073407e8cee6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b058f14845b0cd973fbd729abef6005302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59946d5361d510f4384692bcb1e9cd33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b7a2ea20e70d1992aa1ecc693571304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a937c00d1cfa741aeb1ef94163342d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57d930392aec19c428737f3c1fc1e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37db070d8d0af87f1a0ca917a22c702307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa958fc5c913cb685c0eacc5d7b05a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b0058bafe51aeb0061c552f45dccd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e7a0b85791c0663cb968484a573b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38278bab6284f30a1eb55cf0e7d0fb7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426269c92b5ce06cea4d57b1a0e3a18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2547ea598b697a7b53049c0bc0a8709313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d06e8a8c729d5710b62d06deae1a20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187c2450291b4776fe0e48456d1c8fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25285c27e7a2d1d983cf59a3ab986133316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912494c16667e1adaa4bfb8e995318c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dfe240530d4d0bfc6876ba0e2a572318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755bf162a8a5bbf7d96839c6654b1f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a7ce64cd1da8bfa3c92638ff951a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110af454b056fb582da7f389b5371c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49356e56924d3d0fd7c1d4d62f4f6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485272c932fdb0147db9bd98a78cbb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d909d8f45b4fcebc13fd2a8aa618373324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626338be84043df2cc505bdea5ffaf4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220392584887349fd74eb36aa99beba6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed25bc7de5ab68ace54e488403f9f6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dcdd830b953bf46112ae8d8a52247328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692739c6967202943bb32723559443e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e9500a4657a85f1b7301ad58ba42a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9278b411f6f20b5e5fc4f6b62531a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cc9fd5d3182752420ceb7b02f893b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0ce882cffe0dc25f5b2d84915a665333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7df38ebe211ba3e5728011860b3a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe16f5b98bd0905bd898262b2ab205335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae949ff87b6a861ddde08e714e661e4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4405972531fe7b39d262055faf6b7db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6016e5580b06477b038354447bf373338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97733a7240297c951e5c5251a4e18f1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103fd1ff8d13ff9d6c1c8ce4810c1dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71fd20759176a8921b9f734cba1d46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c8e16d726a5b94bba97d2fe6a6579342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf220a70633bfda94fb40f175d9f70f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a2b30d4d3c6915a1933be0bd86e7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc06c7c7caf4a5cacc5f898eac823e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbf5c109e3cf6a01c4c093317f6f7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da8f5b5b4c7af232a82d19347bda76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96286c1250c3e02e506eddd343046985348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fa972dad1c6a84299ab17120921a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f265ca6192ba03dc9dde0dad2d84ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa9c0642aafb043249116225ed8b14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8060e47707362b1d56970b9f70d208352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ccfe6c380ca8acbe6d66eb11786b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de21e9b7cc810238f6e1797af20e2f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77d77529a70605546a89fa1e536b00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acaf577abae58f1430b7adb8fe57eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a38324a75fe475d34437e7291b7f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3fd7b02dcab49bbdc073f34e2eeae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d7ec148085b33248dc7c9cfd36e59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75feb6673abc7ac86606ea43674de1bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59441690bda25d720029e019fa45ceb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14857e634ec1a66da5306f38477fa607362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb15a24f54411e5ef255ebd04bfda88363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b608fafb76c59cbe402c1d6b8fd8a74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12489e2928e957216f28f34acdf3c5ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eec917f658073c474b759e89b65435366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d819ff7f5e4a0907684b5f5f7e1f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04bfaf82b48a1181b5e49250231540368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb640d195280e9bf25db1450f8ea63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdc02b59948ba150bcfc6ab310deac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30c8da99fceeb5446b919ba92c9c00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004c0e26c9a56cf5169f0825233c079372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7903c324a5a23d98eb4e44b2c639c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e452c4af4f728846af47bc80dc4b047374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26a0f9bc9a1728429ff4805bb68967375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b785ad847be977287570bb07a0ec8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524089784587bacc91005c43eb2e7c69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2831fe860b1fb2e271e9b587152234378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff69b9c1a6689b2450c2266a5ef3fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28df0f2e7abacdbfd726b04fa6f1a43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034e0faa8b8ad5e3fa7ec96342dded8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa917513ecf9ad483e08fa1ab192c27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654f22fa9cb175edfb86c362b00c8cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370e96e4065939489d3a7835c8392d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3da7a3a09a80fe2930d322bdcd55a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa530e07c5ecc3c2341e29761c4bb82b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ce164a3e0b74ad9c617e2b0a771ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5cf18c1fb11dbb22d4b86a05df390388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49c0788ce8d5ebd5d626f39303cdea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151af60cc953accb481aee6dfc667c6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d321c7fa1de175486f5f800e957490391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abb356669bcf5ec5b4ec4868c04080392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdaa4aee4f144fe37a66d4066776a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8fcac14c8af158f3611c586b21ecc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa0bce53755b986ca00aae061423c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02febd01722631ea665cff566bde1bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43b31c758527d429f23cdef315a072397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ac299ca4183cfedb537e824062b53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e7f523cc487d8d9b25e88f42acd5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a15e4c8168372a8fcf185de3ab77b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810bf64de867e240bf31c6b7aaf4699401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288228c04916ff2c364cb30f7d1c713402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1382f04625cc816ad5cf36d91b31c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b17421c955bb546d6f2100d7ef1f91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf893a4e6fb68d806348864a29ccf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e4318569dc689f0772b4e0ea0998c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76707a9700e041c58e2fed16852b32b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592212a132f3479ee4f3518ce89997bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef55998af92ac22312f55f67db5dfbe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e3a3a435da93e3a8f054c0159fb17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31fa6a6cc4c7aadde3d93b98818cf7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945f9a066b3a0a5084b803b3bf49654412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c54c11fd52d2a7dd15749469b0ab5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d26bb1a30667d5d5eb9cfb6e42665414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb1c01fc40ce83b602b6b0779cf0ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9b28b8b52b3459f0f1843f34f9fb6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0138c68633dbb139ca50c88ab6bdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b298f332ba4d56293efafcd9dc2db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392556205598abaffb4c79f9f16d4d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfffd2270a39279784d09f1445f77d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68b20ea4796ad6c0bd5aad5d45b1f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332ab2dc11a17e733ddd4eb12bee0a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b445805d8dc583506c023d5c1b64ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb2d9b0c73713b1799930fc1ad8ebf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e455dbd5c9307796ae399055ae15833425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f420864926110b4b90138fde69e8e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04608489ee3749f443d02ed886647243427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b35f2a6694ccb8ce7191f674ef785428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c15a02cffee4fcf5e878d20bf07c0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb56e9a73b5358b8e4b998a7ba3806430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d4173cb03fae3bb18e0504b92e35b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b844082c3c34284759092124c4ac71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8106085e2ee1659176f4686740fb060433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749f0d2949fe18b6841f589573b2e3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a306cfe1b03b5b771e03c5c5788e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575e77ea7c225a961ab504b36a3699f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251d1115c3a4231e47383dca842d0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44464762bf2f50c9f6a8bfd8ddc3b722438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f467774e5abd8846fed798ab581aef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03cfbd312e747a38dcc7d4497c5932440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e520ec6392198b1c77d2fdd18753e7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe308e3e2e8cb22b486cc14ee3576e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3991e06d3cbdf6baa8926c2939be9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b3632b4ff6d78c662b33a06942703444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049eae605522f393d8ca978520cbd67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c240d725495ad1ccf02c6b61d343a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c930a6198b82c21d43e13a2daccfc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a72d548c7fc2f75f92f9aaf662d3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ba9385c6dac24eb915005c4dc2a98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61cccda1955f0b750084394aa1bae6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a41d462bf6bec7d24edf12c48d0f24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1002ecb86a9b51adc65034bc3b809f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252428fd474fa56f6fdd8c38470fbfff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5ba6158c738e625296480b011b679454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbee3a230a9c5a2286a6a8b853bae15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b415a195c2bd7854eedf752e0e372456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fb584a7d801b6634fb4411cda6869457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133a98c7b58d1055a3ab70d9e2d4c10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8236eaa196367ff290fbd29ff8a3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef37afd6229fb088273380380a746e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbee15e1086068a24b43a5af44f9b33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325da3774822f20d4975dec3ec12cd7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb1f107dd36ec3977bdfeecb494b74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8242de6b9f7ae174ab8063a86bddcad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575560bf800016e79ee084d2851eb6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733d97d0ff62b2553667fa957f831de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdeb0a99777a472665585ae36ae862467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f408052c5569d9a7cbcc024044b91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca121fef465b4ca02924192803be2482469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ab0c0ee0c6b26bbd2b84d9372ac85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a9076f249a54436a75176c3300021471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49339c445b9229d3f45b91213eab558c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c07a45c1b973d5bda10f66a1ee32a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386028e5cd13178c25c9b18cfd53a17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e02dbb31acac67948d4addfc79fb36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513e3bd562d23dce994d6cc78e55d2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a81d31fc50b0d5f419c3fbc3ac8fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d755f8448e65a79a3477be83152cfce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a2198b8dc1257d44e2b92a5ab5576479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8049c2a51d2445cd4f54509dcb5e09b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14d2788d0c97801b30332a83aa4745481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cb527ef188800803d71d8483b3d99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28d03126464d811446f0be98f3b3bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eab0cd5f9bd50aaff4149cd4bafa16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1be6c6cc6f3f1f5c878adf7603375c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4fbd07d08e89a4ca1be4fd1fa76f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8937c4b96b75c8f7b19b2582b7bc09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8aaab4a86c05d89001524979e8274488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194db1148656acc0285e025f0de980da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369ca4cb08001b17fe4520dc4badea6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ca500483d340c015f0b6c48df06cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881b1181418541c57cc03e0ebd4f13d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19f68dfa73721dced6cda4cf562894493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2c37a5b77ed9d4c45761e802bfbc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512d5f07d16458831c65ca75a95abbd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0399525296316ce2d0a377ff02668496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed698f5ad997d4c673fd3f80742dab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89de5ec48a58566a39ad169607b623498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53facab9e7445e259fce28ff301aeeeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4de564c311c876c077b360807b0d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181c0a15f58cf31a4d8e3458c48a82d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033ead94cb1c3c92e415e7fe448a25e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87987e0370f432c26177cad0e0992edd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873098e112d54aaab6321d198550bf82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c27cd626e85d77417a3812c68a54d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9922a5babba1e95eddeeb0f63e5ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46529a79cc7dffb18495bfcac74aabf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae49a0501caa6cb929b9c5def9c0fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341a6589437707c853ab826f0f54918509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091c6c1122c4fe3150cd35e10cf92dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c0f5b7cb4e6a6a1e453757a17aed2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45fe6c37d2e113c0f1e715cdbe8cd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a51c8615ffc6baf6cac4e983118020513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d13ea4525429c0e7f0129074b0a5a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159537341e733858f5f569fb5f581ef1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5d998490f832a15da7960fcb0a32c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605d5b13e00fcb620159313dfa2f96f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e773dc9c6a789b60320308b702ae6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dadc95110c8912d054640c1f28ee06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c7cf20714ff3fce8fc15632cd1011520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd721569e2cc228c8626bbb8688dfc64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d475c6d6e8da3d2611bd90794f08880522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c93f7c303615b49b9d41be00e75782523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31db09a24316128a16ba585d30d6f56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d0f2032464d9ed1301cee02fc4656525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210844d343bf60edfcbf9f5198672d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8dfe560cb6facc9b77a85c427cd2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e302f8063d2ce9c51cf596e3badbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a61a62c314aa75f0707510fd639355529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcbac3f5a4587940ba63159016f68b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f163d2e6e405a61b5701fcb87055212531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16e0d862f689762cbb1cdf6ae54d39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42df3810ce0a5da831808f20568562533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759523c1a26707108c2dc51f1152b0a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d50b253c88f9ad90c47d46b9ad4735535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9612d5ca84cfa3d17bde952969f946f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a5f9d27975055759b015649c847a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c400ec561521b81ef67fda55d9f0cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6f1365a8b552cb0cf648e717acf13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b7ae6e80d0fdaf84be9d03aa7cf57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e99991a35fa1cf8f5a689ad3d0162541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4682ba257a2f7be7a728ae0ae6713542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b4039199e8d0d04286998cd908bca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248279a996b3e75eecf3e639b897cffb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5850fe2b89ca24790b0d98e7030de1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63317d54fab41c50439c551ea5a7a991546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38136f29fbcd82cb467546305ef0fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd752cace7f953ea14172ce3929bbe7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ea066d9c8297f498265e8d66b9602549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25f9a65f077b947f291947476495ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d500530b9a4d5530ffae709e9679509551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab38b584e1025983d243657bac8fa0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ece2602a81c86d120221739bec442553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afed95fe2d6776342755ef26c70f7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b28de98a5624a994e785aa0584fcc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903a428b334bb48add5e30922193d7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489c492887547746dd78ef3b0e0ef82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6134cb29ff10f614ea55f11870ff7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a97b3a0760391ced6c259e719db2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd02a7b076c8b2195e9ab3ea0312bba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad10a93ee3401908830015714a267d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82360376952f97faf56016d266d3bfa9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10216258fd7a0a73f42237bed8fe4b88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4a77468553dda1dd215c1051392dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febf0a996a282fe0be84eeb6177b7e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0eda01f758b0d667dcd8d35054050566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3061931dca92c34bed530f41b3ec00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3fc9598a7caaf2e3eb88470a2a3f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab6e0774b1ab457c1e08141cac6c94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447864a07bb0ba917dc2c01c13c24c7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05716ac8a56f51301ef2d2c714d63cb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b105a42051371696043c8fbcfd1b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e27a65be3f0876a9cb9a04c442118573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a1a5554a85cb33af61bce2c5046d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102dde5f9adf4db62195e6a736566d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f4da62c51b1e36e87d3f836233b52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed31969623a6ffbc7e0b930e6f2667577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d545bb093e3c84494c908f2c47bfa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bc30c641932e64653d7f63d19cc8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3e0418c5a186bca72bd0c615560e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d45876039d6ff2ee5bae5901b5bc9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbc527e9302123b9dc57f027175bda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b29cb38f31db1103713ed74c378a8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2049886fd05bfd40a8375752609c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8edd94ec903e4e42d538e16b29fbfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6cebb5794e5609fc4670cdd37bf39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db923871f84e88bdc412dee445f7f9ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ef6f8c814139b68760e2cd83ac326588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb96ef0bc9d9120e773cdb5cfeb1e5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2780e4482f5bb1ac936487ddcec1c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f6416126c306addbe296a6928e93d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba90bb5c19afe34b25ac624a75546e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f68049e4bbe10ecf658b212b73ebde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800528e0ad4679ad81fe16d368090ab4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b05cdfd0a232363e4d79d301ba549595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd28ad1d4c6ae412185b3c8b487fbe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38068a34d4b35d62ce0967fa0c084d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c09fb0f9bdf5823c871e905629280598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c7fa13c77a6fcddec4f76bcee62b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1b58dae285fd1c1bd3182362076e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b19c62ce3354d42f44422431d761e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009405067542baa64cb5b0a1f0a8de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e070d820338391e2e666e614e581a1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6d373425a5b8c36530ab0efba611a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e715223c22305aa2fb7d1540b612f4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c7c48dec49da734053c98e71929fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abd0f8c2d19c0d8fc5c9d207d0fd8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a10af0bc15ec7d17891c940457804608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96df30bdc8203ecec97518d55e57bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45388d6f996470865d47a54e2fad2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ab9b9ae65395668ce6bb72301a4be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9ef5a97a2903bc7170c1f832771de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181280f38539bce4789f8ffb14880438613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6f9ff629a50865e120c88909c4f84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf43e10526df473a4f950fac6a5e916615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb9ea4ccee4cfccbe0a1c1875c2788616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a750084a2c2603d3bd9e62f0a91d53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16edd96f1cade829b0cb7eb682bb2e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a3178521ee15190d6dd7bdbf3bca1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67b821902560bd15af2988085a2831620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc9150cae68ee1e4f9cb501f48f57f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1298c789685f2cb4d24bc778e5ea007622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749fcb2dfa2cc29561592924bfbf46e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a606ed341d8acaa566540f9c08376624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ba64f451a43cbd8d71f6bb9f72c84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3be59fcd3401ddd6b8deb383b5e36d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5810f32d9ed5a2b9756fec2645c4bb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102264e43ad980f93f7c4125ae5201a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e0108817533cd9d68bce0d0664982629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2f6d2e6a09f2f7930653f02923f38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c353ae93270203e69df1dc4b0d3fa4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ecf0bb24f320e95d81e80c2dd335b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b96bfe2fc9ac243c346d6ff83371b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3d0cb4dc07d3f0544aac70e826ae4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514d8e6b52aad6d1699c4278b35186d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cea6d255d8f0676f3797396f1a960636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551dd77e8bbd0047a137032af7e45f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099b703c80de6142eb15f03c4fb0036638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27833ee31df541f02f3cb759904e1377639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e03ee68fb5b1440823ebd8a5891c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d435db02e9f462e3f7258cdb24fc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23a771465d04a627b11c868cadf79e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573dc867a57785de3a99477c982275e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7528d3245fd8b30586e735f0afe2cfe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89374d1d5021d71af0a23c9955880a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449861a56f7d8ec92f03df861791205646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca02a1de3f823ba1c9cb884fa593907647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f0f3215b44236cc9b4ae760ac4332648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d39f70ab0e9f2cbabe0b1a4d8c8c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6610f92a54f4d773cc1f6b5791d33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97436a686bc61d5b828dbefa831c32b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485da7711cf72ae9b518636f131c01de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68de1b839f2b994e3c5822daf94122653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a55782fb67c0495482dfc98ecd08c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407331c3e6ef21a780cee2980bf1993f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36c73a1c99064ccbe97d308dfd383a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab79ddb8d1bebf858ae902bbd001c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b331d45066e73d520eb56121c5959e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625fa820b1e9888a25a62de5f474baf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3eb1a3ee307c87e5e825d2ca93563660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d68b22d68475e2463a949c52128ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7b931b1f8b8513e75bd4ba423a37e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e25300493d95a73a0596905639d94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf07cbd3bc2dd4b2358cd2e295a18f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c80058aa2c1070e31dbbf77b665a44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc531ddc7cadec73435a014d1245cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db58d486693191d6b6dce4503b8da7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7abd35a96e6711df47163fe78b381668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1dae6b200d996cf92b845fa28cef6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f911bff9caf9d00f7f195b4bc4b8127670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c564df6fe63a24fef8c497688c4a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0482c41d311015604d0ec37d847cf2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d78696514abe5dbaf7619d1538772673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101251a376f087b1407979f183139ed5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e01658f3dc39ff9e8673bbf078d5be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885556928dd821559782ab8219bcb7f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf0d3be0fdca9039b63621ebc6b992677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c447fe191278feecc3e07a6ac42113678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd30c71dc2818f3b5d57d9642ebb69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04806b5c5e93627af8375607ff560bc6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887e9a856a741ecf553b3d1ebb24f69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad2965140c61f572ef6ab622d677fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf33c404714c83652c7462e040bc25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546623f4d0d263a9e1a4685cc5a09cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42db62df848e38c192eb4c39658365685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7199d81f185fdd7ba1dc8d5040e8a0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d3ebb42d9c1e047d6b93fd0ea56e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a1b74eb8ab16f2d11b623cc0b8689688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd1841af21bd2bab3ed5094c0b1f51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ca434b8d4ea87456640b30c978843690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded26d141fd6031030990fcba098187a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973365f87836ee6a61bac332dcee6634692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bf07635419a2f74078978b3586fec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf4f775d077ba0aa4d7d564c3f075f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325d1ad0774ce454d2e1e0687e0354c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0f50d4d8f72cc3baf0d4c5a45d09c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928575abaded78d8f7837e24f5cc96c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1ce016355e31def6218acd1234990698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8d9c27b33b6c18201e5595c71a6eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f9bf1fbcc2775dd294907980267ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f779a0b88d28d54369bab78262cf0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865da6a994c2a7fb220432b767cd2220702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d68aa2901002245b6700469f00bdd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f096bcdb473f31c6dd6ca194ec6ee95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab94d0abbf583c47aeb4cb002395f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe7245a5e91fcfa85c427194565909706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f483b8ead43f5f34fbb2dc4bf9591707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a072f440203fb5fc05ae5d1e7218b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3339d65f63bda219c857e925a773fad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a64d2d80ab9d8b1bd88b0481c1c9cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46cace5c43260bf61a39572f7cc52f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef36b561a41ef482bb734851294eb91712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060a140f338cbc3556d3313c6bda844713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ff350703cfea0514797a0e4129118714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444b514177aacf92f0f42d2c086da7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093455897257ff8e28e563f434e70c87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f638b4d87be3e8729e26c43758ae9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aacf2a85515a7a940a7e9a9370ff2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453133de06ade30b4d195c0c9b10276719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38418ec4bef1db5aa9b08d915021431720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1647191cd4c2ae3b4ec24b62eddaabb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86542c331dacd03c1b7dfe901c0c9224722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddae6766a149837464b74c4fbf83b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ab6aa605d8d0df69c54ceb759cc99724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab8e6cd2d92ffce2f28d2ad2601646725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36f134f96c6e08083d8f27378b2852726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a6d4669b2e681e5e8766ccd14a855727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14e4accffee9ad5c799b3e0844be2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2ec93bdb929b482075c05a1130847729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf33a11d3b9cf93816294922402009d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6768a76f0999f576c2ee8d2f861e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1b52629be7cf7adb7cd442b9768be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94fd4fc06934ae66243337a7b38326733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b513a9e1e2f00a9c61268b66f518d10734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fbc6ae13ccd31bc2e04e5009a13d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeaf67f2da6a20c71e96de1fe352fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb5b6557af2c08630f57b2d8707b55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589019469a9d51706358f2fe36b78426738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e894391b69f46e3e9036db87c288eba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24367f970befd8ffcaf578e3c4922742740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d045b4d64e01f88eee290a986ea424741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a57b1073ef25e991442b94a13af1b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49488888f22e347574eab8e1792a563743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511865d573b1221cba5d59e0ef7360d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64314ba4198bf1938f6b1a5d63085385745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b164076d41d6cbc1202a8fcdd90ee95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5739f7d4edbe3abd030f49d0f7e1db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cffb31c515d4da0ff6df455aeb0f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22200ce2c912761ed847b8a1d4f648df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b527d35b684e24f5a1044c2aea6e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598e5b0353cc8f2825cf22c5af57fad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73227912ef645a864f7bb7ca0c1a7ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8d3d44038b4582a62f4d57a3b538b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>