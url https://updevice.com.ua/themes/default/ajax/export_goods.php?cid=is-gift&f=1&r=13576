--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba0383c17659ea023599521fe2db951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14a43dcd6eb713662279ce9fe76e9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b80f03ca848ba79f3ebfbc6b93c663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e768379a256335398248b8d8891424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcc440ca3941130c85a53177f3f9025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe33aeaa644a438b8ff8e0298713a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8325ebb445097cc1028e2b09498907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deeafa4a479b0dc0f3a016150940e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d154b6284ec250d7c4bc55412dd328b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0402c1569bfcf9c2b0232452fb31110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07159e3251f56ec717fbb406aa6080211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330b95c688dcd9c931ff682ed3ec16b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c236a10a18db05f7750b3e311e6c55c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b37c7f68ba95dd66d86f4a7a2350714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80702ff360d4787cd5e3df8f5456cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323dfc9c1d1dea54e42e238fd2214ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719abb2fd1e89dc1c34cb9594873bf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f741ffb132c852a98daaf412019862618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6494fdf069ae4270432d09a18d7cf3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463f497bd50b45c4be1ae51239f0b6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d454ff135e0ce0a2ed8bd20439bf9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a953618f0d2996223a2279cfbfe5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39c3cbfa70a09350bbb7cae558804c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2500ed7b79b5255f5fc49169735ed324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe52f8c4f5cfbd5ab10851364f9ed825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889705c810497cd440838277be3bb89626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9e409c0b2204ecd3b3aaeda6105a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeafecbf0be8f1b8556269085aee10228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b91e15e61129bd794ea1d5a0b492d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa5c9494038e0199ac9a5b2d0b63bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e738552ae31fd1490cf3646bf73ee731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b0ec738e939665f12d6184e8bdea632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b3c4bebeb83ffbf89cce0c488b14a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e897c9b61431db260f2b4e39dbfc32334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24c150adda5e2fa2aae2b7b66ce36a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706415217d6752bcf81b4d6719a838e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622152ed7955ce9991651bfbc1a781137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ef3fc686ed15f65100b933ad9eaa038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce5d9e613210248ea4f67dffc439dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a1954b2c3c2ca7ae429bf8719af8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca810295d1a34c44d33adc29c0b712bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12a789671ad4c5b9947bb8541640242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf4cd49d51dfbeace801fe592c46143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982930ab4085ea90f295cdf461699ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8b4a851d0c403164e78f00f03ac8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627f5912ed361068a28d57b0c86c51f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8372d7fcbf09844e5b084bcc7ea3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b661fa7290d09507a2f8b80093a6da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c35d75f98cce34539231b7c92142b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fda9d326c05aaa466b2ff434c99f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fa07d77f5c3117a42d7f5f5c56dae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeed1a1637e7e845422be428adac1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7d5dec34e060df6d37cbc61af708d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798f8e053c99e6c4c24946de5ef984654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551ff09a6ff0d3d696d66984588f3a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aecd22af0b6e8e4e05057401d0a6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e1e0565036dff97d53644566ea96c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8410777600d768e382c4fc72499d5ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49746f08035760f6be9d9a3de108535259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8a38c92c9859f68afb0a12a87820460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502893993fc251f03c9c94ed584dfdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2013856cead70f3022f6b1fba941c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c200bd7365e7e179bcd62a90d731d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e7a4fcf168c9d57d9bfbaf05f228764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482a6adfb22d9cef228f0b233ca6bd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a6a4f93efdd6b0ac3bfbc80a672c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00397c815f5199dfbdd038323df48f8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840337687f394dbc55af3d57937ca91268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc10ed5d438defdb8298426d97e6e7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a9ef46c68159da4559da1965d4b6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e7da92160a00001aa6031728384571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b762c5423f01e424442bd95e94b62772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53937d78cf8869b0364b70f00303779673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5285389a1d882667eec2097fdb751f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5764c54458b56ebbbaa112091dc34a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21da250aab3e22bda4c7adc8f2d88076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442a276a517254258cfe81b85d588a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ad8d608742b3a5cdc6e6b1aa91b3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9d4feb3e3f7ed72382147456ba64879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950673388dd30f6a96acc795c990efa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417a21b9c50838bb2054bc0bc6d603e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253562513f012f4e728093642f5116b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cc43e8b87279217a257b94cbe5ec983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280205f04fc611d879859c7059ecedf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fa4de15210d88dc70b56fe4556aa185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686f4752e77f69eaba25a15232149b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39359e5936aab8a1275ce5b9b996e1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28417bdffde095f4ce25f0c39666909e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a403116f9ff8b65498db8c156382dcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600dc6ac83123cd7539a92b8d8bbae490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f209a1b95769c76f4ea1589dab2636f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8c87db467e3839b7e7093ad16758192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f78297169afe5d360e9cbb77757d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab3746435486de056cde39c0b2b05994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cc69cf4df0f55f3ab887b9c6a435895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e252a673f545493854148b5b36047ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eea48372f7f10447394e2b0d218f1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ddc7f69ee72a4c8bdf224cf412ac598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b62302df4a8038fc56652f9bce34e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a2e4b542ca363ce002992af400c48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10217532ad70c3621ea51a2d5015d12a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc80cae8b4bc21acdac83cdfabcb47c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52076eec2d04fe259ca0ab4894aded0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbad4c7ed21fda85d12c2337e4b62a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee39033fdee4355b97d28fb5704b44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3c903f54350c5dfcae0f5d0fcd7ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85440cca7415821e9c5100c013b1f12c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041eff61d4927b5e947f14061506a35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cd91078579bcbf1cd3f839723f7ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef97224002e2c39eb62335c17bcbab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3ace462b8e9d5507003eaeecdf1a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbd63b7365ba16ebffb1c70ddb6a19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eab8ca9cd5ba5fa5e21094463e95a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9b18128fdcb20425fd84ccef406dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafca8b0051a316672d700f14c95bb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b083afea9261c2f091e6929f28d20cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ea6b997a4d520302b278b9f268777117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493deec1f50449795a20bfb854dcbb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad2e3d9d89311a04d4dc19d839033e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524815d31f43d7c77f34a43826e51ac7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cf4dfa0920e72206d7ebab5feddd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9188e174bba66833b579157f54199c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bf23b38fcb0e22f75bf324483103d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c3c88f1a9e50eca832d204ad8c9c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748228260f82a8b9c5a25514f6a3d87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43208c5d505be08536a9d56822aa48fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e495379b61126920b3e264a841e321127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed1cbb9ef088ce4ac5821c7ec3086a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f324e4bbd8a12b0166848e95ac8db5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d486f170521f5167e193a8598c7cae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2008e4e0a42e7877cc073506970d629131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca028084c7108334e33476d8707e3c8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2fdb735426a5f7f2b8e11cf0629a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52110e04ceee6c1375136cb4272017f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87438e172a4c420a4cf9ce314e57ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad390375a0feaf8d92d61edca9a513b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b051e5ebc0bce8b5b4bc5bba227953b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea14a4249c6f98897d27febe7716e77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45878c14a1716a0d6c18bd7e605d14cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3253d2daa96498bc8980f725907513140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c273e5e050228afd823d17908a7f395141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b68b75ecde9cc72cec723b2a932534142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80564b8d3919beadb0d9f3f87276f53e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357938a124babf8a7246ef8e105c5d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c181622d6ce55b2a2b1e3680e286360145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd9732a1fb318b29f4106361defb06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17e6055de6ee90a733969e866e01ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438ec5d7eaf83a693c5e8733c55014a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1df6d76f8b61317780c39d5d6a0cdd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d985a2df7ff3be97c26ca31af1e27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6b3bc3e76b72a1fe435b77ddec86b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4e89bf3563682266b37af97812958152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b66c51bbaa96ba49dc533e2b24cd95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7d20d85a8b8b99c721158b763c063154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e29e7b9e8914f8d6acc69feb0fbe8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3017658fa5bbff63e1a39199a93523156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5c161a79d74ca75eae3191fcbf50d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65ae2d27926f6d0eac811dcf43761c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5e76c0913dbd5fec94efc2fb1a0fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641b0ae547018babd38953d652a786d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d5bfbc47514935deace656eee9a60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8f34cb6d5d4dd69876ff36b8cd0cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e116b010beb844a844fcd92d0f70a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49e876818e7e51ff323e55bb31169164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a7061a24eab5f07761cda0bac77ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75354c8d7e7ac2b6ae06c3c1b57431ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861f5e41c4d614c6a6a6139e56f394b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739ace9780b8ffe4b3e071c6321aebc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169caeb840b18eb39bd2437b0c204b52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bd2a616232c128ce824f9ea05c452170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45638626be52def86a6e9af7d15391171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a978288626252f17482965d9ffe7397172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a75364785b25ac3166086014d0fa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99cba84f6e4c9bc1b12645ba43ab26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d584429b19007e0a0fbd156ade6fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1d30252bef880885ae7a6999d3fad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de842251381ae8b03a5cba31a3c665177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44943f88e2a6336633877391cf75b451178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ca4e1de7456d454230bcd03edf3ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26145170bc732b37ac18231d246b4c7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce165e9840c9dcbb8ba4d1a9fb4bbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109a45cd31128d4315de385199a4b73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8190e7a6eaaa0da46a60971c15f46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b90931ea5e06cd85fcfcc985ae6171184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8a2871a7a155d957fe1554a58d920185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413632f033316d4cfd27827abb5f337186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95300f57fe4f329e10f471ff7156c5b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c137a6b51af842bc142a21a0b2d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c78ad9e7a4b7f07f05a6216ae80bb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfece43e2bcb836ac0c1e2ad648e4fbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ece509b49ed9348460b414354ce5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a9f5d2342b7d68d6c629e82801ee5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c9817f4187a79476d1e0da65adad6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b889f1a9b820fe3d4b32d8e9dc7269194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5bce40c75769e15a7dc3328332fa0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41078eddd7b32d6018abf6223081bed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496af215cf9b8846d18a69851dafc8da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bf830166fd50de83742690415ea79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f36dfd5898af5c8feaf347a209a10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa0051ca83380989c0bd6e8cab1db7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfaf035a50b68684988d52d932bfd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a568c56327937d43dce319cc57d3d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d1f59a034b0ed7500f3cca1bbecd9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b51fd95de4dfc343d353909853962204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a262c4e7e2b978231b52dff331baf6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ab6f3cb041a1f11326373a17aaef8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da576995b92a36346e7eb485f53f302207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4648d03db45d5fd1ed498fc0e3d0ef6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f452aebfb2d71e1c73bf6efa597aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f25a16f2de3c6c31766fd111453ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477e4b047c75f7a598d1c7a19171c7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a2eb5636177d02af1e74014e00ce6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00511ef7112c98de005b28ea4f5dc99b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365cb2a258343241e08da7377d19c00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3df03f62aa260a6af113ae5ce378de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28778086229c2f5d747b4a2bc1ee97da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c08ca7cadaf40dee1fa9a0a661ff1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895a4f011b7317c522529872b85a036218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5e1d9cb4fc6e4378b9c3bfedcfdcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fa63ec96ae13ff701468a05d48ffd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed68ba06f2c6a38720fe942b2b9c49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a801458d1c05267299aa7cdeb4f105222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e24f5b46a25f1077677bd56f39666223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4f0e22f0fc16398e7dbd26e754e7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478c2c242216d61405efd124bd794e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3f9cc662c670ce4962c2b949bb0d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000c8c1173fa8020dc1935f22c5b2cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc3e0de6f5f108c3e5b4e709ba3007228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c3d663aa4960b0395ada48c78e9f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2a304442e0791658c28f36123703a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ff96cb77f0053caeb58a53bb03dc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cce12c57bc3eaf079bf9816a8a95d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da654351f3bd0d1a34d5378185c5a0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6402cc2b530a191cb2e5642bb550213234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b319d4e40d0ed220ab0206d881086235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c6959f8e159d11558021d6e9f94d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6949460a190fb8f30f28006fee2d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0716b4d60a04d982868003824630c77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d666c9fab42a52bb9903d1402c608eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc24a49252f87001f234ae8581a073240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c207105f5facfdd8f43e3373482aaab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e17a588e12a13ac933b9741cfa40f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4461272cf8162402ad7cafec719459243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ee4b67e89a74f3ce2383e19159338244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09db3e7d4895857df0d0e3a8a33150245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437c8962da04ec74528873379e06c81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0f719c71d268a7af92f540a4de457247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e930aa8c5c6cb81e19d38b29739c79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d044c36a45f79f9708aa6db402c53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4143f434cef5b68f74478fb7be26b28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542042e3a556cd8cf306e55c4c6edb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c870f94989eaa4752bc6cf5f4156b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f14807fc5889c304edafae1e4b411253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980589d7101c2b77b76a00e786aaaa5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0bdb2b6ca78458b693d71ac7c67d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05526b8a82044e947d6fbbaacf2f930e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d376b908b25d3e56c0b9206a2a0b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37327dc31a073d4db8b18804656bf85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4f8c74178811d5afbe475ca7baf59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db82efe872347ab175566083803816260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fd5e5662cf5678afc94c1389b45f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f29ccfa7e0be0ad13fbebaed376729262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d5d0cfa7ebf3849db919433e1febb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2291af672004a39cbfe5a84496d00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce40ebd5171409408085cb1a49e8a64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d88c5ea036b742fcd482edc8ac1234266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acf0da23cc847ebb17532026347925267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458354ec4f6d207655c3a1e0ea5651268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269bcb44f7297c89f8f4cce5125d88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa9c72f1fac48b30302c82e5b87cbd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e24b3603743e5f359b37fd3f0e6b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369523536e718313d101374471511a90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbac1ec6a5fb8fbd06e101292298d0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5a320351b80792e92f989e6b53914274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41303e70fc6d2d5cff810f67476f3bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5875fb0d1cc6f3b9d2c252ba99df72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedcdc3af6ea1cedd9f2cf0f87d2572277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51001adfffb68f301e10c2942842dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed27f089427a387b4779d8e07f817f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dae3a9b1502eef984f3f1e2f8c2c30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1123f2ef871cc938288178523d8d93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518420e962d8b204fe6a8e2536fab81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73926857be059b40aed05769c46a896283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6952d9c2a0c331ca495a9e05eb575284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69928cede9024e57d64bf81cbc4ff942285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86acd4d0c727c0b79210c3ed12a6a37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6240484491d54617b63aa4176aaba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a8a1e4d54957237c916fe3eac8f7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55707b349cd89acf20b49b0fac79621289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9c078f80068eeb3efbe0344fc1f3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc429f6500bfc229cd613f10fbbee61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edce03c795a573901316eb02de627b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f3ee17483dea0f5544b329ddeee6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402517c8538bd9a4f76262f2fe5d0beb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898532f873eb3e09f9e6693e90747ed5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd4ecdba98022c970893402f56e44f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130578736294b807533c73ac1dbf685d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae1b0f0bdbea9bc1b4e808b9974039298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe22f06b958c82a833e41a26592ab9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6c21f07cb166d60ca2976d8c3a4c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597f51c8a43aa1de142b79b33621f89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5eed4dd1969774bc5525c0de2cb47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a885bab223ea41a25a01cec5f49922303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78307f09be6d2655f2e76451a3491eab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d67289ada0b426df1ef79fc768e734305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdce2a5244f6d424d2447f3a4f41ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d97a391239741c9b2849c9f5bf9685307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f23f7c617fe41a6149f14fd34e965308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5777e1f6de2f9eea57104a06e214714309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190a1942e0db2f6cd6c7fde37329254310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549c4cf8a7aae274c2a10bb4d94ece8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4a1db11007458c75cc0ec43484f75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0741cccfe3d552d3616d29bc43182f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9ec6c43949b6fca228d3e862e2c05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6e129b745b82342a58819e461288b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e23fc776bc24f411c72db3d4636cdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85c3946c987217357105834e9bb05d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a814ab3bf95387abeb53b3eebc71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecea93b600f76f5c1ee8c1e586cd5ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01d921231b57c746fd61c648067a3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c1b55d6988289ecb7cb847a635f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193780323234a4280e55d71782b9a384322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581e1106a8aa5efc61ea9450590dffb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034f32d9fb8a66e5dfa263644fc11fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05551cbc2985dedd62c1bac98f66ec6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553b777896496f3b41e1c0f99825063326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba10eb021d50095ea3a3ae26c9630d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc098b4299fa82a684ea5b3c169d8672328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb992f605c2ee87e07dd98f0488d82a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddd5ce5613c2a8cab621ee2d18a527330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6734e1da9a7cb0da615a1f1feeb5f49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88f34d5b0a1882b83af2b65716b2aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb4f7297ca473e2173374ea50af79f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6669a43fbacc62887534b193bd315334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3d63dbd10efb9047f84a056b186f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d495d8960099d70c5d880f44ea366e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0d57c4f95b49d375c9f6f84baf211337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54e673eac2209d026cba42eeea53de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad7f29999a0e1fcf45bd94c8cb8bef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c144fd0ddaddb700361ee75961acc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a64550bb52742e822b6989623964db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317fdafa9610827cdd88674dc6aab9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147865a9fba50fc757ff46d07f000f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71504abe8dcc7ba1de093b06a209819a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d979c518786fa4c13d0e7d03f9fdc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4fc86dae98c6a61af05797186e00f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dccdf58a2405af5ac142e7914f98d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce07de32ab25b98f5bd7e7ca23722348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a86b680349bae34fbe99fd9fdf5412349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368dd3f34e324e206b40ce7e2d518e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07df6c0f4071086490befbb6e22de7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e692ccaff35c0b75efbd46f78fd158352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564dcef99269f43a0b56ccc57e05080353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151b06899df4ccfdeef2f0c1a37f176354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dcb7afcab430882e28b65760dcb88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3331659a67fddfe9a894a65f482711e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0a06b31ce339bcb47b3f6acddaddf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765c47bdf8eab7e1a6143fa4340822a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba89034d68b5fe0076bc46a96737c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8fea0dcaa010747470aed9b1d3019360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6922bd70cb35f511a7bce8b97a9d40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceba3bcb63b02f506fa891e12266e8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc17021849c2a81c207811d94a2d8c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4968348bec69bb60444b0ada13c659364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912f7173323d6588dddeaae59d8d767365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54d9d5d333e6f55280719caba0f2ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434c73de5ef0a897b9af0fe116fb34d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fcc95afa276bcc083a90f95f36326368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec5e5593e254e82a2d3ca3dfa9c2b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbcd72555692f0073960f5b095a358370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747364b1ec096e5b028222ab201139e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85458fd76c86d0e8a4b53703dd9ce696372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eb4dbfddcdb9d0677d06e1835fefb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883137c3786244de3d37c3b51b2defa9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6407eba1c0fdb3cecd7d9a88faa6db9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ff6418f29fa0ac6a9dba89cd3875a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0103fe26f0974f8e41ebcf4a712992377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b6802ae07ef703feb8eb16e3792e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077faefc62037fb3c881291cbdb0aae8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a81a20dc084c9476ebb02c5a8cf57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ae3dec8648f90ece4ce6c22fb4733381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcae4096531b5458caf4d11aaf12d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a441198ca9300713a3917a7ff3a2881383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bf281877a834e530ad8f944d2b51e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af98e67e53cf48621cc821268fde62f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3322fc09b28459ecf2d8f168fbcbb3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f618b7d1e3875b47a63a9ae17e370387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4238b085be74a74c9cc6c5027271b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01710a4175b4c391a44af4700ca788a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584303bfbcd3f59ca938d63763b77fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab9730d9e05f414544bda4db694eb2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc955c11142b2f13184860f6d3a3b3c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605be1b50657129fd9a3113de1ffb009393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149807274f50f88e4ef8e69beabc8460394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510ed0e08c46b5e4879a8a767695a1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d6d70bc29f0aa20ca35c1996487c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeed21a2cc914600b3334979921ebab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e8faf536486475ed2c25968c168b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b60fa65c856aea67c822ddd885c07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e85594b9b8320b758ed3d105c5c06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d9d9c3914200568d0e7029d13ccc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e75815ef32462b618a084527ec9dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156128994fd33781dfc954cde76fec8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd509b81484d7c94345e05c66ed1d15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb9df108efdb210860d17367c993d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f164b1b3927fd6e38dda47afe44baea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bafd606f5c9b37733b8461893b414407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07167645eaf9d300793afb2fa134fd29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490373091a836b3ae727bc8255d809a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803438641e1736f7a8b54806dab1d6d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f04563c7a6391225d8d60193df44b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7490e9ecf7f79fa0539836b661333412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a7d1b0cc26f6b7fadd964fb80db69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc12e75d25f389063cf4b4f93a60aa9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1051a8cee639624e22b3a2bbd44fcd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4aafbe9ec1e14a105707a4512bdc1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073ed31d57b766bb6b44f6b34bd056e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043e45a9818413b901469c71f7e8d2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17c70dfac8f71b24f11fdfe82f1a49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31148e99063843f3878b8e0ca6c4ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede549bb165fd10fef495d376a768b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002d9089a81352c415c517afcacf438422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e3e9f2c2cfe171605b9880787bd5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e691a137a584d7f0cde0f043d9fb71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dff867bf27b23e308a1b86efb6b4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920656f6ad4f4c2d329005b6e42472c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14602c45fd7ca3ddbd873e81d5544a15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9df89816459358026430fa71e9c64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7409c4616775511840e079bc77d4c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e63bbdcb61f386d05002ddf7b218430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff380fae5e0f2734c08483caf5d9d24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f996704addb0c96c20b1bf26d30b72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e9feb0e7a0e05f3979965a2b1f212433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a815ac86a35384d67178c21cbf2639434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99290801d93142480b2ad091c1767bdb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5c0e24da37d7b8660808ee0ac8b45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e321b0566dba5654f1fdfc02ba013437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f01828f9bf7b7a6ddb46a6c20b741f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10d68aa8fcb095ec21721c6c68f378439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6efffcc6a710b3a4cb3a45890125a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e5d2252e52d0055e0da5540f17581441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511158581cd58dd586f0be1d09ee7396442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364b2f7044423f8b719c24c7cf3f7ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb689ab1f1f77711d5b1ef5c6d30fc6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a16d69cd7fccf3b4be273fb9482448445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28dfaa88bd468e2f9bb30f71f3fec7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776327c7e63b91c284e9d42847620a1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649a632f0861e55157b1c26ee3d0445448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e846dbf2bc0497cdbf40e21593d6fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942a64975bf2a29219ee0e1bddec72a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f57dc017d8e0534fdbf2e6b80ede88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89d893746a6987ef040013308d49e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ccb09f141861ecfc45184ebd6f2f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b288642403ecda9d502bd4a23579ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d244028cd591303ca692ff93f27ee3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c226c82133c670c0684c419ccfb9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1547a2196e12d37d6b57a5d110bcf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb36afd3a3538f1fb35f33bc3f5c9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7496091f08a69c44a3f68834ae260b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7fbeec79245385630b31accbd7dc1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72421b3afded548132fcd87e357e3b75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d6351944513215c5605beafd4b353462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cf801b3083255fa004570aded696b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f725742411625bdd2656563dd1199a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eb4ea612d10ab03eeace1cfe169b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22143e71db29b51cded678f47c0c073466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a103b7944cd43668776058a30924c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f124c3def0bc7a155f6329eb58ecb5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafe68470e7d241b41281b69f08fc2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08cfe72f97ccad64d35f4f946e526d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc166d89501c722f7910959b84ae19cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ccbcc3c2a4e5a20e6d4c70aaa6767472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f1a1772c1759e402bdc102cb944c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8de292b076d69e812090d0da7a56ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4119f48f0f089f8c28a3e14c25abe66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c3246a62f1b1a8d58d9509932eb66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efa9fafe1d5a295653bc41998d1a85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393be07d14f17a5d3116a9019c09fa25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b18a87e84a499b4034375e2f8d96e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3368e44f28ff5bc52c36e336b4a1dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e3f6214ead498452d8be644650c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fde80e245bd106e7954fa58aa23cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a83e6a77b2b268ed8b2d3c95b82a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc051f3a0236cf219662bb0f1983a46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366c6c68abf5088b87ec5a76fea1c28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3bc1bf066a4be49a28da5734dcd59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdaa3b64e69f70ab9d22d81cf3cd2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4081db1158e82511263a05d703ecc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72af141ea4d5f50195dde414c20bf8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047be8888ef082206089787d1d725d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f8ab75bda65b0fcf8db552b820016491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae6876a91a4e96900436237aea5a11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60668579cb3e0879ef458da6d0d6c1b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb342445ccef861a2cfe1766f6b5582e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b50b72bbfd1e323c98f7885b1cf52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345c67c9cfd52e5bdc8354e80ccfa47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c2aea971d90894acffc2cc3dc1e68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3144e751ac3c1d044de59848d07b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bea19a2d3ee9ba4d1c48032c5afbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f578dd2cd4e2a3002dad1858c555d32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a6888afeb541ddf5cea856086404a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11884277eba2e1d5198add62e9ad6b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de17f3596f4a1b6380cb584d8ce27c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700641b0f055b45372ba4eac8f66c0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eee4d8a46d9159ec7474e11f5c215505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a0bae16f4d3f7b1ab2da568a3557b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4800ecb80ff18e1e024275440ce69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6440fa14ef9be8ddde2f5f850f8a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18314dcead7bbdbfec0828bc2cb9c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47ce69b37de215538b87064361afc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c41fc874d9f0dc984881386087800511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bc8b441081e54d8d87e004df3c380512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7636754e37794991a3e7693cfc0df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a474eac36b354566a48a5564b0860e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e75367bc466e24dee3ba37e27b858515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1e6c9e758beec916c79cd41e3e832516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d33ed909932054a30907066c3e6a26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd493c312da48371f060eb3509ac4541518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c71412c5425a8244f852fb7bf23d20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7a6e34a594b905d72fb5dd14cb21a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64598189947bc2108c93c106ebd6ec15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5e958132a46de8c739c83f9c6e3f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda142eb43317140926537b9eebaf561523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eec0ff4b673067c67c84fc46ed877524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe66adbf3329d816959998b1313e4ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b58d750ee1b635a3b85451b9d53d3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d647c6c14325520016635f1356971c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144c6bb4b8c4dbbcf7c02af34cea49f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8f7f967b73e0825ec0b99ae5dfcd8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534d4ff661c4b17efe58f06679dc9b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae76887c358a5d9bf58128347359dea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa63e2ba79194fb49c3f88efde53fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8e1e23ace2108e3c0701eb7123c16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c6b15d796d867b3d3699e29f137b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00396b071677ba9161848c669eb4c475535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db8103935adea89c88234d394fbcf4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b0e9762b169789a270d1aac030f74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b5387c4e0de4ca0a7ee525897b38a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859404c9941d97e35f7a16b3dd663bab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79a877f2a5fcdca612c26627295528540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c642e55526fbe0d5d445f3bf7c5c997541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1132ca7f603e12e0784d60ab0c3b1de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6413a812c82e6ca9043b38e5238187543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c514a05dd877c087200554fe183fc5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf80f08f2232061e40d7da480033f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5106fdf7ba3ba211d4ac8443e6893546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedb8f17883aaaa7ba778b2d93c77a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d479f8bfa6b888a0a73592903a583548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd09f4b97bcab2eb732a7bfe4823a77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8b81a4179de95624ac9b4a2a4f1ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040a809e0ea623cd8172a8b28dbddd8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de8faf663fdc81e4bbfe6db73cd8f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afca3a9a5b51811b9c0771d1bcc0c93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09417cb87afd3741acd755234601caeb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3eaa5b355853a6e1cdc2a7056b581e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbed945526fd9b640e60c8410d5a73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09217b5381830f7a5b65f4c1e8ac2064557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe5d5ac1a8b32f69847f99e9c1bbef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d70eb83e25c36668c378db547f7c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325b8137bfa4c7350af430ce496d455560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f08c18be8372666f143c13b51f6d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742f7a6ae6ccdba028bd6549dffbeb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e07b31105ddb7706903d82e8bfe80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2f767af8a3217b63652042a40542c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e586757445b9a56a96f91ef7337b66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e688ba1ef9494374ae7ba7f3bc0c44c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426218b84e0614f02d9cb97eb8809a60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396cde5074e0663c4178b507a097a40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3d532984ab118e700ac1fff16df9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c2c628ed94f27ddec79125e2f7987570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27a2243dcc627d2913dc190a495365571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4aef167b91323e93786eef4b3ca22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddcba190342e29ba48d6d0312ecbaa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736a592857665b2bdd5eb16eab21cb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732edf388758b5b60bc75084a046ba7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8749d799a6faaf263aaf379c551e69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e734655fe09fccc15d4427035fea32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e09df87b3ba8b7b827cd9d4bcc56be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ba10e54fcc082b69ea45c8e464371579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4703427a314a4bffabb15db159d90e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f584a1adc47321a2905d8d733c6003581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda000dac0ada700178ea271bdc3661b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebc4689708ce12611eb15d0421cf9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fae6a84a0a10f820d93ba2060feaca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67297b589d192cdc0f31bffefae91ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd6c9e14292e1f84591a548e20684586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0ddb64eeb63b1312f1f4e78a9104d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acca3d5645a5f709e91e4bc43558565588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ad1baae82f390d9df605a89bbe337589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205437e22ec1fa92f31cac8abf89c06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed4e1a2ebe1e7f77e38cf0533df126591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9824ade35c8af9d68cfb01776b99b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78229913a22063742043abe0088e99e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc72e85bfc0b55b61befb50d31c28bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67d29f6804b9f3d56ff287d25ea22d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce28bc8a3629c683d470c93d3c4f70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ef6595cd038035c90e03b50fe3bc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2ba618afcf8bb8b3675352d736c7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe1010ab73b596f7694e708d2b0cf5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d126a6f08494fc70dba85288483d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0969164841b2c7b1217ff18f440d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab48dddfc50eba1761b02227c04c00602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c419d9aa897d84936d6a003ffbb49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f61f67d46916694de512503a99188604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e631850211a9b0629ac5d9a7cba51bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a8e931d5b26fc5bc90951cab34488606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273c67898b511157a1834dc8eff124d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378368c11accb2e32e2bca81312654c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b4f397bf45ff4cbac2bbecb1be1cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3770819d0aceb121de64f4909ad4c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753444220e3c7bf244a5c59ed9b07daf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d3666d8244cf09e89797a382facd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64819f6c82b2dec490414551c824d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1638d3e6646fed9426207b1eab358c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9209a0cd9a42a744d6e290c9db49d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4832625c47acde628c6cdcf4613f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b9f2b00c126ad53f8ac62ae00579b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6e1f804a2755710c8936ff0e730b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd909c84a47dbb3ccac6e40afdd931e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d1931e9ca1766620e5ef5014cb16b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1bf80ea5600a2e9ca3f5ddad5b14a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadf6b8b1c43b49330a84ebf344383e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f368140f00297b5db2776b54372b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675789f48d1b64c8ca29808db17f48ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b9a17a2bf51c17d9ee05888d0a137625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec547d32ba350e61ad814464da4c5d51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f257b74569269155e33dffbab543359627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32edac03ca1ce4ce0115b5a18e6844b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b15647d49150228e4d51e1f9ef1050629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16d8a63ed05724b7bf6c4f90c1d71a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9965b400d06f22ace1169ac1c83069631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcae6740577353f9baa4fe633bb32d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c63497cfae4d650d18501b468e1bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07196ec1794bde3f3a6e14473e6d41ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a5c59e1cac923c68c4eb0b98582c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c440272f94cc784036f4be6efe0a17b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d36dc456d7eee5ebe2dec34ea87560637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17b9a9401a42f828a46c9fdb407380638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94babcee4b6f95045d184f74a80103d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c4389147b31d6bd8dd9fbdf8c0b7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d889d5f4af9ccefc77537709de40d77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc21eaca9844c8b524bfe73931f307642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff1f6843d7f325aabbfabc5d33c48f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5b73e8045aeaeca58a915a715cf3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec178ce34ff71d172b963ea37b771fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea99b8ec80335b99b80ae2b0266314e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7efee800ed487475fd3c5720805f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebe5bccdbc2bb4f02110a739c4a441648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87b8943a7ac7a162e1eeeca19e3d46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc58b22c7f4c514ac97ef3139fd57d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981686c8bf07a724005ef3da6a4e0bfa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047a0a25b1bd564b35918551f20b5c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664c590c88b7cadaea696a2b90c71a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce15296a459e86201eee46958047d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382586d3e37e424af914995fce410614655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d3f208faee2efe9c0ac81d1c19890656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef99e00459da65e415a2e1d1e50b5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6afc22887e6000671bd80d1695ee8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57097645ab9a8ed9ee4bdbf79af8ef0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f66c5492b88e9d91844308ab7e5ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7440607493ab0508197562f01d0f80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bfd6e871a7ce552f9c5e028e462a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da6ac725567515d5e67e33b010bc94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192d3830ada587a847c116a426588cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c634c906a1df66693e4e97a47da6cc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9616207b989556471c27d7d9918e6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d094099bbc628f7d694cca642f98e15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee38269cdbb96d538fc4ef693e4a3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed658a4e04451bce01068ec3b57e68d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ce4dc448abc0221a9a73c5d6f385a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ead1cfb7dc81bcfa54d23f3966569671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0e92bceedcfeb1df1be2015596586672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617cfcaa306e89f1108b90483f498ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402ce061d05717a7554196d2600d052674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fd29973c84c368da4a1189ba8e36c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29715bf2faa23d2d0e0e59cb0286cbcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b8edecb2db4eaa384364e27e08b79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029abf0fd102770ae5b998c578761809678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db812f25817993ebcaa3900e13907544679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649150c9ac27faa515433241575bc90b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c23f5712634e47a8954e1b825274b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c82fcc59c953e3542978a21d8f167682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585fc3c3d70ccd24e06633e0a6a3381683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2507560641ed29715f1687f91eb9d64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00df9c49908aae16721dbb2ec0d22ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee65582326d790d3e3650d0442d820686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ad3e9b3f04c48bc612dee2f2cffa3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491acc7b8621de47fe119ed8cbba0b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149f1dab57f283cca8e6c2f15546564689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e628e88fe2e369d79bbc938eabb3fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5db3a7bb2734aded583faceaf61d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083179bd83dbe794c9292617a5f50f2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94081a7b759ed64c9c3723c13d680b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59206c9ed4898ebf57ba23ef31f410694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77f1159b4cf8313ed150f79b238d96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d778441991c1849392f69fb0097a6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7477efdd88d18c4caf9d65d683d67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1e3518579d7aa8675d8a0860c992f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2205cd2a8d79836678018ec4802ca7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7e53dbda41363c50425b4c778abaf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785465075d98510bb170787365d23f63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ffd3d6eb6373b4140c7bc8202f4a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41628ff8d429bc69e476851cedd94e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5260f7b86f193e3a7b78dd50dd81de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060877f1a59f2867c5974ef50b8482a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb923c312363459e129cea320c7565706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f52ed8a44b6cdae7590f5adb66df84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d094b3b5a063fd35b1df53f2f9ef136708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002774caab90147370bdfc59efdff97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0663cfe87710fc8be751225e5d55a81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858a5d9ab85ded04f77b0d186b8d0e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a380decec2080c0e2fc613ef81faa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488ddd7aff046c95683aeca4cff735e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47123acb67a5ded87a6e3637716b933b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e654b4b325281e3bdf6fe92fab83a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057edfc3cdbc51bfa0977b6310070460716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f1d9341dcd0e96f7c803f611afa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372b759fa9b3aff2c80064573e279e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82797ff9aa805bda49cb337f0cc7203719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021258b3ccac57f07e0a8ffb133a17d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff9f3f10f0bc23f8befebe63639fe6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1150e817bf5773af69cfd97fd10a77d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbcf78f02352d4394dbbd75df0fb93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efb4c4809acdc733e7bbe42f9c6ad2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2baf37924d32cf1e4f545007c4be77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68572e65dd11ab9488b2c70a356b2dab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fd76ac971d2c34e20f2fc80b33277727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d6972b1263662fe8c7988f82e7173728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844d5dcf1e6f468bfa75298242ac214729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e5e79959b1d1866109a5e3c9d6efc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03304cfdda00cb15d308819213bb47e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7210d878167c8ef6c05dce7415734732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782d5d51c559e42ca3525e71900a166733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf177c462e0f02e1914c69d7189e92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626afe222164d98c36f25d8fd3b8dfc7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091e2d2337591dc42d8f0d6e0f3714b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7f733aa8760d3fbff0ec303e7d439737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489381a967115ed76deaa2ba8e53c8be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f065542896038eb51da345f106a52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cf62c3914943e7c03691cbe6eabe7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8b88510c299fdad219b11bc123b75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506de924575e65424ffa518d8677972742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce69d1b98f197ea30c78594cbb07d33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2075e38a3dcced8c6af8525226d23b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed497a465268c60fe3baa10c4cb62837745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c773c360bf12d804cf77cbbfead25f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d71e4b8dc45e814890e4078584e4e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d0296ae025c56c57e112963ec558d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a466f355352168080719daa365130d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860049a73f442d2d22a14da2a242ff07750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c976faa92882fd7d01b1dc32bf4a736751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2bedb02d22ae28fba124a0f70cadb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d921207ffcb3d7b535773b39e699f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383627c990dc3e4dcdd70518370d4ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1141df27a5569b5b4ecccec243bd90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41f41f975d89f37b5d9a97cfb3e7fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de48d606da8f705a5e44772589a698757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9df0338d641910e73e8c03285921a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6032a0fcace2458007dfca1ea0e9372759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402c11a0f46fe671f4474591f0344a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107673161da5181c6beed66f22c01df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0f819e748c88aedcd9cf3ea2be97c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83d4dfa8550d6ce393ea5bc77124f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2eacdc20435caaa1d4d23585018695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403906e65aef907be9473f1662718106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c9110287f73210b91cea0e5f790317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648796277912015ca9a0feba30616e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32540c790e91cd62245303e84ebe66da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7078ec0f34f0370239a35b6421766910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4bb933de077ca19766baca3d0558011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd0f1fbf6056e3bbb8593c7dbf1faf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d734118f5e8f84f6818239a025f62413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6661dce975c3559ea3261c74c28aef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52c488e1bc03c50555c9042f796a1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f59e001917e06f6c47c0393a0602316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c95ce5756cc85ffca48202935d32217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de73e1181704fa38ab515e6b59fb1e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa3a82cd16f6c8ae133a45df6cfd9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d8f21e08d27f1bf895e28b86469f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50135c317739b6ae7b6882ffce511321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab1a5153a4c9cfff8aa3bbc61bb9e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826844577af7f2cbe0b199ed85053dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31430a1ef3bebc1f8f58531d658b975724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c2a073c9233c4905cf3f5e422f2d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f8c7fe66ead15ef1dd214d5a2aaec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d8a5b67f92398d8b562b3c47dc3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770525b810e80fc9595e1749d80c814b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668a725a39a89720254c4a39b167f9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676da483200b70f0d1bccd17f65d4bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd5b9228ad9817cb4fc3c6d6696e9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2acffa86e501c7db9187994c3792732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae17f4933f93207cdc956005a88fdff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff20d6f68e7b3de1bfca0e9987d4b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abca24c274f59bf4e73fbcdec3977f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b23c6b55695532fda678042ed460b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651e7a6bb6d0d5a79a181896effc62a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a3c15fcc24ae713637990c4d7c48a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5612debed8a0a7154c20d8cd9781d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4224f4b561cd61e6632d010a0c12d1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c97301b3c97b5067e0de420a4365b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e300aaa006598a7c359d27eee946442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47c153bba9f0dfdc0980932ab8691843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837094394ab20a96cb105bb9782cf5b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88ecbf075379752ef210ca2c6be2ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192ca2e69b660e25f102bfc76d6ebfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312e56bfe90244c1c9e5c9f1cc3baa147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b3da50dd76df31fe576f7c0480de348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289a388d4ccdea6e39a4977f84f7f1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1839172721750ab48f6decbffb1b46550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967103b9dfdbfff129875f5a0fcc46c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886311342f6274e19cee4cd79249e91a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a6711a047eabc914a497f376e61ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d27df0c5de107a5256be2ebe9ed354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8dd528532a5c50e01fac831d035a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222fdf57a6b9f2c0ff93bd7bd2548ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54336b23968fe778f342868c232b61757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109c05bcedde5cb26b6e217e01eb1fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4afa801b840f52b54cb2a839b7b8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca91ef02cbfb8cfe54bfa00c06003c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874259be84d525483002fc1ce975a4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28957fa8db35c34f5bcd6a193ac5124162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c175ade8c39b6241de15457616921763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20a24638a31288badba60da8e9a39764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b44eb5ae6b1ac17e695429dad202965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3e11b483106420fb8b4632b84d33f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3f44a6c02db9b74894387bbb36ffd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58927eef3b88a950488bfe8d4a0a040568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15866749f9373140159ac51c33870069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657690a8b6a54abbebcc2e04b3a284970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241a8e4edc4a2bf38f445098cac1cb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f305c5c0ddcd2f522fe21dba8a050c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb239e01144ad8bc74cfe681eb937fc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367f8b7db885769e73c5b9d8664e5b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d53fb4a16e57513367e5f3975b278f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de0659764436c61eff49a1fad10b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd162f8659c5b1b6cb77e0b32babee177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f620b247ac5b17a2b736000780666e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7100067b71d23aa1f5a4d2bd2945cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4313db8f74f82dd35a8c4cc5c0fe4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9ad84fe021ef1a84cc3d92577295381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2d3003b451f6082799b7caacf5dc182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41567b70503bf6cd7e80ae85f965a61283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0817456b44604e3f757dacede4299484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb8334480703153a1c584e080289a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a24483f33de9177234cfa59a293f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5fdb23d455dca27fd4b5ad1537b4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2093b36aa451f1140b4154a48500b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ffcc17f2bca050ab320a78352344489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa8481ea055790fe30f2bd67ab733090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de076aecb891ce2767effc29ac0e0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd7e0d582635cd76a3a2ba5401330592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd431584d7cdeb4d3e6af3abb2ed7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd431798cc9749390d3843db04647594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee03d49070485f6cb403d65c632c53a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84c2f446782bf0224f809733b4330696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cf33e5e7b823b2893eea31d0b6f1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a904a579ab8d0b9e64257c408c78f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df83638c04de7c4e4dddaf2ad80d3ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173ab531850a3f84fe1d273c1d2a497100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac33d8c399578e6f630f1fae904ab7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8dd9c6684007d5cdb7c408f474732102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a38fb11a9f6a898c904dd16f66d1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858020364ceb7f6d1034034f3c1f332104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1a17afe85bc9b72a1912138d6b4c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98360c271ab6c96986cc4af8244b9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbd6542cf97acc048e4f3696fb3f9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3e0399a022909f43ac5a2568ca08d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be23aea3c8529e0e05c4d630ae88588109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b736967e35c78a0a3cfe572b276df7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785bec980c8ce82ca222e123bb44246111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca6e305d0fa634723ffcb245b089b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a296a94831274e744b6b5292aea60f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a43a7a0165581ac71cbb89ba9f83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e6a4c2eefd8eb12831cc6887b5d31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9db98d3e71683abd06b01c027d841a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae4a9f75d6d1f43b5746a2e386b144117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe877f62cc7e83c8cb1bcdceab895c69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d5b4e001264fbac41030ab813ed91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fc557f9fe25c708b72e4c0808f1ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73bc3b31c21c2d366497020ce8a4fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69db2fb33c205711af77308fbf7a17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903934cc942a046aead49b797d3dfffe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fc9ae2dbb8f8a748e8d2885b386ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3384fd7110e45db72c672b49c80dce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387f94028f462a14e54a06b4b703cb7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62042a19a84fef00911fd5772118fcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487a7c04648b5c5ef751a4fe3885412128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c385c0200ebaf428a77d052ccdd89d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43f61c25ca2ed74fd64e769087d89d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93d840e886cd650eb82dee370093db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2854b9c09674c5608a5d41208eab570132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58466a5b6d29291094d32f0383f6c0ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541752c9ee7815d25e3d1a9b67916a7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c23b8be22ee8c6fe75c3e8ec3ea96d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb3d1b954a1e4c8def49c7edcb37cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4423b296313c9eef8a9fc3735e0f27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f42e1b18a00ecc9375a7d7ab1347d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8987a2548a8e8d8764033415a443052139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342f1ab5f79d0ad22240a5a930c6263140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569075a8757cc5b1cd17028db37ee79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375bcc39f5197435539eebb5c41415c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a25a2d42e255246c4df6f38bc529bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8ec2ee4c34fe7ff962e134375f747144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dbe0dc79ba8641782b772dd507825145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0ec18d03be303123d9744a971204e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566007d3615d5e63ed7136ad2651050147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9209c9607d4e11a9cbbed74de822236148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b5367d9be3f3ffc9208c3d5a22074149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730c5744f495507a5ee048dfb6890e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f906a6d82e850f5d782eba07f5a4d92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41ae814c4fc96ceafbc574a5869804152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cd9e5f4eeb800dcf890fef273b54c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa5501413a4305e2ddc1a563eac9ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9e45646e8f7aa50b547778ece3b67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d5e9e0bcc03dc3e6ac81352c15495156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8bacb62ff02a6f64ed609d2842405157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18638c6a9ade283bf56d55f6eeb4fbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19e70f4299b70dfbc46dcdad6c40dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be828cd732e41dd48ad5ebcb9a404b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4968edc14157638e18a95592a699ac4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fc1c354b1ba4804b271c023e3974a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357195c2ca0edb34e396fccc12e3a43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921c0b40c457cf4ea9a48413187785e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2674fd786cc8fb364dba793937579165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61378084883e745fc9630abfb66e52fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54c4522d6af8f3a567bb1f965a522c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c4c44c0e2ef4c383e5826a5c2006a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647bcea74f52124c2ebd307e30cc06a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0115c10015cdc13aef1cd9403d58a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5b056978291d369a802f28a53b1e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3178d9894107a82dc8b1c50c974af4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5d82660f315e04dc8160585dcefc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f51789edff36cff26de08d125f1b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b81a2dc0bd9919c1004056958ebdb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9277babd83d587bfd934bffa87784b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb1357fa395123c3bdf54236b63da9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591be6526c0470044e7a3463e04fc845178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213f8d832cf88eb99a7b587df9c37de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410b246d947b89c8e0842279a9a96ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c43cd6e8753a3d6516c7fef618d79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cce76a846d93d277c24352a3ee0e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c638bece86c0b75e96890b717be45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d1a1c2ef24ac57a077fb34bf4bee4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141d5544c478034b6a88c28a49a23a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e5db41b10dd9b13e3efc706237805186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3abeb0032f8bfd3e306a146fd99078187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56850d0df7d8edf3e7201e6ed7b065fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483566ddf8d4588b92d5623d2f8c514189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ffc5d28400b0f0832f2af31fe8adc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abb9992ebc87d87309e9c4e95b2445191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd8a81f6bef7d532e8e6da6f5e376d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3a17a2bad9fa19fee394608ded422193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a261f7b8bb1196355366577318afa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e88ea55ca33d4d2d25a533171c8c4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce028dc27d54b0b71f1978513638056e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3f9faa7a793c173134533c35bc20d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97e5d8586a066403e7ac981f2bd578198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ab267098b1693f3ccf6f6e70a0b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff7e3eca4977a3684bbff30c601ee5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bcf93bb579eaea0ceaca24ecbf85b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d55a294d43fc659ac63d33b364aa66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277ac03c6cf5a298536578296d8d5ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5255ccf76c1008711b068bb85724b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31b19410aa36db19596160580e0355205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e685bdb807109ffe69654d94f21d0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16359f84bd93742c18e24586e53dd0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76c9c239b4262985a868f76dec7c73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a502a9ea5df1ff8a73560f369266d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b41363c90828700647bf502052e993210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7e7b05abf72efc6c491fcd1b423e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d41d0f88becec851dc1485252cbd9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd3176fccde7123958d680f98a47fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbb02ab3c7601e773e29b85b8bf392214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5bbce0640627547dafff078ce4d45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375320a38f74fb4508dddbb2384448e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa666bbd20055e7dadd73197ae1e54b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff638482129517b0e3a4e02e7186dedc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaddbb09945f57f88f9eb262d1b417219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1ff9ba77d71fcf03bcb578d7457f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51fd72f5b12aa26792cb5f8a78a642221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10047c385ec04870a76d46a3e737431e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343084241f03b92c9bd7d9020d7fb7d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe5aac97c733d082f6fd723aafec5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69585f5688b3661012e0b76d07dae0cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7963dabec1b6f00a6ae6c469dd305226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734cd2d1113d312244983ac6f96e2d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00befbc99d0ed3a6aa5dd89d3c96b661228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b05e9aaa566d5ad5e46e56f854a917229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bec780824c5180c70cbe171f70ea7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cde87fbcba7176f7649458d7c0826231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c16b17b9fb2414c72b6ac4ae7d13e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000c43a7bf1f2b76f08cf0a87036693233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f01e76c65e7c3b39024bb92d0624c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d781bd0be26bd5b7de96b561e6dfde3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcbb4ad43f122e7a9e7f2836af3882236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7ee10d34b508dd4cca84c5cc7435f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed46aadaf7fc7e170e541ca0b0361b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e30f28284c359cf030774a8569471239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67add15f7c3195e30553147d3e6208d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad140cc7f2a6a449b30f70b95b3944241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ec8bf0e683748d1f109b90e0b99b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fe4f2ba458dfb931d49c9b3b3826f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c147a7fdbb3e06f45eb6eb9bd6f7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ef1b7d5567a66b639bb2b01d8285d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cd6f30355e8599668c5e806977836246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f77c47c0b492af68bd05d04f1d7588247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9af939af58d1ed979808471064e734248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb98b374efaa22503bc9219bbefd48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6ce3776402ac5019756382c4ef62a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca098a80a455b15dc400111f631a1d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac16baa183edd88bd2c1402638377a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394b612228d3db61bf08ce9985c6450253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b15a3b38aaf934a6adb020ab62ee7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d66dba9983cc02897737353c184f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695cd76659c6325d1b4613221de01df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd4875b8c08fd22741729874e90acd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab685b7c4851235cd9b436b043b9889a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d865585ea878ebabe05141e6dac61b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c751965aaa4738a40712ac915d891a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64795c283ccac0c484c93f96dcca6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128a8b59f0caf7e6b82f659fb918bdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65649d5e4ee8dc15228db5fd8a5be0b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82861b6bf45d97b00aa7a56805f83eb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8989c9d215f2f69bd72bbdf9a449265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b03e7883281a5fc43ea37f4d658a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73220c2cfdeb07c519b6d471ea08b8f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8149ece2c3952060e7b3bf8009a25f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f1029fd71aaedea1bcac9b259f5e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f115257b653830970257493a41725c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec39c8541fdcb7fa91dbf2aa178fcc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b46dd660504f0b92f2882363e994e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5ec22e2d5a89ce45832c7790a8c85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6296eb5a07d808ee1435c68393d988f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df7543450df2c1a3496f30223e0a23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed833327e0fcd1824bd9ef6d116db15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29e5df5fd2332f69713f7d0d651900277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bddeb774967b172e34b36cf4fa0ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631c14d5068f4af540f5ecfe93056ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b5a02546f4fffaec43745343d98ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1a2d2f7673cd8facdf7d7b9d65365281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31b524238eab00fc48b816f420e586282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf8b136b52be74a4de61b0b8c8ee64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a227398cdabea205a1523c3e933eb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98dc77efb4bcf2239060a7ce06c81a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3df07f8410d6623902f5257a5d3c73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e525e52b5f66fefe6caa60c9921d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b255a4c793b90b4c07f8b9a7546e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5271d617675b77f36a4ef90c4c342f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe746730496ad9ae5ad4e79b0d976e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506af0a6b3d1390608d4c26c8e38c202291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb5dfa1f3cc3ea19a94273699f8438292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1da8c22423216f40ff0fb95149108c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef33bcc16dd2eee66bb66617a22507294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8801cf9090250ec60ec134fbe7c86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943679d9cb88eed18efa2e3ea62d50a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201042e571b569ca2829f5740912954297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79458b6929f0ce61696cbeb51c2f110298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913562b7b659cf28e9d04dd378e9a125299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9b39b796dcf8106bb659f54815475300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fdeb39092585c9c7b9d51d07fb06c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2751ba529a585648f54e62371a9f8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf150ae1ba6d07efbad8c07e070db7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edbf73f42ea5a7fa3289041cffc03a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568a05cae0ffa3065dbad4baf15f843305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f76a6cd54824848f6d7425f5b6a875306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d65e0dc18527d14a25e6819dec60d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7422498eaa67cf78aed6c7c0d66f161308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7a4c856dc0f608bd9bc6efb613f8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7463f6fba3684cb87583dd6bec1d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a4a415f84af2f0bddf3e59c79bad2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedecdd7dc7904c587570d008bcb8300312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0729bd5e303503976162a9010159e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6d793b1433d6d3ef0b6013e95aea3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e0d5b469fdc132d5973be80abf0ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0799e99750d7214b6745172e7238a17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfd48962905af3e80ee08fca97ff70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677bfe7dacc7cb79b2590a18b26847f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7178a9deaf71660a8f911628a51da5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c9a01ed1cad88bb74a6fd052db080320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaec3287e00d8db8279b1269b3335a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecaf9677d96ae79ed5d3502fed8d1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45928f811dfa49f659973adcdbaebcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b82224fc60edf564d5836dc05e1f1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7a0910f7b8e6225660b6ded0ae124325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d6e7d5679cedfb9a8cc6c698cdb33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc47195cfbd13005d0223d70cffd11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833afeaaf0ce7b8014cdb50c80c63589328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1efe227133bb7129b9f0d754335b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194d837612f5f9348e398a63c36b42a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c615dcdea8844308bd029b2dfd2738a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0542abdae28ee65142f056c66876f60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64f99ed781194ac8aa1c624fb8ba03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952dc15cba2c520a5f885098e068671334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2f9feaebd34b680bc297699c918a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74edb7646e570e467f72df2b0e9fa4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dde492143f25fc259bca132d017f3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bcc8edd93481d19c5ab4e16e8d741338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d61629594a9f0ffb26a0b1ceceef2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a427b391bd0a01ca0fdcc545f5524e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a1410d2c2008edec6f321e89fcb1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5100352a82ddc751e2647a455b1c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cd1f5d0fe1c36a5892e51f946aeb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba3b0f055e8c0507d19095b31ec967344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f053f86875b9a0ed27a491380546d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0d78704c801b5dad53f312a989b43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398a4f1fdc81fc6818568c0e3f4557e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f48f7df57e230544c64693b104509348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3551a0a81833b8ff12fef16badafe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cb2b7ecf4df414da971d95d9d3706350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073b5dbd4f39202f2aa0340b39d93a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33922e4bea41753ca49271692eaeea3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300aec678c5b05b9f4457affdcfcd97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8169675d8ad62c8223811e52fe157ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c9a472dd1e0d8f26947733250e376355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855c7962f0d540b619f0428958d8112356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24faa409afdc33e4ec7b563cb2b7f50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179aad1720303d449b4c9d84e929471358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03173a4edf1bcd7b0484169d160e11ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5685d1334bc78dfccef0fb044bc75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d72f9df774d7a8d7c98ad3cd058c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444cfdd563c1af0a1a0c064ffa1aef1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d13b0c7956af4399815554c534342363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4449f92112befd3761c404312f4ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d137d25382b6e4d8ceea39d79897d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285e85f591b42a2b69ee63fabcd561b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16449a6da60bbcffe74c7ae1d79c973c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3232bf6ec8516eb15a567a320babc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a67a3415e12d030818ca8d8e282fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbaac8eef6268346057cd834311006370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094e212f72f68204e067a3a39658152371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40de2a2045adfdf23c76454a04c3d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8e74ce95cd811083ed323f1bb5d6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57c7f5aa97c1d5653237be455391af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0104d2a9182332efc0cb8a73523c8ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da98778933b60dc9067aea0a919461376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986e6eb44b787ebb131cfc742a794c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e63f5cedc22b33e6bf1fd4f92b0882378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b36d275282b41a447e61c6513df81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f67edf956daaf9bde00a41183155a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30690118b03a9c42f4c4ac62563bfb7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a745c0664592208da46e86fa7b31c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58862910cb897f26130d2ed978a15cc7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c74954d9c7cf35d9191d76e454ba35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb971b7e24ca06d785f7fc566602bb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f54cdf7c610718c125f72d7ae242fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa419580d295d6fd341e25e3c3f6b2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854fdeb56a6ab7ecb318f9f99b9bfc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5b0ffec65120d2a9a8644af26010389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a075fcab6b7a0d1ace150b364e150390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88933129e60b4ee068e28294879cb74b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6b4c9f589ee1e0fb3ce15be4d71cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71980bc97eaa7a558097745ee8af2295393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf0d84728b581c2ae297067856a92d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3de5cd50153e26457f4ce7136e961395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e83a2d48da24434c34a5df3a96946b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e945bb00e3626016e77e9b5cdbb767397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f523ed56a75f29506a7e9bb17fee7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0bc46d42cac8804d9f604f36e51bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59e6e5c19793a5b927d283aa117b08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90e5a5c0a5cdfd34d16d7a8546cee4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565fba0ceedb3011449b0343b17887a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb030797d4c7128d9bda948f37c6797403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cfd6b04d9e225de52e7ef0f308fbc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f36fbb452e4d61754c63d3377f79c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cdee03c54951ddbb6a74a8c5fa7d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f04e2de719c2d24f10e2ba2fb6304407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640960deae9d2c7dc49596146b5b90c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af48a5f3977b3502d23670d52b4cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24306ccd341e206d62d117bc4e097e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f1a69a0d04bd72ab1736a2bfb8179411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa9ccbd8d1696576484766706e19f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f80e5c2f25df58c47111b38671a0b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad8ea1f174fb355ffb9c6c0ad26708414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71292e2b782cce234d0b62d33d39da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644f2085d40fb3d1bf81fe7347f3ed4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e16adb87443f1f413f92971fae090417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082dbd9a91a638238a607eff7645e1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0dd125fd4adef3a5fa3d076cb2deb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e65880eb74defb37c2417618a35f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859f1c4740b1488a6e092aedceb7c76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec04efb38c77def4aead6964162aa1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dee57aaef7fe5c89d3df24c21a77f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882be59c55bb500440e99cd9f0789dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048e0e3b17abadafe358e08f245fb4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d8d4d2ce2ed51aece683760dec2d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c98ad5fe5a625e78a5ece4e42116e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e4f176178f19713a1891c62e00ef2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34741c363a43b94088c86ac249661a15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740f3633d2a2e19ad8d29db0edbf1d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70874107701b121034732d5c19c0cf83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3022212690d9dbbde3b9572e515bf8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16ba5938abfad9f1c44b27e8ca48e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ab8055f923d7cc34d6158f3513e22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beef88878e7d1a8d79a67e26ea19cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47fa7e04f70b93dc357490351d2ebf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599c216f4f7a0b01ab0bf17bd2ad87d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8dba4aa965a2b0a514b2cd46d7d54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b465d2a92614af5e3e916c586f34797439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87f77139ca8ae39031ad75b6513fc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c46707771ed1b31ecc58ed7e5cab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22923fb80e342db963298a51ebab3d66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161c0893f86fb0d76fec80ff6861603443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b2e27c3908f84a69dff8517e4b093444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b29db2918dffd277e979317185e95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a0a94b6a7d52f91db29f173c9d809446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3786bd53959cedc3ab2263cd231598447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833e874eaa81e4634e590bf6397f558448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebbf2ac7f7ef32bb60a226676ed69e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24ea43c793a6384249a23cb39ceac2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd539f89ff7f961d86da3d00bc27cc8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403a7962a0032d728fd1e9ec9b08575452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc7c7ac0ffaee24acf66be7d39bb63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bb68380983889409fa66f7538d136454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c4d66765398dd52b7bd2ecdac803a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f01a3ddc550915703496db927e9367456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67ec639d9535f8d76e4215de8cbae8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a3f0eec89ca6f2dc6a44b08f64d70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1643ede411f49bf05b2c56233cecd3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b138211b71f06731e41181896b450460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302154e628b8562b270e9f1e02b3bb6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbca8e2007497363fdf92bb5921044462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e940e3c844c82f304a8ea5d23224826463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a741cd79600bb29d9e19a69b04716bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1cd0e6f9a1cc87ab449c673106044465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7826e915270b63b59a3bae64ddd41b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651718018d32565ef9385742bf313165467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387ab486a2c0d625c28c10868e740fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8ccdc22dd02b4b986c2da6b099be2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a012218eaa76fd41e3c0a3470b6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc79df46f7a33849abc0341a7a25b14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fefc44fa398660c4370290d19cec1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4d9b17bdae84a39cd20d766afd8c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90e458eb06d9d2e9cafffb66cafa0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012701864896181df41fea8882c62b34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e013e3ee377aa82acd2e679ca635b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f6a3b58b4aa0a988332ee0320af1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba90c0eefd9b2c8d427c4590a765364478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d595d16a5da5d0ebfbbf8c247bfe14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad28bccde9ece1a8d3939586ae5b910480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ff4c62dd174fe74cac670cbd32a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061a558cef53fdc554f9b4f8bacade2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3003649bfb5e61b96e73973f7a660c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b7452d015802a98e3af926bc076c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249253adf1e62c398ff977787ce8549485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4919a05255b4faf0d5fe64325ab1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472df0d3b6d1294cf9230281368f3799487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a226ed9a1a119eb4ab6ffc123a0bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072ce7d0b25441fbe5298915687c1c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214cf981056e77298022a7d7da6e66b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c3536172446832c95f505c30f90f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552c4f3b3ce529425120679671b2c91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570404f5d432044482fc4d26a1492e52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1947171c922b15382218fe7362d86ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4bac8b4d0d5866641e2cd187492c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c953d02281e3140e390e8224402a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908140106b67f5476724c6e9064b042497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61074f425ef29cb21c036e8df88c6582498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1411f4decc195c94c14a71bd8de5c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8451445b3467d004770af3cdd4ca61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389b09f8e366162b3ed212b7144d658501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd27460dc12dedfa010337d58978de0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd7a4b9244b35561457155a68a9799503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a06b969bdb875cb2488508d6828c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f7acd0fac8f07771d8c148483e52b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91f3ce4af42afe1ca993b943939c17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c967e3fa2aa0612ffa96948d4f155507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109749cdd6690b171747aba031f37edc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfcb61f104d234fa798076f9a666af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcecfa357bd907628a3745d9098e4e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d483a6909a7f736b391d3958da9d29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2374a7bd23070b244c2c5bfe9bedc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117154c49b54f34a57e3eb66522adef5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba84bc9482a9ab4d900bc08d45af8d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a09235ecc4d41344a441326478121515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb60e5553f435778a83c38e7c423e09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ce8ec5cd0c73f08b00cf495d32000517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece260448fe9bb2da69f5f03cfd94a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980f203cc5f08b2f7ec85086f876aae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592ab7e1e72e83acfb19464ad7c84ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b15c48cef3f3d7b38826e301e4a94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7cac7eb255e42bda38401baecd138522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432c9d0fe646293c2111f1677dd69e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e94a0f0786398571a96390cb055f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b924bbf9db3c06f4f937087fcab65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e5a6a2ff3ddebac398726f726c63f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f97c7092247ab68f30c15d74c38d7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5bc359ede77188dce78556243046b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c475b23b8994f18e0d74e6d8e1f5805529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847e017d7a297358007be9783617c22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5833e67e5f75c1cf5bfd0620af9f2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f5299a4b87f2bd4e9cd6efde2c44e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ab07030f410588ac4acab8698909533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0bda77309cbef364ebf0132120970534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56cfa589b944e46140ac04fdd217ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a5a27d8de06f5a91c2b43ae8e35bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb55375d9ccfabd42dc86070b494783537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed642f0b5082d4f9f84e78b6d62d1c3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b17310dc2880d87ca7efca2c9e092e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fbad75b22fd1bb2d5b5a7f4751446540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b1cb78b439046e8bad74d7d7fa2e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f676e8fd0f2e5463bd8b0f595993f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dc4dc427e1f4445bcdfb61297c00b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f06450fef973d01f572587e348259544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32b6de7e72eeb30133dcbe9ddc8aeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7b159633d37cfa542137ce1cfc6b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d475df6f50387ac282a84d3f2fcac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5257a1186ffbc48bff9ddb0e4a45ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433899a3078839ea88050fae585cc54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4bd5114f63f304f846b3991a3abb5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7c3158322c48b4795896a5fd14295551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d2e5808bc00fa0d48a7ae023890a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbe42ad0b01f00d23fd7b1ce14463d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259924c2edd2cd434c4663a4b5a4f8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816beab5e883144661d4525c85255cdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5ce55b29b158d498c4f1ccea68af2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050b3fba00be6127540383b116b34b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f034cb369345b442fd96467ecd162558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d4876c9a87e91b72376141a28dc70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5db18fe98f64b16a5b1f13182618a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c065fa85b7115594f073f5c8d9b2fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbcc005ec30ca720e30b055c13571a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122132e7e72fa8a892798b3cf45e6fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836867f6bae677d512436cb4cf158089564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20fdf97dbac867391fdf23e0ffc10d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79a3c078a423203ddb023e350f530d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff631fe2d915bdbc8d85693fda833567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac296ae4f37d0989eb9843e91cedae4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9736bfee2fd338a7595b01bffa090f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809ea0648eec81cf138cfa3d2e7add3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5e6e67e2b00abeeccbee6a17d71e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13e516b1278d0eeaa9ad50c841d9e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d429cd403b29eb74c8f40db994fb6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7abc114ffa7315ed8d09ac3676ef61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307fbcab8ef4cdb04c3d65be5e3c3b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec3036d14e6d0704de6b2ed53cb3a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01293908e24886a11bc89aa9a6ffa205577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369b2e7bd29225b6fec482226bb8c25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86083cd959aa45797a93d7c03dadffd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5b75ae996f7a66cf6453d7c1b871f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd319650b8c455cd9320df1df23dfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e73c09fc238297ccb37a72a153557582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1ef2d984a51b37578119135bfd11c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8337480ebf601cfbbf63efa961c5bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd5c9c8f002e665dbb63023acaec0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645419a0661cf5c05fb456c4376d713c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbc5da0174f11b9c3bdd3147ceac39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71297e428b0394eaa0671e0b9a6e97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b25e45dead5dfedd93dc3a53e244a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863392ef3d65b2662ef52ea0e32b655590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11621ac889a8126352fe1239ebd4a861591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461693c0ca2e55ff61ec951671860fd5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e89910bcf14d6f979052d89abbff9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93280d9a13db848713adb71f3c5bf459594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7d57f2e0d35640a875769b0da0364595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cff91e230b9d835da1c1083ecba32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cbc64ab7e827e5073bcfa6bf727fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b392ee55f28c8e0fc6d83ad7bd18c30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefb1ebdff241ae059265bdd54a9eba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23e5bdd5044b0d20f70091698d0153600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bec1e88ac7892e7dd3efc0cd5b8d8d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fb3b09968f3e4b3398592a00dbee2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d992dfd1fe43e5ff58e5994e875f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2789e1ea9337008065aa2c22268cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f785080419dfbbcc7d264d69867db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1037ff77420580317a0f0874f2beb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953864a7c217b9433ddb80f27157ca65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34aed7385ab9842142201bfe6e28af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bbd17f9b949a198c6197a79e40b4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4a043dcf95a029ff56ea068449dba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8321404cda12b02fc682eeef16957d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc85e2a0ef7a53d695cf88ed0610c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abd95931c03b37ba7090ff7c780529613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b49aa6c27dec1ee8e780af98c3e8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4d3d383aa9f68366ce6087c2c3827615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48893bfffd9c84bef3447d7e811265cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdbe3b8a4e295213e1d022245a45f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d75b49e45e378768ab69a3fd890a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aa3d4dd0dcb82d8fbc3285ba8b2ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e492ed7bbfe8cce227a42484d6d72d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de883ea3cb2094ba9f071afcea6774e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483bd098f593c084fc61d1f2075e0bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dab13aac1f40d0f4c20e730d0243a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272d650b6aba0c5c78bc086d526fe58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c779c9996e76623e6c60db317eeb9aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b45af5a2d2be75b7425af9fef1e103626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe09478c1f251c66140a9034b0afe2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b709b898bdf7dec9b5ad0bc4ebdccfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e60ac5c20e7713bd5d2c25e67f9273629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046b976668c2564d076b067baa529db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001faa1b6aff659347e8e0d4032f0818631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b370b89dd4d0f8ff46c0aabba90c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32f4ed3fed5ed95ffe3f548380fb59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1bf4ec8112cdd90b5dcb7c484463c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d2994e4d8e1a0e82ca8c60aa80da3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e5c13caa983ea18f991664c450c6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b4a31b598e317eafff5341de4bc91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e5e710d7d7831147d2cbae15f3702638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ead06e0457326cbd758859315e136639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd4d0a2443b3d098e863263a3f8906640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276ba075fcd1a5bd5dff3cbf69e636a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5a9c12c6ccac1a72491052ae07306642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca4550c7dba2584a65fa2940432d96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abb85d2ca8d003f8cd8381192dc2c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a423b362c2afadec224a1c35873a66a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5770f958e2f40b7be7d1d90718435646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fde0d742465fe07d26424e38ef0f8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a53611a455106e3ec52f3dbca4f618648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2189af0084a5ae5619ea6fc520f21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509ba07da5023d03ae3ab4d4f7263e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766882a1278816a98fd286a0adf692a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b6c5dbf930b06c249af631bd4b383652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5a0fb43c7e1fece6d5ceec6bea110653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b055a9cd3020fdd6daaf49590d32ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d47d87fd110fa4e2fdef86e36675aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b5d894c6b2a5899b92cd2ae9aa4f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873321164d33bf37625609d7fd43a0e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cdac55aa71ac6f7f2046b60b61463658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79678c388ac1680779aad1f26477df7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b9d588b17306d8ed641779df644c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024e84d5eed9c5db99c437b0d0bb0d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05518bb0ef5b4c1336dd17f5782cd64b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9259cdb600c085152a179e553f911663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43398e67bdf497adaf6d2160a485007e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0788c7b8f42de6e2c6f28a78c06e27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b2fedda50119661934d6023413ace666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db537d16016be15f914663498050add1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d80415cf1dfddfcace8d74559c6293668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316f0aa4a9a158c99775fa56762f624669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcf4de96206789e73407c322736d46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eeafc4340bf55b704c8f961346937671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822e14d6fe231909be7fe95170e8c90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44581116ae8839897fec8efcc08c79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba97d92a13c3964f52a1b0b0c94b65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ed168a287c6e4c5c22d68b2697eeb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf254828239f35cb57574b57c25bbcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae300e5a8576bc8b79e8c92f73f1a77b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f837263559e491849a11ca575293f97678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8572e3f8a470792fee2a0cb90defd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3764c849367333dc5916856c5be55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32dc9c53e14ca7b5814b18bf0ef6db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58645d48b6069994eb02f5005bc8ede6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8155737643e8838aeb0dd2bb50c6eca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b235163bc066a62553066170a754267684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6735c4e23d9f17d6b2a537e5200c26685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180bf212140629a99131e219776fc38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab654e9e31ee3ad6cef7f4e73760ec8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae82a1eb9a6e4d502fd2c3e25094f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82febf47a1d1578743e8ee1520043fd8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c5201f73085fc8355a0b830ea523c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836845bb3454a8b942739e06f01a8cee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f86c5857d184f9fb6181321cd55243692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f04819a59992f49876994e4e78ab1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ba47daba7848c82c7b13aec3372e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326c29c9daf597315f3ca354d66e3c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c17be01a841bf67817637b1399e2e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c3abc1b3225bfab9f770ced4cd948697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe73ec55f7d766dded98eac16c5dcd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61512f98b746a783096121d5505e4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81bfdcf6dd1917e0f91d3870dd0a2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767448dd087ebfe2cc4712198db506e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c1126ada0eee671e2fa7323581392702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba117bcb2c756fcab48e0446d7d9df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18eefca5dff4861d7c8e0489706613704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952d758b37626cef50ac2a7b99d7ee9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290361fbdb7887a22e3a7a333209946706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97420f7cc1a9cace4540f0f37019d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ec46227563973ed71c7d332b819f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd30940c3e6d3d1c818756624faee3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360750b90da63eb8711bc2f875dcb24d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7342b99accd7fe232f536df004b20af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75d095e27af7f626bc90edb8bf0f53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03996085c8076568381775abf85d2c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edcce2bc2867acc3f2b702f3a701f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d35816b68d6a90f3caacc84fe04a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e01e9fe656a4de76b5eeb9b94e967b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f417490eeda001bc11647465f1f3d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78553dbdd10b2eef64549fbbe8c07440718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c262efe36356bc7f09100eb9908fa87719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215dab55f02e2d61e32938a4fc783f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fca487837b0682fe0f5cb78de549f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f3c23709bf746df9a2ad820bfddef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3149844d67caf3265530fb7efbe2c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d07ec1508f348901382ae0e882548d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a7697c397a778a8e3bc570d34b781725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78191818cd93d3908dad373bbe2ac470726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795e315c9ef6fb2eec224f664a1486f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1da63fab4708168c1a44ca06ca8c61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be98794a4b198b29a9fca302728499729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3ecf59ad9e2881cfdf0957b677ca2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a328e18d35ae6c6e40c643f4edda0a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db468a3b706a0c5e76396f00f37d566732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aff111b61073cd3a3676103054142733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68939e0586494d0cddf6b30d5d774e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2566c327bc4640705018e5841d5dcc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e911d6560f02f238f832721a7929ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e29423b71bffda86118c8610a7558737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00140e49bd08781071449236000d96d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711761ee4d0e6c70d6e6732a748c9ca7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6f809fcd5c06310a3568632a60db8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114a6969910836d684657ac126a626c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66452dcb603b9716abede5920ac6de78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da9ff39487aaa7b8d75518cb2e79ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcf5adef6e19a5c8cafe2d6b91667c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821370c7f18a1985aadb12ea179220d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7733705bb906796f126db67b97b40b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecc4c5b1050bfc6f0fd693791f3c07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6eef58973a90707cf5a390f1e0d59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260a66e955dc6f3485bfae48b61eba5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bb1bc258a298bbab5bcaa369f71bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ed1cccb0ac91d811c4a9b33676b73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bd48a7536647c38199ccb0780d3a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcda4aebf289a87a1f8af9b977f26f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a931dc23961be5a20a931593a8c7d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8deace4bbf53d3097168d43c122147755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b8ab6eb824c120cb58cec55ca5e2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b21a5e33da0eaf3827ef35b3b1b65757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb7210d368e0807360bcb0642cf1c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103247dbd27ae5ab3a6016c82ba2103759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>