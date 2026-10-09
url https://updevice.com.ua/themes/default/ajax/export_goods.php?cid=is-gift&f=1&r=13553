--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33032b8518cdb8fe40857e0d0de6c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f451c0afbd0d44bc19898d51145342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9055eb09e84b0a04caa736bf0b09ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35925d88b2c43a18c4501fbad3e2e494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdbfd77299c2055f31280e4899ff615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949792f858f7df15107f4857115c9c8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a911981fdc9107b8ef30d1d2a9edb707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef74e393e958a7fd76021317898faf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39eef32c7ec96b309ff552b2c85b0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52589498feb6eb43fc540d2248df341810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdb07dd9d1524e5f2968fd35be2bdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf832bffaedbcdd86a88959c6a154e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e922c94d25f120ee41b89c934639013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ce6fda12ac0c82403773c88f3941014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dff24d01e3c72161dc20c3946052d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05f89166899856f3c2f8888856578316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39dcae85b5b26685df7c21ed2e5a3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8cd4f2995eac5f97d7e8e6ebfc27b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb8f8c4714751ce1e47aa562bcd86219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392eeaca94df8505c56cc253bfa188820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4595b138c4adc20239018a9799e61521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123cd312bdc93aa51c3e072657608da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c3bad602dbe3b1bbdcb5753088b3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c211d1b9064292d5b336a2e8fa1dc8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc01d51a1145a56b35342d2fec245625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df2a61433032273f83645f3ad6e88b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9aabe545fd1ca8ac3fe5f637d64f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956068b10657dc5e2a72ccc3a0d530da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120dbe53d8195f4a3976221d411f8c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f948292ab1b4686d6a15dadc3f3445830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd6b72f0da602893ff7afd43ee8ac731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec154ab53a850f3d534c7b6e5d0f53db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45631a064042bed763721cfb2a060d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917913be88fed322fb005005d81184b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b1589fc66e18a065c15bf6e08a8e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4988680133e7d6556337dbef5a19836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbbba37d2d2877ea150c56af0934fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51060c72f86480956764ff943245a27238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc783d22c6782272feba4d3539275c1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab5c61a26ba0411e492f9cb31626bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778f72e0453d9d76610a1d2d1f7231941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf33dc05d4bc8d7c19914430bc7de142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f934ff07fd90091b1ba6d2fa35200643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a880f050d64d5a67ca8a26f17cce444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b357cd519d61c58af72a62b91b10245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabddbffc9413c23da9c9d49f9193ebc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fcc2bea7838623d516fe8a5733b1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba36caadacd6a4bfc0d6407d4c8a4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d664a1f80c392ff9318ac72047c9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63fb3906105cfd2fcf81a1cb87173650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574e8272c5118fe4ad389e255412e2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eec7b41aa7f519b9c9ccfd8bf5421152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72a5aa0ce1ee48a52303fdb33920a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda934eaf41743d765bf7855b6ad434e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ea6212d5d6ad5ece2dbdb4a17ecf455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df5753561f320e8ef40650ddb96ddf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831bde78b981b4def3150d5ff471be757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dc3818577440f72cbaea61289de9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e421aac65df3ea3e234f762783d3f4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7a29f825920d9efe9d9999bfceceb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0cffa52007ae427c4b009b53858d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5266752f54f15dc1198a15ecd5492062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37786ed40d66844dd29b474d2e15ecd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1aa954601133f84f8232730a6a11c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417ff0ffdc3a030cb755260c838c63f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08631cee92e04e64876a0680ab82321566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2f0388aae0fc6c53ffc19878ee8d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85042a5a4b51443932a996e546ccd51168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243e69aed319085e3820a64d3b401b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f5fe8e1655ffbab3c6f28b2a60d5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106827423be95acbc2b95209bdd22ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006552792bdb366d62604f7f0bf6490e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d935d7397852386376e92a7e6412473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b16f2edaad39ec297ae4a118b73f8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0508a468807ebf3c7f4cbe96dd58175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c2ef3493b0d0310c6923bb80c391076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02607c1f8de9a6e2cdd27f4148370d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621e446c90aad2b77ed32be96f9340d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1023a5cccc7a486e5c921a1fbb8400179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dac747853e8d7c9f632e1d11b99d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d80c97de8891be13108eb9f235978f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17681e581e59d1156826dac8840804f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0045709847347eac7dd623792acafb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71460ceadca1896bef3f4bcb38271f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06061b113840f7e6ec0cf5e5f722a7ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23371c010b1a0d4b2c577988d85e38c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfb6bfd996667b32faac9d44604bb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1ae9191821ab949e72591ef8b61f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192acc3803194f76ec1dc78279f2c7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6774f50640387c4c6cbdc43ec9ec09090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bd4d45b25eeb33066501485a0401991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5ef50fa54e2ba6d5feb646aeac6f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a9a199c9b9c7ae2e7937656bd5ced93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ab95c419726cf554b72660e5f7a7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be853abe01af8da7e1e30173459cb85d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f32e48ec99e7f9e23490a0692af8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de82f2c22b543abeb14012c4b3ebd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87677a2b00f2748767c26f7f365b3fea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6bafc705a99582b82365a5e53b74199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e423143ef729645fdd47611c8406e9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d6f10c81a906972eeb7582f9d9a2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90239c427060e4e9ef447ac564ccd9a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe110248c9f0e834a352746573a36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00eafba9cf664cbc26518f61022f34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e72394823a8f5cb84e2f8f9cee4d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeca41fd53d4c5cc15696ce684e40dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a831c6e9911f792b7350f0f083a40db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5035d4e89e14ffac0af2c2cd44ea44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9b0cf3a80275d78cfbfdb0b8d18d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c728a079e1b6d145b09bd25aba2584110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff139752f378df2f1fb317c994caca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ac8f2675149ee8ddc6b9afc2f0530112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6dac5abdebed63e622f1f4c53517113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb9be8bc6e144f8d6a3d3e42f102e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdaf681e1077c6d906d44aefbc2f49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af44413658362df66132ebac24ecc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42365cb573cfbfa6b1107251e740aaa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69f43aed1e9663fe7e073e5ae31cd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8acef93468e6eb94b3ca86d9bfb3f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25515496dcaebc78ef71848e39744523120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c197baa0bda026c91530a6b682198d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794989757f3e83a55f14b97d23eae3e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beea11fb9927ee0b01094cc96ab56d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4bb653646c10791188ce1a7797095124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b084856d3dac91bf42e40b54801ac8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dadcee5ca29262ef69b9f0fd24f340126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05749777a36f0987832a974477a5f93d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81a3dad5b00eeca050dcca3149a68a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980812a3012e99d0f0609dab8a527e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207861e850a2aabdacad375d1527aaa6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459190c9005dc739594956287437b83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b72eeb00f5379a9593e80785e94c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275991375a0c2c250964f0d290d32af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d79ee25486a674744a4b04671b5437134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00807504582336278dac95204a7fc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168865850014033bb6e92f11069d3b00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97414f61dec1e9b23fd104803661efe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dcbbe6bec60b560dd485342c4f9e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3a1af81bed7baf938d0f18ef415ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d2581b976427182a588d32d62b20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961d6a7e8fdd20d06207b4b77c91942141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcf038fa44a05e911e67d158f854a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf2d6e1d6f8be862c0de110b9f50f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914a234e963f4efec9c9bb9d19de27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ae794fd6dee55f64784332340df2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16aa4fd10c74153c5da32d7211f81a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00e886d5889ba70bfb4d8aaa94afb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a52c1a1e1c97399a40f4a72f2f7a68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f68569c86f740599afd3f44f730ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7418e9fd5fee6a2f871d6a73b6defc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebc271b290bb1b9a55f6cbfb984526151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b785946707361edc87efef09a77ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af6a22e325cda2f20cd1b8b09f085153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d491c9e940e204480200e18756ecc43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9eeb234af285433ff7a73802b12e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a09051bfb2a5b818816f6925b70722156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6b82d1e800aea7b6d752e68ae8c47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fbf02e35d709216fc09d19f03ca96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758814c16bf293b885b591df53c4d8af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4de93978d9869f7a05d4ccc8ffe59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e7e749360784b42cc517a0170e2d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e9a507a09e7d4b86cd220840b3d78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a4d472d3f664793c3a7df088aa85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897f49c2c3a4b3207e82a540476d2fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783e87ac68d6a5e24f6a923e8975f08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f07c076990c1f0fb8f2a863111c9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db7a0a920fb9a5bd9fd6fbb6b7f975167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633169a3816d6d6a99e5740c4ca783fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e601613f94e611f192636bf3e1ad5db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b5bedacc92f6c67d2031efbfab692170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff951cce91a3a8544b599df15b26c2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f03a44ed7c39c7bd4b9a1e109b328a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff8b5d0dab632f09e27cbd106ff28f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7b19ba6e121f9bc191acdcf28f271174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfddaf7ebe9da2c4886f02b61d61cee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc24131944b76ad3185776ce0cb0933176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1765566fbaa6bcb48643f9d9f860d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe9105bb0972272e0e157257567e21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01de6d0c39793243ce1f3376d23ea4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348a1e3d37f65d1611793c37280c7ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771da0eef622ce479836320d1beed36d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa3bf14005d79e5ed56496bda4f8b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50058585c88e6eac405ee6896d63f658183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecb80581645cf14323606a5df6dd54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700cf2531fd976c5fc09425895c2bec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94162ad1a6031064f47a0de8b4de450c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b118808f9ccfd1d45fc7d965900cae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd155bd61877e04d3a8a98aff8891b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f7d111e9a65ad9f3b596b27af2c38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a43c0b3f6b6f76d04ca6b295578ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be09af2ab81b1a5cb676434e7873326191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cacde6d95d8ef799bedc63c0d38003192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501b5e4b96a0582be9a889180b0c83c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361db8d81e5a1b890c2132e3b751844194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1efe919b03d2399056d23cabd29930195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e122bfae2494d847335e35e7c553196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75445a5317febc56956a67ec2824fc0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e564208fd10df4eb367805b94dc1c3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477cbfa1028a397c275468df8fa95f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553952f587a52497d1f7cdf90f26fc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc9e6ae81d9e6e26396a30a9a28a5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b331c91c5fd2d2e1156995763141936202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915ee7313204596fbdbe5d1f51dadfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d83d63e99b55508b2d8873137c6188204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec6a555ddebe0f78572f488d62edc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c355d8e34a0c34753e90b12a2148c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b79fda18725b45dbd2fb1ebf2fa0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68a1867cb612bf48b47cb541104ed7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcccd609f4e4761cdfe9bdaa050de2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69429bbe6d9c84e84784de477a2a79b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6894e428c258f0f4d9fbfebc7d023a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143463fd55f47b421b25fa3b1265a43f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7c63dd4576fddab1ef3ccde0f5ba5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f938d1a6008cbaa98b5187d797e7d1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cedd9eef77d6cede1595ab4a88078215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d176547df5dc4c58762813344d18eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768150efca93ec553813f075c304729217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6bf7bf05fcbe1fd55ef76cc2796a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45af9c270aca5463a6ec96e713412c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6887ae19f5e21ee49c8b5f29b9b2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d8058c041342ef82dc2adce483ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026f8ce4fe6b8eaa415ec7e125d959a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82432477e0c62b48dadf5928a19be105223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab50c9f50f48347acbe263be49896a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956ffc50116d69e69bfcab102e04ae8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91546413f2cfb842cce2b3f0eecd4922226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1327bfbd8e24441504d15b7aeb2b9d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b8dd2b79ae739c9e1467cdf470118228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbc1c83442e60d9f62fa01fe6a57a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1311eda0f75e3270692d2867be67175230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123107230c5470aac8f20dca11f6269231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160e89549c0bad05b8eb56e41dfe8e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757817d425479c30687e66d4960b65e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43f6fa8c5fb762a483f1e4f8f2c2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa36a695a7f97e281de4ec75ff131fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f1e67bab4943d8c348a4bd4acd3ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde5105658140385b0258e7ac05e813237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cbb1285dfa00f5b3840afb9a395ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f042ad9ecd23f11167cb57d28bfe96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691bbb07c85837e7b30908ad1dc4c10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895808052e804de75d04286f3fe5b19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b07f4a304cb7ad4c4a2022b9dd8ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc092767b0de131f3f82fa3910356223243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e4b2eaa07dfb83388e20a77a4b397244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de7cf8edfa8bff1abb08b63104a343245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962931534e2f06458b16d2a3c8100b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92e551356ed529d9caf7b63fca0071247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5011b3dc2d39bcdb5dbe86eba71902248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fc9f438e2f1efae1bf0128a46eeb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec5563f2740a2832fccd2583f6ef9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26cff337ff744ca862255568f1967f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a38483db97df46df8da48decfa54cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf345ed292f5cc1413dfa265caeac8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205b8c4e93a2231972cd0eef231f121254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebcc41f1bf65149a838643266c3300255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd176d9b877fc0480e63f9a627aeb76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193063723622374fb4e5034aa9b40abd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c75dbfde869ed6a8623476e41dacda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd6f5dc3a30745a7b2639d2309cf20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f843e2eb81784601ecc95a0554d3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe53fc55cc17bb145d4be772198b616261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6661963c1b7391c9b3c4e29c661bf13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87022a84e1f50d1b8b26075a5ce5a98a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4f5f807b4d95634c47961808da917264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715a28a8d7f9a16715fc9dc9a5153cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d78733f0b95731a9af50c2fbbdb2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b66e7efa3ea0ff38781a6987d8b9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f5f1211da90dd253823daf765d175268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c9cf4be9a17c57d6c2a88eb971414269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a05f9759bff2fcd4aa91aa9d4288bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceda5ed5b43abfddbc26775384ec4bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcc0793fe581aef3fbf8a7de2fc84a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddca3808b202e3ee9ab8c0b13d84a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668fa8c6ea3e24c7a9412ee126cf616274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d830b2e1ba371d15094d85d5c5c990275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53065a0bbd9000b9c24ec2007ccdc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cfa6219bc8b4fccae5e2ef73fe217277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970883e92afd5bfedc3c3e3379f2a51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49bb3ad40e703d7bec1d99b55afe87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9546acae4ce60f2d0e198125862d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4288f2a27264088117d29b78d34db6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697347ceb85c1bf1ae2029b43946f89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65ca7698c612f98d802da4396905c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619eff6af43cdcf7d1315a121f789f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108073444810a4dda78908ab91a5dbf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50138ac1fcfa13b173e4bc260afe878a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d04d33a92ad2a56e4f1ddb03f7e7aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec11b068a9698b92a44d1662abd530288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a518da6ff7495665faba4a1c29a626289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a69a4e9ce8de48e2603618800d66e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a02614c170317fa932e14170c5a8ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabc2330aa9359bbd78ff2d27c1951a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba42c54cc9abd2e530ff2a3ed5e6bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bff690c03926acc51b3080bccd445294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48194984540d3abbd930b6e936bffe6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7e8281d48459b5ef0497104c94a54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55343209b51de2c32d64b4b24fe279d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db68a0f21ede909392d6d318b4614a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988c1614a7d7b5737dbfd2e5a87e030299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffdf844d1ab680afdacfa7825a2a4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d08e005d7d66008d458f10ca3bda7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99acd967314252ecca8a94ffebd4a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c289e5d2483a12977ac9310b48c15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f82125f590ed3334d4f1ffccde33b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5b82fda0c8f0ae559be1159a5d9fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40fc8308c1acf472df23e2c8df4192306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f54170e0f1f4d8c1518a9f638633c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea87f5b692ab22a838c0c2909bd38d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ae764803f376917df7977bce0568309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22017f14ecff52ac945a1603161f44c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d94129bcdd8f079babc62e61e02cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacbdf24a66a480b0d2f9803dca02ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e062304f1108a5df499a5c26149651313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d039a77257d80bfcfb41e5c3e5f89a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41f964a363a35a51cc40f75b8432ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05523a154550abc2bf313f76d96f51f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18721348631dff42b8dac7adbab582e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77d0c943194e9563a69fad5d8eeefb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767bd18fbb674463c19d9094c9d1ae9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39ef0dead30d71ba5373c944b3f60a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e621e4102707f861190c3290dfec4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991a8c8c8baf9e5a5680cb4840b256e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992269b50e16a7522f5ebb693266ad2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb773463cd16caa82ce2037b6aeff4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601d229c37b59bb2e2f37e95e4aa0af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe383319da2b88836d80b8421ef1fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f09235cad94814b70188b0b0e185327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d74e186a2469eae7271f24baa59e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d0fe85729d37f82cc4eed895c30a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317695f5282a19bc44c7a8c5dfe84879330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee612cd87bad7e92451088e497e1e3ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9550864bbc73b62a2348eb03569e830332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49369682773e3e1960fdd549ff8d04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d357d5d19ac3af55172276c760ca50a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f6dda376eef45efbf01a68545cbad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a73935d4a20c547a4e47979c504b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563edc72f892629aba2c77a27096fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bc7db61f105be9b04cd453a9634bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea915ef42ad03147f64d9cee14f57e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a63cb65c42a96308f8b02f2e91b78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14e6a5a983916728456b227208147d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7177eb422633695a13eb36a597d70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49475131b06a288ac434e3f0bf42753343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c41f7cd0dc4513a658865e796f47c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6eeb3b6b5689f0ee2e75672b3ddec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1a6b6538a8d5c0fcbd789f5826454346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdcb910de271cc2702da56a9fabc08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6094bd1fd81303a87093a69449625348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288e4d34d918ad9e3e701472b95a74d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120b2a918c51e3c700fd4a39fe312f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f3435803dd9c5a7a1e085926c973c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22797302f8b61f6c722df6408c4ff5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decf3141c8e249d77707b3079d3c585353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc161968a0d4f1e372c74775eebbb13d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3dbfe8897d1ae9847bb851f495d9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d877a8dd983513fc37a3330737d674356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7376bde155dfca5519b3e3348a9060357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de086ba4bff2a16098c30880ab3976358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130a0094ee3dec96f2f37001d5f5349359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d648fd9ed81cb5e00efd676799b323360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a15709375f9cfdd1c91998aa37b333361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f494dda72431aa276aa5c46f71f9814362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedcebd774ccc2ee5875c50ffa99c34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e447fa7dc2f647427fc716014835c16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b774b3db90a824bd1649ddaacc5c88d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a988cfd61efef8cd5e3d8157cc3f599366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db49722671b9cfc0421446d47c90fae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8d4a9c8cf8e34a2841ebc252a5960368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc41ffae8e27ce77a2175213cf760ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352107d11b3255f127def13f66ddb33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be4a35291ea13390637ce6b2a9ed46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910e519d5be9a2c24cafdc720a0f7d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad43ba7fd8eda4a28664fe4ab71b31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0edee4d46399ffdf8c4419b1e1acff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2243e31d40f0a8c038eb9d6c8d5b33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7953b1ff6048028cf3bd8a6c65a27a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03ebb8f90fe58ecea6bf0b603c9641377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0627b7bc9c5f1d5e2a446b60cf7e92e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788bd5b99b10e82312922bb590451c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed4c408ed4e09510811315ba8e536f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c823c1a6fcc56d8cd8bcb90929f36de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f74f90d082bac9dae13154cad9d75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146ce656520277079ec376b6e1ef93c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d43391c558cb652486d201ad9bd47f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1d7e80223ec555110d68c8674b77d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8a0a76e1e46d5aef029ae4f5705ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970fb6ee91f7f5bc7827251f321824a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e878b3ee2e2dccdf3e1a85fa4871c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc11698b0b6f069eb193b254328645389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b800f895930eb6bc0eb7af94494cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857c1471d8b4474068f9405f9ab8843391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa637fbd107b3748801a2ba16870bc9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f5eedd82cf672662fe3e3ad1e39a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3e25aa29b17dd53b4fc0a5763f4ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201004244fd8f2eeb498ffc3b05c2502395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4021cbb08941cb6228e5ea37887b20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63e77afd53b68d231032883bcae8a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c1a30626b2ce1e12a2030d00f2f3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c58d6c6dfff863318bcdacaa94439c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25cec67cd183ded477f819812050d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd9813b1418bc092ad677b8059b16a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bede75db3f733ca29143a3d4ca450b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa17a1cdee8aa0d25ca5ea495e15ba4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4734d5fc13c31f83eb11dd0d7d79b4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756856b876cd9d696813590f0ec86f6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f14eecd088418ee2416b10ffd8e87406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5ec0b7aabeb85f2128bfbb2d1518d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721803cd223b6fc2de346eae0ce79adb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e26bd331fe605f4f66e79a8c3dd3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44036d2f89c44214674c53f1ae84d441410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f06329818308dac5af006a06a441e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa727de95aa8f15a48fb6cf125b13ee2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af15b6c53cbdadf2f95cc732d2f64f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a1abcaa77892f59852925ce2c7fd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fdbd859dcc7b89f5ee4c80e5990e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6da79e9185bf8adcd342a03c8b6154416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0edb4f0115c50a111c00e09052da0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb61009cf71b19b0b7aca37128d233418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885abd2f55d39565e6ecb03e5ed3058419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba45d2ddad0f1cab1cb599b69eefcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24a7d83a917ebc68f7f8b67b4cfbe9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81876a771b8082c545d2c8d925c31e90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5358f6edb26fdb829157ae7f820b6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f66fda751b538f8b75602f3bbab33d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d644e827fa90d30aea2b187bd962e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076527063030e8bcdb0a76149cc6bcf7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf13dc966de53f9eed31cbedf81ccbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e10adf27eee99cfc75aa9732b27948428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2fb88a3b5b7c7f4da7f0a392c3735429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2f78d3e473b0bf6bafc1f4e5c7d26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8496453b59950c7420d595eaa38fca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38d9869a7429dc2e23a18f5b93d557432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f0bebe8a181dc178b6696c833e592433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233142d22666f7b38bcd2de91f16fe5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb664b0dde34041469b5bd76ca4b5876435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8ec7ef96ed67c0bd54005d2db498b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5080550ad6f7a0057889360a6201596437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c401bc132bd76026aad8e454b2afe2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f73617c1a5b4c00e1db499759efb39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae610dc99945244ed717a90155d9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076a4353ca8fab9784c27f0e3893868441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7052afc6a7f28698d01c4fca3b06bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98d1557286180460ac1aaa22ad07d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61725ca57edb5f79b971c08d4495d55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec7e330bda89e9084afe5e555a7405445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89cb8896328849f10d17acfdf238b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695fa939683d1ce80212db0eef1351d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889894724578ea61c93ef20b93119ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0b090e7fc5b39e935c382f869b8dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c990ce994274f2597a7d9df400c4da3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde6bc1b4cbccddc844654efd278cec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8843275c9bcae90445f54b6e3b0cbd7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d156b5bd3bcc9d65e09dcc841b890453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4490dd1c986fcf8ad95c44fb070085e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9f9427c94542b4be1b0c8af346d2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40bab1b614df04996c1125436be944456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836bf5a468b88566fcfce83bc80420c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9205d917e93b7fbfc44fe8334ff807458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2d8aacbdd289f536e30c9409bcc65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd64b9fee8bd6e1ca332411b43750e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c171820d86fdf9b71f4aeac9bf3a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af9bc1f5c07a90633cfd95964e2440462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdb29c190617757bd3bfac1c00e4ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f97af5b2e5254984b41860fcee5252464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203103ae4e2dab35c44551e816acb528465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29373880d190453fc2b04e340cc7e506466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fb838b3f87007818184ce41eb3061467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1774e2c731752115012069e3c3a7975468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eae180c323ed880c0197077eee24a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f70a2d5a4ca3bbdb726a3cecf2a10a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae61a71c086680f31fd9554afd72fa3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1277d38c20fc05e38a61bc32a7528472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2986a89a5651dc5eef6867ee2467a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9d3af2350d86feb9190e8caf73a9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bed1ac4d1509184d1ac05b6d2c969c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9ddb538057995ee820de2d4c25301476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d03303870e7d7fede738cb608109b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0753e54f850d8831eab7e73f72710478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860a80239f95b9fdc97855392078748479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2a92e39e80360259c90fb5ae16c5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806e9b88945cf5991ff7427e74d2d2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4f275619f199aba44b24b9eee6841482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434ccd7ca259268cefda990d4cee298483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae818a847604ec5b0f5d82f5ba7414c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109b6116ddb3a9b8d29f8bbd7a85897485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc6d355eec1fb7dc50c0d2486e29b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f165d2fe3ae20542c5f944eb569021487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84339e590769be7290cb6e458a8b145a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b691d9869c80f92f1e841c9113fe4e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399af49e7ef9b125f9ec0a0df48aac44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd19c8a90de58266ea6b694a1b19b15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eabfc75b6a468dee9c1d42860d00cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901947d5bf0174f3a604dafe433ac815493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88dcdf41cedf5b01c21d615432b343494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce3df7ebe53325d8eec072631ba944495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004ead0c8408547985d8fbbf53e2a95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a9e18272ceffbfa25db547f2de45c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b0f3b8f3bc03204e300bf5d5dbb15498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683918699ccf9aa8cb195601d811f4c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700914624b71736a802e731f8ca5cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7351db2ec6f8300fe3abc48a4a9c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5e1cf3e81dbfe7499de48d0597813502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb289c85ad1c156aa76a63df8900584b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cd85f2a0a98a921b71c3ba74d8f75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f4bf9ab2140a24e7b0587fb3b0514505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be118098979c277d3e98d10b2324f1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20556e51be975e827302ac7d2428d633507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4aee8d700596028832482ae6c2195508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebfa66cf1915e0fb9e75b4e4850e4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dbef3d546be33720ba093f5f576f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f437b1faa78bdc44a08c7edeca98293511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c815fe333260f230a4bb1725b0f855d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efd19fb3d58b79814dfcb9e31be2d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d6836915a567aab859cabd06ad2c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2ca22e0f45da50882428ef2369a3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0d0e8599be81aa760eb9fda619d6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31016416018e621f4cb7db490ed0af85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fa0264051dd371e90c000cf832af4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65923e15dd515a9ce2df9765832e9f2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dcb55aac3bbfe4f1d1d7d9f4c373a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec51a590e01243aba564b76b042331b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea70d4ee2ed8784a1f019bd2d468a38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d68b9575fb6d7ecaadf115014868b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1993235c9075e7f1b2e767b27a0cba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38780f1fd3fd0f15d8a758bb81f5d59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3297bd97623495d0c0d243517540b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce840a2a61491b0ec872063db6a3afc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122a7f9f0e651260bfc3f82e4f317e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef96db7fe3647b546b4ad36d8febd46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7512cac8f1b042201fc95dc91cce77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227f954ab5b1e9a6d74f415e0dbeaf3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa2b50915d36e3a25403c57e935bdd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1391c38ba19b9fcb323254f97c7380533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a1574de7aaaa4c720725aea8a34fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff60e3b2bfbeee17598f5d73ae2a6f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4c9482672ce6163a05fed567ccbec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb59f04d1b6328ab63dd619e4f3596537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fa5beb4152421df8232b38620a869538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464664004eaf8544bcedfa9313ea975539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c59091d6bb8f33a7904152a36905ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ee7f9558a6237ca080bc2ba7ae36f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90041739284158e52d0cb037c8cf656542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3d29afd0e24073a1c600862cf2468543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de766a3bfb856d025eda4f1121bbeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421941fb4aeec16e198a622d5dad09b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f5145118824b93055210e032a8599546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb8b69bf4ab696d3d910122eb7fab4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e507bdfb7a44c9a27b8154aea631b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401fcf1e870da96db0bd315930b139b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671031db37d00a065b251e8ef38ab06c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41a645980490214d4746994b5ad09b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730be225aa96149f347a9c007676b89d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aa47adf7b7fd2221cbb3a8a961181553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4c8b11ce971cc88a4475cb7949452554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1080364a6d64c7670b0584d9aae952555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c036d9e0b621c5bcc279159b05209556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa12c173bce92ea7c58dd09daaaf57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f47a2d531c2cd3fe2bd6e8f877327d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd7635ebda3dde086d1726e5709926559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d3df879cf2da849f76f4b240f76bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d820a630b3989c391f59a68572abb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cfb9d085235f48cacfcb13b86f19b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499c12e2ba229c74904198cdd206efd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4413ca1af34d38f9c2a277f688a3f3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94206801ab7b7f23062f1880884ccf92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098414535ed70a213bd46adbfeb666d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffc91f8f604fea3c796c9e4f28d1c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b171e5012bbce8cac84ef80f637cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b1f427922307fb87322325c72aee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff62c159f71dc36166f5a7a2783cb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694ec50081a47ee1092b244cc469028571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542cb01bcd71d118be8a1548ea1f950572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e79924020b2d03d5bc60e90b2e149573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c2e43c6796eba04035d2f6bc3e047574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fbecb85094d09262b966bdba954ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7c06789c48ea846645b0adf88869576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa94688dfc6ac4eabbd73bab7a1fb4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ddfb367440f60747f6e4bf7b73e4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e804b3c1c31e3e6f8de4b1c142924579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc734acdc83f44e116e74230d8a19fcf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1a77ca7351e06969e26193669ef82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e38457cf3d70d61108bfab436f52b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134001f2e053e8a3cad1968342e37bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45ac07768bbd3daec6e5dd3f8f229d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298d9a6b1ac8bda94cccc905ab405ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a316feb56cfd423f4b5cdd5c8710a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aaf2bbb2a20d2c69a03b22a8db67b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaef04d9b701b0e574c4c6ed02ad1b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e1b76f04752399a68ef29c89cf7d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be23b1a1f1ac74d64e846fdff18d5e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0505b99d19a170be4c80bdf09164c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9556f93da5f0001fe5efc0af1be74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5bace30a5061ebfdb2ddf4c4ff2c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc875536073d51b8e0d3b8ec3d4061594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2c006645188fd96509d5f68c3c7c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6e7c33c69ad66b43145d0bc93ab44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8206e86c994f6152f5a53ff89d7437597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a6e9ba29accdec489fea167ed07c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc11b50b97d20ef162a2b49a341c8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c2ef66b874bb3336082c65273b726600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1806f2dbd6a037281a849587b84dfb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcf433ce5323d631cf3b144cc07e71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27893ce5ab2b700276cf742b6c46cb5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba31c06af9dea830327e5049fd8ad1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df2c392e642a07d9b5961aa36d7790605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784ab45468f89b445c8faf329958cc0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c297a373d87fcc0114962972b7ed95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f61a906e61d28abe2d5206d186accb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e032e0d7e934d405399e23714f21c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d733d8ca210f7499a16ce979df0c21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc150909a17329915021db153ce10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c017893173f87da7ec2e5f04a43447612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acef4f0d1b4755154f43b959c0aeba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5fd49f87a0fa72259dc83cf13f826614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c5a8931348f755f850782d49f6502615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f56e00099fa41dd92a64723917171d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729673226e97dd75f9854bf72265012c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b42b67617e49f56cb9024a38c926618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062622f674f58ad2d0835b02c37fe60c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ba67ecbfd50c301997aa2e71834c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c522c9d856174a74fa80163659be06a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51113ac31dda1382c6a53274ff9ecaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06f4f9098af6e4c0d5f6badd60a5d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606094880787877c8a2181ef1831bc36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b650a18c85664575630bdc66a963d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a149b946bc14368648bb927a0d6af2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab5d17f45d634fbfe669f5e65d82b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c985702ad0852dcf57313e73d3df79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8d3217c825588706ac271f6af9b05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c293fd71dcc11e2dfb800e79ddab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f71b8c78d1b84b8eac359bf4532fd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3023ca991891fd2680e36a3a1debbb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffd85b23396898e259db7e6feffc54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775f4c8126855f4b4f11a05bece9a81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8449ff1dcb72dbf7e08de52aea08aa5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3f6b075d1d7e46f0d54176a010807636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb75fcaaed97a3217be79b02a84710637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebcdc8e6e9ec9d99e7af54344a46d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849dc0046861fb6161d45076379e5a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004cc0719c3eafaa8c6f01d91116d82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2ed1c81549f41086cabc796121f29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e815f6c06c689d1a7baaf5047f592642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae34f87cbd29860e5992135f59754c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d38547589280dba7b9ecc9b5533af8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba616981e6a6850424542965d1113645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd15987faeba9f2daf0ca7c38e23d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b16683d2d1790c6f69e1bfbd41d910647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0261989f734f2b6e3ae25bb9cf676648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fd087ae222e7f14790218ad41c51f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb518e1db0dbdab04e1387da5257bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c2596c58036511597d46e369568bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfd9b4b8b2f827b688cd94fffec67c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad7ef3d187daecf4e65f013b64c5c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5966b9e9feb9d86aef11f7728adacd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e788e0e11f8e5f97ccfd43b5e7a08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655aa7681f24a0a346d8d57f96cb61f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c91eb3b61267da3c5725093f5edab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6d68b1ba5b891e48f9618e5565ea8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94544c2c9125a8d5ce1d385139dd5309659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750684f4ffa3f0993c2c8ea1cddebad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea82d17803bd0cb4f58e4b7aa1f87f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ac3dc1dba342ecf1ea17ddf344df1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1753f0eec55de1052c75ffcd91e6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3de0562b9192747b5f15bc8796797664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88845ed0725469adeeadc933f1ad5398665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ddb638f20832c8631fe1bb8163761666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28453e5f7b1c7458623a2ab9d9c9b07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b966a6bc3e8b6ecaff033cb41dc80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7a10aa2819cf4dac3f1bea60ef7ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e2118c24fcf25279af675b47d8cb6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dc20696de3e48c708febb81547081671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc905fe46437029f42e5ea5603d27c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca08f910db95e9b49c36b60e6c5258673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560a910321666bb6468d8fb0d5a5036674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df85507ba7fd2e621b069deb2df7edb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4f5d21e013e71c404daf7d67f25af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25483178890ae6998a478024d36278a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bb0e1be27047f33fc949f25f16504678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2471e58b5325502cb29bd57038f8851679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1098e99e7c03fd19dd4e45e5518ccf9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0cdf17eb66f5917f9e6cdeed78ada681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222042b0916fe1fdcb83190f07f5478682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc373eddad7bc20c9f4f9388a388bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616a38ca0ff8b7017b39922ee7963e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1db43d8a2d66a926c9cd8ff238ef2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e214ea7ea55f595c5729ae87a0462fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e58bb1d3b6f90713f91d02ac1a045687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d921a9bf525f4d4cf2f916fe22bdb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ad069c91c3bb7f9abc49e053cfa41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef10fb2c57d8a25d82d928c338141f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b163157880bb10ead5586ca9377aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3784d9bcf38671b9c2d2ceb71f515692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc81e9231eb6f1f34a8cbec8d9ae81b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dcbf90cb9399c705863d1c232f2d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29424450273350f8a28d201bf51eb3ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6750ce92717549d20ba5c41470e9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e77a802ad791749637d8a5c4664513697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f96b9e3225de56b2ab118e810f0ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bec8b3202b222bee72700f5322c817699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024045daf264e95f5e18407fa16f7e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9f000e351e322bd594dc1b09de885701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429bcdfd3ae7f0db6ffb1e80643ff84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba00f8b472ee7d555197d694122663703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebb563f2c983dd1c6690005ffa5ccb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d17292d6cacdc65c0289bc94f3257705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdbeb4eda04085c0efacc47307e68b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c5954fd2d8c1f2a4b1c35335ec0c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aef4a7ab87d02e593009dabd29bf9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbe614a135f5a751934798a642f5ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599669b4034fc763a253739e203d6e27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3020bbe689521b797f1fcc3ed4c7899711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21234ddc2e2db7168c4defdc3d41d783712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7d925208d6ad7bda44efd601ddbbc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cff6f74a9de20cd2d65004f0797d6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a29791b5e49c2c8b7b2566bfb7740715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8496d5377980739816078b56bf408f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec673020334cf534cc9793381e2d2e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4778e8c6b3205f130eeb0ea71a48d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e8f717515170608e55ed8c45885b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327b9bd4c793d601c03ce5c30a6b4f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68bf8b8c86b2e592aa1770512c6655721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a515adf89447427878f8e1010fe8fe0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad29ac6c357c1d2ae5c67318904207e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0cce59f9b206fac641ced74f59839724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a3d415ec6e6b38e3c2775becb3bef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d715f5775ee1c32fe7b62575f86c4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63f77ea008a3fab1c3211bd8f600b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd416b453b87f8d4562bc822f0e796f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e354a33cdfb377b456c8a1f34de1b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb80233e39a8d63bf629baaf075110a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadd03a777dc481edc061fe9f2f7a62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b7decbd58d44e619377a5c7d3a4d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91da89da0ab37a1e01d634c2610320c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5076aca832a2f1f35f406f51754a42734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca188f8e8ce4bbbb34bf401d66e79b73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4155fb775fb9289f209b05c344db5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35441d36f1ecca85d145f03c69d523a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99425de65229762b07758f876ba11c6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200a80b3e89ab00e07cc9e03c5ddc42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae9fc374f452abb279a14505ca116c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1a76fda4e16a4b5ccfa756f4cb71c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f0d5b7bf1d1cfad2a69accaa4ed43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25edc98415590b4b921033f95a05ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285e73c40abad2f32760a9e2ad6d9bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d2ce9ad505677ba64ef21080a9854745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd4dfca5fe21d426484f1bcf592991746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cac07395259e7198f1d8651a383df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fac2ded41f8e3237c8e437ba3c027748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb76519ba6a16e2c21bdba32a1399c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d5d939aeee4df34d7ec03a6ea560c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec9ae5a7edd4f8e65e706379cb6d53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a863c37e94e0b6408c6482554a6d3da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1a68bd2385aaed84f6d32d2210a52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b97491041c664a249bf4388a008316754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92344606c1d6a2f033647c766aefa230755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea99f2c22187528f1f1028a7b0d04a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2a86ea1963ebf912303f6d2f5bf8e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba487797409482e64f618bed61e537a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f179899269b1e325ad8f1399b3efe8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dabf8b235dd3e6f98a439e95f525d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a6642a4e65629dbb6bb735178c3952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aedd9c76fb45067665caf32bb971bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd6fa33d9a40a99d2561b4b0983bbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e28f0ff36f9f5fa75eef69639d80c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc5bc18be7a4d7b513145ab24c8876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7d347f6771a5710bab0a9113631de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8e4a8dbb27043b00315e56aa41f4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e93d9ed5a71f702781bfa5da5c862e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e782b07b79c2373205a8f99ddeed910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d7e40f2613c0c514b2213a4c5232b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0622ecef5bfca83b011e234f37bc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9112c2899f540231551360adf91ba6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f761bc10710bd562fc753e1aa935a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb146610b82b4190d3b31ea669964a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953dbfa480b21943555a1a797816adf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca400ac55fa1b89a29d8f88e62f9fcf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708975d76f4b408782452c6804135ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006159e9fe40a8c8c2289e36e7744c1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a244b65a6c089f52f57f40a6d495c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db748010ea3caa0ad61c0b0277cae5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68676bdd3ec84aff3c502b993cfb0d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334f366ca1502032413c89fe3016bb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817b2f9b239b8359435a876b31df46124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aca0fc3a74d3acea31f1dfa3cdca6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f5dffd73004d129247aa563e0311c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f96e75d5f75524fad07a0022d3bb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604986ab2ad70575c145da4a47e3866128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4356dfebd303c5a7830489bb538c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c10390ccb65d66505c7917ac3b5c9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9f985461297b65be440f94baf2b3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474137a74e806acd59b606f4c748d9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259b2699c87a40042b91d3337589c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab71be95daed8a489a6d9855d74604634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82934e224fe1ca85a583d518f9409fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef434729b2dbddfbc17d0a9a174bc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96936ccb6fa1c9fe78f00cef9c95587837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e74aa2fe48de86605e8a2304f66eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10380ab1fcf38583814b0df4220fad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09677d5f4a1e4a3fd5bbc11d5240ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c748c4138e99e3ed0d72d93e8b55041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eb1cb0ecaa4d4b99fcc95d8fbb03942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606aa7b8b170ec0c176416b47860c4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cf1ce254a90e31b4d5757d464099944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b533c12c099c2d0cb2306267624802245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68378c3a59cdbbd8116ed8b8a8034ff946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a310265b03141520f5f25b19bfbd31c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576e574314652f89f4effa00a6dcddb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a7eacc3a0cb48213bfa235608f2b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b05b2477334b2d5df550b3dc8480ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb1a2d45a9ce322f8113716776b68851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb35d56215fc68a90b23d7bc5128ba152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedd3d048fd06a51ab5222aa62cfdc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02078b2012c79461c42d6b26d123797154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a727b2730cd8e81acad845a87c028355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df529b3cacc9af70ae379398eb884856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b912f22ec2acfa04175150a4a491957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae5e7ae1fb382815c9204aa15fe1f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74104a8539cfb937d9f0461cf71f6a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d79bce7212fc33a34fe1d9284db33b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d440349b56aa1d79ae6f34fd96b7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842768942b1f82eef73acfa10d182e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6490f71bfa15bf87b8305177120c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68867580bd627992a4feec45f60f78664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f10e4f3356a396afb38470a19306565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acc050b5029b3b83a8f36be2a9dd3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d46e1cdd51649872d0b49fde647a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7456677bc52738c5d8d42527f05228d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8b9bccfd7c5f5f00388261910b94f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11c4242e4c40c5042dea9e5c256ecb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb47922c849275daea3a843bfbdc6a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dc5b2ba29aecb7123723a74dc160672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cabeba42a934b4ed644d17607e625073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ffb4d0c2edd044180ce5128c37d4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef74801f7b49cdbd0a153e775c2cf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b68cd9af316666850dfa1d2ffe76376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c95833d03db01a5dcb5f25db25bff277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b58403fa9514a63a4c3a3aaddb24b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be40c1169d80d88c0e08d01fc151a9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773a722e7f53d49da7cc99a5875b6be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846bf1d6c6b244bbe1b98d6589f0ce581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69f023aacd3e406c99d9b23a0ba99e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dba5d715f85c394f83159e3e7b4ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa07657b7076cfbc88f535b9bc592884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c115edb1531e21fec8522fba15ff685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eb72a99deba642fe9337435a8de5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a63382ed5611f3acc78bcc1d88d79187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3839cf6854bdb88350fc4891470178888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0b7581a0b72f39667e889a6c869a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551beb524af9cc550a6b7de6ab87f69090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec60ee6e7ed609ec2c1c7b3a39ca80791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585042d38403e11cb156c1d177f6158992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f767e2465bcccaa654eb0d642ab09fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e9f0e827804d421fafbbb5f3381ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4c575d60605d3eb0cd66ff59c2eb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0b598349ce8acf708cf2e45ea835296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e753b470e49cfd9bfe020dcd616586e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1542652a12fa86517bed1e3704b71898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8360103fcd5a65a70d89357d544ed399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0edb758af17e99bd5532367e5da6f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f41f823701aa91ea1355f5da3cc0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a96719a178a4217e1866b1446b6f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddb17d9f60aaa1a1f0a5d2e41e91d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c5ea627bd50f653f976764611ae54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c119612a5eb669b32da470a4f243b1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef6d3bcbbecbb4b19312be66cbba43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68c28e2810465b04ffb02400b6758a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0182ffd005328d3887523790bd584108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656041a77c2d7dffcbbe48462f1da8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35d3056dd7edb07596269cf6518a0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607328284fa2e8b68f98c0cf284fe98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c87ae62d7291f9683c20a7432d825e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03688d49b992ea36c8a2a4846b1f18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89285846d9b1549f9f8956addd4add114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642e5d100193e77a1fdde4461cc840a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bd270abcd98deb33cf7d8a42b94c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f84faf83dfa0dbd78096c572f763b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175b42f27e985b74becd4f1358f1524118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6808670ea15e0ab5cdf51dd69ee1f73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708514a84444e675b2f06b01e54d46f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407489857da001bd196ce600f0eae3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a0754d3d2d4d905ceb2fa26d78f81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6188acc359f7158af10e08799d4c2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2d302773b5572ad4329e963d00a99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5eea8675ffaa53903ea06ceaacab1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac216a97bb480d24a587f8da91274a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062030853e7974956d6d2cbf94526640127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50283dd7c64405ed7076bbe5a95ca7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a40420cbea894573af317e3173204a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac405d0e8a2b5e182499801cb51521f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876eeb009ac6d56faf9df5a72c83505131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001c0ee5e3c19206930d0de95d37b4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542a0517f0201e697627d60801f7dd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337cab218ab19efef400db88aa1250e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba982afa584403a3f9c2c44c061a91c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15b33f33330c69b1b3d49e73144f1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1263d42c6736b896f6f02b1e7da9c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e44c0b496900290da6ac32d3afab2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c4928611a69803ff9dce7c95ab8b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530c883ffeb896ce0309dc0eedaaf00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a867ecf9a7ddff391d3d06a60242a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ef8d00d29e5bc05563a3ceff6c7c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d8a8e85ea8f154b9072584f16a740143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e7b609b4bd9c8290c200a38c8fc2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d5c3a2393b03f35c59424f6e716d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb51c8cdc61f86800f639c449fbe62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3995bc0f85e46e98a591a95de99773a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338d9187d16e301760f67a0f55ce47a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4948dc6617ba5bd237d7946a61c7975149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd280bca5386740766e2a2de2ee77e53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b8f0b35798fa03d30cdd3d4978291151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e93754212b531ecc9ed33000f7d96b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d587d99beb652faf5e15250bd9fcdf7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116ac2905c83ce11eb2d2c0cd831649154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e446c15fa051e8c2cc1f270cafe05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621ca099c2e259b8eebd86aa0dee2e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7f7263bea9bef848f4c30c8e303f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891b2f66e63f7c3300efca7c7ba0297158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d90470668376c95ed5ac839c95a6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d929d25829da50efe88a43b402406160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e228e1e7df35f946cf48992a768a2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4196ab4f5a55e6bb3d6dfd20dcb8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6467f0d84978635fbd6d452d454a02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819f8e672c0f2fc84bdeac00cc3d341164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24453a31d176d8cad012a6abaa738659165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9f2ed45417819492c502445e1fbc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ca1aa313ada8df371ab90cd246e63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd45ff690a401e42d799d242be8574a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3d256cfaae7499e87b495e7adc146169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f010f9f8f8c488e0b81c23021efd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b5b8f6335113a5b56811dfe28c03d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310908e453c580769f34d02dce231db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af5cb6115bad8b1c19cdd28e645498173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae022da8aa24d4148eefa9d6dce92a90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6cf994c30c93d0bf880137fdfb264175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddf6f17fc05d4003b63d8497eee664176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bbb1c4dc2d721761c7c79f4045089177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e918f9ebfa810ea07669a0cab6d78b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62d6ddfe7e198c9e2d8989702f0c07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b8dbf786e1fc2fc984babd85ba2ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327bee90f47a8f04347f1cf4fc744dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7b959a3d118c69a7aa1e8ff166e3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee572e0f9190784401edf1f12eeb8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d13484956707ee3e5720a2d671e1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43781c6fe6d982fb74903cb2449d30e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74109d0e024b79738f2908ab1cc8b35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a1fb03ddb0aaed61ccbf5ad3df8b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed86e8fbf64bfb677992eef26afc96d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d444f5d1cd6529cea3451054fd022c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d6825d68a0d99b4d190b988b7d88d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e209ba459a09bc576a236784316177191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e2adc981b7f5e6a2dc9006099db9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23a55b3bf0bf58f52b135cec4a8247193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935bfd5666cf133ee6e67f55005df61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cb72f6e5ccdc1e9c0e8e0abe6deab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8136363c27f30ccf4dcd2501e2934d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04d920effa8b5c35bd8ab421c7bb49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f3959d89a3db4f41ed6a63c381ffd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913eeb670ac7e7ab3c304e2df5bbc6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba0b2470c7094ec3d696392e5fd541200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48bb3cf9d0cd20f481e218234e0743201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826589ecfb25a580c9a195a81c302564202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf347b9b046d1721d5c763e46d09d6a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac4ebbe68cb18de6e62d2ade1bd47b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966679f72a38987a738d4277f6952ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf826e451142566fb26ad1176c69b3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca7569c2e6c9c667adb97a792d9699207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dd4fd6668858fcb714e8b6fa34277208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781eaebeaa7c498300929a7f2c9b058c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acc6fc429532bc4e325b5bf7727736210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9edd0f963af7d4484e3fbf70cb79eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc211de6106ea314f26327484e0b71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c599e065625da2b517c8d027f9ae38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3522fb484b01979fe41348a3310a9ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e0827117c8f57bdcec55e33d8b591215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252bdd75e61bcef6bc55daf44abda6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf8df8a11fc3dff6a9db65923e12a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631f3a8fde2399e8f2cd33ec645994a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5e650d2e8cd61d1203a351c7f4063219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3959a078176936cbbd8e5974185e410220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe0167088936983360b362c12e0ff7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b0be1602246f1e2b5de644c214683222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31531487ba3514e1b5dbd89e76f072223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e833419b9323fb58097396e838b84ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52fcd6f5d13c76c7b40807f091deee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26fe5e39a7a716c2869df6ab01dc84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7a19b733189ef50f7f5052d8766e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f8d31b231366ac022f0561609d075228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99095b9f9f3f1b3cbc896a14ac532cbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611731f23cb5a13fe04c8fb3ad4d760230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52d457b497887c89c73ecadaf08286231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d972c90bd14bb2bfb2ade4cd6e4dd37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cc1020b25b243f2cb6536450bb9ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646fadff75369b35e30dde3f8a25b51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc954fc586335f4834fc7835e3a822a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8967639b6689f3f533df94cb20e1dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1a0afbce851fc8bf6f1fba7dcf3eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336d9dbf13fbad20af59175fe17aac0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10def43d7d222d9351300f29a86292c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0085b63b0a10ee5938f38340cbf8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c885f3a93b33dd146ffc64fac96d2eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920331de6e7a1a4065338827c54c359f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d4b57b7b4f19ce5eb28b028395724243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f4ab6ba5a1135578fc32dc3d1c7e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a2f682948c9dd4a2b30df59fbf0c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047f877387765c8175fe838de6f52b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e1b6cd898a51adccaed2b1f9b54fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe124eed31f87fb33edd6ccce67164248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a46ad87a155f3f2b3f7d9d2588c8dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdd2b2f8acbeacfb3a5a75cbb0f07b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb078f0e23c678b397a626f7742ef4f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02172ef77d58730d3840e87ce24f726252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fd74216256a6d76474723ea37f1a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d49e74b641270e371d7022d3e87a58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880996e0e65aaae245708b8d577b348e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0297824e21969ccb55d7a3554f8e19f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6dff34e089b7127e4922f1b9a1a00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deb3543fa8e130608be0046a888a9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b7810c878054a7aec29b39c8db236259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5321ca9b94e7c92838561d8a675175260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764bda60b0051513daf192b3fc11e53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c5f0d6903af9d9113749761d1be11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5971d38f06abec35dfd6c7d8a47a21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f48b34e493eb34f7f79b7af314bb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487b7cf7cf7026b49e1416739cb8203265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c046be995dd9d1586e907e4f49d9bda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb72d10abd253911f42329c9db05764267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292dd87408b973edf501c89ccd22866268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609cb684500cbce43e6b6016435288e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c8f68e51b7f757d5b10bab62b6c9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8430bed1f9349aecfe1b7e04456ac50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa62b234d04a566a66cd1609f3ccb4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482e94496d48eec233d743bc45f1b96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1270ed4b463402fb9d9847bf83d39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ef6ed926f4238bccf5290943eed53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023f8f812d2b99736bfe976866b6719276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54c25dd3c37c3b3ac9f92ecd730b94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b17ecd0c4b1908e9e161b207c8caa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309cec48fd8505cb859f8eaeaa029ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1f816fa62c88555a07102d74a308c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400bd0b584c77e160923568a49b85a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a41fb938ed27d21d2956c64b33d76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8322cbc245c73c329d377274c34c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58919aade0ddd600cbc624299e3159284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af414e4ec3a9aadbe7504d50513e00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b5aca16dab51a4b2a2ee5ac7e7326286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e1b9f1cb0b263788304908a3b99e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd95a3c77129cf127d62754949656b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5eebfaf15ebcdbb7ddd5f144cbe60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d64a1695d0a202b2820e166f89fde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ba3eb7d9279556e830ce4e17fa0c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff30cef6f54fc45e1db2072ce30eec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f43fddcb2980ab4003d8f0be8afa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc73c1a8f193c26e893bde3539d1436294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfea9290b1fc3a80b2a2d75d47e76e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3baaff3f5c07415642b2fbc064667e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417729f54d45a4831fc39abf8c9b9314297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98ff57982b96240086d0f647a71b0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399572b1fe316ecbecca4f7c0ba1ee5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222816b1f8cabeecf529a9a9f95b4996300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4274cbe69b0145559be8666399b8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ce9ef1f1a0998fe78a530f95b8e8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbe0eb8aadf16aa5b0e5ca1e0d36c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72a42426b78221b46aaefa64eabae3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d50dbcdbae3e0c57f77084b75a60b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7dbfe497bcf2f3cf744c2233f905e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0816688fbe57a58b565d323c644bab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e359df7777a558e30bea7b39314ed2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5108c43d68175b633ea303f0c59ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dbd8f8edcc0d6074b92d0104afa09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959f355e0ebe59da78ae3d1b9da1f24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab49c8caa6d31cf2697615e4ff938f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfedd0a5e14e5c20bcbd203c4c19c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cd964088d431ef7d7615b056f4b27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235a4497bedca837ce9dd60c7260689315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cf84461e152d082e35ba280cf0866316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253dbde230da5787e9746111b31a983317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed395dd6def21ab0db45056d33eb2bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97e1b04218bb635e6ce1c594a98391319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96596f7b8d81db6030ea90421e11e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ce8fdc79054721f1ef9f3b7326545321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96c70d30c7285465cc28a6b0c0ce06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea62f211cd580f51369731c32bb93e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe04d3be501e5abfa454603d2be46e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54568c155f8925bea42bf37e1a13974f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2cc1ca2fa3cde1b9ae1c613386a72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fc91d7a38e20cf5033834a65a6ac5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ed4c58a0c956cc6595830046e9341328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553700f31b856e619224cb2dc58e0a06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1e34464b8d70e08413dedd16cfef6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0343912c6e3924c6b47d5a88d57ba2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70c4ce8ee4ff934609a92afea12082332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c824c9ebeb6e033c3be1ec04f8bc10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ee4b25c74122d4d677a2fdb85990334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c50b748ae1900475e625a911e2a3b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ada692a619dd3f9f8636e4d81cbcf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6a37b76a6419db47ed978c9bae976337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f1e91281f8de9eac45a8f47f80c1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28637d225f7d4299ff854f309cb6dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965544879a8c2936dc455ecf31b6257f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a828b2b7515338f3f769e39ccfc2f41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82683fdddefdfa1fde46645b0b3709b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35198decfb836674b01d757da897ade343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ce6cba3e96631c5eb586ccff9b02d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c824201e34299227692c9888af784b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a5942acbd26c78649332eb2045aae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b4f393f26740ee6e1d5eafbd35ec5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54831521232e879be01924d7f84c0d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055d1e53b4b2cdfde55a5ea04c905d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02512e361edb71c5368e4609309071350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019c6f869c830ebdd595a56019802ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41781999789e643187bde067670026b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdc989746a9473ecf2694703d7ccf3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2fee5fcd72a98d13b2c9de53285ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d24a62978628f555c6319f77921247355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ccfb913e98e50256212fc01f0bef0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf196a4cb7c79925037f3742d374fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731394d067957963bf6c9baa33470c39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e66186c5c6111b38a04001f753059359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e12b5db4d26d5e1b69d83c51e3e3df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe198676529a6680060c77f6adfb700361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2889bc9f0b775063e652dd874c522b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d68fd6bdaff9d2deba8b1abbe7521363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcfebda863861ef5b3384167d5214d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66e09f5e88ac07fd9d24742765ec64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f665fde5c44789c49bc9495264673366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f5475091b9a1ed32f2c786403a045367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61d86d0c3b392c5830d6ea549912fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395393e68f22ebf7f79d18eecdf33ded369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e038d12b8ac93e2037cd0a65abab9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951cb49f1cc74744c66f386437abe09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a339df1afeb6565ba2e68755bc3d382372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fb948bcb5cd7883964a8b2b64d2a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50517a9819e54f3cafa86adfa6208a2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deb978b88eab48c8262fdb13497947375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35db940360e1296d54d820b162dd07a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080713a8a479b7e0ec8ba086e15ca83b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031005731aa0c381009c9f881f04899378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087ac7527d656692875647f98e28089379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365a7cc5bd6c30e963a0cf484490d3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb68e6965657cfce54fc310a1bb722381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13092e0b846a09bdeff02fe63f857e6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66a7bc6f726dce6b7e626b879a942a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3be93f1d2210a21ac36abee3ab1d5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858a2f4d52956d6f6e9dcfba7115d39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa16f67384c8f877b825ecd7b084eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b073d61563caff73b6f9aa2dec2b635387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a65055aa9f20080ed9d664da7937a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb687f5d3c62e2899aea46277e5bdad6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8570eca1c9b52f94761a930d6e6e8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cf9e635f31d354dc0fbb0c4371d04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8b7a3ed40a1f3a64741c75cd1ba00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db8ae1ba708e4ec56f44ee56e492fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6440efc3973258fb0af5ccd94aa9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc41db7b7ebcd94c6ac83ea00ebcc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7d58f797334827fa5fe6fbea63838396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b756678f7adb3b8c617226f41f1896c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e89341d59b6aed18355d816728e99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7343f736f1e7ffa76760d7614c6c8eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0636edebe5770de916e7b056a7133400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f3cb005161c3449ab66c5a780d41d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842f780865a2d3af491070aaef13870402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2415267f504041200efef283c93276c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc6ebbb75d5c8d4bc3c19887b69bc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d365a34ef74438a17e1f68abe7292405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbc2600aa702658f4f80388408024d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad37464d8d17811c0f1a80585c79f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87914dccf71471119ebc1bcd58ad4cc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db54882b2880d99ebedee2cbb430ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f89b518222dc89a524c2fa9b141eed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feefccaa32a96144a8b5f29689bb9a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae68c0cbc847422d90b64e761b00aeb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad47a99ce8494470ad08fa31d60780413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df961d5e4e2d664bd831e1bcdef21cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2336c80e1876bb7a81a6c2f7f78fab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568774f17ea641715c076e4c64dfc83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22640a65170866c265c29f8b66f99f7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af21ecf7abc8d4cd1e0739b1d49e11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfafe7540412a725230419033df49f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7780260d17816265b9e51fb83d817a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8e66a3a7c77eb36009cde07bf6534421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464a8f51a3ac96242b5fb851e4fa804422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0142a4fe70eac087fe984795b53d40a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376092e7ff541b2ae20bbbd77238b211424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592cb3ab9ae1285ca4fb2ff44d5d670425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4846de3d8133d3b5c841a5abe0cac3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537e42dffa9a7cd1d43f9ef0f036a4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574220856a7f2c9d6fbc6935cf78a894428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360021233f1ef0aad48584f8f1fe09ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11824bf026c619c8f951886046535615430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db660384b3f6ca4ce648b0266d331e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0d14bcd0fdb3826804d2701e02891432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dd7729026cf0650dabaae8c8ddad8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc934f1191c81203031db8194f665d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0dd40dcce0fe753d567b8abd45738435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4fb3b1ea944d6364ca6ae2b6dd8cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e4aa6b18839e8130c8048e4507b2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c9713dcdce190732a9d516ad8564f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326e1bcd0715634afe6bd748d7d21a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f014729c6851e54d6d9a5ed5ddc516440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbb711d245cd64a09f8e7945643f31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1b40ec752d9ef1db946e399323c1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8108d001f95f57364233f3999d8e77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e032ef8989d1deae9b6cffb68a601444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad7ea2599f711e306a3b71b20cf227445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b268f1b2a896ff0bb9d651c763054b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26d0afb7598869728e704dc38ca346447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a1a6f9bac82d2785c68363a24a523448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce117d5aca7906b4a8572fadec58d6fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c84d0ae8060a158ba179b00f139aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff459f9c45a6421d93b46ae753a83039451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d65ec2b59153b2e61ec1dbee29cc93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb095e79a96129d1973cbeb54b279363453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a79744913fcb4b2ea79e858ace058454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11291dd8362a15e29376adfdc427f065455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb64ac38291af30e5f6c8a7b8fe6b23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb6846a64bd8b45c38397d480c20f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b372ee7e95b1068bfd8aa5917877458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd540ad89c4f44c30aaa4e39d400d5e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9de7bff84f6a6542fa1c80efc2c89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b21301238a6e806ce88d6ea70efcbf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed51596acb3cc0e6481078d02c98f7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb94bc7411ec09095b999fd0010f1b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318c549d30172b8501355711b064be7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba856a81029af04c5105c34adab9ed0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46a7a107b02e58b9222ef6c2e28189466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abce5f014c6977d77870d35690653fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e9922b9d996e63bd76c961a2b8cca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607b7ab0a38cc6af9ea342a6511f961469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf97b36eedbb6ca9c2b99de98f3ae2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a93260920343060578fbb4d4ec2003471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ddcda4f7d47ff1e6ccfbfea2c7886472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d5cb4d69fb96277687537fa88d153473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d69b7895c418d797e53a7f5e65c5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aac7da642420117002659008c9ccc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392487ddcf0bbb8079091d878e8fe264476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac866af7ab952c16e0a01a374e0b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31d896fa2eeb97b63a83f5f84b1826478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a17fd2cdf35f2a4d021cabc494bc5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8480a88536033f3e336bf2a421b2232480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4adf67b2d54b542aa74a84572ab6a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5233a848a2df50f63c93439875a4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5c1f8b144f5d3adf2721452729c71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af37e5907af88a51216b7f21dd1578484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1974cb5056f6dd5abe1700c730550a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07d437741c0eb615826a6b21984063486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea18126fed63ab8ba89e9f0691c43cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212c228dd345e2722952bd0f3d9f290488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868d49d516df32846904fd2dd70bb12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3caf7cc4fc96363f1ff13bdbbc0c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fa5b797f6cc8c48e31d008fa7941a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b62aa400a9a0af45360210101ec247492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7c7dc956d3365cca5a61f0d9dc4f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b159756cf8581b53561b991baa509fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22158f2b46facd15b0024fdb3ac793f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df93dc0eee1b055c6ef31e262bebff5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e3acb8f9766f9889e3865cc87dc54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0a16c903d2e8264ef3d0558a3e043498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3195792dbfcd8a2679dd538e6d54c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c8bc3113ed0fd507579c308ff5e9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749f1c6141449f637110b6c6a74b061501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151af312dfb87147568d089002c8804f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97b5c5d6a16a3b6dc7a5f28df3bc47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ff5d77609a5657feeb683b4150f79504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160587710ee02a7a267a5599826c3a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bfac79618bf570e066637d17f2a05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12695aff7d4491bd296fde3df1821c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b3e0d2faa810da1a1737d19ec7fff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1fb9a6d0765fb075aa91262f6fe7f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801a1f5e00b791c31bfe93297c1d769510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923940571be1ee15e3818d7e7a76b459511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597339714409c68da2b2d3f2a05e1bb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf64148755c0681f040edc65238396513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc565f86151d9842ef6008da1509b54d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b621bb14ee3340900c8a8b81caa6aed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04e3360f7442629dea2029b71a7f93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700159beeb07160fac8387bcf0215f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f985e2afc94d3838a0602d973a4a53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbd7cd5b532aa501748f28ee2e9522519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011303d9b7a74d9982c02554f1ea255d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c020e8e4f812647e5bfe290b62c3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80d83770972a6ae52c40d1a6d533b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451520fa3f26668577af6e20be5b18b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f72d4d2817b8849320a850869955a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67a409e585de9f64e734b9d1414529525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef029aa5087ddb2fc4467e4443dd43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c65bd3bb0b3e670855f8430e28a42527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfcc8edde2b609495bc26ace74c681528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827db0d0e044305d4b6c5ca230356f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211c95ba79fa2ca1a6a78a8e7a6ddd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b0b141e278e07602321de0b0df440531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a43ade0047c3afb03711d3526d47f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfae49e1d570f8132a9492a3137ea0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e886e99240c18bfcac4d443acd9c310534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8a608b5539a2254a12d3026bef9b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506553f96f5d0198b0c464bcd9efec0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080c964563aa350ff9bd9f7942db291537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fd95eeeea03c66b98a4838ac34c2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a900d25d6a8361c4831e66e80b08e79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827f3f3872db579f163543c8f09c002540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b1063094e3c0cfb3aab8607ac3b89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd12020f63bb455a81cd0fdb0f3081542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad517e091085abe9b276ce675af1b5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f042429b63a0abc083c79ff68c8882544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b55428c28e2cf9a2292d01c7a80f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d662ffa9eea69a5bfd9f64498cd9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e03d595edb6e5b45630c55886f445547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c05f6332f74823cf74b3ac5f17090a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3d8cc5f9ae668a93ff95ac2d71217549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca66ffaf1e548df428f02a6cc0c35a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f003cf3bb33b42df57f8b0189dcce0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4b2a81b0d3be7fe9db2287b348be4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18c17a6a0fef6731ce506561a45c0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06b6931915b0be49304baf92e3b470554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16e73779c284e6b2ffe147a1adb5fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad550ddddba50b7d27442635c0f920f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9904726ec1a6853acca78e8965915d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e6c62183726313acb8818e99a9fbc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f50a79fbfdfc84deb581f2eb394c71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c03e0c7b44b5c60e23c423f352db53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb4579dd0c1dcfbd5a7b8c9b71bc3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605b449f48fdee2e369ad6732beef5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b13ad9f4793b90cb9a0b58d664f1cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b69b1b3062d0ab565f0f0f37fbc32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faf6f36f8664c0aa85d737187339a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93efeaa9c8d295b951d9fe75de36c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0ac1581b1c441e2c6641c6224a4a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aab5061fa725c3b0c14ad54480f8ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d019a0e57da612360948ade14cba30d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf1c2a892fe90e6822daa0509e33e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62240fed7ec1ca2877b9d6c1e5ca410c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbd960979fea84fbc1bb6f695f0b95572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b2f1f839453f0031048a9d84f3dfa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf630f625dd94bd0a7f84314668de0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfb12007ccf71e747a602c8ba1f8f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc3e4039e6b054598246e3f883ab38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04c7f8b774f7cb296d468bc2cbca03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dcbcd4919485c7da454f5160713d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2edb1610327f622a4ab6d60b681207579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7c60d916ac8ac63a2e16459bedf42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa52325d43f7c6e434dfcb2e25efb04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782ad9e391ebd11e6e9cbf93fab2535582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e351e118fccbb199ea23470f0729f1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100e7369524bb1ec394832595601006584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30308e80a8b42e8f9711d1bbe0a43378585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8887bf0d8ef655b221c11150186b1e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c41b7ddca648eee0856dc5400c3dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4c798ddb013ce29d51847b9423ae0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40815d5656244324c67fb55acb7c84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9397c31852f004666fbf1485c18841590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6a3d9cb93d955ad6c67d1f052ded6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a2be2517ea953f0b268f16001c761592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02b0eb4ea3f2dc9faa6335d75872b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a054c3958f2c9f3f37f00c4c99f40b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7c95466110e3dc9e7fc37128e658d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41810dc191dd32fa6fd33a8d58102647596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133c6b2220e57e6872afe8cfe263ad7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04161489418ee4f9d67f0df73f9baa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eb0da8f0a2fc35e1cf0736a3ba558599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3919449820cd36ad04445fc7066b263600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60b9096ca2ee0fdfedac98b0c2e97d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0ce27bf595b9a3a6536150637e228602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b804c27f8f917d77bef2a4380ce3c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085540fb5c82c4c6df4a3abeb34c163b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d323335cb2fa983326218c4d0d937e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d0325c5435847cd871223cf7c76ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f41463c8f38d0fa77def773198364607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed757c442410b84e2682dbc5f436fe88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99125abcbc94d596b5d18629f17a6c76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2924e2e312f49d414c7b4c61d83f842610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19757c17b11166474d3f69707373cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f147ffd89bebd5b34e63a50642d6b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f8fa2522a0dc5f5614c212562d00a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e19ffe17d66bb151e8bfbca928710f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7307aed8946409220a05318b2ed0dad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c035d1888e400cdea762eab187aedfa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b1e7a199a45ccfff973f35632cdf6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2f1fe748c601d4be5cc72f3318381618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35b42c230f3b250d19455dc28f098b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7775bed4c1ac9d2fed669405b9533620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03e282d9c966827b1d98bb955ad6e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da64cc9faeb21624235648df866681622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124fbd6e1562940bd272b82f012af98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78404aa8ca6af695d354e5e44c6ce53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cae6c1483b1e12e499eb38fff7d8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036461dee43454c8a82dba3caff4264f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74c790a9930ae95d302f0bb2c640cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bb266ace6ed85b89392bfc2ba619d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad30259e26d102731e05f45b3673079629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17949e34dc3f7d07c72b4b140fed3251630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478b2e51dc21bae442a4daaa57e0343631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15192e4a9f901ae04ce6cb46ccd99781632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11294c7106efdf9ff1d0386581cb7cf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616718deed1a3ade60bdfcb4351bdd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf36bafda3f5c2f475a44c895aeaf64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ffd65bd08514e645cc6fc877314e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a04569ee502e4fe1e3617175f2a20b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae195f4c8867102aa671ca3302a8e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d9da08a11168f485b4d38d06fd42c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279389efbb22e23e2745c70dbfd50ffb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eab8495bec67c3f68bed7f627c37c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbe88276d34c85eff8a3d8090c2525642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa979ecda4150a599b4255a59a2de3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9574ed6991672f55e919d2e4621f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f5e75067b18b6a2d402b4ca3c1098645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70064b80cd897c12c9e60822ffa71391646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcea55e4c664601c68f899b41b0698647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8db5eefa1659b01c8191782c4c2d21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026eb1dbefcb082acca1fe240c674c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52433f77bcee3e2d36f77d1f66e715b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee71af5b0b6f7d74fcdf62f824fb46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4c1a61058ba23fbb03b0fa3de71cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7e39f7795ac7abe1cd2f1d97e4d16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3de1d907a9ba30727158e6e11fb1fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf045e7ef6fcde105afa5259f2144773655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eab31d83e048723c3f0a939723a8f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44cb5e7d90ef916c733347ecc5e739657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f927451883fa54be7227104c8b3e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccba9d87296ee12306dd571fd6d077e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7be4015121aa2650ac2366e5ef14df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ad8fdd92847e4d7bf05626e0862fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76fbe0ca93687a7a36a0abe34c4b02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de8ea1c81794030f5957c07a276a20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4695531a0da83e01f68af08b608e4a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d0072d60895bea6e37003ff34a818665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f2b393334001a72cfb308d1f99519666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513644c98673d6ce1b02c293ca7430c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f9a7ff8ce3252b0bc1d197a7ef8b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046f69de543f8425f42d5332a11114d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fb40fce18c9db1d45b15b05a74d38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c82abdb42972174ccc360179a4fb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ee3e13c5e6e5febe67f44faf4d468672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee27984bfaff6f157fcec9e741f073673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff576fcd7d0b9782dbb587f5eea552674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63018df8bc1417eedeedce2b723d026e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3f84a6e156213cf002f7e1dd6394c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdcc0b79ca7a2233a0633f4eea2a24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e4da2d6b7690489ce57d32f144011678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85b790426578b6e5243957a3889aa6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fac3b1a220dfbb29557cf1dfa5fd03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a180150827fad09c16cfb7ae7e57a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e9d8d96c11920fb65086c91520a61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d049ec0a669dea360dc86ef03bb90e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47a6cb0e8c4fac46456315ff458346684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306422fbaa7c4218d44ef845ab4484a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc78c4ef28f4ca955235fdbf86789c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad958149ac00c315ba44862b442cad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e307bdf3918d3b7823304a0885ee36e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48945d01b1134cc48bcc4aafb094f230689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f352d61fe61e1b27137a1468ad3eb2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad465e131696a358a216f28cc21371fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fcf5e1246da27a087a4cb9dcae08b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b8c61121df02e876dd8a7a42e9ca9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa6a46e37a754c2284fa35530f33cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c784e88d27cb595d921080c0f2613695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb655842c162c1e6c41de7342829872696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388cff4fb864fcc5152d3336fd78d2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7ba1acdcfbdb1aec07cdee1de6e66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8f500aa9699f7d55d5730a51a5a11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463662cbb5c04caf3124307de7a4829e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f73dd1e7bf7bebb334e678ea14741e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0518d06fec597d805b99af66b75a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9554aba72e0cc624f5b2bf651b3a2d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110031fa32695dda41bd40979a5f5d1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189a0136b4f3be819100c0d70665ab6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c63db46e661cb779dc03866e17b5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a084ebdb4a64913d4f52e8deaaa0bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6ee23314809c9982925cbc7454059708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88dfb4e066de790ccbf29d8e14474709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a75b16cd92f39df62623089f66c64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10350db20f67d233cd3a22ff686099c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783514c3bc2a69e65feb31e74b086a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952e8321269b239d0d123fc310e871a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19629e980ee3248c00a232e2eb5a19f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a697d2c1fb671f614aadf316f85568715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf4f75e461be2430468d16c35fe26f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a18f33c2b8dab8841b46cebc76c721717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93e174da68ccd9f85f1577698dfcc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0d2488fa737b61adcd95620555f27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787950c251f5a975cd246199eb28b9b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e92d71f1ee13c6f0b3953564dab044721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dac8f40125655ba94e3a036d0ec44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7581265af4a809a57eec3be8ae6be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f52200b95d56766ab0dd76dcf7fc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c9fc3bdf17b3d05d9b62c33f3d22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474875d2761188f7360456c25c25e50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f3b9168c4892aaaa27ae827b75813727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfe069cc65c9a36ddc71768356db9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c785e59b815424e9f30142922ee13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364e72201e762c9f44e3dbf45adc156730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba2962a374b7f42755506da246c636731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b251057394def691421b53998e8ad5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aab79b12b125400c9de7ae0ba5410733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de0efff3c1c7e08c588519781b405e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c70ea5288def6a5386ea2de1b7dd6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1844889fbc1c51411bfcdfbc48984d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d8834f5fc45ccbd3d2f11f8e0aa1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2812dc3ddb38b24477cdec4bbb31f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6d960397eaa02359aecdd98d3ef9e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7181901a435db7239b443c1a14fce23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7d0b87882fdf2630483eef0a7c19e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c107f3babd5da6cd941fe922983521742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c49fc461af9250e8b84bfa1f0f939743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52184d822002a1827a5b88f894bc3a30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae053ffdac649fcba54560ce05dfbd23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7c22fd70de14465a239cfc00a9cba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b96e7ea57f797718a26334b607fa2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3854c29dae1a3927f6a6b536ab7ace5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d71e9bdefb94df1f321d417ab77de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc165c3a1b906a14e7fa2f2f504fd14f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9296d16c341b84fb0b723283307d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87610281e7887d34c34a89c781118c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e8f39803ea7006d0fee861479840e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd689d705df6260a29b4e8034f35ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bf81fda4cb3181560f01c24a92519755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bc0b66c630205048542a535fc4bd9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d61a1853b937643f022c8298a09a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d78f9abd56556054689d9cc384e7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0492f54e0dba99630574477563b2f2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>