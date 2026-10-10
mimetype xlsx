--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a3fad552d5a7cbfcdd9bf258299c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdc5b518e02ee5d33d23626ee0e1a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38848b86d709f2e4593428f1b224393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c310ea6633f30f8fd665d82615342074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf56f690e99c4f43b0cf9e17f3c34e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee311100802fb60d6e83d44854881246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131090fbe06d9b9e1b814185b987ea3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca380264d0f5b07d49dcda198fcee1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffca0eb4ddb6f9dfc4f1dee5e6fd1c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47798465e8629c9cf1140200ea68a61610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e837ceec3ae8546d4d85e75dbee6d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd80322cade5a9e47950160ff7136812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a798a5a57a736b9bc12b07d38d90d9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ce85ae88b044da68d66000d37e48714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dec983018c3754a01ddf2bcc4770e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3bf94dd8c44fc0d46e9bf316d91bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff197fdce3ccaa981a6285f5eba24ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9ee3f4091951d609ee0e68f8a772318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08186f95752c471399e550b41e999219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f07a3723e0d07d9689c0f394036220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eccf123ac7bed222646828397e90921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d002d5400cc309b4af4bdf2e9702322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8262c655aecb500167e15551135955623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0217d2e4a5becafef6c493eee5dff824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d5f9f08db2ab767443335e4dbde1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff6068b68fb0de1d06663f5248317026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167a4ead286b4822cbae57a54c52c2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ae4bec1f9e79387d867de3fb5cffb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deb009d9efc0a229123a712154340c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff7b6e8eee7b2c61f3fc3b2beebac230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72c3f1841350135e48ff25fe84e78831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acdf4f59437e4f7b8619415e7cbd4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa587863c18dda1ee5c05570e2e6b9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300ea9eadf3686b03d97ba35ad10f4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a098535bad2645d6203aa180801d41735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842e4d2d6a9a956228988304983c5ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd997d7c6b667972f78542685d2402637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623bba6db917012711885c60511d2a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2a26a8327de4aa4f47b494622afe439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdabd90314893075033123ab956d1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d29943adb1973e2560d44552bd58441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92868904a6a6358b36ac2fe9d06ca34742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b874a864f2cfb30ecd80a7fa00636843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81958e39e5895c1e1fb0a4609d18e50d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee88b2472ac6ed693d15319cc5a15c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633ee2c0b9ceb9809493dac08e528c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a2684d241eeaf5713eff6ca1ff9fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3f28e0bea5e7d122195793715302848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2641e2c724a33b329f2c9a83de27849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf4de07290afb4a3388087b977a5dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c88b986ea66bb790bdbd8f916b95b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6b42b13023ee7d5a18c74c8924b1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011e2e4c169ec97d18097c91f0a341f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c0eec2a25b2ade4a31a2fff00133454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67047ab453a134c85f9b95d0d05fb0be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ac7ab45198ec3c8a0a824c859a76c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11c5ec0440b7d6e5064f49b2b709db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a02016759479714d0b9f7ea1ad31c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997911a214624dee4ce85ce574c3630259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4011a32b69ff1be416a8ce573fe360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef2ce755f166ca7cf57ef442815b1561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc43816810a360523348828a46214b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd33f6aa509ee039742cb233a098cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db3d243094ba5fdaeb39ea81ee9e8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a61f03db6efa89f0a4ffd7474bd7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef6977d20918dd9129ebb8931bdb2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfb99a27bfea193a1e05a3d0c5e1ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff81e67768068626c4b2733c2926ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63035cb4e7a913b4ca2de73704940c8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981491168703cbad9e39f6c75ea378970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2197530da3813508dc9e3ee6ff048f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a618f8b3ed57bd9371b095116ea9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd59fff688c22b098ebb97c8ced0b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf42b53f7a61e556917e6991dec39c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e603b8b3c34b1dca891f79c4951e2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888332c1bba126f6cb4f83e1fa3330376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300565a8324c7eb9f0e1c0afebcf42477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c198f1847e96872dc256f2f22889ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65d5eb6ea7ad84c0c3edb9aa90b44a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f2adaf89c36f608370294782e0a7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b281ebd1e5764322bf5970251dd12d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f02b4842409cd3c9ffaea151d4a9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd43aa7672e0aaaa12bf775c7e6a98d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140c7bb99eb2c5a16a381ba61653a5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd35d2174553c2869502648fe51f2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46f40bbb00cd404961e93910d1546986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91845670eb6a43cb4f790ee62c2676d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbb969f513a91338cd76eea8ce3e3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74ec55eb4da3183a20a438145f2fe889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0504014ff51648932af3ef380274490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7694209a1b784736d050233ecba962091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd8f7e432e9f2e736f2187e192689992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fde07de8256fc4a7a791cf11b43c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de40af25517f354622b092c40a921e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f880fea31272ca2c0c6a9a64015d84095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea3a6321a6a2491922267dae4388ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a6dc6b77e40f40d701ec0759b78e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818d1e889a30bf9303fbcd2ed6bccbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e6cbe5909f9ecf9e1f45065d8670e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419338b5f71b19668a473cbbb000bd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2effe49583f7d61e26144c61035c6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97d11eb90d04d2f2d568a6c7c4d386102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64487e0138f69035112d7a36e227565f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44f4d8e771be89cd8b6df03fb21659104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77df4d160c5760636d0a3aaf7d8a87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4635f9730d332482476caadfb149741106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd9305d0165957dd10d7865df809d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decc20aef79fada0c5b68a2bd643e6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afd9228e6c3657088209e00d55a13b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c501cf86394a71e7d06a01e335627d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8085125a1d29a5b9fa25af87c53ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae93106772e26cf3c90c91748eb86b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7a99bc32bf92777b8b8083bfc69dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f740974062004dbfa557127839f33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a360f715c922b8f7349a36676522f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d485c67357de55829dfe12e3d88ba65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc26bba18a0da540d03f36c4191cb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304dd5f69fb6e2609f1699fe9055960118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deb5348053b85c6e96487f4c95cc1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419056d70fdb9f85c30256b99bd9d34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f089a6c55a20015dc9373d733946193121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c248b155297d4adfdec2771e44567b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23e736e62725c1c16e8f3b8bce495f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48858bc65c8e98366e42cab9a4fa61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5f868575be2738b3e34db104a6b09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964060fb3f72918f25023abecbb91e8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a76ab584aadaee3c4afad69386ee0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb365f384ada19acc511c2a0380fecf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4058e09bc7ed468b1070f51f6cb1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec8ddf351f1f62b3acfc054e4c986a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c560674233f170cd401c6a8839eea5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf7ea53a8c66bd01148e9b48af1253132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fb214853a14ae51e7f3ee6198fd71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa567adb00abf0852e8a405c9300ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e758bb870027c12c85b199ac77d23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0f5bc92239a0bc9e9bd2cadad9dbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a9328d6af4571177272e9c018942e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc6b05ef11542ea32683a7b58e3e17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3ddbbecb870aefaab73e2d467925c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdecc97e5652c9c44d11a2ed48350c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cd7373d43c488b9675e2aa68eac57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e872050b28661d2b278244c811fb4c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0edd982569681a9fa0d31c8319145143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712bab25dd8c57738d3762eae470c48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f7b2e58e3c2a0269bcef4e946b035145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e48763f53981ec043b0db8fd6331a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5799b08d8da58765025421af35c2b20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f75fa47466fd9ed15726e299c7743148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a2814fe44a7641c59edb5e47dbedc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed31396113a0f99a0d84ea75b50ed1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdede52e56eda09c68f7289ba14c807151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b70b9dee8796bf3f399700eb011c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dce78997498d5dffd1fb475882e43e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dc2da3aec656a753e01c1ce17aa3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbb9454f3e639fddb3ced1e7926247155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286b6bea054f36eccd9323d1db97747156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c5c242e3607917d977eb5e06839fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9acd7f3863f8d0f48ba7f7641b993158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de687f3c53b43e6660e9c5ead5cfe3b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1e38aadcfbe23d42c5b04a3eeff86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d552348a5c5fce5a1aafd3a36820f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14347de424a5cd66d0d63e426687c759162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f3c4762ba4db18b6f422fe367eba3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ee6d83a4a2c643cf3ab9d295110c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472679aa5d9e9c3fcaf139abdba72759165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77590508c759cb0b77bdfc540b8521fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892664c588047721d774b9662bcbc23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010021d8f3b3b564bdff3e9e70317ca9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148f816faa2d1dc1fa354c0d8fa296c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3090231b1a9f1ef8cb005bed8a6f62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67211974d9ec3489e2b18d26be1800ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6711366b5cd0591e433d5be62f087172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ac9523e4be67d9aec0ffc13e73d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bbfd961193a00b44e2139e874ae6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb67d816f73b1e0f762068fe8febe2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3686224081f131772842b8d630e549176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee881113112b7926eadb6dd33605a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce4bf57b1fafe04bab11f6b22e95bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba23996d49c3ceb1ccca9c3416ad39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9603c14da41caf6dc3482f1c3aea74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c344ced1b0a790f34f7542d4104c17c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181cd6f0076208a525d463862944c91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face60a66b4d5b0b73ccc8437d4a75e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74cb3c79f043acb4bfa5106f932a85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c80891e950f407217f4f56f63a5e42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1788016fc91b8ad1a4fe814ece63d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28d657ddfcbebcf2db943c36fb40c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39938bfe38a44146342d265b1fa8697f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0a0f69458f5435971d5124e362aa9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f824d1101a0a3eb7b186e9f2d1ac5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe36a8d8609772523e0834eacc5c6ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd72851f1c9d6c083a8f0d1c497d14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac1e87ae0cf197731360442900d0bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c554bf9f14fc2491214c8c9ced39ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0d33a190b354d0739d7ef1a73e089195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f170c18db6a89ac8773bb50cce13f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f5da65b150e0a9c0aab3ad0c870a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aa431ca78edeb5167251c3640d5b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceebabfd6c0a19685a26702362c392f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a925ad543490a9edcee389b80b6ac4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd07bd1bc19982dfea148ae078e191201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762e7e04b42c0148645407756e22ad5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fea9ddcc1e673ece48636efb1bc251203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415d88b74ca6144cdbdfb995ea91290204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad48d5519974ece18f355145da38e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950c74a3423d09017a69bffc0111c08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9ca0bf3ea3ca2f8d7a4f54f996054207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff490ea9a67a1a889711c38888b4b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0179a9c17cd03c420f0f7ddf83cdbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88aec2672e43e08e3c5d824d053d86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5358719eb18014ef798e059d1b030fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e61ee8be8b72f4228016e9134b949212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6d0f6cc5fb08ba787021356e27a68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e247debebd64853dac2b3b8d89538214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cebfb90777e96d56d8f131aaac9d3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e97deb537edf82ac67b3e244ae992216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd149365df3de7fa48b77ad6c1dd3c07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d3dd4f249503764c332a8090708b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf4b91f18ac9b91321d33a7a270b46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cfa8792e507d3c1839c87bab43191220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a030f3aa0d6790360aec3629af2b10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9dd5c1a275d5067a1fd90f2866b0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf0820d8a06500a2899a798ba47fdf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d405d55485af810b1a019c1564e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712471af1d9ce5ae656eed6ca26eff3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754bce3cf6d9f9ead1ee00b6a76eb8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea3f1876af3c211156295ee8ebddab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4633c1cce86d576166cda4817009f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4f892017a0c0f3b16d3a030550472229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407700b45e4b21601085fb98938ca77c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e2d57031f14c47ceccf3826a69708231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e61bbc58a26afa1cb31aa44ca61048232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaecc110d8a8a5543e62ecce7e223b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a8c4cf3d6c2fe52e8795ff0072eb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20338d40ae01422b79eeb4c480e592ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667fffe977951cd36d77a9d09db6c00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b857da147063d8db6389adadfa5ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e64be659de89537badcd5a5aae891238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bd7faa7cb031cb5b7be3c46dab3fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8ae64edfc05b3677cabffa160f83b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcf45e4dbd22916b72425583068dd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fde58bc164a5b52dfe7ea5aafadc5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8a67c50e68f016114aa4698ad1fad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67fd3e4883c61e61f2344e56a82b2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acedf7756beb775dd2896418de767be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cec3f877429a4995535ff73c283996246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1923e588ad1253951f440a322e77fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd057cfe946d9f4937ebc4f36d2396248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5233e9f3f24b91b294afdccff07e39a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2cb7cb0043b83ea6242f769268736250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b9a599623374df7fbe894c7483563251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7aa41addcd6a2347904815482e18c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aa1241a1a705b571b2337a83d1c8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf14fed44208319997b6ec71ff0311254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d4db48d1370ed26ce4a51550f8883255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c4962bf843ed8212f755b8f26a3bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5511386ee163f93048cd3b31a01dbd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf6c04b5c3972edc5fba047fb5a9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678beac206567c4feebe439507a9772259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c040a694f8fb1cae7e7a586ec1ba18d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21613dba851b60ef32efd3607c0fd84f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01a2da7a4accbd97796f48c20702d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f2b17684e0394ec6337672481a5dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc6912825b1dc1fbbbe9cb2f939073264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734b7183cda53cf4d74808f3b3f66d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b71747f120630308f3a0ee01dbb533266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a020ae773f257a4115a11f87b1a37f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82716c64747e966727260912b592c723268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd4559723a90b564ad50daa8bea41e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcb9de658695889173cc27b806684c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acae17b50f6f7bc3651060eea51dc0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b173305ec6c342208e4f7475f1385272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c765541b1ed2f1e76994c02c5ad75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0116c21b95bdb3af901d29aa0e4482e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da9ab49853ae1f9c84fd1951ee1cc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68ebd1b11bec505f64ff1de4d355e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542fb08555643f7d46c860718f29d94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9a8161e68b845cc4f4ba5a6d28448278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b22fa69f5c611db4a192e1e5e1a26f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a24744698666d8b5b7e48d7949222280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7b4a05289df470ce21253fd4e808f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9e80241c973a0341050ada0d0d7ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c111bbc249400130323de0ed022765d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5a0cb0bf3461d34bf0907d34a15a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19031358f4aa0649fcb98b4cf9d79c04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34af98e7305513ed6d1cff156dde0a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a352b525d5a7d2ea3b20cc2f04760b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290b6251048ad8955c3133e6d7c04c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c604e6c5e9d023517501c69f587dc28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f744780449cf3434cf44123a152b30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f376d623f9b380a3f0c5d903c01339c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418181128b1a00ac56bb2279a41c3e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ee4e8effe6a7205acc7918868d333293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3717a7c9476261f59e0b648e1d6e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea259d811328017160f85c41ea369f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690cb3bece07644de5c402e1fd0d50e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93573c6b0d5fec1f26490fd80aa2dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfd67b3b84f051547566b4c5d998f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a12d2995a69dd947e8e00472e0fc18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce7540b1c3464adc2730f6fe67070d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4acd35aef324c4821232f0402dd2aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd716a96b426f36ad726ae34f5e035b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b5b9aea264ba965c57c097929d533303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9840221730aa4e0df7d7c73dc2671b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ba03b1fa240c86268c16c04ca478a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943737e3b40fbc4202c2cba239cff22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a547c465bfb9a97238ecf8b77e804d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886eef5c64fae3bbab0cf2238a069ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d0defedeaaf4076b8f184f81006fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10ff256402b7d5263bb1e3e451f3f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ef80c5dcd2497785b4677c48836b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166d4185e16d8a6b9bb5cc415ac079a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd4ed3c2142ebd6b7a591dc0561220313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee6b94ce8d9c615284688f29e26152314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2ad4963b88d83e3819cbe65597b46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad753fb4955b19808beec918fe8dbcd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9fdc26b9e3d5c67a047bf6e8e991c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a1da41dda088c84d9667e4e68e179318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6da70500001a16ea5ad3cf1a9bded319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164093a68f4edc03d72c0d21ec87ca7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea794d3a73bcdae09936449fa2fff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceeab71ab5195ac6911a2940197017322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611c784f7c9001209876ebf1608db8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceb7842c288a003a48e0f4b97fe59f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e0ccda2729521886c48f540641711325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90bd533831ab90c219e18777c56cd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e953226ada77c52e2c0ddb5c0da6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ba07a166bbda69997652f1affb82e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9e67e7177ef803e8e9ef6f0c34c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8007e14b0b89a86d066e4fd410e9527330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199826cd4f822054a41d89c9dfedff6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccff11061534c243dc8d0eb9c4bcf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e69570ac4303462793caca9f388ab6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9af3989357efb0705cd369bd8cbc2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b31848551400d626efc34852d5243c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c9ce51e5e701c70519ace2ea9a3a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75839903ec6ec85f85ea18a8367de8be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515fee768825b16843280e52d1427ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9403c6d59956215f351bbb0206af282339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120679371ff9a6a9bf9023912c9976e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aeecbee03b13f34eaebdd2382561d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d196f1588a24a7bdb15feedb618662342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74a7c0df1f679e0ff2c819a209c39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e77ab58ad15954ad2786e2901b310344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88085c8db3c758c04626f0cbad01cbc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aeabe80807017c269ef8c406fae38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453b74b1f21802342b0c63f5dfb93f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f5caa0e350638307a79c48c80dc44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d226615449a814e8ede7488a7d4d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5819b59531c2efc13e305f07d9a45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6d12275653756f6cc79a500cd2d24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f01bedb80ab4e01f59e6443322b5d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997a51ceb407a9f1abd5fd4e199c07d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771a9fd9bd1d20a804f3c719214ae23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642db39ecfae9a6ebab3d90ebe8b2a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab457c7061d920368384af2514e1584b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0e72ee19d3ae8008c560ec2b25cce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35e91ee3a1f31c7afdb9b7c76361cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcb18bd5e71b1c04c9d989ea9b2390359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37703b43c2256db6540d93bcf4d57a4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461befe09420e9ce4a86445acd8fe0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154db5b924a9eb6cbca7f6c2976be8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392a378177bddd3a86708967e16d714363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957f724e13a6d03def4297815012fc2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63825a062f3f2734ebec515e2b94fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f5ae77b05d589d9952df28ffcab3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e109f6d4f9d0759198fddc23dfb6d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061aab261fe4faf74e7cad9bd0b1d50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee85cd43c1bfdedab176ac129a64727369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d9869e3445f3f59c6b30a4dfd3076370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0578d662f5986898a3199390245e0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46533667d273e7470df86e4d186cb513372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b468e01accde2f892561e7ae6f97a64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd8ab2fe581bb84fbf0324391ed101374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf0e5e309aa79ca019b32407c8d084375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338ef77e647c8495e9e4ca26427a91e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cd77457fbb407b991560890c3a891377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2adae24346d413444838a4568760b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dff861270706d0d86f73a73a3597c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf9c7309118d445ec475e8436af0a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fc02abc7ee011cb4bdaa03c8bdc4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac95f9a65aeb100b017b7b240d51c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9ac8ac8837b0a9ff93dd77874f9e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816f1b1cbd2a8711ccdd6b45ef2ec0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebda1b3561660ef46f8e1622107fdd1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc339f2f00d99bfc1bb9544c22e9e8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe9ae25c751811d5e54ff54c66a57c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162e356becd40ed07c0d6e3ce339495388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007564d1f2f55bdf206df1d0a4e1891389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1071927eeda27d5746f789c79bb79ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fda368c9df3276db0cfe572b2278b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1783311e3e81d42f09fd1a82d7722392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527de06fc8518ed055d16fb16e30e9ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a4cd5c4125fd5f9e03c9d1fc24e27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472c85a3e7441909697d377fc3383f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c85b97e2b11b34fd82798b809dd1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519de46a000ce5fb61e917a6db178c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b3b46f47c4bf7478cd994c062a921398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f3e83477bf43da555e852bdec3f9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf44b7316351667a3e3edb12724c448400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73aed7d550c8b638a2e28985080985401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb4d67170162233038fa75d7ce9e84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fc25056c440b7a659d7cc6a31e528403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02794a69892f11ead3795b1daf7cf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d073f2f02a4d5123b65ce8ae3fe10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52055b564de7856a7be2d251ebd626c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa18e4c20a55d20b85911536724d09c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742b66b29de77bc14845d622056d4f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dc7262217a644eb9d24378a06df07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315b0787fcf7580a69713cd920eafca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a4b842ecac92e89b25977a42b8e9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c1eacafcdefce8ed515335a6320f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1d7c8d9c39b92eb946b1a0c3daf26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b04b50eca179eb6f7ca6610865642414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a043b370af3a43b1db33eaaeeaaeb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fc909f514277edc5a17eddc65459e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b82e38964bebe15a5d078683255e3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3c83883962e0b8a6fb3beeee2db4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd697acc32b16d28767cd7ea16d090419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66f35cc6e165b4e886cdd19358158a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526d3e778ce902990fec04d6b05cbdf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d24fd1d41a1e8c34207f07f1dd2232422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85841c2a35bf806039b33aed71fae0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf16376e18e732cb012d8a92b9ac3ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10315b6068db145b85f8786c329e0285425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabffb04d1115b875f6c8f53ea73c950426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed540e2a53125af19877d24a354b3ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132fc7781379ff27971894e247f1d84428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38a337ba122966e1621a716747c231429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa84702ad62dd1cc57f9745bbbb849f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c298f9317128600e23c6ee8843a806431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4341221ddfaeffbae3efbdf80fa4d4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9da74ee2f29c18835bd1cf2c5785f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e0a99310144741f5674cc775fd3bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cee7d21315ec685831d7c508e60a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb0e55912b7a97a0cd609f8af46639436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0435358f3749f95ca206de8b96785c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940d102b37264a070ffdd96ea479ec2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4251ae8454ae5b3af378e3e8869319439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2562eb6395a494662c298d9832719440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27719339d17b9df3834381e134c5382f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858f83565e23ef287857fdc21fa4544442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ac2a6c024b0b11b0ca85c5d4e8e15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7ed77a61f5a23aa060b3248df5c47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702eba6455ebf55c39ce6fe711b18b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1058ebd92e18cf789eaf7a4dd9b2e5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657765ee81b15e7a79378f40553cd43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f919ecc9f770627ed1fd81cefbebec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2497bd96f921f27ad8a555e395249b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad51fc9a7480d156cbde9a6cf9f149450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a5ed3b23e3f1b48f14864152c04c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa163c2d85df385c27e320dad8cb8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04643b50ab19addf9c29cb3a9bba444a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecdfa8f197ef1f745d6388fda1b794454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a0f46ab0330c44714a9186f48f543455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a547044dff707ff64fdede6f6b930e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ee4b42d67747a5e74300f83f6ec6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4dc6d8d32d28c940c091e6d5bfcf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e174c7854ec38f63958c9ac7bc1c128459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96eaed5fdce0234d9ada13130125c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8441f6bf9c3b4f5ca3c4a5c98226a3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810ecbb3d9713b6a6a5225e7f688de0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6864646f3db8f45c671c425d5b533463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e04b9ade84af32378c8203ca6f457464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07700d1aa49441eb045823282ddca3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03969bb06f8cfd5760df76baa1912450466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aa8e927dd3eb9d28eeb54e1292c75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea9860e14836eefca303a7c006751b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61a12d8ef8c5c94a83e50bcfe220fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c5cb9d9694fcde12c74db15ca1154470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b5c5fb30adc989c7d51309a4d5392471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba593eca242b93e19b475c27cd4185b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202af8800c641f459b9ceb6e861429f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0802256845f60b0e849763cc6dcbde9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cbfdbfdb7369468e1f1a17c0fbcfd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546840bc8a053caf20c51224f4dcd9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411519cc8b465f1e153a90f9f03099b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a47f3043cf2e3c4f9b975b519fe14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c65decc6a721309e753dd35e8b1688479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e52b6a32f82fc2f499df98d1f6dc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b49047129cae7a96d6c92ab46b925481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a0102bee4e4627b4ef56167655ead482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eae24f7e81bfb2a244e25e5fae3ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618835825ad8dfd2cbcd3352579addb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f62eca917cfed88d6baadaafbf55c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f842380a311d45e166cb6030a5383a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008b89aa300785786f50fc2e6a30db6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7fe0de3e90b6d0216484333b051fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6398adac8fbf8c339bf18e94beccc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c85f90e6d0f056aaab13a7fc775de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f5d89430472867169779dc5e916e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f6e90052b4932b939f9009d41c684492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa367e317c3ab647289bf66ca765911493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63728a9cd84e4f11473aedc687a465494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03f28d32ffd703462076bd1db35bfd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fbfb1e1261f0cc9637f4c20ea4830496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a45431e19f1dc730b2af757e1c01e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8d951de72ce980d17c40d8503a68e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6281663ae9169020cd5e415f89aa5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ece7a52617c5da32d44ef673320e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d088a7dba302e91fa05b361ade3e50e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb62b438ceff38d34e93316c3d92efb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0df69c0dfb22a772234faa237a789503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889098fe07d7fa16cac9526d7f7a881504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb9952c7874104b3882971a6898a70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f07e907699ddf92d511ac8e931aab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c67db3735f8b59d79311be24e7e9fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fc3ccf977c6383ae262c78222992a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3809a1f0fe87f243fbb3349211a88b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50b4042143ee2b0ef8660f31861baf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288df60a3c99d60acefc500d77fb4af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177e4093f3184fba3c15af5989f4a10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132a8ace47c6bcbfe84740c82ab586d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f132bfb421fb52f00953dfc1918fa3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069b6a037d0bbad39597e72ee5928fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532159b19279656c490d78ffea6795e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddf0cdef4b5fdebcf7399b8b0a4619517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b7148eacd7fbfcaebddf7fd52b2cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47437f164ceced449f70094f603b9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c794c426705dd92ebe8706412a98f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a874b67f7e33f585f4d9d03b66c45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903a0b6f7154e8730a8948ca3750cb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfb06b927120fd04fa64eb2771b3e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ac614671f3819fbcdd0c72466b6a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab5836519279a47c38b64a710e0f03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991593690998c218de49a025e4b1729526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fdf3e83ad4e33d7eb1858871bba4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcd1063ad98af50d68d24a7376192a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ff819e0592179589f920f3affc56e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735ae6c26787811f32a3195b21da57e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe593bae9411cc8c8821442dcfeafe1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cf6cb28e1bbfaefcddc893474a0d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e5aacf796aa1111b03a8640d0c563533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ef483f7de4bf38a43c9e6a8aeb174534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de971cc669409fd8f9948b752f1f67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd3167c010a241fd99b004e0bd0ce9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451631e85dab827f88543330b9039d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636bbd22df837d049f536d116d544de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6564796deaed8e7daf26e1b7b60f7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335355a97eb423fe63586dd061f2579540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d1000752096a6fcb4f59ec26ebf36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bd52ddc6954bcbc20511725fc1b45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5136f50ca8c2ab312cd6536f5fc07b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b6449d8c936af241e52ad8974f701544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b621a210855731e681d29e2ec15e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b688e47716e50f5690f74404e452f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193b2817ee189454c25bf2a1409a34a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61019405bec7d811422b2ae9fea41bcc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e91491ef7067ca101fc70f8982d66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43570448c856ea9e7f418a895a10ce90550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2747fa370b5fc55a722a27bfca6d4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad1355a980e09a3bf8e90de55239c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdc07eba00d8683ead5c0c4207be6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13a8acd7acd15ba27609f4be1ddc51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d92c80f6819dcbc2056f94b8def20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f892c19c717601c9f80be3cc97999d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a64552655fb5a6b080908e55709352557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385882da2c09f5cda42758772350b1c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6784ec0b9b9f35854ac5adfb94b6043559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acebbe8d9c03fbe01f574c4185a96c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaee06cfc9c40d0b1fe188656c32c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada9e285780f772caaaba46d8371f82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82282663f3b50b3699aa90e16e862def563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952045e92cb56bb0d949d74b0bbc34b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844126d2f59f8c047c366c2dfe28fcd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75161c7465661d692e31490d794264c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6edc92d6ffb84457f2aaccbc56fc4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1b82a3605b5bfda3b7ee9e0397201568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317564cc0218274113fe2e1e41d4d7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a92b0d013eeddcdee8e4d49b733a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05211d5bf68ca2c03c47be94b34943571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed929c1877735a6d3a6125ced501b598572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e74a834fbf86e03a6b3ecc777731b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e184f3f6ab5ae33d2e0c823199bcc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951521b19ef3cb0e863d4002fe3e7c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438fdf762794225cf0f6cb30dea617a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e288f86fbbd716f6668a816951aecb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa126edb9bc43e0d91f0795677fdeb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367df019160bb291c2067a22913d71c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90f40013ad83ad4c15c62bcc739196580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bb44464ad4d19a00324acf224c459581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fbf8d2c6025449bbebafb8e608151582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641e1fef4d7b628350361592e0fa175583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32648b302ab41049b34c984e59260bf3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a875898189a8d87e4ad97e79ac387585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c45ddb82c7578a4f4ccfb761c939fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00f0e81b89ffc58130833e5daee749587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6ed56c86f914863d40464da5d4a1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103990923c7c93989fabe035e03d4f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de180e5a34dbcfc3abe655d818732c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d177838b1e1b942046ca2bb6b75bd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b62b7f4823cf904dfd89e41a8077f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c0b5f859ad8304655c769a8c6580a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588550d873093e150a27bb08eeafe544594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2197a68aa83f7e0935ff7ab641cc6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baab911492a1b90b530f53750d5bea7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a5c38ab7db4fae2a9aa536443f4b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06043e16df1eace48967b9a30c630e19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594ded6b5f25dc826b7932a27ab1b5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c761bf883e46e6da2991027f95956b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19665908082988333cdb2b38b220fac1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8387282f0e8cf618531a6492fb2dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963aae45d511af1d3e70a506b9f3922603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc716caa75d4a97b71bdf13b69f826f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8576f7dca69633aaa355c20ee061e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35164423f7f38ee6061eaa1948dba5b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601fb5dab263666b00f9de1e2940a34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c169c63584341f54b61e14f220cce0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f553e8007627979cb016b6c819a9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ee091c88695fb81a3f0ec674b0308610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2af01afad681ab981652b872d3c88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69657486907de1f6481fe93e0e3172ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336f3c28248c83eea2d3a0dc566cd31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ff03d2a21c3d5c2659ed2dab64d96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a1fd6f2263b35caee1008598b1055615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dca829069af9317d960e6a2f50ecb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca5bfd254dfa03a07903a547959345617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e88e5bab1ac591735165d342fbc32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92201e27719d626aeb135c2d4ea4ed86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06dd0dc2ca209e48145be17a8a87ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf44fb9c0a590c760d516865082d42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345d970094a4d79c9801041687b3620622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a593c8d2d9fd6989c8671ec8ae29b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17831ff8b10c8438ab612250f97d5e29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21d2b7a71b17013799d08fca35caad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cb7d93119812193d78ea0a5711ade626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c706964fe2751657ab690fafe0af27f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae0eea6f628624cd6f94d149b556e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526457b002c549b2db382aeb1d640583629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61490a0c6574cb24beb51106c4a707b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cc16c29d93431f184fc39b228ead2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09234329818d907c7826044fcc418e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b8957ed35cf8b78524dfbd34b1e33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccb39d81149a35eae1784fa756d4a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47c4fe4276197065b97d7b5d45d298635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a762991ddb522dcf0758b47756b62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005d8fc874c185e735e4bff9e6cf520637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346a895efe024663a606e8da2df51e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f412ad59b114ee589193f4f6b189db0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575106d9adafb0f4d0553c94f1d93ac4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb1ab0c7d0d114ee60f8a33a88cc70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916bb2361133bc08b20eb5290862e29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c125ced17bb68007d30dad8b97cf0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4469027921231e5c800b3a76a67c73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede99c828f4cf1d35e89ae9f08f469fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81140377284a2120c612da9c6a562c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ba4ca4a48cd02e1393ff3c9517bee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0520c0ccf39713de569a462e02e27d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc6a3441d690904055d55a9aec9b97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d18307e925a46800efe9b67d5bc74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e0292ae1e1eb4dd19a05ca6896e0c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe2da1622eb49a287e3f131e2da121652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52a025d59f76b866dccdf6f07a42ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1104356e6ef8d562fa8a4d7184c82aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9027ffd4d14e49ac24fa7ac4c4cde82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92f21f552c5f4a758493749e9eb8c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36f50d92edfbfc2e0f8bc1b64b851c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31786897a746a56bead65b8bc60e2cea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c68153c51aa15072d7d3bec598751659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9750aef907333b44f790b41b456ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a95408a44f32618a7c2a55c8a0b9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae56b6b309886560869f12eca75042662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea01fdef580f7acb193c718b3f192f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264f37f3d68e487e5afef17e635c85c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26944eb910fcc1a926a6fdb5c907ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06df6422057f22b1b18f9f8f790ffcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f1930e5810fdcd50f61d8a3645082667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c145df611c79bf3721069fc861b308668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f413c2ea957a0d073b605ce8a9d5b7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8e6ec39d18d262e3aa63c612683e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5618b0447f491eca278e0c1c60f0a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e02828327ccc3081c31b216692025672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd692564398c6bbe9f7896373a0997673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f25ae80de0a5ad3e9919698881ac4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e7afe8f07d5dd0a16d1d5c9b602ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaffd4a0ef6b5ca48381c49ee5725c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deff42943b0b7daae26ad504cbe584677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96862a70916bfca7d7d8cd4ca3cb4918678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc851d80237f7adfe813a460d23beab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e9f52bd86af89c8872e5eccc0a3bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31f9e1f810fc8558993c0d105beb2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b76a23d920030ad09464b93ee5706682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd82e465d264b093d3ba93550f70cde683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4c8f1c58144c9dfd09f4071d8f8c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb95798168269bf3b7c97f6a5a979c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71debcdf34ea73ccbe36c86f40a60514686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3b427c66ae8820e7f649a11f0f8d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c215711bf062713a7639d1d3cfc37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167503ee3d5e5b6b1c78cbef9280449689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f603dd67d1ea240f7f4cb7791afc89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557a53f989c8de3854278c639022125691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b264007c8233f25e252bc8784bee8c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4757df6c5ecec833ec6bac789fdadf9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0ed1af10b5f9aa965bd860a2023eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6de1fe548cf3a13711394f5a39a43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4cbe5476107df132d558e4ceebb61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad6dd5f5d8fc07a34a014f8f12fc49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1919f62b5b82c1f87a930756b8d1eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed2a25f3197cd67bff15ba85fced14699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840adb4355f31cdd73a2d30141a87523700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee5ce3271c3773952d7d0001eacafb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef20fb6159cbe7f2d54dfb9dc514470702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6074dcc3202feb89987f45e36c149703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1ef4dd04fe6114fc088a8629c68d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c2629e26d918a813fa9243adf5a97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108184b8d9a0f9c390ced0d120df1802706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd27dbac81f1d759970077e90002e3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9337cdb65f5407f54342838480d0e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1123d7001c193942ea1610860b8f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b336d6f2637497f2c8e1f5873077879710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b0305221b428289c48900185bcc74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f1f3e76484928a8b0536bff60e417712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3d940d49845b16e985a89c4bf2ae6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5f84ff7cc467ca0a48658cce824f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8bdb1558e8c96ca0296419b59ac6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cca12474d225125a4ce9ac5e3aacf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c83f2cec233d9dd219eed0d17b115717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b297bbd73e5a162f5f5f3fce708e40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12ee17db597a23bc752f49939ca31e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91288ca10253561cbcd3282676dcf9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06733398685a8519f63d1cab6db22757721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d80bddcb2f40ac82d1d3e63195e598722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a387406f085d795e36ab8401e46c33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aad6a54a2aafdea8c1a39518d2d72e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70700488b22290fa99603553060601725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043de0c32a8608202c2eba04045dc6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482deb318aaf65e47182ef967bb62ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a51a95c563bc576472f6c8d9037ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee83c917093444d3f0cc8e524a6ad8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a05d519f6075cf5ae01ff4ffd4e3d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32a91cfc2d56cef09bae88f004c0fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaf5b1420745ac449c3591c430f19e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229640a6cd8de8fbf27cff65d821822b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4a8169f0de82e47675867b5b4119a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296bb4cc72f860f7e5671dae0fce31a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ed84397d99696dbf694fe7f9d210e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd919a128279574e7e4e7a58331eb99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0991da2dad023a86a7039f7de9594f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda0fb716a866055e94d41fcb1d3604739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75bbdb6b0254a224d90bcf1491580a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac861e26a766a63dd5f049d74526f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d1587b80af80c1a85bd1d52670b1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22c5fd8cbd003fb74c37522ce2ad13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c856e6de284e4fd5b0ffa6ba52219744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d51cab5810d554f54f33d2b8cbb952745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce779f901170c2c2e1189af782c1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad74ef534eb68b14f04bde5ce5abdad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68ec9649b17f36e63a4ce2bd6cdd55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c278ef3887f3adab40d7efc4a2c91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bba9a57f0da5a3716a9f9724bdf5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f6e4b2bdcdc003356cad0bc38e757751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2d5b62377ba41c8cda1d850b3184a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec1e96d41dc67cead44f1f774f56eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccfeb795424572f74450393f21fb30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6b19df218267ea415a173797d43b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48397c7cdd8b7111166c8727e6cf5c37756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45875d80125148ea284676ddcbf34e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02adcd639587e53ecac9bb562a7894758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f008143b21fdff4c54cdc1b8e55d97759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940f2021aa7e9ae54b0f8698d9490ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920ea86848a2a614234d6752b6330d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba2566a0e59fec36722f22b0c88d423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858a7395051d7d759d528268047baa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa135f918e0cde7008ff1f372076a0465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96189621aef9554de0077fa0925f1b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42594597f8ec68a90e5b68ed467310d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73268143c2673e1880bb3388319c616e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9be5fbca6a08ee3035b443b7f35229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4e9a0c3e097f7396ef039effbd26e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23f9c34bbe10a3455a945d04f8c09111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bccac25948c9775a59eb7ba6a243a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e0cf04ed0b5cb4b1a86b33299459113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34fdba93d0c1c4ec0ed8561ad9d20814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f937f66c4e8c854c045f10fa5ff362215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d389d80ed5dacd851ce5034cf8bb7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfbedd8d0a693cf0c1b152ef397b5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9cf1442f962eb7737998e16116a9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9629405a63654af2377e19b83991919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375df992d555326a896f598a01a750f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6303406cd083e4e92a849df9eb4d57b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4577378f769ad8f151cb24c5cca8ad922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3bdf1d5181acf5e03d938c34e407f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412ed02259af65de6bd7f8ba38aeafd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1470cd44d55d704a930286a34fbd7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5924d420ce26d3c8800dd15417d0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8743578a327ba962fd951a000d71327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c458b1e9d81db049b9ec07202e05428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd0437a463a603ef1912ea7e3f9c3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea38a1ad3cb78d1a0a41f0781288c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be11aa5ff8ce54e97aa8924e017e6ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ed7148240e4a4fc3e73a2c3f07c0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747cbba6c1616b38e4a4b00ceb6930633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a926873c6bdea2d849afe59041693234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49fd30e2e8a6cf8308028cf7d2a12f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb2b7e8f5f61523f49fb97a007af5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebce84c97c117a804469b9d7c5f09b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082e6082ba0b093a480c4e976b062b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b5f507f2a875e943d6bf31948be4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39855e2c19691af4fca7ffd69226d72840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2941bd3c5c61bf32445e51c2dbf9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688ce8528b26ed5a0c123095948125d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4fa16a591b9fcff090b81cbffed2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79618a3426f31cc1b12046131e997f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f19f72944a74c284a724dbc9ecded45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6e194630eb6e7bfafdd4bc3f2760c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770bbc2899afffcba844c321ae254c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13680ec99a9f94a96ee51aa08576019948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376da7daba3067be4d0dc5c33dc9552649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3874a3a9165814f8fa58f5523abc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de9096a607d537b4d09e9fe7cd93ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc505fd161657ded53216dc4390498bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39afed9bc484d83c222ce113cdb153453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec5ba689d4f231b70e76430db87abc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee342b6f04fd237de68a2d887404b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b13b639395718bd82eada4a17838856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33147c89c459a987501fc73e072a2f0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1121adaec7673fa1daea429a827cef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8483558bed050d5c29dbfe71f0f9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92bbabd0e2b5272e389161986d9a5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02c0de3bc75c2621bf5bf08974fe4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e8fbf9d262fefbec79b27e5ef8e7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d3462a6e7fae7e925fad8e259d61c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b1a6c6cd7359b0f45fcc747d889f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d19d6a9728c7ea0eddb2ae774daf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157059c9e6fe4ad696d27005e682b38766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e62bed81604b24f48ef007cd0670667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739ce419d5827eefee144fdc8186dc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aa9b1181d2a35e8d705fe1d1f0bb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0735b72d3c5ca4fa237b168dd8ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae23793098bbf455d2ae011c306ead771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c4da468c2d039d6a530a4dda7589072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40ff3a6afb913042ca9dd14491437773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c2c254efba0c11b1d4571ad74974a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808a6eab08bae47e012cbc982668c6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3ecf24a14d894f29e4446d9837e4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cce2a0f4e809bed3e61e36492f9e4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b823ebf7560d7e37d930a01677eadd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b2c773a26dbc1843901d2708d8c2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75b340a4642c81bff92cc2e4a14bbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f88352ba8fa12703f4107de57dc4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c95b075bda3e7919396e010a78a5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca077ba6e47a4cc3a515a656b23477ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fa7d0012e7d86c8e93566d0bb5ac384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e844c43be0579c680486c2428e5bc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ee4b243e8143e365ee15953af5ba586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bcea6cacc51c780cb59281968532887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0144a8b13d090ba08879bb3a0ad45f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d222f5667fb3a6cb1b5dcab5cf3d01489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6b6425bd81d5297c6792ded627a1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf94442265c9e41da70525ad7c893c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e308cbd1f0b7618d57525db79d9ff492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427a8074a685255c1e3e78db92872fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3669bb59a907048ac61102ac9c06594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4514583613ab72180c1c76a63610695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dea317ec4fcfdcdf038d64a4c4de4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763e44beedef1bf6e2599a920d8b5f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b7873e213dfb0e7b1ceb19ef053b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2181ad79e4ac4e22bc5d0bba630524799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd2812a3c9cb3a038f01e6b422d750100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020bc6c4ddb8d1c151996549783f4e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427fe8a97f8b02cf4f494a997e06b17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f85e084378eb5821aa90d123018cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58009187fc677ef2e5e5406cb8460a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29cb39af1b52f75e2a50ef1e74d627105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4f759c98547153d7d4655859c0956106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e256f1b1dc7b5b22a7708903dd7f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d65183c3487577f81bed2a6fc6fea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54034ed216c4f967d7ad3e80f01de1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523feb14168e7f4b928f68766238fe65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f409dd13c53e046367c61a191049e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6249c22b543898b0f3367428b44a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8302a00db2a65eb67f9bc4f7db5d61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172b93cd2dfde8c3f46c7b3f3930f79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e37f520c352485d5e7c7d542c2c60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f804d684dda8fcb6522452e1eb5528116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558df4130ff46c5326083ae823ac3f93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec7b647453c24b3b44899df382892f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdf8b5106ccf77261944933a2311f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2849793985c60719ec71cbefe4fe4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318f948ba27f59ef467fb269d1b677b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93f0eab3b724bab06f26a64f90c409122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd825dd2004dd487ba186935dd67028e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e090e864a829cc56916cfe44fbe39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a157bf4358a6ad762c270c82b3a493f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fc35df516b5e5802dea08ebc81a3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cf35eb8610edde26794fd83563e67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718371de7faf1257fc3678353a51ed3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903531cab233462769d8fa18042f6e87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aeded98996937f84803cf2cf085da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd1565c0bb1c05c9dae7f5c2d91ebf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35db083218b2130f96a03f30de34320132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5c87cd11062e8ada833d39eb22ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079d7bd6a83bce88f50f4608c768574134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c45b9023e552a286cb95ffedb753a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4953a911d1857ca6f4eec7ca54be1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90083f167445d05ab1bf2bd75f4ecfeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212a086c117318eea3c5164eb3dd6e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3218af7b2b08effed80282c4e63cfc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f56749b0b6b9e0c3a60eeaf3c97a01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13cfce53e9c9b7cdf3a625039ebe09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34eb2b8fa374dca10fe6bbd5c54d60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d1e407f37434ebfc7ab6e6011f52e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d0cb679e36c5d616170bfa804540e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb15540ff7ff812377a7d9abc26f9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b972f5ccee9b0cdccc7b7f669716a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7b3991a190f0b4cd5f2feca89699c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205f1f10414fb15eb39711307ebb576148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b22b95559c096ad0e2e81dcdaabd90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225f5ee96ddf14ed6718ffa2c9d65a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ac4bfed06874eba3974195f48d30d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c879335cecb47fa61c2c9ba2302c12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc634802d1ba602275b0f7b02d9fa4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc5c477170000c8450219b364e9612154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ced4c2dea0cdfcde7d1e4988ccd93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f63d5271304fd130fb32acad7da32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949875a8541359e9eb1cc7cb450cf64b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfb8de219b8cfbbde0bf1899119d8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa4d55854d1fc5846990b86ef20dd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5da0067a4463a1d862f9f1fc02564160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1e9498acab38c64587d708dcfb4d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f79abffd71644e88056ac135712266162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fdffe61e70ad7a9b59422aa15849d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35874900cc1d62167be7bb68a2a68942164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbd371aae233ed685db7b76d43978a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e7d361243e05e29457bf0bb868390166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11670a320bfb7081c371330a9b12ec4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebe0af8aec0fae1bc2809e28a31f43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e368c5a52a568fc4da1a9170f70bc62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833d39cf549b330aebfc7e0c7ae48ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa4b76b4c84b276d40bbfbe4cb1599171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2616d61f6bd2cc4b74ec9bd703971e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce1516fb0eba42578873dc2fd5319b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce07a29e986334025a1aab78c120af8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5575f1972853e93561ef62c22b3689175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38017400ca886dbdea4b49328fefb0d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832968c9e87ce6e950e2045fdd59631177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85861e0a83f00446f68845421d121d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f906dbe8ae16e6cc7dd17431efe87d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87b2de2819e4936ba67496a7514408180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb3065035175ceb96f617309f0da45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d501bc0fa3b09fedd4865ebacec021182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4fa713298cbe478b9b11df652161b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4fef5709ccb175f76cb7457c2017b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ca1c441e92de264d1afceea9ddb86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd846fa4d9acb195fffea84766619681186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de03d2d21925efb77cdb6080cb8ab0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cb23d05da1aa5ae8e3ad53c466aae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c0aaed04c13b93d59e39b8fb03cdb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2c3e6708afe57ed4ba182113c3b62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c62ca693fd719882cb827041cd17b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8032b6202f51ed3795334c4bfb0fc62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce10baf6d14e1f4ec055891b087cff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d4b2ae180652710e78fa6cf7e5834194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89bea1fba77ed706dc11ab197252e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960ddd31a191f334603b03011652bf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5584d3092aecad7e352e9ce577c42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108852264dd8e40bd593228b069c8d88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13ee46b8db408175b685a909953b0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc30a785cb278f141f98c0fdf003545200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ef3e32ad81bfa348ea263c45dc837201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876b1db4c3ea20fd9d14b9eb027c920202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ae1e260fe121fd95ecf68758d4aa2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef4709a7e74f3c440e95ea2ba58e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321206e903d2050f42f432b783d4cc67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d81ecad3ef1e2edef5f4cbe039a94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b57b39b2b5e7cf53bc7addbf9b63b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e5d85f6226f6198d45b3b85aeb2df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a47dce2a4c1bd52b4e971da920ce56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61e764a90f3d23df77f7f25389fe4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf153c5a42284b35af3d010d9a1759f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1daa1e089846234e0eee30cc80a42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac7062616e2c745651cc3fbc6b0211213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6671c48dcc9f5265f149c000cfdc13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db72acd809de83a0e66cb5a7a9ff12e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b76579e4db12db4126024bb05ab43e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a90f4b4b27fb1b3ca102918c7a7f66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dff7aad230b002d2c5f8022e26db7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c58a659cc55a5ec2feb8b533d53228219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a9cc8ea672daa08bd75db5117a8fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785594f3d10677bd8e23ad30653718f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11364f8a874489829f866789fd4cd6e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d89d69d4e72203f440e3ac517f379223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fce5409d511196809cbd563295c92c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc99e59d623a4dfedcfbf5dd2a62764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec54cc07926bf61e879f918dbe1a9bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488b7e8afc2615a6229955d585ca2a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257285fe6db0eaf25819a77f60a18e22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d21b20825c79db206ba07862abbca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef15c6e0fdddcc101d80c79ca26f81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcae906606d3d3ebe1de0c96389812231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdacef261317465d7ac8e5ddcc637f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865273a006b9b389b9c1114fb9f6474a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc5f740091016c9bd260f1143a09f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d99b5eccdf30309380b30113c8065f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a828153a78731520f11b3288f3f1cc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b5cc5902493af7ff0bb1eaeeaf049237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3db69ab92b5fb326f544be268cebc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08da0ede8fe081238dfe86b9562f04a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b8fab8a09478b28098cd5b5950887240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57026d696fe3ddc38bcd2e86905846ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d960fd2aa2b4aa52852b0907fb378242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b422be88e940a9e4851046d270a04a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cb21e7e42436f7403bb47185b6c5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9b39b7dddb24f1551dfe1cab57450245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56550b291ae8f04bbd4cdef8368f42c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5867f3f8cb36bc8285d744b9a6187247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3662ba14d2dc393ace2293f68f8f0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338917857284429ececfdc9cd570350249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915f48713be0b32a4a5a9e4bedc141d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4765493ae7f2eaed1635f5bb8da234251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaad1d4e503d332d8481a38ea0cf7e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd385fb3c80c71dd8f6ad331836379253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9078b432f03eb6fd3b7ef0f6f8a88d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956ce7295d0cf06cec6bfb4c989d977255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e39b90ef421505baf3ae467f579e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4cb927da288cdef523b0f4aecfa5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028000d94bb8520376ac633602877a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0f663e6e067b7d8a7c6f89ce2a747259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef32051b4ae0f9a20d617cdbd64403260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1ff35fa2f81af7de5b3ad08ae885c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb7550acda7ff01f1c22a4871daeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e1c2762ec864cf04e058975e92c78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e714a5ccfe871603bc4d2b5bb35d9ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb6a572b3357759521b9b0be8b916a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f67a9b3db6343a5ea146a72346957b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e619cef31c2ae696be25aa7204933a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be47090c8b93befe8ff9a4227d2943268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f01bee11b20121ea88f4ed8de72e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415375338898c81a2ca5d25ae26fb20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb62a67df691532837cf6675c0d9d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9a8dff94b5542f6d9045b10fba4c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621b162c3a207e535713509bc4d5a8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdde96ce574d82e549bf9c4de684695274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df5d156be7c0a2ebc2066fd4ce495e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894b3f1aeffb68f54acc7d078cd62b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9ebe75f59c47f8d7689b0358ca895277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6b47032a6ee1277032500a7953c3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b563f4db4b3695262d1c3f995e5182279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45752c9aa7b64de0b69a89cc887cd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c17c32f0ccac38ca2b0a4965eef429281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241518da121e7a0e214d098d42cc821282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aeb1adc4018fcc19b51123289472a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e04bebc5271de6f358ce598149787284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3a2a3b2b7c478b35d5e66aca92119285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dadab99c920f2508ee21520fcbe7e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2cb400e2630dbef8de30d1cab23c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cd1a7e95c86538ba4089014cb2f56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad81f93e444e6c107ac04a2972b414289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b69851d5e5fa63ac134b92de826b94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a3b2afef1b887477533bf00e8b865291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf932f3e428416dd985cd20ea9663131292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420bcd029fe771cd2297d155099e9f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d344bd79451f8d2f42b8323e43b5e3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12b267089b7051b9dcd2d93842fbe9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf6edd412b333db7499fbd47ca4ff9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98359a80224ba24a42d499e4e5cefc88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c68cf3508936200a9cf71f3ebb8791298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813723e491570213f361816f6be7efb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc24607f138557faed74a768843bd37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324b0135360f052166ce490a53a2b8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f695269d51511dfc8c4d298b5392e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb51d37e21dc8d25e5a212697e52c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad8654d588076f200b3932746882fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d388f77eed7bde8624c205c739d3f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a6a00e0bbc499b0224ff39f64845a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dd243e88039afdbc7c078366bb078307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db7622f1494560c17a2b5835510044308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcc54ddc159b29bce2352d391cd137309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e2d7f42c17ccdfaa2adbc9854a590310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d264be8e8ade5a28349c83d799280311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08203ebe1dfcb0c8e36fb948be87a9b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d38c9f358c4aa5d346f796b9d8fd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33c4eeadb809f7c3b305e7725e37eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac5533459f2a15e76970100ad3c59f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4b328b7556055ad9a3c333c2d5e90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc33d44d4e87a209e41670965fe943317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90079e3317b246d5a8641bf0bdbe2b3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60d8a24f23d103c7292d6bb62c6c22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8a8c76a983fd1f291649b7db0e0a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d598ffe2cb4fc3bc60fd08264d05f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e79c662502286b7b08a96a2b22b547322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794d3238fdd7061013c75c643ddbe77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94844e867f1f531536229d99ff87d6f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8365fa6e6a8efcaa663f5c537202abd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76105c463545926a68439f534c136b45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016cedd52eb89c3139880f9cd7d2863327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3f2b7fe6e5a8291ee468c1060e48a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2bd40efa9a6d43fb3e6a36c4780b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e35bbe4e9819cd45abe7200e267f66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddd8bc8b5b578e77ef9e6d6de7155e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea6e301c8e8756b11ff53d88a8f4cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc494476b8f926ba9487ed261885a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f89e6092ff9edfdaacfca7c934676334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b3544a2ba66f5a3700819fc4ea96d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66628a9c86cbc0324ea86e188651c15d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b8d11f5a0a612a5404453b2b88595337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7bf2b67ea19cf915a2ae0ddb6a11d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86296c8b9d21372a8b76ad56fefc4d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61116caccf5c9cf4bd44a44aee56a9c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3cfab31666253c7073ea9cee5aed9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb48117fbb3e83749200d4acf482e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d9b06058c97bee5a3fb6dd51784d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44005a0a3cd9c370e89060d9bd0e060344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8576b61871b36f8cdcfdb871a4bea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60238443d418757c21617ea995391630346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580d93c9acef9977ef863ef26b2b067347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60290b79e011410b945d4727445dd268348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910de2aa712dc49becb7f7a1f015f4af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9e89f5e34a1dc8224c96bb1f0bb6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3742aaae2cea44954a05139f6c8b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623baf6429ec4c981379c6d6b7cdc760352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b8df41cdcff029bebb06564a957d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463093e2d63fb38e4430851c65784a37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972e7114a86fd9060c25cf812036738355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbd25a6195e4f01cf47fe8cecc05f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ad57dac6333bda5418ceff7bdf183357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204379369e62c43fb74f7688eccf444358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eab7f65767cdf86785934f4e027e15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bae0897c6588a3cd9f202e2db7b31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9013841a194c77f427e4fa2bbd80da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7f2e3a7ea570fb70aaa55a951f964362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67712ac8de3ea627333d5df1f715176c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e44b0eca0ec1dc1bfd85eb8eba4a87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6b48e35c06268107f96dd75350d6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea1548f4a982a9a4887a4a341d7de1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e7c2182d8834b46f557e1b3d5d11b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763a3aa2d85bb814879b49b74b453a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cef3f4c65d5253e9b03cf2c2680f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619843f7ba9e43c7a25fc742ec55973370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5cf3f4937e7dde8ce75bf880a6e56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaefb43c37e4305abd894f0227c353372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148eaaf420dd7d96b6bb1f684a4a124373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa8133e4e1d185318a0f55525819f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f439472168b91661725c1056406c0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a7eb546dc91f0f0e42010577a5e91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e84cd2deb8a870df667ecf6d0dfcb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40078dea2a89c214d871247aec0dfb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2d175d3843ca4be6e2a08f06da661379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d28244f1f04514b3212fd9877e50e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda3fcb2076b818cda64f38a27886d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed289d83dc472125dd7373c99a0e70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea606adc807b717db3ac095a0b67a0f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50102c309496a6525ec42b08c4c72068384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9fd109a3ed3e57678485f16accddf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643df2973f1df547f97c6f27c74612d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd58b7d4949c9ff36c6f2111abf638387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc121571153bc38bf58408b9a09817388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e88e637c7fe59ef813bbce6d8677fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daea7de8deb6f2c37032a2158ecf43d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b47ab1ef84a7753e10dbf650dddf78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd35f8fa0fcc90a93b7355b0ad687d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4c1ec34ee64a420f8f6868f8f4e34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a625b758d02c8ae11b36e2b740fdf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05db66248968442532efe30b69edfaa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396c0ee28d16904d19a96c893fa035396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb3a7e81ef8946ce9e563195c0625d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eed84ebe4b659763e10d53b27d7ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59336bf69be3bddc6e23fb7b3c3f517399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0d7265dc47e83c22dc3a760abc585400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f86a50659603c871d382637ebd4392401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f702a4b7750e99778b50f47aa0555402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fb6a564b2e34d81ac893246597413403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b49824f477f4e212859a2c87246167404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45475a7877d6c824cff8df428e1a73a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e352752adcfd4bddf2bbecff6bbf36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d0d8e3562ed6f26205f2a97c8c5d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a80c0cff2947271ef373811034b405408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c53d95f8230eaa3cc62a2177ec8962409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850218e629c4e17768a1ed4655beb9d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5365343eb20a6ff816f0cb7bc17bfc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8690451c49fa93a5a0288ff7f31db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f042f10a45a8b78139348e9444db614413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394429847aa70b88260d48d1ad03885d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59a82840b45cffa2aaae1b8d0d32f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e1d4d40ec0e9e2a6a18cb3ae08e29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d624e6f992c70b15d3b5d140c4dd53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98d223e66195743c9d27ba21351103418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004fa1ca5cba55ab0be4ae913ed184e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1aaf5d843b2ab31061626b544c653420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9ce13ef579a431fd5231e4838d7e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5726098d31bf9df0907204d1a626f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6f149201ec9d564e23753943a1401423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6f5bf384ce8d42f17bcb2558ef104424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5cb461f2fcfbcfc1fb85a9dcf58c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10a19f1eac2de486db8cd61745294e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bca873d69c49cf469e990071d7058427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66e8f47264589548953f0f300cef3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef867cf7040f5abfeab6dc8b200f84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e58ee0aa6cef25449fc6204f23abf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ed8d4a6d5fc81e4603eb03d4650f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b41a49bea7581a037a3f6e4595620432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eabc5bd9c590ff12019af353af818433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293c2571a9ff8878b99448eaadec323434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7439a08e831086923f47155e472eb67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50005dce268a446476237b559fb2ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc86b8c8d75c462da174b68323c1f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2175bfd514bbabd095de594275a78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f48d066bde16d9f6cecd08a4c7272439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c61116613871f655a7773b347d3714440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afd5054ac263458e996e2c997ec9da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad589f0b5c42d373896f9346e0d15ee0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea2982453e6e634feb8e727544c018443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd0bee6ba0efb2e3e5bccf3121cd00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2029f7baad1c85be80bacd57a5228e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0de5547770a5ac1e19b80f6f7f4d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0d34a33ec6b91aba831ebd31092e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed740ea28c43f81c3c8563df5d1ad6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07990e5a2db1e084c7bf6b329271010449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb262f39323636ac00f86de3cc3d63a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558e501ff294ba1b1b0db1dd2a63016451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09965346298cbcfc84f104da0ca8ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0392862907f430b12ca3c7b8e6a68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a3725cb2a68b2e4cc154cd6f8cbf8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad795c506c7ac82f426b41a71d2ee6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170450e32de1b291a4622c9bfce12c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ef8c2cb84664043f540e9d21e87f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b8eef2d4522d3affd366bd1519e2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075061c5db7d0747120e776bf45231c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79123851b04ca1d02f59e0d352079f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a851e5465a1d6748c34a0b2ca0044461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0695fa7989ad8f8cbdadb5a39fed6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66717869c657bdf66ba632516ab630fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede263e1d1aaf8f5691ac66e488a25f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee12928afe3a76b9cf7554ec9a9048b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b423d0a20172b7f17abe8b9489fd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204792dc153e8c3ccb61614986f5139e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04dbf3914711233b346fbe539378b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc05bd0a0771254aa5c475451920ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e7357e35960e2ba92d829f2c7e068470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0ea86f711832bf7a65e5535d4a301471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf9f4e088899d516174d5de5729846472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b414ec8ba4769630e55d9d447ab123473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26286fceba6e112db789bdff46a705474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca540151b616d39af4bdc60028f1f5c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1ba8ba639cae8ee8ad9b8074c3b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce24cf5ce04e2f8674ce79be8c348a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec4b0b151e603203651fbaa6038c65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38844f4091251e07c33b6bac34a58138479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652ffd567ee502e192a71be99921eee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a7f443afaab0bdd770017929ccf4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d1ff893e97f7589008dff68b88ee1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab4446e2b49ab71de9ffa678476042483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071943a71e2e8fc1f9082d1a1643510d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae6d270f6473f31c109b6b343e0cd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5ee7764e9575159beada371bc7883486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de907354c342d7a98f2d71cd80db548f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cec371538f19fba3c475af59325c9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677a9adea2a4c0818ffde0658a38620489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb5d7c16f3627a3177bec25cf486dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d67e80b5a42baa2455bb1bf1fdffd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a501ef6d52e56aa8e1d222d3ee68f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d1c0f4e3cdf080dbd6a7a8a916596493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c354f998990b977987281cb8105b6c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c04d8f5d6ed21f4d7894156081f1a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2442c8f1bf657d6f227f9d76916b5fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06041926b815a37876ccec76a89f053c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bc1d749977fd9c13ac5c446f81a18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfbc8193da0336ebcfde07a37aaf38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809c1c08b5f7e374ab5b236d40097e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a6ef939f435c2c8101fb93f747525501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da487e897d274e39033de35a3363c085502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b82a696556aa1aa96bc7b7dd816433503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c065f01fc4af7ee77b7772e277755d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7326a9000afc56564660ba81b710af1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197327eb36935b915a1c6a80d387d2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8fd1b6ece79f6a5986f639b11b5a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e137c4b59133dfcd655f73caf56d41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4b58f7ca24ffdbb7861c9addec10f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a171c790e69a2f5648528a9dbb2d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81b00a9caff813b5856f82412de68f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71c238c88369d9223a3b2ee5eaa8cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85fec0b7fbe2ed52cb23c94475cf75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a755a4d86d9f704e4bc4521a9f908514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8350db99a6034c65813a395f50370e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625950c35558ccf6090f6746c52c8f44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d73c0ad93d8060eedbbdaac9f55977517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0703112e9ff72074071ffb6a7c126dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb65a33f51c379c8e413327cdf91a6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a6baf66b1bea742463947679ad27d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642a0ef5a6b1a107c1820f28f9f6de2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13a0089ffc469f71b94c721747bc4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4c07c75237a30bace726bd59e5459523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a3908982ec282e84beef25456c3b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cc89c851b1f4b80c6a9dee32406b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08d66a8f0573612cb726d3d096ed62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfd2b8f6c9ab43960378343631c83d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64741741f9f84f99459b4a7394dfc948528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563bef9d4eadcb9d792d50e552f6b35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720acb13e988cb993226f5cbe3017313530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acfdfe43dd62b19c1568fe4a405cc6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9ac118cba6782250fe73af2cfd302532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40959fcaf3e9848d8f90de2f8fe41c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffac37e148d31ae05cc989f6b32f545534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057ae2bdfe7dcc9a667b5732046ff5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f3f2219daabadcf2703be3f58d14e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0850c997fe7a6f546cab2ba59135fae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab777452ed120da43895a4253c3df90c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663bfbaffa7b3a5bb0e9a60e5d8e9ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d29c0e216625ee6a831631c038bb38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88379e377da7f96ea728c449b8d1247541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde7ff20deb18cfa7262ebaaf646726542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796c85e65c4a7a44ece90a563f95385543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade29a44476f012b1dda3bffe6f6fca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2d36423234f41b6425bb31839cae2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c6d341be80ec95082247aebc9bee2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec773abed7aa22ad33406b1bfb034677547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f646b8f26a6368d7edb9dd51f25c30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc62fc2d447d4c217732b876da53e77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc089997a265b7b4674f37f99baec072550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd4773d474aa96af57ffd75acddb03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a228bfb87e7a66c8156f736d7dd57e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78d1549ba5fa88d1f7cf3432219cb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9c599069de7e741dc984911617ab5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7312cda10702c4f2718b3c802690ffe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e61b580377139c974f0db2ab3199b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb478e68ad2cea7bae18e6ca6c838d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763631e7d7d7e86d4cef86c982ac94e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d487a56150e2afdd15100e5f94432e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eac21f76d2e07019b84199747ddf5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc038f26312abc2f31abc0f34a3722561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3970fbe6822590725ac9d1095684f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b46b08b30dcf89909c57640e58157e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23689735fb9224e655f2e556e7d5a5e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bb1b96cc0b710177f8a691379c336565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76998711a32256c3663ebdde8ac708f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463ead8bb7d6b5b4a944375762574d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e6c49f6974cfde0322806e085c384568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe6f8b2eebb1e51274a6b1b978ce4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db584aba28625401e25c0591ab9db1a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084d9ec4f56b3d9560a54e8a296615b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfdb97ada0eb66f3ebd39c448db0a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d44ed7c4698f7cdfa4f32fe70a8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53225dabf596ffce4e367ab872a17d09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231b2817a4837b74cf96e6c2a8b97bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82651108044157974cb5564657918f0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018b5501a0da49467d61f802db29443577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b1da3e1ae97d253243acf3f17b0f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32702cf03b3d56174d37705e1c56b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8be6a4d8487eef32ca319c0e7cf97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95ea3ce4c61a19fc936988503ab3cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad820f16f2eca8af967e76e0aa0e7481582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32868d42d67e7b4265447c89c67381b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5078c8e54de4cbb650ab0f618600a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6db88f439435370954d44aacec549585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3805435267abfd59c7d335c2c4cd18e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7410e620baa6f03f0d67bc8092c9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d19ece30e4216014e92809a6799a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fececfdd772c9fb805c3c6c237117b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2adf31468e688e5a7ded567f2c5fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9251421f8176dcf7e9d870e5f8b602d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926cc30b30da6b1b30f783569d1f21a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725deaae790e7ed621a098c831848c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74becef84df926c78fbbda2f822016594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19332b27717f6c1dc91081834ea809f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea66b363dcb4b88772808a189c03a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcbb1a4d425d03635c2abb0993a8af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bade07de678b4b65f0b2abf24c385598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57162e3bd53a4b21e354ad3533edf6d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35aca20c4adcc4d4cd26b83ca697f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008dfed24d473591830ba9778d7e681601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bbe7c11a817311e58f4c4f3aa305a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141ede5118e3c6ff56e00441cf36d11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eb56ec46b6fc2ee4f5001d9c3be2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a4a1fe322851dc3ee46105fd5f4ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2841f0a6c69db7357f3a6b9a10571e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd11c29a373fb3aafc10df32c886fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e25e868dc5c57d596f9474792ef1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0cbed9e5df7b2303a8578296b4cf2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5660cd036ffeb676333c1f2378c2a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a49353de9f0819d36cc26abc6bdc99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904503e113b3e0ab57811d98624bce17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda46f07e30a43da9c22717bce0f2e24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21086d979f6907fa4b2367a989a78eb2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42462cb3fa4fce83c3cf57a8f07248615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3a7d2cd363fd2aa84acc3b83bdf35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00187bff226f666820d39ccf8c9981c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaa686872df77edce7adb7436ab653618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a18d34a5bc2238c06d07f5d7a9318f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878f1d5f60b23fa432e4abcc9115145620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392870ade0e147f9fb2a5be46849cac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb7a2179408bde72ebfbbaa4e2bc5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535fc0b9d7c86816f1b4775936d1a1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd5e7bbd80f5f632490119be2d4295624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c648caa2f0cf2ba41ae1ed02a2c9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20bd548719d8bdd7e0940996150f49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7dbe9f2ce4622f1290ef4e95403f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47b61bea37d95e0fed07956161479b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afd14f6dc554cace17a83438fd9f37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d338d78e5335ebb0894ef455a3d0fcc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d1f71b9f658d00dba4172dc09bdea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb51fcfb9705b42dd5b0900000dec4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4567e4e4723b6d8c6447a51859c90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dabca8b85178c27c7e17fef48dd775634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb1ba1bc23a01a8a7f4ff822fec061635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba4083624f40e5da5903df3ba8c070636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031a248ced33287eda7abbb78084e91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8f454591052710bc7f5bdb34a2673638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4b1551a0800445e68b91d3ee1b550639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf5ab532f87a4ca302165358880823640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7f78ad8139d78ccbc090b516c6d41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fff97ee64846650ee5ce0b4236d45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be745b9dbb8c5125c3eb8e9dfde4d6f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277806559f2fb6ef7ed3cce0a2e63b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864499bd8611c224b8ade84d1ba22d28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecdf5ccbac18c1de136611420c837a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fb1950bd40217da279ff6522539ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6386cda755fc9486793e7c53c4520648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7719f754b1a159afb9d30bacb3b8a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97220d0cbcb4eed4ed311516b7f2110650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccbb0d6ea25b51c261ab3082423a5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93657b69bec56d628760e42a465761652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae3c6ad0c8bfff434cd8bbd838f6c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966cd64fcc52259095060a8653eaaa3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb04dfcc70f626616f66fcec695eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f07dd0947d03218bef09f55abf77d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07747d5cd7b20b6431d57df05a9687c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007ed2b39f985922da83acbda8f948f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f37876c47553762c49f6ba9ec3fb62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c569192d933daa17b5a25cb49a097a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff60591e89e80fa8ac1ac2f361a96b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0627c570e07d51a49b6cebd0ef29842662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c47daf14b2006249a62e1dda53bbd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88474e7dc531c04859ebd035d09513664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe028f2954318fc95a2e7470d7169e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cf16bdec4452696f5a792e38c569b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0e010bdba8428cfcbb17c110bf973667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5c96b3822c0b2ac28f6f70d732fec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a476e9c7199627b96a5c0f069b373669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f9e5a7e7744d66f44702bc0690e6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826f8a95e9cbdf3b6681b8aa8464d83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15ef4a2351b00890a40c147f6815d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d529cf8a151f71f95f3c4d58c9fe87b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eafe51fd9f355a52270a1b6142914674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c48a84e45bbb30238372e5cd1beb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f9c0c6c5d325749f153122b907cc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0268f2981f0ceae92d90405aba638677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6898a7451c6d2ceca2be0ecd5358d91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137d56c2e2e908d460a70bbc81781c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6321003775f0d4fca3f3eb4e7d0d18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ebce70aa2df48ab2812fe5b23d664681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeefb87142ec6dead06f08acab1904682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe56fc57996ad5b59d81be20b4b661f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c8b6a3bc4d6e3de8e581af8f139e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbebae01dfd1e8dee603c9081cfffd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5bf5341b45636748d1f50b98d12b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4ea59b906a358119ba405367393d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bb72cf72da6789e1df6e7bcc80c9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375ed858b577c620561354cf7225f39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e455d0eff31e0f02da4d0d27be250b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13d4f78dd418c21246f88631b0f156691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf69e373ad62255fb934480636316ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c2c3ade316a8de4c80e12dbb5ee3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801ac533aacf4c533f748babe105b04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2248d15b1af2760e89760ebfc192f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef1f1c8580f37c0f4eea89e242983a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf1e3c0116b6f646f22f2eebc64c84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82d322ff15ce7d092ce454ae9b3891698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6058a2bcf7c8e503c7b3087368a596699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacca0511fcbe9d1482cee6f65395ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126cf0b28c703580105ecad47610a86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d4c091fee155c10ba71adf092997f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e21d970ed087c89e90e98fd3673cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec486ad6cbe69f679fa46a90b0f836704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284e412c2e33e118b7f36961415f5da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4091ef3df9c5e78b118d20fe7b056a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00410d344cb603e9287300ef169f3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc028f9bab03725dc7afaa3b92e1947708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03163e2c1e2c09495889e5cabd236e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e1f51defd4dfd4a02721bf925fcba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e39c8acddaf9ce1dfaefcee651a69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27577c2fc72206f03e750b79a7ccc38b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69941a9df626a63f3926011799619f55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f0a3bb53383b2f229b10bb642bdd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979766b63aee610fb79e89df7b4252b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ee8b228fdd01cd21a03eaabe12643716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8219c4c5cb3e02194d6990393696efe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0799bad017c6860cb6f88cdc290072e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799804e351af8acfb4ed63f7d8cfa052719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57a4359de80310587bd731808f0522720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9a040b3bd807e6479b8330cbfaede721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e1e2fbbcb9b6f538fcc1ec53abd61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba06732be35da869ade46dfaa1f8e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a08bf2a687279b74408fcb0983c91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a661cca93bfd14d5a2cc0b9ab0e98725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c41b4a491fb5dc41f9e3504594456726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718c6de6cd6d1a8cba6acff4ca87fca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b66e57ebed726e67bd2405f2db62e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592abf15117750d5f6523cc353645c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84f6ee090d49c8db90fde98cdc8e72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054dccbdcf61763cc9ffb0ca5204df0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cf34521daf8614e13e4fb1b1d8623732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff70509bd7eaf15eac3df0fe526d7e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e753ebc0684b1ff5649c0f23713194734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c5b0a829065a578ef8e82314cb1ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd7830d039838e13f2b3b30674f955736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eabfe4e2548d75436fdde2a9f25df3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2eb728e639cd8b28ff6fae6aa3525738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed63fbb87db30c58658c98c66cceb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6074845e4f545bb5120b2152d4c4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b271e5918b4f949daa68feb511810741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a740913527b886970b78c78c913ce8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d68ccb5974d529f12eafba540d60a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320371e7581e3cdbb71ce0f6bc28f4d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eaf0fb27ff7154480c1f63a4a272c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cdbbb7be5f6d370645519bbc41d72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe4e66086a00398b6c3b0035cf4bdf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d05d58d6b7409c1e10bbfef92022f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722bfe90ae14ec19200df669e50a25c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dc68574930485cdbe25b64deec0c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc0589c19c9c23db83726302d4dd0e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce022f8984645e7e7609d75e6661e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303b1d18da29d56d8e47aa2ad72ff5f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b1561c13cf68e98452ba7255374e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fa78fa3b603ecc809cf8134aeb549755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599cadf00efbb0129680b35453ef8c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb6fa98c50294f10ce483af65cec99757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c95d2307a03d88b119b3b6d757adbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5764090158122174f4159ef909759759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>