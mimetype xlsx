--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1764788a562131c74bbe3fe80b14be71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0db089f261b32892cbac2b15362732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb826d42d974e90a8718cdec8bd68d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4510d0961d538bc6a275aaa55f2544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf2413b983d744a9e40142669516c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3ce23c49a7fea144b94a9e410aeda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f330b9333aceed19f5ec74e947ef47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176e5e9a7951895814dbc2e3b320a1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43d387226a27b5cca8e48fb89ab3a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd145d74d992f42aeba3cf3dc21fee410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13804ef052f50a5efcc739b5f9494f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e5a94f8ef4aef28335f48b2b5c37512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e0a635be7a0152f214b0a2e3b3eb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17f226a8e9ab38e94306f5a74a1b1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb843e320dfb5773f52885a4f146b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447b1255b04fa5ad46d224618c91e0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8298d51222eb53ba6d30e900819825117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d3ee4b758df801669cf44bbed87b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a025b54cfd24f5ca6c9fd5efe34619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16774ab44c45db11d4a5f164e0f99fd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788ca7b1d04378180c9ce55d40479f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf2abf5de194f3322d2b9a729b5e0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e019c2c2823ed998a65c85d52605723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e66c7970401645b26bb06255b3eef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e19331f42256c821a49cec2c7c71e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdce4773e38b7f745335f9be033933a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff60fb4803e58345f1ae24477f0ee6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7088797a68c34e3999655cbef5b386f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e78c8e9c732f9708b02684891c17529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf05b3a34186b9b73ed9aa699facf4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89190e3bced8efb3983298f37de2c3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a2d6e6e5ad53eb597e4c7d61a045132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2315d89e188c5bd00657dee4b4050e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405b39d67c641564d29897ec2b314c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562edf0e515f64a5aedf18075fedd9cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cd7a4934ee6ac9fd6dd2be6d7d30236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b74bf3ce607771090a9909e7b14af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12531c6e1ed48838647cbb9954ab45a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4034ed14e41822ffac42c4cfc6fb0d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56fb3b6aaff282ec7f44f94ade421240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baded6df581196b70432551f74b1f1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3890885c63cfdeb3e18f72b1acd2b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242fb34b644f1f7acf97ac65c625de743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fbb16c93cd13b7b3090a97d9b644944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa002ac1e186c7a69a21a363250b71245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58ea20d1e2741552f63350c5a475e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf46171247fc55a96301fcaf85e3c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c867ffd1984a20bd5df2462159be7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28440c45933dbd56e8d5826075e4ee5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b93b705642f24b4934804d750a83650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a0bf0511f642c2102beaa35556efe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d33f047b61b9715e2d54054f7cdd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3805d69198fecf95bdc1a7dc3240f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf78c9a35ab2bd1842198f03caa22754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7deb4b01a417ece2a0c0b6a6008fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fda808aea4fce40145f8fbdfb57d8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c6bc895f9711a52ab01616caad4ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17555b4d3812200b5d09b41472212258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15a69c1416cf975633c161c6aa45a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317d1677b65ed61134db05eaa23d4f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb6b19e45e072730a5c16cf999033d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb6c5adcf111e6fa9fa097273397a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55df2d97dabc6a138f0ea3e88928c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a11a3b97b0ad6d2e55f8280e5fc8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574acfb439dc1d74df14cb2082a2e5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7aafa7576afb69a5a7d5668aad49d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59119add7b099271bc5787ced2411767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6513294792ed7a53151f4aeaf9aa868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2530dfbdf2adecd8919038d93c8bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa4da6df0436da36baea6e36a91f5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a016ae1d70ea1c3a5577c8be85c2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973ba9a6ed5e88d461c6cc405d5791872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af800be8aacad241e1d474100ab7477c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077a2894a1d4163bcaddfd0e213b9f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a650e221f6fe9cef5ecfb753923180f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc56fe08d0d44e2580673dfa209b1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff8fd38b39a53b883c3e72443723e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf38d753b9a56548b1fa0cb5bb3ac6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72a536fbb547a3891d970e8d37493779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844fa0e6dc054f5e59dc0a91eae497c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684a858c523c4344bb69be615289a7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc397c0f3cff7836f7f3436c61646f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0db0ab3769a4c04d68a491384094a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1197e8fbd4b33507eab2e6b49d9dfb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28269ce38a3238c22058ceb2d84ab76285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4badde7f9a8a5bef174e84c4157aee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807da2f5fc00512feed5d4cdc62396e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837030c39e06812d4af82a56c0e196d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a3eaf01c880d3ffb1028dcd25b3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f877b9ef6c210753721e10edd74b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1885f763768114c8083a4b1e1f5e8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7014a2c7e267a2480bb2a8bd4e0634992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c902977f3570f3013ab1f63de6911693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad38894b9eb7aeee32aa0a838c4a0d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc496f6e69b0eebfe684edb4052888295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5eb677865f50fa632958ae43cba4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3401428103a0b61f575c052fa10599d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82300944a52779801fbf036eea2e58c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc06f620bed93400a991ca754419999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc16dba7f3350a6096e2aba10a78520100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a298e4a8f39702e9fefbbe69c7ccb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888501358970c1f1494d9cdeaf174a91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4781b569fb91790290d2a9d391a4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199fd64955d37d6a57f27fc938b42c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee03417237b3422d9fe921d65f072d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f330eda47849a3e42412e9b13486d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbfa6f4a678a5ab5eff979918c360e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47414acbee8510db30b7c625bae8a440108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d25386221d816b158ee00719b89cb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7268cb3c76308239ce169a08fd97d81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e91178e8bf3cc99105ae94df2d48e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852321f8058a4df2bae69cc5e57f3e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0101720a164e6dbc255197b76cdd0d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd8d52425b70e50ffcca714eb91ea0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7db91013d42b07021b26b7f4a783c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ec2f7ba6da0c4c72daebb1afe1406116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ecd33964a5663fc107b7401447024117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f6fb74429d109203a3fc977fb44fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95093171587fe0fbeb0285725e904a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a98b5f36e887196ae1b52c92efad4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceaf51370644b8f6a2001a400d9822121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b228225007069f084e0ac446eaf55d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1f38cde40bab5c681e7b592b7e655123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70922b55e5d70f7c32a7bacfcd194c75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620536008fa298aeef6e6709aff02c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e215bc02be6ccfa55b4fa11e35c8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a04200cda880ba6e3b1bb1c069aec0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50374de11ac16963db0235a0bf392b8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0774dcdfffae5fd476f2561d7b125a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382abb7fda3f6c1dced18738198c61f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003572544abb1c3e4a6db0efd30140e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466debfcab810057c80e19772324428c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63d4405d63e3e63e987d9713ddc768133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9602a6cc20077e0b80af2e78e276c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e156f97244e23bcf2f9540300d0c65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d52c51a701148889226556a5a0ee7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b5a1c8ad1d65a9b696752dcce47bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afc4a9b3c4be63082debf3d5a41393138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6e30ed457b45d09ffcae6756c42ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fcb5426d65b95fcb15178b22f4412140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630725a446032b151b73f234be5cffcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba777b572b6cef51b1bea87aa241b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706c8e404162980955f0b8d5e7ad87a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2511816820f0bd684e77d07c84405c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335b3c85f4179918efdf313f0738ee5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce7e5fd8188e8a687bbcda15ef948d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94210e7169c5709dd20ca52b72705fa1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acda26e818988d7871e267b65e8ec6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6179975f356b18f9d6b908fd16eadb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47f7d50f38d912344208d80f9c0381150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e9e99979d8caa7636388d84600788151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ba8e631fe7ec86f635ee0ec96a915152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9b7d527014abba242668776427e1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193c3ecdec37d3a91b6a5d55702334d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b697b4234129d0a71ab39ddc3b30d5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b44ac5706739f6e5de20afebe75a7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0037bd66768ab37bcd28f02e579515a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759a64f2b6c7d3bbbbb702c8156308f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983b0f42910443fb3648b2f2a5957d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca0c5455cbe3217362e96c1cc636b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3669f3615c5b88081fc366d146f68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06fdece066ce40747cd6b9278209f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488bff83078ce88b42d7532c4ff6fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432e009f96db5c0772d135503013cb8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f92502d7770a7a010893a19c87ff3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6bf61ab12d82f0be6e3910f4461a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fabd76816bd5f852bcf1d1922d758167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd171414b5d12320285100cfff58c30c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282dda4251d37c58458af824d3a23d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92eeb081885b2a24b319103c9a50e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e23161c1a7e63134e567f1a6151244171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e48f4dfb23ef8677aa606633545d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3ea3e588ecd46c0c051deb8857c8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342cfa19d2cd842c584fef17c73ad5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f732ebc78cb22f30a8065b4b2c324175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de909bb5e076cf3777ea1eab23d968d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7423d634f8fe8878335b43af4fbbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c51836b8220c9f3a53fb6af0e6d7b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03fb450031f5172383eeb371366ab9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ff7e4fed026479a5eac56263f10b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a0ca6a3d55e5a13f38a306b81ed66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680648b9e60d422c245cdf386ef0000182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beb16af9936d6765d36ed83e4d8664183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd08119cd6df5405b48664b2c55ad0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8e7b74a7ef46a15d8a3ed37977ce6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f57fd04f7ba5d35e5b2481a3200532186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd580c14680765fc14757ebdbfa70a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecea265249fbede50fd0e85de7495fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f375c9de863c7a43ea82670179cca88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d322bbbe53451886d6ba400d3e40c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc010c5cf52dc7e1aeb147ed1af061a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a90e30baaf06f3898ed5dab3ee8d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc9b7ac7e99db25de38965e41e21bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceccf803e9de37228a1f6f0ea56f3b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48554f0d5e29355ab9bb70f5c6a247d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5193b7239f02dc2b0f38b9db79099f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7231ded133d55fb6fa9e48fb8dd1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92c36abfdc4929255e04d4576c38b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da1056c91fe5af4252459aa8990222199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521b61056397a2c07c7c3fdd82ac519200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b79fd5d3508a72e0675679f41ad8be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace24b95555c8a9f91a17d8bc111009202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1582117ae6669a3c0fe023e3888c6bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03945d8c513e46769c3ff464b469086d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623284c9bcedceb65f2ea600bda2e4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a2a7e8c549d6b6d3a772b439a8c0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5596cb1d0d642e1ca862d85f46744207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add874f99eb08fd4f7c8c3972c5b2a51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486969378c2d0ec43efc81c61c9c111209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e3c61a5313d9f4c068754007e74b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328a68986873628c005ad7190774402211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c753bef1a1dbbf9f53718ce4f9f3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ef088936155b2c8fb28f04728881213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c119130e4927b9ac724a2445aa7432214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d462c668d1bc1463a37ab3a0e8141215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9ecdb146b005b82ebaeffa1b38fe8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f5f26cffc1c3d026ad760a74936f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed835238fe104e79eca3f2ad29fa5447218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a63df07a1ff59681d505058bed9aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb97dab99ddb12dff7a2eff0268da14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5704cba1d7216101d1a3c753e2419221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e853628cedbccacaab8505679a203bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5360d9285c61b3d97f03e19006fb78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc90b8d8ac9541d8ea1036088dde16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf068ff91a3621a72466c577ca4391225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fac8cce86703d14911fc1ca19f07ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ceae6dd0da2681d6a67db164afe6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a736d257cfd554e5705922f66c5653f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371459abb100bd7ef56bec23d21552c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d701bb0ee83764b2799c8f5f20caa2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a36330c5365242821751bb8c96be3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4961267d771407ee84ea5c2c8a045dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cef94d0d68d7625f5df97a49a3fe34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c413d8d8b7c72bfe870df64de12d91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a14d1768eeccab2a5be18f37d2dcb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faa3a4251bbf25f4d4c6dab742ebb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adadf721b0dcc90a8fd1ab091d2e32f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360577b569b76d6fd17dac48420f76c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8f7881406f5f86e7f64e5eb8f8b91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a8df740ca697b9d217074df8cfbcb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d0fe479fdb27a25eed82a7dd1d141241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08070c3505644339c77cb71c9200e20f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0206d55d14f1ce46be782e2405555243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cfe5db24d2690cc74d3d670c0b134244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd27f416728a4fcfe993f5ef20d9dbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725f2f81a29ec381df422b3b92f30ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3b7d05d0cb3e9f5c4d8c01024d6e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1929061ec7befe258843131c9d7385248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a57a69332c52ed3483c20bbc888b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05f3bd0471d83a2a4659c0392eab6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9c0d22c15e201e000580a6f8ba89b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0405cb32e674d65d7d6a975212ff0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf9d22cd5d77be032b1f6337707824253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c887f8d4fcd6d71f48dc1ee4dcda68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab2134f730cd161c617926138064ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77702e7bcbee9fa29f14fd5f7378461c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f4f5a5ce138d72648d21e2c8a1ec0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bb5507363f47cb78d42271dd246d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fac532ba809020c3aeab8882f56bed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f849f93d9f2c42dcd8a0c3aec6ea8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7ac3921c8f668c4e2311f4dddd047261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ac2084f23ca67834ab72e923d6d06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0afdb4d14d0782884149a1d4e5c0a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2d7faf134b6e12377095aa752c052264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c109e83e409740b02b94ab05baad3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b11b4ae61c5c8a26ded629a4497789266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24491baf8504de196cc0f715ec0811267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0927b868a7902346dd6af840c81a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5b7146c7e0a3284780c7e47db6f44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719611afedea0c514eb11d7b01599019270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0acfc8a95cb80bc2573de8284cfd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb57e5f5e82f16ebaa1ad68c7e5ce89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c562e99f45692a53b90fa3d3ce311273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d7fc30922f89b1c3ddb5c24a9066e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f0174683a22c59c750b2bdc91b0e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810247291f7b5c549dfb7a5dd976122276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa494a485a1c12bd61674a297bba016e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4b615817a736d0eaca31c3cb62ef9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674b108a69cc4f8d48417b416240132279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28c39d64795d36201d546f49520025280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc354bb488c650a377526c6f4f00b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc96d4cbb767936a823842a9cff081282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba6c141c8375655a0aae3a3d2e3aa2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8d806f4c2351a7994959ce6144425284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0ef7cd6aab293f0f1dd448734fac9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469f04c2380baa32cf909fa910a57f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4f318c88791f65bf3a0121c035d36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d169b8baac90f018201d519e5d5dc5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967df8b28c294d6eb018131287a4184289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9cf2d1efad01d38531d2a1f98ff9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2d38ecb40f1f6be0f6a9bffa01261291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653205cf73a06637c5a3d14cecf156ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e5235a76bf32d25f34d209eebb4d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ad1c6aafe2ab9070df01d41925c7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8532ba24e8c8f95cc449df09531a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2074c5d10db9cd4134fa4b52293d22d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898c198de2ab399bf582a3667c6f1b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b1eb42f7b7dc821c9e1831822c91d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc261494539cf1161d97c85c6239b64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a53ab796604a1053e232388107782300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80c8ff0dcb5f4daff60e2481cae223301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73269a54199df165e22c498bbd47b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636fab566fa6d26a3755e8f71427f09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd357e43cb706e9aa283fb622eec6d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54261a2401fca6312427be223c8193305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abd0192e27b834825206281aeee828306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd04a2b04d874263b314d6a6448c5c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97634de4236cbc0cbdd10d3eebcb2ce2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd38592d8b0095ee11e9efa005eb2c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651f3a5fbc1f962232ad6da64be4b9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515a4493e9a3b75dbf23bb7fe851de2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4560a99309460b6f9a8e450cfe4d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa696c37a2fc9b11365e50555f73f0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba6b62fe1736edf6fec3ee3a90220d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc40c75b409bcb3f9ca339cf517b49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5f56420f2c567207276540176d820316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9407d9f03afbc4d483db6ae5e3204b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa595a08e5105ea35e3f3a966fab66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727d21c012a1387eb1cb016eb2a8861319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1cfe6a65f836374978bb7da905ff8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da315aea4b082bb4d56948a0a8ed87f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be15fe2943dba79d448e774ae059b8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36a3127767f4f0ae61e2b579a5d5a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8143990928f2a9578dfae0f4d4b4704324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52216edc3167e32245e2d3bf56b084325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf5ca88910e2becb8cac16cf205ce2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2071f3f6ed14aa52604321772d27805327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762037eede9282752025e4adef6b898328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fd17d9885a53084926179be090e34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981f960a192d38068f46609d28cdaa6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881ddab33454c95dcb5db5936d212f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c1e04fce57299de56ca17cf3e873e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5d07479ea49c977c761e71d3f1f77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ff371dbb3a4530775c7a0a53b12c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ede309e1e09a230127086f3e53a8e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1756935e737d528d5fb4e338e120e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a845059218377755ae7941f004d9e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab07e3d9c2afd6af32e90fe8f87b41a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed8b8eea824593cd63f4e08085cc0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb466f8eb9ad48ad21ee66ac16a6077c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94ec9ea3da7c2d7ac3853dd3dbebfa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444281e4405e878afc03a102273d7fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09979db009da01018012d53c449459343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007edcce7d59fc9dd58aa8902d81108344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873368302ad29d399b51cbe96f1d0cd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0253f815cd5bfca7c2a7de72060e38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19ab6c500e4641be396c4685733b1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f345191657620d7e27c3d745eeb2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158433e01802460943107aec9e28a831349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aca216fd904e987f7fec65e6cfd398350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0946e33e04a1d9224d69b5ca23d9bad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2688f6c5b65fc2bb0498f601ad3ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628407b742abc697efbfc5bc82fd4954353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1397e076231584ab26df561a260925e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec10fa6be2600e5d1cd4966498d451355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cefae7be96db0ac6b75b4db839565356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d4173cb0ebc523811272d32de3fca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31791438cdbab3ec2b10107738f42287358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca46ca7461df6498fef87491f3ffb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5bb267151e0d7d3f52ed9af8345c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844645a35c05a40094d3f1a3483709361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f4a55a188cf7499dd909deac32ba7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9151de262bffd33225b2a883ce9e2c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ea06003073457f32bbe45c230659a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f094b7e06dc5222bbb2b640e4ffb91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bc93d7493f04deddba49206fd41ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5880736f30ca5347c7abaad2a98e6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc19fa5ed09e050dd1ac1b397411144368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc035c164136eee22bcff1b2cfd508369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a96dd84b47928a216b4302d8c05a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ac07f6721945adfe11ab8f260774d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6f71eeeb512adcf53c9dd552ad3ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90ee885e195327ea80da3b15e0fd84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cc405b86c9879a5c861005229e7f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bd7c41295421eebb4267fdf3c7be9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f18de8b41df07454dbd7af1d5ea584376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231abe169404e2c09d1edb9c34ea65da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aa9c78e02febd8858094cb81fca0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9507779d777cbb12c6fc55584e56175379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232fca2656f760e5f40b140743490fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc08c7707506631085e33409ef1484b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0b4bf1b24e098b1eff485f88ca3ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29fba85dbb0123c7a5cf63f0768ff4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b4e0df02c6077a977f40b0bdf6c80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121df5f39ba0040cb135d1f16321449385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e5e0964137e0bd9e562627ae155d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df020db9b9c340ce27df42684d394e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f657943ca491a609df71cb4cf87c22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70768b104e73f634febfaa9de118f22d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77a40e8120be146e740391bb58314d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a88623ae90728809cd5b6f75b8c3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0ffe1ee21bb85096ec5b42086be59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740ff66a4642e66bb8a81639d644d42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3bc0159eb7d37a5b56c5593555b01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ee18f943d5d07bc12c6916c1d9323395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749249b15122d4e505527969b27acdf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be197ed4ee632bf2f2899f27c03e9df5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77886052c3f5c82e279ff17d09f7a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eeac7465222f63a2480f9809a3373399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb847d09ca7e010900eaa41fede9c6c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c78028de3539ad2e5540dd7067585b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87e4f79bcb9992c28701df644ec4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2524e661cb573c8958676469985afd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0586a5c6ca7b5cbf6b85a872c12fcb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4af0fb61fd7a159edeb7a892e1f31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce0a6a9034ba843d2fef686bd8df66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb71eb20b900478d4de500dd98c2e11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855dbd4f82f98f5d04281daccfeaa8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3de431b663c8f00a8f328489e71fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca3e908a28ef04d2474be8ed59ebef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7013167cbde512aa3d1b0316e264bc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5f5c16e72cd18a60d13c465e04de4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a1f26a16569534532f4af2cef43ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498b4a0f38c8dd8bfa1616a21732c47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587b3fd5828a1ebafaf5339232f7caf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c57e216a70698a8599b3148774e495416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb6e1186db8e42f60a2b261cfccb40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9193563eddbd058cc9ecec822177b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345dbbe29366d03ad5f7aba31118ca6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c206ecb7abeda5af435447ee89db8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d1d8eaa4b9529bdcff1a609ed2ff1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906d609106a895d6bc790306c8650fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244341c57765dace95b5d285cc04f50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eb7ad2fdd51431be8d81de0ec3ad8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc31143c0900ed8de04184d4a182cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81656652201d09370f01a2c08fcc424a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614fce8cb60db0bd9b88cfedaebc522427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0dee69069f1169129fc9c98b70eb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a966724c3ebdf2cfebf33acc033fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23768184a3faab8ee8cceb0adf6cf150430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8457210fc07edb4310f93ec612b52a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b08455a20f7390ae1303f26a23206432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6af257c57cdc21e410ec755416508433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fbebe8303694c166256a53ffa8c41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaed33735013a7f8556842cb2678438435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7055e3bc9b118d36a54d25d62d7432436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d172fc4932d6484e0b8896ab57ee230437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51643a4392a085a84913f36fbdb41236438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4925b0fc4110e412f07d76e412f4bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9c411054182993a9b73d902f2e48f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d59506ca5d40ebccff77b4650850a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf8ded377634810b0b5e5d153aa952442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569883ab27de95b2d859ba6997859263443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108ff521f2bddf183819700a5aa6a9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cae716992a61b61062d4cd827c67f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003d51809f20b185d13688585d3a1ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb9f2d9a7f96473db61fb6c8f8fe89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec216742bbfa8ee0f65bff298552f56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031806034291f07b0fbc7a1bc80a4c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faef150d2afbd49c5bda6083f9c793a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3cec343bcf6249151340d7bf3f2fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26394aa16efabc5888721c6736e72f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897c47e19f40999dbfe8679de488ee0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50852f88f8c40cbd38d6a54dc53315454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdee719ba7ddc0fb099f5faa935382e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d459ac3660750fc62541c775b9f53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed0e3ef67caced9365679061ad7e58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a787f8e773ec31555f7bf536bd3f24f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26683808301857c6047c2d0952b7d7fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe95438c266ec43e6c7eb6caf8473f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205a98607fbce402cb6122b48a64d53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa51cdf3190e512fc1ff8df05a36b85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28b7d9e586e7ce3006ab66e7c14874463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d14634a6d0b9cf63693c449fe25c0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40267638b16ddddaa743f39705ca8f32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46d488f1749d30f042b5a55c4fb1c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd6a2c866cb969f77010146b3ae4e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764340fa2b9bed16b48a9b5dc12164a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de591170236692358f62573476d8616469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c1c4f2285a40b7b2cabba96b0ef5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278996173e1b5b8a304613412c75397471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa3934f5710086adb39c7da8e17dc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0973b5409ad49a2fa189216fc4939a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bc1f26d893c312cda381ff82253db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f240d789bc53cac38bfaf3eac56af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db3ef40f76236c3f3614aa2a827bc0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed51ecc7c7b845a4b579b86b7e2a31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb1ff40b5d67ea6701d626adafaf6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e97006ce5af4c8140343496cd575fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9a46dcffd37b35415492cb82b51c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d5d568af965be97b24f221270e0b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7914931b6c921b4b1eb7137df7c07b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff169631089041df26d39a9810d4f27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1fd8102858fbd462bb9242db93ec7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7af119bbcfea9064fed73a71a1325485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c461f4a0f1727bc723dd8885770bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eb0f987cd109848de8802379d2bb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33318278122fb84f1c4fd80417fb52d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85242873e1ca781521d1a1baf20d7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7a498c78736ba035afb44ed3da0b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7e345b2eafba529e8dac6a828ff3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9687c9185a58a68e6650f2b6cd8075a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e404e8b39ce44c68206f86198cf44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc8c9cfb66b0b87f796b877207205a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa29adfe9a49cc3d33ffbd3f94f62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f6717c5754ee81ace05861e9b8423496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75431be0b3ff99665b388b02a0b8d598497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706be04be2f953f5d00c116388e7861498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651491da6e8d7eb661f8dc9ea01cdcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f760dc2c2ea30ecd85a804577c200f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0df5c089e1f5b5f5ffd067e1cc16f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b58bd320baf37e1e30e89079fb406e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388899d2003e444ad457e74c86ce030503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fab1334decdf52a213327339d478d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34ec91ce0189675b384e153d7fd55f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cdd6a1c3cbff79fe32cbc0fd7f214506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4e98bb1d6d68254e3ee6375329116507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8dafc1daa919b2fad9a64ba5edae0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48ed186d58bc88b9c122241b8ba827509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec6e079e4d7fe758ea371d87d41e6d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36aa711ffff1ccaef7168886ae4e6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fd564be2fccdea6e5fd36c28eafff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da425ed27a9b1f530a2153697cf9dc0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efda7366b7f4ce5f5d836c89281d8e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ff14e03a6a4f0a675cb25d857bdcb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9be3de08c4b8795521be03e93b8f55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee08033ea7c3c13549ac78f73bb080517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fd1e2e7cddc9dd273ddaea9b2b3da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00636198374d56f4d3f2d1bb049b28e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bcf2521299ea9c0993ea5a513c0e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cbd36116f57a47c73f72678824ac6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb856184e08da1797d0c292c46a835522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de119a64f44e713a6c79e3fa1028835523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680fb2cd43c13087a40d9218ff6796b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3ba61a9d709651d1a4fbd0e32ce65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc949061fd82275891b9d1678b2530cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ebdf0832d60bc1979f768494c3a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398529fc23e60d40ecb377f330713d09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56f4d7fc213c439fd79b859b525b7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618108a9e367777c9d3282bd6061671b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623a5e5d767c68d9301238e7c75143f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c9b0419bd002b7a9246932729e1bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e37bae1a03810ca53ec1a248208ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110b4476eaceb5564b9719f2b4ddd0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3ef56fb6be79f0c689ffc6fefaf65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133b029f0b3f961e55b6c607c78be6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe232dfd1f99c3d06e201248d12c6a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de959e00eb00ce02a3021cce44956e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45606c219216bd549b78e163e98041539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d8eb3265e4105afb51dadf7dd3b48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0282df8f66def11b622338c4a45bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20837bdee9cd84a48ad516390cb3fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09845a35308624d8d6869148b3fde819543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f685d5881e273ac512b6115a5ce7a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d1fdbbbf521cb1828ac91d9fdcb4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295a85baf7779af5cb5d3d22648cbd8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249acc62a7698f7036ff0715047618c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facb4211ccfe9066e2e998d69b4e113548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f009f7a3cff6911cf0d8381fc5ab35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3973ec94709e0ce8ff9a4d8102197b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8d4ec42d185f301ea1dff88d8d258551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946aa3ddc99af698418932c5a531efb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f305a813b6bba767a5b44c49745c67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aa1ef742348e45c3a209d9bfcefd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc423a5efcc52c8771a7d7a1808568555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55de2e65816119cdf019b66ac95baf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc121b32f006c8be227b06df20457ced557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cb2a10a185fa31318c42d775f27ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc0e610862fc73f1af3e58d6d24f6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d402bdbf9de5c371b169426f724e35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3fbedfe822bcd397006cae29834f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78588d2eb93927e2c0f247f2fbf01eef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b002abd4b52b07ea2565922da0af699563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e2c636c0263e8d2da2997fa0df869564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2358094b0ed6241210dfbb0da2c37fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b97b51ca4f3021e4574cfba264f1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664259f7fe77d2e1e569462bd530f598567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4e8d6df4e7f257ec7a88469cfb683568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c5f49e0ca826fbd200a5868c6006569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1472b7da62544a2556fd2a19c8908e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1943b8bb6e918050a22ab2593c813ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993bce1e1bfa3138120d19dfd209534572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc4ba9c235e5f1a263e5e687b33d1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060f4ea8e20dcbca2851a18be1ace10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccb03222f33a1a799fb18ab6c374a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad444477f4f7f92984ce2ba73dee57c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb699ad4db5e94be6def0ecba87d357577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4af7038dd9a16b1f4cf2415adb6ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c190f3f4be74b22c86e8d8c992a3b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee009894c82a08def4f6aef824a0fad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eac229f7d357f504245ebff06c24d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342112ff504bbbafeebfb2baf79c598a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2650390f29a61901e5c09cee7cfc51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf75ee94951eb65b3a337781af28b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d13a930266037c7bec4f1a1b5e2a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1c19db28a0e0b2b5744b450aae2a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70156e8dae9f36019bdb50f792f021587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493c8d556d1df57715883c0d4b1da14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ee8f82b7894e83ea100298a8d7981589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41dc419251064ad1b8c5b9bf9b50b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb70c092114acf81c7aaaf8d34c86b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2d129c0c34659787d3612754ce4dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5bb673eb4b9a6e8b7212957d953bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9872d560df5ffe2c259ac3e058f5e44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db1931103244cd861e2225de9df966595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52318bde2951ce29f20eca7cad06d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65fc0e4af0fe75c1a78a58a2a7a7e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e571472413f879e815e15f5a0563fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89db47c396c58bd57db30248693805599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d87bbc41272b7ca054be8f2c6c6fe2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d48682e62c5163c97b47d92e97da3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07d81f45df7eee2f5157ac6acf6882602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c1b5a5962665f8ae3111844a086aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445aaeea0993af3a1057776762c608bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9606c19a05f9624249ce819b0863dcd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e636732e69a51c7d51fd62fe555cfe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590ff6ae93a495f1b0f40c0ddee55ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181a4b9f7a35e01246ac46d5bd41838608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcc4cdb90592b92767d430e752317e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47fc866e02777157415cfd39e36f01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cec8a04af219ddc78d4ab490178bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d340b2e849738f8a43d1d9daa57adc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89318fed5952de414a4506b886d09a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790fdef0c4a7c8be114d3ff6dd806ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5ed59c69c96aff157e556937a9107615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3fa4c79c667625f03f24bff52bc58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f84d51bae7f807ace1d106c52d6313617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5088470e1ba68bb1b4865dc1546ad8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ecf3bbd515eb4545f36430c5fca14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1545b1d9b57869ef5363e0ad4c9e6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade4a9062824f20bd60f1d2f8e56ad1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f22f03e20c2472f62a8b89baddc2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67cdd61b3f718973da1e2c5afe02f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aecb810ffc42adfc09f94488e6b33c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502932ee71fa2622fe7270ddbe5109e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac32970393675bc0cbe3dd2ac86658626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f93495e77e2f6ae7b282725fa324a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e08b2be23798430c5d01458ddd70e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee1199cf954217d64dec557a7b1d0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170330416dfe95c1fbc74ce07dc0a93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e582a95a7cbaab3ca8e97c7c61955631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42b7c34efa4fc4a46415d944175703632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a8f61e3f88e1963ef5d037317581b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f538fd76aaec14830a82286bb30df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f94704692c2c4286a01f6c6b3f129d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52690b86b5733e8a60ed4308d46a43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af248131f1dd28b901c403d9e29a98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3372db878e6e572cfbab022e32fe41f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c2d761fd9884462e85a4243f77d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364510bbd93cbecdffd523315f938fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419ca8303ac052dc2df5309e18fadbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8db222651be555ccc60658299afec7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebc076833711a2dfaf84493ac45fe6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0a21e6a663b7b2aeda0a3d6aa98a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976e99df823daedb20c3ac404536e20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db3ee580dd332db2dac7a23ff26795646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee858062e308aabae4770643432d0b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7300644d03a5f6c1874f48ba0676e76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cf1a0602d6d0950aa217fc8874227649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad439603da252324fdd5bfc6e4dfc87d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153335cfde4c0a9284055429128f7d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9ae302cc2a72303d986a2ac93cdd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a51bd485ef9d643e9f739eafa81e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff5d72c4edcf226ccba3536ab70332654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e58ee25d2b9de3f5f34ef0ccafc0d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56937b20dcde0cf5ebcab38e51ad5a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0aa628f12883919ffe52db7e50cbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9ab3850da4b7de19158473a445510658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec0a01e8d7f4f32139eb3fa01e46c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96f8c2d34463ba5f8ca1c180b45f0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac0f56ce9f244a2515ccc752288fe7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43199ca412932f361405d9ef1376065662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504f677afd185446f4145683f692590663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d45033884b802b03b8bc78bb725aee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49da51daf3347a31651895e36d15fc0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee41dc60a75bdddd97db3f3afe8775666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae5300384eb02cf52dcd4698393ca1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e520554aa2efed83acdfb740b5348668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e44b6e3480639ecbe50af9eb6a9ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec82f4b06a554f734c16b8bcd6a3685670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b843b1e34acf7332edb8601f6b54917671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4fe184d0cd235ed74924875ef7ff1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31405ee00279bdb61600a231d59b21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3e06aaaf8db8293cfd5d2cf45bdeb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189f756570d6db22fb019eb937ff2df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a012539a462fd0efe2fb3c525fc2b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6acd065cf5074b0fd3900f96c1524677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e3e3a8cb0a08fe5df3301275323b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af0890e7d1eea41c2c3ce0bce39a45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd458d59500f0f66e68736795d2f76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbe8621c15e504e9c6f02797951543681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2adff9e1544683e2bf6851726afa0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577e76022f5f4bd0fdc5ae3f96f393c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d4028823bc45ee68e22fa10bec443684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f95a5c3fa8fc05deaf0089e25a5aaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cab881ea076d79eb374927284fe2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b012b7a7fc1fc5b43d3c2dda4e9ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8efdce2fde09804ae5964a94c794ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504176267b0f50513acfbe1cf9c48da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61c140444669f63fff93f74f8a456690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271c319e3c32038458f2318cc6fa9b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ec680ed341f07ebe5f89c4eb4c024692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d48d6fb4ac8d420205a7ddfd7d7a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24868e87aa635017ea5dfb14df633465694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cfd4fbfb411380221a8538c86d556695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bdc1def95989761c7e952cc863d4d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e17fb5cea01319185b368f1ac501697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff668da7a37b7d54fdfa4df74eb98716698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a3e422f0ae15c988597ec8c3ff68d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f3200a0f17aee9b84393879880073700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d308f997037c39c1d95dd8f555dd9ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abcfb2b9d9761222e4912b623bb113702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18605a1650e84b265a32d50c2e2ffa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894ef85ef7eedf0f7a65442b15000a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e5c86b411eb15c9c8f3a3a20edc8d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa044819868ed4ecedc2fcd92e9c4e56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063458041e18f9243c5e1c75ec3a10e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac87d5f7759c84c4a2646b9b138d89708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd826b3135e7a80b5ca1c15b3809071709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19011fa7c6e9f05e565a5d3ce77d96b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d110e1c80dfc61de8517d2c5117d34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b407f89ecb1035f035d9bf81f97df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a662dc8277e8c995b56cd910ab0b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f62b8a2da0c8e5b89c5527d60aa70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5b90dc059ff93f35049e2b3847bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04f8952c2a6ac0f43b5dafc833aa8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2764b5137971023b6ad0143ac80ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395c9748c712acda2e3da152dfa4a2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1b8c7ac38a05e678dce4003fb94f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276728a3f206131ba04402b10452908720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6a7905a8e9a3239c3becd231276dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f52f03728ec22b78f1cb56cea8014a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d19cd78b87bec34732591ab69c3f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae251360549d2ccccfda239116133ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48ab8c5868ac3d7aa211233754ad5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004affc2d12c4dfeef46808698853a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079dac087d1550500a09a62fc2aac85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993aeec4edd5b7abe3dd7ba32df186a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ed1f3f00d98a66a3e0000787e7966729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aa22fa59a247d82760d966bc72368730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163ef4d61d38150fbc660d78596c6e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692bb9f17b82e89e9d9537d49acb055732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350330df8fffb4d67d08be71072d8acb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041c71f863c77b817878d349d8ec572734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df89baf275b0c8b6fb951b1da2aad35735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35923970aba5d4b75f6bb87dbdff1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b30e7d79876f696852abdb9de2c30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41907e433609314eea37427c849d9c4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b81ed8350f5b3d3a112e4435a2b2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b2cd68b6802694d27c82a3a05d4ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01789437d7d6688bc1dc989e9efddf1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c81cfb14ca86f74f371a13f047f745742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63ad1fd269de8878a6409cab055fa4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9dafd176aa6793f601714d8d0c5ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b2bd60e83ac008386fd31dca154c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b9d4e4b4238700a55b97c0582d783746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eb98635ec9723eb71fdbde24c41bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201bd71aa36d2a46b5941d0adca7ed9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e4e456cd766857bd6080173f03f58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dacffe2b183a3bdb8706502f971817750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab551dd36ac75c3828cc36f42652d3e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445432b84d71d6ff045ee1d51fbf803752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd39908835506cf6a5374e95f891b98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbc20b1bbcd8336ae4c2a484282398754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026c37b5d6df1d8bde2ce41e082acd2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51c9bb10a489d83e0ee76ba3ea6e4e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822413573da3afbcdfe8601f287394a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c456b45b0d814feda24dd918d9c70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe267eaa6af2455e98b8fbc906efe87a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a4989eb322c54ed4cf1852092d7ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f32b03641b1b7403627e201906be62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da478c8828358acd7721f0cca757fd923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3fc9151459615a2c51351f315a5c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e10946187ce3ba9ce4429ff800ab235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac7cc80686113aa70ccf85a97516766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eb1942ea417a4d47acd3108aadc607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2dfaa19628a50755b14ac4194dbbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ac25d6e207346c1adae079a9082969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a90f7e6ae0583a5639af81183b4cca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ebacb9b2fe4ad29008eb3e3b472011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb0cd78dec1ae3de0c4028408c578e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ca5215bc9eaa0fdac5033dff5193e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07867dad620becb492346e72dc40f9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b04b5353ac9de415e55c636abc85b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcbc2c5392f0ded81ee8f6ec4a450f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d80ab9dd79bacb5beb265251e8b1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b5ecc553e704247f9877b62ec46f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d287f1a61cc301ffee9c9414c49c0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a483e57e694629382b120fa408c9c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cae40d4aa2c7eb716c38e6d08631221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e12b05237a89e4e3215d1a7e1dd46522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76858a85dd7acffcf32306afa82598af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a690dc2f54969046c8cb56277cf4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f54f14abdfe6a27a04bd9f892ad7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f466a0283399eea1cdafbb60670208126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5c3d3d73db95e110c8d441a857e3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa4425a984ebd8f05e513ba768eec928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c263c09576fa1afaf47649b1f97560229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819104d61a6606aa6698e511c376b10630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e689173584bdb52edb0bf43c12b8c2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d83cd343e92ef25703b1dda852f9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce118cf0b9eb3064f4589e7b4022eac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258ca40616ac605fda055881fe3706134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e78ce273e1cf2c1563f7d677e808b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e751c584a3a88a7c46bbb1fc62ffd4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e59ca0dcdeefb0854d4041ea4424637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4677b78ac18e89442ce3c607098b0a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8c19250014442893d75b9ca32fb7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251168538f2ed455b8c993533eda20640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e75c8bc67b356c940665e230f433741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a6b13001df5f3c404e1768bcac3c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e68753c3100935648b45f8a49392d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c98647c0e92605a733845f150596a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61486f18160f8780d5b165e697ff5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5048adb4cfe696b8e5bd08b2c421946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92646dc5dfa0a9ea1aae64504858cd3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9e9e3d8510fc3f47620c1b74027a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642768a3ec0cc6c0e1b8536bdae5863249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e6ce982f02790a6eb64293c8c2a9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105a10144b5433b2c82d9544e783c0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2753d071e3fadba43c550368c874552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dfa8466d18f3c53602038feab5a8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36077d194d26b47488e8231b390154b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae95c7e65da79cddf8156f065b84c2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a4331e86d66852911acbd0dd4e4e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f0abcdfe59f23e7cc5e77b19e962157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abac4cd9b9814bc8ce605f5d7c7bd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813bcf8fc2e154bc8290b3a68f9968059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eef18d0c8b6fcfc0d5f9892d9ad7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62149135806971adb919f140d9a940eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9e1d754f559fcdcf6c56023a6c75e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85903aba779abe74abc8330f77282f2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3351cf431834f94113e46bec364694264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc6c2b53ce9b824f2e47b91e6fa2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3ce9ea9620bc33615d2e2ae31a9b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b5810085b4114775eb3b54c71938867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dede98595821f2de8cd1db9a85c0a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fe114fddc8c49550fffd82594362169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7bc1f557a70803aeadaa9ec81c7c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c60cd09530479e8555ac476c95f8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8eb444b49e52057c300184eb560db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef35d336d301e2482ed3054456dd2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18010832b2b892f71b43bf65ff05ada74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9fd82d82b235cf011cbb93420a79d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5764f4d1f6da4986d3f5b0b4a063776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3766d059f42161e67df0193cad83aa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af64fa92a39ea659093178c885750c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d8fafb6b7d91de63007a1646645679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee078dd22d1cd966b7edccc40c279d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9763775d667b4771043aec665c1ab181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4e3c03701749e96879195012f36db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb360b78865e69fc44cfe2e794b800083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669ad73b93947f398d5deddc143342984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71198312a4badb3bd3ac87192b8b2a1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a7e42bc23f678749a4a9819d5b38986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0844bd9f76bee8c116658572e417587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20df851464311b083ced54d83b68eb488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041b6589630ac409db9fede6642b85b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb528a2cea33a75a4181d61ef1297190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff1aca855ce1a479e44af0ab444fe091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd8f8859a0381476ee89f97d59bfcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04118fdd5fbc717f1f7115efb73028e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68f1cc23d2f4a9462deb239342715794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105c19c1ab4030d649082bf9e97f1bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590bf8286296f247d674bcc62e0eb8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35076db87e7f50ac4b01caa9c443a95197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad540eca209a26c559153ebce3f16098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb678e045ce1857a246f7110fa5e8bea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f97bd1ef23e7ca0ca8256de75841f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288e5f5b9609d969bef42e96d43ea8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac12d52da7c77cb82d59e8b921f37ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795398f14133135817dc6bbffe9d78d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0df85201bc756c5e9d59a20b7affd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ce71a71ae0ca7f1d5763d144e06b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67173bdf073f1225377cb0be64bb00f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c68b10559de3aa9422e5c68ff12696107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef6c8bea08a1cc58eebf79a6ec3216108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84c39688bc1280d353f0a472737577109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c86b99d5244992955ea26d98841fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d7e1d01aed8705060582e1363a67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c48c63cc298e9bf3eaaef478dedee5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbdcb6985550ac25c52856d1f01adf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3294aace4abbbdb539fa4e690f38c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198291245f8e6c1539c5fab270ab7220115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6ce71b22c656f4ed59e82de2a50f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac89dd8e43364ed12e067c579a6fc5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b33cf9084a42b61f26a724cef434c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed35d18af4a13de811e16809770cd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd04d143c742ac3d41eca1dbf73943d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f742f74b048fa04c007da1a35c6bc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d00e9536092dba12ab626eed319bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed151cbd93f258507e9a88929b0ca8e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdebce99987e3ba10dce02f7cd3062124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394046f9009472eb01bd6612987ac6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa19cc8431130defec3aa5fca086a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6322dbed708eacfe300a1969e0fd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1de84124b18ee1b1e5594a6b4ecfe1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af22dd19b7fb2c37e20b84b1eb0175129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7539e906320368477ebb3e84a15c879130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a35ee2d0421f4261a179289fb6606131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b9c4e25f0de88ebda2b1aa31679be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375beaa87680176a680017113028d61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135972dd452b56b1431a78a08b5c4e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138853a7c4c2a036323ab307a43e462135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09319daac6ec8a43ce0d336b3c695c8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e142540128437b28eab1069670836d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea0e2632f9ce4b88daa4372bae00db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbe835d29c193f94b3482352a64037139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec67b7075eb27dabf752d28eaa1b1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38088331245760b29e2b84759df5d240141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806cb2723455424a3fd32b73b05d35a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e79fff5dfe13484f09275131d4402f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12860dd7e13e40a1b3ce1dc08adcf0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dde4dc996e2bac085fd2e40efbd74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d48787fafadd7fdb5c61329e5f141146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c51b9be53e2cca535120e9fd04d70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcc001235d0fa6dabcf6996ba3726d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa561d212847e388a59e1bf65b0e3ffc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b20c540713f3886720ca99a1f280ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f1333afd7b3a5198115899a2f817c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc326df4c216f32e52de4546ac7d293152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585df4564e573bf6dd13c7dbc11d8bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5194a0c82892b76a704903da41daf75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ccd6002a775ece931fe1af914d2d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5287df047a6ff909fd84ff85abad5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e32288a833b7d388a034dd1332e77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df50a58245e377317f299b211265cb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df534750d0493ca61eb7a980e4c0d1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88333ee0b4f8baebfdcf20a59bef2dc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24747bbf5ad5c61e078c10c5e54d0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431a21d3a5abc65d07b74076e344800162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a323f223234e137a845760bab806746163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f118cdfe924ba578f5a3fb5d676c72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb7d9a194a73e30142626021ec4b32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e064be2200de8be7f4aa178e26c115166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459e3d8e99dc9f56029930afe2514cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3486c1f752d00210e0827dcddf042e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ea30020f4716e7e77486d5ecd92de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fa3085a9b4b433a35b4bc662fd216170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a6f8d5550190b7cda2eada1644d1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd84866d9cd7f51d2775f884c84cf34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5721fe6a08c1e45ea1f242bebdf59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc0e7aab35e2a72922b0744d840e66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6da13cb549ea3e1c14b5eb8dcccc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a7ab749690181deb0de1a0c51b069176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14652b668fc78d51d8fa42aafea218e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10349104e3c6d735ffe56e379b441fe4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f0d849eeb6a70e08fd2ca38f02300179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4cfd569316c842eb6c87bbec958d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61079287704d0776060e82a9f0210075181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c192f22aebb957e8c0f1fda8692b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b270bc2dbbfb1062b1cf7681d03b55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c623552266adff6fdcc2464ec5eb26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db45373b8c53fa2822f3ca6ebd7fc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67733a033fa0978e94d709df0eb03a9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790712fb2cbf9ff0ccb262aca4667b8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b00aac6d75448b254407dcf0dbaa3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ba6fbfd6cb6c4b3b1988956de9af6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a98b9ea70ea6db090161151808841d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f21dce9df6b559de5cc297fde31c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49e9bba8b3319979e6aea65c2f5a73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd71bb32800b2e96606a5d475290dbd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c28b2bbd9ab0eca7063313b7f6d27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c78fcf6a853ffd9c2dd64ca855162f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b896fa79eaf0aee08ac26823ba48f35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc809388abd5e5a790a276020d2f02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b8fca4ea69f55621e00da220e39df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e971a20e56cab37cad84e802e02db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f50d4dade9e17a29191b9c391aa693200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f8ca8cb4b8a1d766df66e42602a91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd659bc75fea05d2350656a2f50b06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7feda09ca140793c3b2e6a796ae2a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed79a8a070b27537acb3a1f70a028d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8ff06234454911d4da906b3a05469205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8e050d65028cd6d99655bf075f301206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140d94b2b91f2773a4650d0ee0b7dea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e28bbd95725323e0a1dc30fe23b9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df996e3378b3ff29a61c1388725cc4eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a828a3c27de1d58af9171de558a835b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004f9afabeb9d594500d36e242ee8c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02e013bb68129757a560847c0f3e3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6fbf164faaf967aa2e5ab8e3c472d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18dff61c68892f9f07a4aab0916279214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6b7b27d7de098c2adbb7242ae1b72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd5243332810fbd82b8bae3112b967216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5092a77c25a3a3018ebedf94b346b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4861e7c8393ff08eb4ff5854bd1198218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3844699a3a2524f30b29937d70e49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454674dc6d5cdac6169613ca570cdde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f007b8b693d62e7861b863ad9602031221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb9c921a36f55e3e8e7e8af3ca40f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e3f50497070bc5c2f6dd70170d393223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1072098e1bc026c51a655c90034a4f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c19ef01093ab22f6ce066f94e0713225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429abd101141c605459544e8ef6932ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af079cbfd875ceb82fabef89374033227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95d3c80736d65522b7de05797d1c3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce5c274b2760dfeb36f64fe59771c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3b4d48b4beec15985f45f452d47c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd52821decc66b47ea7d655478f94e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87192918e85a587c45f4347faef9844c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f313a767a89c593be8d0fb09219f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35537423791dd6cda4ce39c071aab595234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef32c793d507bd7750e26cf01e4f83b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12112e230bbb70b9ef2a4575e1b11208236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf392b6881d3805d7c4ba5ddcc598f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09130b1ea337b9ee78217269804ee4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e13f3a82f7cbbc9b788a514409148239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615ff3bc65ddfd4b5daa98dbc8d77bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8315cdd19c1aaaa161c58d9c0dfe0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636c0567e365ac2899e2c5cbf7e958c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c9035c2d54d72f5f78dcc03e568c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add9995257576e77094dad6744e1688244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce02f07d75d728d4a98fa523bd0d56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df469f022f190f4c66e98db0af8d7190246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7213703b9a53b3573f4d07d7ae5ba6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add68fe6e12ecc24145208f9100150f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be47b2ebe7f65b60aebf9f75ee9d7bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b008ef78b2f7d167999b51f9f454aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016947ac04f3921ec5548798a95df44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46020e1543cc50b0baa96b1b4e03f3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366f35e36e4edf4f16218779b222a3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206138e5c6a0b10d6dbe07ea7279d42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3fc29bc207f20031a69df138242c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f224d088c54b09ab3388c5bee3b9ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcca12b9d24dba77a258084ac06450257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ff0642ec7d436abb4b1a406df520c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5831a01c13913b1bd4fa92ee0837e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c32d1f8742b60f13da349a7782751260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e46297ba6a3da1d72b89caf35c6615261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92c57ab82f775843d3985d8e0f7135262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb086b83d2c1824aee8c5dc6ac872869263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e68e821cf03f024015039f4f4d086264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567ee6f1bd2c8a949701a2ebdb67ef4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336f03b52068daa2821c7319f11629266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fb7d4dcbd270cd58d368e8cc65da5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ffac795221f26a7c50ac0c3d6f69a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f34f7c7946e098a442a2771915c257269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842295ea913a6e01540feb383caa976b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed752070598d8edcc80f54d91203cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa34ffbd51f38f20b141fb1e6a5e672272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1c7cac21981d0dd71acc0c2d9603d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9d8df6eb44e4bda554acd64c87b86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97644dda070f2f53e6d85bfaeb9d4204275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245795486b8b1bedb4e37d2d4e74b032276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee35eddc07053e88447f78f2de0a83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c0121231f42b0cc955f24c9054c41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6fd5d8c6f4d7e2d580988fa878d0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64402a2a0610cc5e5d733bb7851679c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db50ac638aaaaa95153d897af29336281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b9cf4aa02300814163619f73ed92f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8e862678b5d367eaa96ac9d283e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349216c3d936efa42e842b67711e803284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e54b315093b9f2f771b308e8197d74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e63fe134dac3e3c36f219aa77f21d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec905a05f33e1482831dd96530c94d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f323aa7e27374e7883ac048116c8e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4d7d4831fefe2ac03d7baef7b7ef4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47deb3b9f3ac8b9738af93e2d5e3005290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdbe5cf056a0dc89db726b93d0cb74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c5c86680a1bd0c3b64b1a15c3bf96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78520b57f5a688b878a1c3618444d6b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60eb60609b753cbb0475da47b9f277294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ef1224e601257f619bb3668456624295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2835077e05fe24bbcdf3c5a48d30622296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608fd23ba5bbf8f78ee88ff7f51a0e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9620fe0ab810440a95981c45f5b9bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9959940b8328d58fbbfe18fa5381b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ed28c3d6fe67961a6bce779965149300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ddb24e2203060c3db47cd00571097301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe39ae54758244a905042f35005958c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5638e12c64f9d3a3039ea41409b4ba8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd263498a290b8bf8d41253c7076ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702d9b5ccbcbee3241485b65eb4af41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c7608d1b7a88bf844aade79ddd246306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044cedd17ed7c5989a82dad5c12ee72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8697cd0f91970865498243b951395308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aeb1ed2cd3a5e847bdfa171d2dbdf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bc359e3a2b2ad54068f88af06b3d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa656234b5bc5e95b3a045a4d0652fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff06522afa51906f7ba43ae50d08b33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3c04b0522a1fa720d27c1eaa3737d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87102934c840b601262740db6b802d71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bd5c62691f712b60cc80303d4583c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a7630cc86d233e43ca9497f35d336316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf691162a0d3f49d758545297185022317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cd2abf123334ddbe1f416317ae50b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24013ce1e4a1128018bf01af73bd92e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f713844cfe81af63558722242778b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e011c57432ba608e20dd655af787694321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ea386a259ad93c476566fa5c55f08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8636ee1b92903cd7229f772339941323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04c34f77cf8be6abaddbc85cac5c51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ef81d8f35330c201ca07b01857376325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dba06331be254220ce1f0029d3ccfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c7604c7aa73cae6421722c19cb981327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f698453a043e9370e9227600f7857be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4d9b620c722cb5029c5aacfc620eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e466e7a368df4ec82520383ce4daff9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064d90bd467e0f959ffa2c507274570331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16bbe318326111a50a61cb493a5706332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7569cb62b07aca448eac1a32823c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96110082d4e1d95642f3edaa081fe280334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c77f21e4654ae788081dede5edf17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684d948c52183d48b23c4496ef8f54d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fc932f5840f88dd07d3e9d7b613aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8c2b24fd6d2868fc1df87d82974aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ed4c16132300662cbd880a8d7e8cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c13129fcfa09f7a9429cb54cec595340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4f09ef92f380e38d435567fba7aea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786c36a7f48330c9f885106823197f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a81dd3e531464e5573d7ffa1932d17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60639b0246ddc6c58160bcb7477c27dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1888c38971f21c956d8a9e786bb6c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7553620eff0706e823894e2c66bd905346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380b6b8fed2d9d4595a1bd8ea866531347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c21aca1b54bbe7c7700c7fe6ff5a78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562361c7bcf1bdecefa891632878e6cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d314b77cbfb2e4107e85f998da95687350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb305fb435b4d908d91df047d99b5dd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e498dbd56630ed21351dc74d581df6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e893ec338f18a2c395e1787dc6875e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bf4215079b31494b50bf2ab55d8de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42432a400b2a18c302f11a9b776edac3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3480b480de22bb5248ce2935bc89c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e03188f95ff2502e97dcb46ab9f58b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec236b70af8730f6c620474eef0b1779358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490120c02b1f3bc7bd9b322cea2647c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac64e872351e073db973ed434fb02a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958d81aae6bc82de0069dd17e2e1043361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d610878094ccc8947567e1740fbab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad97bef6567c0cd50cc60819c99247363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362abbf1822b6e757312c8d09b77c44e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1a1a5ce8a88860de9b031d52aed66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1ea5b381191e32444e80061defaba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f8f4413140f31eee25a5cbee5edec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68997584e3efb7a4430f63efb616f28e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49758f686d846ad35302138bff0036f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7732438f5b49a9638c71d27cd87cea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb999a654a898f9bbf965b453cd9f423371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041d9a30e4c96bf246deb49917b1682372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e5fdad3bff1ccb291814ac8e38e25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743ed890868754c5a3ac07151de39de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b2a1c46f3468eb51c7e79330620c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fa31abb9576b15c67c5e645a3d3b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa1cbcbb1460860f1ce332376cfc3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249e09269437aa6b5f5f1fb31ae38e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b2a8f341ec028178954d67e19513f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85a62bd2738e4f1cd79c951a1bb36c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc0637455d0c901a9e7c96416766cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bc54210d2a5da87c907ac9155c914382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b625a63a36383fb9614106bff7e89d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77217b975e5318bae9109b27c69f679e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ff978afb0fb63d2faa71a368c65a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57079c64ab34ce479eb811380509d11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4f7034bce3cde24a41a7a88bc1e12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c481c6bf95d72ae8d9742b3713dcbbf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e5ef9cf27c5bbad78b112599d72be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5039aaab9bc053a4ada4003bf81d731390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f1ad16371c995e7190ae0c39ca0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3652e3e29dc0c8b0a5f06f6591611392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dd8e6bfd8a2527a743edf3c70a4fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b57ca1208d86c1d46218c586d0e7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f834f13d89fab7f84dca410df5f2cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2d5288cf70a7f279a1867c0427ae0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae460bdecaf45af7688ee7e6597486e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c277e83a86fb14578f1fbae02b186398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cba3cd927df8d2786af9b970bff20c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af7bf0f186c6f5ae4bcef8f5c0f546400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee600a8c0aa23236b0281b39396041e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481cb7a59c03783c3d465c2e3e9e97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c21b57a92cd6f230ead02e19da710b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9e3963219b1dd9d801864ee3b79d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba476cfccf44cb8c7a5c12f9f020ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32917307e69536c65f2843ba686e923406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ed2f829ee3f7cef1e1293c9d7b356407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a42f400162a828dc78602a19ac49a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272a42e3f66a75c701bf05fe5cf384b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb1794022acaafce5d4f1cf1338e78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77523fbf37148ee2edd1dc8ef93529bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6fab6a0f29fe34f446dc8cc595e58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f2febbd2ef3403d21a3f2a05060a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d064ffb92084f47b0ae4405f0cf8d2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e851d8900d1bcb3d4ffbb7bcd1a54c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d182995383920192db410ba094d72416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74764447eff88a3677351c899e96f666417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05413358b24bf4de2a6d4dbc3de3d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6f51d8298e5d0cac4cbcf34afb42c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7998081460518b552c410148eeeb3e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff0ca5aaeaad2f643756316f84fcdc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5178e631759001841a18b840496f2a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637dcfdc6cc0220fbd0458d5a99a0da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae53fad041ed0d6dcd1822f158735e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7f575072371f74724efd655cd1e3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245e60c2d1ba8b4477e80d0cf8b26e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130941f3ec2c788ebdbdb1951d41ab2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da87723d398335bae27216e05afe512428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a56706c50ee476002847369dc4452429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51409ca5d5d2e71270a1a4ed50e3d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f69d58092c3f3857326f87ae33696431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712c98bff4d516149a12d02ec707954432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fb206261408f0cfabaaa0a5dade99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1df240cf61737bed19ffed817db44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cf3b97621e30b9cb581c0fd9c6ae8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b033b21966df1084f9f28e08ade13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea8305ae2d626828cc7b34a78cb463437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0331a69f5d6db4f9760cc173e8fad1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb70f7bc300ec07d2506402a76f033439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea396b0d56963437d3bd8f6c7a9cab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae5fc08b22cb7c59cc66452920070b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ba4db86d8efebcdcc2792a3153901442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377863f402a817f9ff3769896272069443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8291a97b78781766aedb106ff466e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79093fa60a17c53be78ce0d58aecde41445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef5884d41a333ee96eee36b89f4045446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb028e23ba61b68aba294ef17346b05e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a74603bef9c2c5ed2dfb70371746ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3b2d9903a7c3a1d70fe7a508d3246449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999a3364b3bbc693d921f487c7d320b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25810e93dc2b951523beddc2c6ea81d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcafd998a82686d22256db6d90e950b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838a9dc11ce0e48b2c938594d5467ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb97f7ef8aa8256c906a7d64e75546454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf3cb262ea409f750410aa7f63ce98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626c1247f972bc051bffbaeb4f0643f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941fabb538565f3288cfed7ad9ad377457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e3eeb64acc1c9636cbb1737e62263458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0174ca30290a2e4a0b4f5b938cc200459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30993124e9d76d5c233a9d4b769077ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229df10ff8c005c154117fe7b8099bf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c76b155a851f9a33fde20fad9dac19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170b914fcc3cfed3faa00bac387c900463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4f2553c84dffbe4173c8650eca075464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b29ffa4dc5035114259d1bf1cf1066465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c285e7090720b6bb5c6698ddaca50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d73c8a289e848f58d09456783b6ef3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0637fee34d32d88224c4580ebc766a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d2ea8acc6ffc1168b859aa12f7b2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83795a24bdf6f170e935bc994bdc81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f36e8817a5681979725c266e230e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665258f0d7f5f100f1d8cfbf26f78e85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0c202d070b10e0bf488766923a66f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62d161f6fd27cb008e2c2dc58b9b3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14259ee1f70645381f9befa6a0704191475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31d4291075db41ac760901e780f669476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56147cb92625845e4ec6d8bfc2a6a2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f4a50c3ee879958d8138031fdcc4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5363c6a097948d2e07926f1a5ccdd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f27d03c43e6b0050839a9221e4f085480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303580a2b5314929632d2eca8c41052481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107d24156b274ed02039e1f19de53bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871363d4aad35d59d632a37a6d69a1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90664d72a5066132447a211dbd2da49e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f122441b7da1ba8a1896060942f60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3fe6d1aa38c2e7d45fd60ce80cf12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcb67b346dbd112e07aa34fb26c15e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4531b850d4835c563ca141684d9e6eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3257bde9234391d8c0b16e92dc3ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2edabfff7d58bbdf41f9ebc079d22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7f8903ce9d1c4f8a09c428175c055491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b16edd886087f4974ad9ca1b48356e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca90a055cacffb77d458b00deec95e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e48c211ee3288d945f40e5b5931fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7f33a6f5e3090ccad3f3441f32433495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc049e8f5329c96b218c44da2251a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5defb46acf5fdcc2531eaca2b12dc5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181318f3e801efa375d3bbe19eade7b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5915b07d0f13bd83a388bda87bcf039499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98625de1a319cca5219febd62cf41786500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b40e9b60cd0bcf0efb4d4c2ca35077501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fd46d47efb5d8e63aaf93d61bc685502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a42df05134f70afc49e0fb35ea356503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbf49b0ef1278eca02f6ce8cc6ed6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339820580102f02ba41dec22f116da4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec50eff8610f947a9cc2f94137f42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04763a8fb8a9fc93d30e4daf5c6aa17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afb54f4c2f20c9723252b9056036ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93068e48ad73582eddfed555b571097c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba90c2f4cff030acd5080ab3c18b94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f74e91a4df81898707fd4bb29422d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade94c3d003cdf6e705bce0d288fe87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27954a71d287eb387e27973f0936daeb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20471f56f28f97b229a8c8084e0f1198514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b46886c59b0d05d747497a416e7041515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee3dca732f97bd9e3b20d428ebcd7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef76e37bf9895459c58ba403813da52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183dab076aa78ea47ca6d993b4ed766518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb76ba7826bb0cde7f4fc1db86e693c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed83e909fbc780cb41187c43e63fba9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97313f2c512b22a55ec3303504339e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d1721597c67a9100c88997e988f3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71b7c7becc729b00e6d31949dce006523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03b37278693fd536b0e432da05e6b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4dbac8209119f20a7f19490acd3ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac473631a0a29b3ed3af524662ecd99b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a48a41ec8aa33e38373d1fa54f457527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9261c9606fe4d1de0604fb73632df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829873244ab04b129e92f3c2db0ae09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5dcd798fdfe906cb00ba8d94b4295530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50f494b93330fc97efe240f2a4d397531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8d9cf68cd4484bddf398aae65c827532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18276a59a5b549d2bbc0db109651b3b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee38b7644eaab33f55782954b8e024534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b2bffe04b72cfa8d1f581087e3b99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea4de63e5aaa8d0b51b51b28e3e8c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b1be3e2da5eaeef19db0367fdfdc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68058963b505e93a4b592b7750f339d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e056e0f8af2456593c6b931f20009d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909492e7bf75f37aa4c788f7da195f8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a6fd7fb4feecf66044654bc6c99cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52677973cc83c8fef71e0d45bc2d4cef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b9f9c35545afcb039882af7f84436543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66e90c67f240bde9286d1863dba20b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aaa117e85ea1d0cbebad4570ea7ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2763a9623226f13b86196681be5c66e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e45e3335e6c0c2f92e724ceff72648547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4286ee1cf30b0d3c116fef7b41779548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea78c8de4da5dfe093266cb97a77ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6059a0e07157b1216dc0bed799d204550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7dc8f0de856a38153ab9c247f8e7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38869610e510c30e3137a028931fefa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc043e47dca99d056af24ee32f80d957553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beba3ff2d2784c87a7049a1f8151d34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee5f18d3f580acb0491487ea6cebf0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b437a2441a06b2f10644a2ac3ae7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88579641757279af98a62feec2411175557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd2fb1b8b2d8552a4b7105df285d28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de2e6d1d2d207ff331defed94a16cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24890057a8e12e5c5f65020932535e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a5ff9af6b2a8c4a09389e14ddef2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710431201a0deb13330cd46b590b04a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4480ce2f0fa2ea27cb2edf4c8db30b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae520a3a1ccdc46ac7c7aedaa4ccff7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec4a38910940733332d2ba1019bf19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ccc7996fedeabc3c94459e6c583ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92866044bce68e1ffb0c78eb7e120d62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abba76089ef55228a69de6fe174ffd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3e54d369458e55c3d7feabb08066a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e918c1bea3334208e769ec094b24f87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95911ec14f01aaa51b133e1419048699571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac6d311477e79b937b475f6f577925572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73d1e257dffd7ba29f4b5435f86501573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc3fc6f5257977f14acdb67044ec8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af594ae1e0585b841e6fd6279219777e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ebfb010779ed179ace178af7ac735576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd773e84ef32003fa239c84ec36022d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2aa2ff7527ad82cf2eadc6d9213a10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dcf5f4a772ac30eff40218e4606f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f16abdd94402adf3fc86bbec7d6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d8864e1ccfd6b5bfb26585e124bcd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4be837680080d8c41d9e44090d47c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7955fcd1d565a5194dfc14a3144ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48bddfee6e2e76fb76c17ff46ec720584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dc188723010dab07fe4942c06a2f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a8154ca3f5c7d3e8a0dad3d75a2be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981ff296b4d1b865691ad73c3d836ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845aa740ca0cf76ca7b7f428d5ec895588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1c6cc62410c2cd7d37ec70705acb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba58cb950fdcc5df461d23075a5b2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce496ef2f2f25726110d30ac16141e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953f4c736eb52a02ea12e939f615589592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3d820bff5aeb04767d99eb6fc52de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb008e4a0a5f7531abc94d2be8a8087f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b5442835910b4fc08579748fdcae8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b8fcf2b306be1adc1df08e0acc05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e36de78bd65371ebd5cebb18311e34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f3440bfa80b1eeb43226b3ffeffb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf681928d8c0e09e117da9ec8d6ca8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942afeb211ccbc1305b73a94beff7f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e5741acb638807ce048c27f20fd57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e32582560dc5cb92bb3020db3f01de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090b700acea5deb59531450533bdbf8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250a2080d5fb5c7f344770b20bb68df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607871eb64a2f1156e0019a66ba4afa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d90dc30939e4717094bba02edcf09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc7bd972e7499c040223a3becdc6ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447fe09cefc8eb003be9232f95bff6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93415cabcb700c0dbe32ad8e09fd5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b074eae312fc5a51ea43aa75d09e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a38e5e0363162f94a863894d6f0cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2f0beedc4dcee47d7709bb54cde60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4825c1f6ee8331b27f553fe8d7f4dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4c05f122e6a08f11b64e76694f18d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1228ac0d5d61874d7a05b613d4409615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47ce407b078e32b1e925afa66a7d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b22131490ef63535f72e45015fc25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056441db3cb57a93a5cb8e51224f745618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2f63593a2be2796db8e9062724528619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdffd4b98b96bbee1ca4e1eed7c0a8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b4ec1770596fa5e7519948600799b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db96662ffbb42b64d08237470aa1121622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe44b5cbcbeeaf1b43bd8746ef4855623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ae57c4731149266f3d1e223c9bb71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cb4747bd03592260765f9cbaa6592625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7242bde9609b625dd3adaeb69c9900e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb67e840e811222ea61e66a5c5a6e2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90e4eb5ac53fc1eb869cf333dddd7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2853f3575adcdfd61f74364b0d0fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73676d9f3002a0dc5e24efc3c25b71fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2090e3e46296a1f9db40898a32ff0ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d629fbc306fb6c3962061e53f0fcc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f64c8845e6fddf494121e8feed21dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7e11f4e7157f129fbd88bbaacc296634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be569d230838dcc8ab527bdab3e00f98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcefae31cdf05279b24111b57bb53a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5b126f97b222f17023ca9b64c5850637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07315b9bc8f43a11df94db609fee5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fddfcf3d15d13a74fd92a23300856639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c56fd2b520a4aa858c5df757e406e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8573787c693985a120d2e89a247d94e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a964cb277cb59d71adb21065d0c343642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957344adca0ce76886ed605a8df008d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18c71a23ab6619d280dad2dc418607644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69a28195e7a65e999c4fb1b82281d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe36ed22197907ce92f9c8945f4f2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756b28a88b2282ac5672b1fa10571c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2f77151c08091788b60096b625b7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa7ad6e900c45729b7a23a84e6e05b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89959ad1c5512d3a4e4561bc02e89fb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2f3625bf91fc77cecd4854dd5e1d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf3ac1ece78b0376700bfe486299c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fa7c41e3866de56b02da6d5b38313653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21644350183c57b17d6457203d615369654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56ae62d3ed602cc9207eb67719f62e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcea65c9508929a33b977f77aeef4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303004650153ea31cd71e312730142d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76689899e4f7bf44c8e85e364a165570658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6defc8626558b670310c0c448adf9c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ac75b0194d4d1057fbc33951ab2b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ba8c8e8cafca846f2b3bd1aa66380661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591274f09c1515fdc37548fedeb90c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c509d2ea0ca455cf88f0b4a0da16a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5a396b87e1d0742815d6f01aa5d41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f52d389b1347e55ef2131c65564f93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7261e9f1ad24cf38e88cc011635a96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58796f23ea1172a696f50fc4ebd5c37f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95418519921de6487978bc94ea5c815668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149588442d4c9396925e1a315c84ef3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dd4b659fc9da0b9a1cff24073fd18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c02b4f66728b97a3c667dc490b9b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1449bcaf983d9e56a8c26baa94477e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe856474e48a5c51280286b8c7b4011673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581b31dfde5650fdce8755b8aa3fec7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055d764213f153daa9fff60f984b581675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1735d9b69bc66cf663db13732aa46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c35b8c15b4749064ee950c17f814a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5ba4c20cb4474618df6a13fb3cc28678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff63ebccf359e4c5a635843d559168679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e869b4bebe38436247eabe240c4966680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f6106d6efa789f1e3f35b5f3bb927681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82423a3fff0ffd38bff1eca71898c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb4b2d02d1f46eef83ccf40e4a32c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a53b53a815ef21cd8cfe2139d17d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dca17e11ff0bf4b042e69c5dfd1029685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4da827d324237e9744a0021f5d71e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40a10f65d57f6a8fb95e8d8335a1c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffd4f6b376720c837587b97498bcc1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729f090a699f80c51086eeb34dc515f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630a0906cc961ed2531dbe03b6e39aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b034e8483877f70bf4b1f4fcb38f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2419c1b0db6e18310f681a23e840cd7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dca88200024bda9fcd9290fa4fde8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12224bc566a1bbf563dbe779207b9dc3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45570979c849b3208b60a48e1fb11e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0fd5595eccf332adecb45ca69c796696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35e5f1027366ab14de6b436b0d394e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46a309ca5a25e6bd4895ecea99a127698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a039ab970f7b3ac4f6bfcdee721cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14d7622d137e86ca6bf20bb4cc8906700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f763b9b6ec74df53006feb367f201701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd401d8703eb5344879d6a7fe923a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d1607298c2a8a018a1a0d7ba14aea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae2f9fd7a05fe8aa904ebf6168d2bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195bef27e658c6d53e2aa070b2f0376705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bcbff277696419aa9d9e1d5f17667706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0b54cd50a4969c9c4aa794b7932c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c191c7afa2b172e11f402bc442f4db7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469e1d56f57685113b4a8db9d5fec03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9486067ce735f1d698fafc1d230e8b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f9684b673f8e1b24467a457cbf9f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccf6986a9f27710e0a95551de97a3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c3500a3652fe2acffa34e807f667713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aed90329013bb00e9591ca63b0f80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b45473c749b1d9c58d1bc5e98bddc6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598ba1f8eedb3b9e9b9be23dc1fb7db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb86eed011fe6b1391bfc74c480cc4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06b9cdb489beb0d9a3b4233158dd83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3403e808fe69b3053d755cdbad0bc3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f55e9e4e9261efdf9d4db548fb892720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2626faa068fb664d326b506f6a8833721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d46482f72087ee27ff9a6698a5eb27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc1a295581d2a2c96aa8a34c3b9571723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deb40560293b61c0c6727f7fa6372e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5845c84cfef254a8549a5456db9c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58121b051cefab33ab42a2f8cc83eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5c586242a180c6966fba993f217e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36abd667165480d45547d172edcfb1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edab602db340199aa55a61f228904af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7df02a63f7685a71bf944d53f21039730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aa1d4be4e8d36211020b742d8dcb5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba8bea191726385f793ae15c086b02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b52d3d4899188bde104e94e90b459f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030cdf79635cb9d6e282d8449d20cc1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8324e3960f6be32672f8da0dce4b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11843031e611e10db5ab2926fbc746b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cc11b5c9a8b5fae02674caa80c326737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5b158a026ce1125acc7886af7c26d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5a9b230854b6a94b561b4befa44d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac9789206a69c20f8ad3ac1e6700cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d308f11abaf12aedba1b28a14a43e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ac42ec2d337703bbec298826595fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3df0bb84c910d0d491803b2eea8919743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1a81809f9d204532073be47aebb21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bbc159e48b6e2a7e71d3c263249d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092c116fdf7310554917f4c20aecf7d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d4c1b335099be4bcb41c3746650ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bc42f4eabd623115395ee879deffd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9971156a74d43c40ab5366777dd815749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083373e8f4a84c8b8a0edc9928e061ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75229d260b1e4b8695264cc6bf334e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015a6e14783186d4780fa67d2e770d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fef52371c2e34d68da605e7951d12753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>