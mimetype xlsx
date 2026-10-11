--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4f177f8383ab521bfbc184f376da91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe7eae7862e54be37d64e7855b2aa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509a581ef986205cb69665b30141c033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34994e154fb62844082d4bd202c1ddab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eac596263fa72f82bcf5b5d6a7aa635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40829666c064c642f53ded9043696cc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e64ed4df23a6c2f2b0f23760347757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cb630d4f1093099f421b0951347788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffccf883bcfdfb28c7b34cbc34a325a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64688f561603d2c6f84bd2c210b8b16810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb0d8f6d937e433cf8584d03d49c4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dede02bd9fb4a045f63cba121abb86c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a781517f4cb796c5fcf2a236bd24c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25872cdc124e0a4b366e5bed85b0680514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bedcb2ae82d987d444460ed75b9ef515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72841505be8e43bca5c4f598e0a3c15a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca294eb2eaa1478c4f9570ec051ad917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b656fddb3c2c8dddc9967ecf0358718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed64f965d61ea684f89f435c771958119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842e11d908ed83b591261df260c18b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918807a78fa72ee76be275a72e230cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5da43cbd5eb22b7e5eff8cd55321b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ff0a42cdee9f5d8c91971895c8be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fa534c008892bc278f3acf0eb449224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fc43fa7e2b572442c804138fbedc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef00e6c97556baba27fd8d2c4de84e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a0035fba5d10410de012aeafef42527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba9ce2cd2e71c8c91c8230daaf7d7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d9e45a6da37bb6f7d238947f3462f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bcc3adc1e539623dcb00231d0851a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61e7ae56e2ea8eebfc96df3f02c2a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0236cd176238033d8e479f067e3ee0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa5c03976712af6674bf36925d020233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848ac2ed6162b0abd804c52cb4b6e0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598b17b2758badd203a85ff0090e06c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eec93c15865fa35207e76c7488cf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea16f815042b1fb27a85175edb4c02c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c9564dde95f6d6b00570fbcd7f34d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9f1c0006d20cd610956ae4c7dafa339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccf0db74ae9e86e802069e7160747f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b876510729579725f0d97cd621dd3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35b903bb6e49f307019b98a1a9731d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b28f3e88c3db8f0ee192ebd14d75d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afc6224a6843ec8788041d8993bf6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecda165529feb40bfb771d8de43775b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0448f15bcc072214d25d698da7bed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec99f3c08347d5cc610c51aa67a39a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bdd4d5571cce9861e419ac6b3885248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ae1018f145f4aee8e20fe0cd975a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ed8fad8e7c9f417eb5766bc36186e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2566c7bbd394b003e31e551b803317751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912f6bb6de6598488571a49be9d6d0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2ffc87361ce7d3cd3beb11cdaf93653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92698658b01f3b8b8a84f110418ada254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a8c0d06f7eb1a08b1e0ab56d6e23555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca2ff776a8534bb31ca1b910568b0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68589136237101b4c471173167a6ce057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ac9fd01d16feb4744d25e4d5f2d6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef75ee2701c73b6b81b269b747c93859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c1062b08fa8f258e9b540c4cc88560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e8bd944919faa854e3d6f7b6b910c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973808e0611f2c6fd19f00208cffb8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7422d899ee08077016cc4f3d39987063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787744f92cd739edf32c65dc9ed829d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb01a57ea4702cc0f5429b88ecadd8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a10693d84eeb339b024ccdc6b9085d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08712917de6799b3530673be6e5a3fe767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da572eb28d82971177c58fd4dbff44f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a854dd0412f982e663cf28ddef3f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9670ff00985697f5336f8eb24f8c3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c134e33d027291a8088b96ebbd8d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da3dcdb409ccecbcadd9602e86b96572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2b6e49dba0cc49f8a605e9a27594373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae803f1b459e1b7eb9d0d7918dca6fd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087b51d1bf5a3500a87f9c3ea25f07175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeaffb76c609d686502b57981d6ede76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779cd4398b523f289337025f26c0c2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd9acb8c6b318a6be3501f79949f3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b110114cab1180f880d0842f048ddec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973806f1375fe5eb355d3547bee020680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78f01490581f338c145b3412325cd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75c7e4191325f7d66228557fdd025c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565308e2c5048a8d97af2dc8105dead383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0f8c1d61a86aaf80a4e9ef72efe8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3b904fcc4bfa0372bfed360cb34d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e79167f52b47f739b2406b6bbb88286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88edd01ec0262a07c18ec0bd1c5fe3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386640b3228f868ff2941cbc5ebd93588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28068d4e6c30fa41b2ead4caaef11ba589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d1a7194856413c82d49c6665c3dbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88486ebca613c41e54fb32034bfe8f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca32ab46b7dc8b345d2596dcba2e96c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef65d0834be77d2506afcf8aae906493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652019f2bf31f467b0e01f9b79bfe2ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c911ab38067062086e6dc46a25084a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a05877a1489f6a211556b41a81d39c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fce193985e0439fa49a13f074f2b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796d9f10fb11bd4d66fde969ce7954298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d611551c7f18b389a33cd979f256bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0b0f855c4ab25d121d206a07d2dcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6ade79df84f5b401350ae74a8acd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82018cf6f34b4f5466d8a8afcec9bd09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15385474b8ef27fd0860704f1707fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a35d193c0449bebc2e80822c6801a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580fb3a5e9d6d2b9479609270dc5cfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c80ab5ccd62e0052cd199c12965b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2a1304e934f9f930a69f201d08df5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f18993626c83a0921b5355edfd65e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187212d3def9164127a02dafdd079d21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb4b4d5da3b31d0b060a80c1360a00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590085bdbabbdf7609db982bd4d7c54b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2ebe3b3babff36bd5950671f4e60a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db23845ef58b744759296e4ddf18e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051c37f4a4d626d3bb35cd21665e536114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c139a1c1cdecea8b5631901f3151a65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1e9f43344f357ebe06982af9e215d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6f52f49d9a930f279b94c236dcac2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab4fa285c9eb988e7e250c66d065b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9047766d90949704a15f8f201754c0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13186066105a0bd46db4f50994de235a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397f234fbc5eec093b09177f4859d7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a09f5ccbf50ef598f8c6c268969bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c3bbfa047c623a99f0ade12879db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9d32a7373b1d66e42dfc36f8fd543124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae6b2523379431c15db0c0f42507f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e1f65887b2ea14c60c367b23d98ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af2537b9ec7edf8ac67ca2fec3d96c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dbbb140615b742b8a86de7f6d512e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a891a92e2df52b2c56aee3babd4fd87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85776a4fb4ce5b7c24df9d419f02ab7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320eba73ebe1a6c7650784a101ba3f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b057bc80bbcbaafb0471f934cc8da7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146c1bc4baf97bc4379dc89088342cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db4ddf733a59b737aa0101703e1834134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c44f7e62a53aa92bddf6e2128d5b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfb64abccf2835d66640af5911bbaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffa48bedfcbf7465d5f6252f2fc61a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e48ac134132a2033037289c87a5cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1ca58af26cb3242e0e9d645ff3338139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e39940e47fb31fde3427174d5368ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0a094813c367c777bd171204d430e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32ce7668333e97b88c26b92fd2c4df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c893b9a29ffd5ecd5b68c606d75710a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4b95e1bc60d433d056a62893527b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b2ff7f0fd63710f77697524f3b3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d001dc9a62bd11dd7431d735c2d92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff734a1d52cba27f1980745405de2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e0558b525aad6fbede02096224377148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190834ff16f34303bd6060680c6b9ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8235e1835db8d0bd0a4912d827f2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923bf517b47868469d778430c1eec46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe28a9ab0eddbffedd96c7e103d0397152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5228bfdb51de1550fbdec48444a3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec33bb9508109098e8defc72cb06ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bad8dce54328cf2988617e60084c57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96408f8cf1c8aeaf781740ef1befcee7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69c53c911245f2c4c1649dd8fd9ba8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913acff762c834b6c6751a58626af50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164b4bbf2f9ad9cda731fe175edc41d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f07e04d3ab98a3693c691e3ad73d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026a1e3eefdc35221fc844dfeeafc60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672544c6a2c9ebd42fb42199e3e40df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cc0ea46fd32915f0cd0da13d2d870163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bab91e1a54592f87d07429a5063b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60a52abea9e6aaf8f60e24f0a78f73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee8f2704592fddcbbe331c09dbce59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243e51138de8f619cc4fab27809e81c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee90c3f679f7001baaede29ba48b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c85f2d2ca47f2e1a411600b2a60dcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f6aeac006d1a080f9fbd8674627d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f4ddbc81afcc796d76745d024c994171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f25d30bbde4ec2f67ef19c6bf7d733172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90283ac16961bae6b2350588029c0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9504375eb6f6fa10d88e4c0d787609174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012c2deb889b8753024ee347e559230175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440eb6ae21452529f68d1e58ca0c2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94374bd35420e985519afc57b573ca8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e920ace6e1b47b1585f661c4531a382178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112abb7afabf94324f6e3160173c5489179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6bbb96be47c8aa4b8da533dd6c3a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b9c6e16b4a67043128e7a3abdaa8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75d7a9a36d069bba28d9f6399e62da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eccb7f04e9c942128b084a1632036183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23a6fb99202d1833b5a8de1ace21d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6aa61a6eaad47da2ffca93c0ca5af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c846f4a077cf8a8062b080216c72d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f4ea9b104d19ef02abeb73b57166f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f3e9d05f7db576e05c8948d4a3302188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade965a77b180bbc11d228924e4ac388189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b31379bb97cbe0b3efd87e8b33f4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65b191f07edb9bf9ca337df7b6a114191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeb53d2a16658fd22d063b9136b848192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d78021ea3452b839f7f9cc54fed333193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb26b21727a325fc9cb190fcf38f022194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a0fcf0533dd26dc2f1e29b67d4de4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc42b4ef181e41c5471cda847910e15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de379d6845a14db41a4eeeffdfbd10f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409af3556eec647745ce0e15d580f704198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcd68494492581bc9671d9ff8be246199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739691f006259016cee37b1368395d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1e45f12116c871e9bef549773899e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92d5ee4a38fa1113beabec222d8335202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd753128c64fc5c6caf3fadbc8da3f6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4715b66806d45e76913325394411de8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83106b63e37d3be94d5ab4566a88e571205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ded690e6252a7c4955a0cb0705690206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a912ed39e8d88e810491ee87eca17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2efd37c86b1abc9cc3e4f33e35e7a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe923d704ee155a1115c19fd9287626209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac162d1036ffafcf08250a392e1289f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32258bc3fc94a549eadd08c99dcf1177211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9391d053d93f110f0b5b6ceb66f5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550355d7da7046ebba38eb13ca3801e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0895ffae8bef38d2e1d7fcaa46b2fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0181f6a99b8c1bb55b3fe9667630a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7750fdb03613f45c2367e5f2b04c51b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057de026dd284a1119aa51992952b09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec91abb5b1b84d41974b580fa5c68f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc980a3e9fa2f287622ed6cbc3ddef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83bdc114b39d93a0557453378bf014220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604248a86c935d5bef7a6f8f63b9b4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758cb55cfa0187661a0bc96fb0f1946222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680902341c50b7508c80c8b27ac96937223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6793562627dcda7dde90d7492b9d5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d17ae8ee7c0ba9660bc2ec05f5372a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e101dae53c6f485f0c8e50142d2d433226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828d6c57fd05de3482f0e2dfdd46b13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188a0426c8a80d12bdf59cb2a99b0a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affb993d39a410aebffdb53263ecc98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf441a730fa93173cf5673bb546a51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492dd42f57b4d1ffcd8b914de296a79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe166cb253c13746f9e9f9ef83c3dbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ca4aab9e470232848ebc11fd61191233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928484a43be16d95a3f5b413a37c26a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b12e1d9a8a8f947d56646cd53f939235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40ec5272bc5fe6c2b70038a6ce71c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc443ca95456224450217097dacc2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2552807edbb677d7a73c88a0cd6c496238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a3dc372c160776ba85481039f2329239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484446bd5fbcc51b1d67b79c785d522240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4a167fc9b5fa4d9af5b00f3a6af75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e90465196dc1f73baff0e2b1c8c9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fde6aac452213ae8f3197de65d615243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6c108aa059659249bc49d286f81ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64e0cbe86ffac6e296e7399601c579245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc23c17784dfeb0b179ebb876723e75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6894c8345df5e1130d81d3242e5f20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1194022537c924f1af978b7eb9b0357248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381dd68293fe27eaf46428859119b3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c32b0bbc07966492f5b0c31b14bff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32792573fc85d11e1630932b65c47c52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e50abdc6f9b4ccccdac52e84717587252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c8f2ca0208c619a0a639797e239f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3ed39adc9a1950a56dbbc7ba26e59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef798d4ada0574f07197f773fec9c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb82c901884ae9537117da67485b75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa285b014e5cbdf0867a35deedeab3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a2d0c2c3b79391519257cc3f91208258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2160aeb8a8b4e3fbee17f86050c6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426361f894c105cb4da4a977ca0c447c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fd0d428e3b741045c4f6e6c8100a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2624db5d9f60227a233569a75df1db4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8200165249c6ee328ade9dc65b6e544263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8fa6f69a56ce7cead0c3d261345f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21d7ff0fbde37f0203973ebedd9689265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f186380ca95305c0ba6bd4fd875bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2d647e7423abc92de10be9b871967267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6168ba0cc2a7b02805c4cb3321825268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68162ca54ac5c1d3aabdbea418fd99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e6158e7fd90a6248f3ff032fae993270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810593609cd8980d178d498a30c85d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aa7c2eea6aa6cd18267e45a66434f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b44db9ab329c1d77535799a69b0cde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533a96f15148fd5c80a582887f79e9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c5493f87bf52b1bff9b7d35f2a679275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a219fdf7202396c2b2e0f3a42ab0a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c846f6aef4173965d39adae898b188277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b6509d0dc921186795f4a55f8433e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900efb10accdd9e0c38e0208389d83c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b27dcfd4adabbaf845a5de1dd0b272280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4903d1c49a615a53f6e63e3294fc5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e25768c496ccbd9088659bb535d4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da60f0585e790797f177bf4a7e3b972283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73e7311bf48576a7db21e66e7f31f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc788c71201b93c48652ff4de7850b63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a358d75131ef94057b6275aa1a214d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042097e5e07bec50a6714e25be4af9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b613181447e43832634ce8deec98e34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ca405100b622035b69889ce19c2de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e832c76d74e254883fa1044f234784290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14629e17c89fa6b4f4ff20bd3b1e03ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b66c1b9845b8a7834b41985d4b0eaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f09e9396be88d861571af7056592eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25ec81ac211e59cf14134b4ff29d23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35ffe8b822ca4e5ff20cfe370f4c3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9667e1ff8407fcc1f0b14584c24a5bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c187ebc5c55b424a551eb72fdc67006297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2c77295f0a4925cd100ce03a50a2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70afade9bfe640fe1142d8664e430c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ccede79d5f3b0009de446c33f7f79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda015995e5f15f24b82c8a7f46193f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b521e98d6fe741f9810b46374ff42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2c3f4e4b1c37196c19de2c1ddf891303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e164452782293fe60ac18014f75d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389ea99cf24ab518db312ab9e4933b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f21bea1280e791f249aaccb7725192306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb585f6fd31e05b1b4ab444229c58b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8da0534c3a10d83ef2ea1f5317bb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6d5709d305b19167f422f1ab90f81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2c0d42febb18103d22ac1f18e22b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca657c21aeee097c47d6d6768d65e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505fb7c5a4409ecfac12c3501fd7efa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce78aeeba5f1b360b2081f45c1a1dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0d33d5b50e46fc05c7eacb735c313314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15d80ebdc9ad664ee1e55565230d3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66c2122e4f6a05228a520b4bcecfea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaeb8ae30f149608dac91c48d38306317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880cbfac0f29d143708ea69ec24f732318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64467f269f643f35da7c8dc5dab1cf5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9080f4735f1a6c26b166f10f8de1ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fa8a736efa8fc5753d0203fa615f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599ecaf29ae96adc18e3e9cc105acea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df15d06700ec4bd26fd9fb4891182a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b8c566f189b016f6062f7a92a48a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d3081724f59ddb0be1ff613df4de1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea24765de19e7730423981c6c07780326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c30cbbf16b8e996f2185061651105b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd51b545f58c552172f67fa6f0cf290328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63a71eae9558785e22043aa0924fad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1974ed5c71958ccb53af83bad55c31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e07fcb6c4fcde6ea006a45c0d877e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99552d4f6b6135496330ebeb5fd83c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd4fae9ade3de67d8fee58533cc954333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1859e06e599e9b5d396d294e8b2e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651193627c643eb41c6d403dabc3b5cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c547d5cad15aaf217d235a0cc360ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb49452857e26828821643889023b6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a204686ae108955a3b1c27de9d5ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67084a8a8a6630fb8508f0c55e4f788339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b81abfc60610d5fd1a90975899c5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576fabbd37bfc1119e688bd83dc7ce4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa632a8edc5b0774742da06e90d25d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796894f369cfa202606109009088b205343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38a9dc5df65afaf56e335635ecb2b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb18bf1a877f0a129d0535b43909dcf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e261c2d915fba9bc9bede15630fb376346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f54a5eb4a74e45b8d16d99800656347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae7f4ebc3b2da0475b175cdea14f13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0835748c59ecdf3507ed0f01db3249349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016649480a043920d50c2f3d2d09b34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd70f9c916e3f6e0b11187658f81151351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02257243fb06bb93053cae1848b3a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b86cb98c18db6f0400bdf74581c8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be9da50dbf57bed3b0e6e8edbaced4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac853e827257be2c6af760a76183a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f548eb5e416f79e4f29081bb4c9ddf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda5a473cb958df26e69bad17a7431b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd4ae766310cc38ac47a224a4257bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa489a4644fa74450ffc44e5d08e2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af26d7eb290c0ad015cbe1cfad04ba4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2ff8631feab660615316103ceab07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03576b365a4c7f42f8e912e1c2a561ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86815617a44cb3f0498d0434a1915a12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5a6e6fdea1605ba92ae6bfbccdc42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e7c0bf64335afbfac8eb8555fd35d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8347824e7d371813f683bc9aee24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83402e73b248ea46cda67c27d398a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e56fc2c46c9e108801646f19eca2e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed860c07f614d35046c9de74241e276369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f44b37142647402ba400580611b617370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62273cdf6de35b7ba521949779fb3762371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515a379375c9d797e738cb2a7ca1368372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87428a79eb9d8b13c2374445d6a77838373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddce40f9f40df32d9b57fd7ca2c4fa9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace29f7552c13c418f7c8475b5a5921375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56044c841cbab71af4989bd5370d98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b2c79e8cf9be5b9e9c20428d69b33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fa4e3294a78edd7aee8c94fda8e84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81414e64a5de1dd53c3329361727ae49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703df55a341de6124e7576c4cdd6a73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b1c88e93e29eb18da2a39c004fd96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d79cc7bf66392f6aece8cdad96eb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7286cec1b705cb5f7263f63aa1344383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6474adacda931861ea91887dadd8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e819bbb7c955f677980f28d9b446e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eee48a532a999078df0bb0219214a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b48f43cd7e941c2f7712c980657664387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b1ed86499da1ff68ddc8c0aeb963388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed75471f8ffb45b3d6bfe6d539029c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e264450c4065de3ed5b8082eb871b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e427a756dc8b13940a7fdcbc16bf518391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f18bfa225a8d5e8a6a07f651e2066392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d72d40ec8eff9aa584f8e2a90da11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c41a1047424b9982e9a75f4e3c955e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161ed3262bd731a1cab93bf5aa03668395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab953d40ac6ef21bb43a83460441fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed28da28216aa370f284cbe33a9b20d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113e8e417d801cd0eb171472ee7f769398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196a3e09e1272c1bf869a139c3b6cfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327aa0d59ba9e3dc4023fecc891b4ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d99ead20769df633c178c3289b4c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ee28ffc97a014a598cfaa6652576a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef47f8ec345c5c36e4bc02e0e040f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcf77e496cd51407d377f3b5007741404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b4ed4d4a413a829a01681d055b60b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c12c297b165361654f0b5cd13f5cb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65727a0764ab074b550562bb3229a05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5f90c20337788e88e3cf2bfae39b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2e13a4063754f73e8a2037fc0d082409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a5fbeeeffb22d51a65d4d438f72b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55d8b7c76e84abad7187a5886a5ff9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f368270df00c7986ae34fabe500f075412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c295c3469a5347e05a0944649bdc0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9bff4cfbf7f3f2efd1a7f9c27698c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062933ed8015397990a04826edc5c08f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667eb8d5b77730489774656c6c79565416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b50386a1386abfb0ffdc50275c891417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce82a9881b448c16678fe2fd468733d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbf3cde03ce46375050e0984eb821d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ba973549d4cde285e509116545195420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcf95b827756cf5b6fcdaca0463acb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0dec4dcc8e18f1d25f9fb38aeb10c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22b67f79cfd0cfce3c01b76ac4a1ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73366041ab906a2e6074ebcce0264ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5b56301701914d3db94f7ce8433d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147409d406ceb7ad60c7533c4278d442426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad3836db315e4dbc7d29bed7e95b32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b270a7efc5b7a09bcd15038cf6439428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d71c06b0eba2497fee7ee4fc3b472429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65be09767ee915920b1e0ee4708fae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89c7e6f8baee48f0a9e8f9eb664951431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5b23ad5b5a3b48222f8aa45374c5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6581ea815ff69bd0e2b662cdc90c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a6aadfb1a09af19b75caa7b3beb2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454ea62d0bddae7e0624c680976ccc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cbfdd7e565064314c07d72d16c4ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a7164b6100843f871197dd2a6fdf4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3f8798ed9b53893adc0b920c3f09b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2c20b9f2485ba0056abd6e3aa50a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a3e8b7528191f4f40f2fbb0a2392b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dcd24ff662f5615702960417e60cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1e3f3c38cead2c907017c26982239442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43f3a3d4b0094ea0c504136dbeedbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e20d30086ef12584d6674afbfe44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75470cc245656b91ef694d446ae014445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44221e4f82a03c28be3e94d528fbcbe3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2a4f242016ff9b88404a67e828e7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a52614dc8afb9349c65a49072c5144448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788006e9f4f4c33b42cb6da0329018b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255817bddb06167ac08b8324122afe0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d99d52bc8129192c2adf0f43a5c84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a1640995fab0d9ca09d27f32c278d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88ae8f95e3491b58d2e07753918730453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f192916ee3dc9e9975fb9359c8f81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841af360e62d5b5dc6cec6fc89888a15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700421a9e143e9f149b7203f74c101b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfd607ab448bc79acb8a7a77a86aea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2f02c15f1959eb0ebab40406ac52e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1487ff0b23507aae5ed007e35a0ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf29ef91883174aa49b85bb7269af2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af6158475d9491fd8f2114173ea0c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062a32e125c12fab3346d5623945009462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c5292bfefa9a133d6044da7f7eae4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d022733ef4229b7a5b9772f3f15821464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c94242ea9f52a5437ec01e1ff4ba4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae8178f165776d51042d57ae827afb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0d9ef8abacff0ea43d96b4ebdf7fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee12e93519d6817a8190c897d431bb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de47a146cec92483cb80f221d5ae46e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c931d088511ad96ea10c785733fec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b57bb9d77ea08d052302f973cf4539471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238ce236e731142c60bea291b6138db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04a37a7e2632e78af07259ca4866a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717af9c6600db9846577372d7447f4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980614ec3f1c43695c3f6b4e3a18518475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af51001dba68ee5e99bb0fc366f2632476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeae54cb4bb35d8cb4a17b41936bfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1017ce34e4a8fb233f743c1165cdc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5a46ab97a4f1c08d373bbb6b7c9ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118aa9be1780a6c24574d7ba989161f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e28c84c1bcb5471dff338360734dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403f9ba87bf6a4259550d12e9b06518482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb2c20e693b4ec4d7f685515347f12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea024d7f00fb59f2de81b4c9d85ba1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f4b735fd0039cf6272716490b440f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffa8ac1b7901c1ca886a1144c35dc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352c6f82dd4a3c5a24f4c56be504f6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c29e6f4437744c01fa86240115461b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1549b793593f8279a3859a839fdc2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a184f90c44b0da7efde2e305bb7cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410ca3c714f6e901167bca05cc68687491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4745d16690a471a64bec8bbbf6bc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2697f58bdafa871c310a11633aa59b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076fc9f42b2ad49329dfeb170387324494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae708252c31c8a80342222a431994b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25b19e1f4bf883b9a016f7f84239a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7c9595ca43ce8779357b2b9efdf99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97755de8669aaae024f4e10ab1ba94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690420946d656dd63d95e50c7d0c326c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8c5b11a2859b23f64e254262b23e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0b65d3aba2157406dbcfbdd7ec349501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2838990a8be4780b5db4dd052fbce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ab33eb98c4cdae756737139cbca56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f8dca5b1965cfb0349ed6b28b1b29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72591b4ab6c21bd4838edc8cb765fd8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d0e9d25eee53dc8d8de788fa14045506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb37686d89bfcce639fc50cca963a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a851f4689a320a147971562a75f4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4164ba40223c7d4d399140021e038bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84256f39fadaeec1af491b973f6559510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cee830ddb0347d82c8423356693f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7151fba2479a96e8d24b1ad3d87b849512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61440613687e775d8cd38b4ca469786d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050ce9b65c3d12eadf608af16d4cdd5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10454c632e04867f3d98b98fc00a588515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b367daf4fdd025bceeecac89be3fb0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad68b05e85c4a7abb00b826cda7cad9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86a14d3ce75a863c085e7a10afeeab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f3a099e7b1e337c25afe7482f0f8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349053bd307acf90cf330ff512d55203520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4963f05b1190aa0c5e357ef3d1329d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec115f53fb7fcb5731ea8f3a645ad3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860a49a4ebcac38862e6e263e1f9434523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f933716b480cc472949415075eae91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb27dc285faf81b1693f8df7fc47b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f348b02c2ff20a9a3040e73bb915c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8170f5fc12a61fd57213a9fc26210d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde42e8462e021dfc2b1a7ea1edcd62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96dc2a8ddc1c446be841be2e04329d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dde13e9a9de8ca505cc5d0aa4601c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3603399872bedf7c9b1f7c3d237baa6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa71620bb139d93675157c8d250058532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec3a03681e551e63292724f149990f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e9a14aefc77dadf30ecfe9de45778534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd479e358e1019768bb116f28985bb71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a8fcdbe653aa030d60887100e3187536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf454730d8a59bc33a5c9f9a5004098537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb27bc91d719e290bea7b8ec2e0845538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c2f888e95f0e516ead80cdd04f893539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db3378154f2a5ac77aec13c9851042540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d780fb5fa6b4f4f4851146da972e42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9ea67c3df84c3fbf0165358b651ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02374b417c5a687671d4aa35fa57dd41543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b98c9c2817379664dcf17ee943dfd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d855d0998dc05a20465d077f250f38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a84518c550ea6628d318e4678ebb77546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1373a1425264bf11fd9b755422feb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24e3f751f7ad61ac6ffc4cd314f0ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824559b08edf0748a74053a3bd00b22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97369a27ba4776cc160ee3980dfce0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d314649854b817f6b5f15da565d314551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53487e34a0a9fc6abcf88de03de6a4d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d67fd11943da0fb69b107e194ce6bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333b95a91427651b6649e48a6fee0d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edc5a6b37b18225bbcadb0a2c8d7ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302b9eb145e7e7450fc0ad50e728c5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4c6452bee7613e124dce7cf83ceea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438384a37933fd8753ca2023cfc5b37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e182ed506646a7f2f13a2939d36f517559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0775f3e112c90d38fb3f8f3362d0fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e899b61fbf1565723297702ce2460561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156cc172c40d8d6670a6dffe4e4e55a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a7fac3d308da949dc783dc8c801c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd4120983ff819410e1de252fd9510564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155490129068049ad7198a8668caf857565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1959c5f7bf759b67ca7172dcbdc4fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a386734f76339542c8ed2dece07ba2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19459008313f3122254bf46be1d6e54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5701108bb367e74e81aa6b1449c49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305bed1b100b70d800d307a38805471570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a5d62a1ad562a492a690efb1e2d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83c37fa4c110b8b58fc2ff9894d0a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fe9bc5b5dd1e8b911916251991aac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6076eba41319979e8dcac459b0a82c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f09405b0ce1acfffa663100495d05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba885481d0bc1f9c15a24aa819f27216576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e312d2a315781e2cb9ecbce82c3b20f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37b013a00826862f6e81e265f2b55d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b974b705db8283451ed91362b645681579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e22506e3a7f2ab3f435d19a2184a47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef81f8c0b316eaaf0c30d4c40a20348581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc953d75944c7d1f69c152d4028a9ec6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939b106ecefe3ccbaf6b79bac0548ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa160032ed55fa5f5e0ce551c3a9de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f674f88b67999762c6cab4a4b73f9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb74fa3b4a44bd0b3d81cc8ab61329b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc978d40667e75b8a54df722cc3a942587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ceb95788ad816e1015a28e9612074588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b302a02d921b0213f2f82b654ca4dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1ab31a29a10adb3dc760a7102b3ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda9199d5018b082bac10791b7c51db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca31dde73d6efb00ce2e4d440176b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f918890043d605ae802f49d1143718c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b77d71d6b0362bc628ce837b8384e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb12e453ac38a5a0aed526090ad6563595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06bd478626da3290406d206e7d8aec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55472171b03c379d7d5ba9c263a07b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013083035b2271f9bcb82c94d9a1f2be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238d9be774a38307c41ce44fc982247599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108f8617b4c8c6983a0b93116f570ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2627b3fca4912ef1b834ae7a2c7ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94af546c65337a42c25c73a28fc2652602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c1813f511ca881b6d3ae1b7d93bef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb92e6c6cb46f2c86305fd62080ea07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2d90c2b6eb9c4db7b68138c2e3f64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d31e700e05c28ad0788288d84c619606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339640c396a848d9d856f74ef8ab605607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453906b22ab38e2c4c1a3f404b1b861608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94fe749bb44b410836dfdc04d7d125609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77621735eeb8dbf17208a1f50e2292dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728b0ef2d745f223a8bf6e522941e3f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854f9c5054feb231d1a8330236d93b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ab1d542a79724065635529ccc5711613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7b2cc88b00025ddf27df0a3f56577614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9ee0a3fda2b8cc2c23ad45b5d14b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11e886212ee407c0c90684dda93acb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b7232328f54af648a73a3c3015b4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022af7174b51584da28d4ab62f21ccce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1ceba728981915af79d61b21243d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196907ff1863df3fe388c76e80ded591620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f2a805990a2b061bfe2dd8df709c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5583fbef3b931f017871947ab1df35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467ea25b4b77230df3e62826331fb8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4882d77e7758b7d47152f121330c4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066ff656f5f4af35ddbbe5b1f04fe48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a03db007a0196785fcedfeeec8e45d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aeae96bf38a65bea352f591737b2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e085ae550de2ef2b793be36425fc760628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2c24d2b2d2b753816cb838e88b4f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963a42a61d79f3047df1adc646cc698630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b808b7fe1ed74480751f86a3b821f86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e94c08a140533a7bc2087bc8a4167632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889eb9ee90af605a0e6e98f63a95428633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfbea0fd17f845de1979269bdf1f3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00052e9e8b35d7484e299759c75f0e03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee75dc8a4bddfb590f4f2b499f4e648636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3c967c58f3ac8da49a8d606276f46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb669a699ee9258af7d387f238a45c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fce05b94a0e6bc0042b41679c517b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24994b8caa4b15b50889ed788d3a39640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8984dc6fafd3cd14c09790916b64cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1185a27e0e40dae3e80f0d01c51ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9fccdfba71723f3d6b59ac82cd924643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219641ddd1463b8d9f4595bb071f63f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06caf3ed34551818e2852217367bcd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e682f32f3de45a6309e77685a52f78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ada3007b66e3c8f06df76f6a13416647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73887b13753078529a7e1734404a4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968ddabfc92fc4a8a2a76edfb94ee65649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f431363161f13753a202441766740650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057a64a57b83f33312a396cb94544b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23da09e3da0c40c5e0cbd17462f48a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a12da6756f7306dcbbc3cacb4113ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42b27325c10d60cb327c58ae6c8bf7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da741486e5177edaaae4134c0bc2d01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bd8e8e05d8b7f4903ce719c5224a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a957e9fad0b2b82983aefb68865cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00326c4b17da7867d7a251a0dac3acee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0063107d057df06ba97f2ea97667b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc570e908255e9324c94f21c16ee887660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df490ad8e71fd331e2ff4b212f13a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd53497c8af390eab1a6ac2d4f3f82b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae76789efa77511282ebc0826a9f6fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cbe5abb887abc024d001ea7f14b0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee25dfbe5656b72b249ea33b64b5e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b5c0bb9e8b8b3317c3a2183ddc417666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3046987f8e89a3b08a4be90f8e4f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399c9a9a01d57abc9d474d91a964600668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48235ddf225753f9efd646fd6ed11e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa6387b2ef19828dbcf247e9cfb7b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293fba4bf1a8f22dec68b162c28d8fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897edb87a148f08069a274f8bc0b9337672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4a676a87c803e081d9b3a47de094a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13217e2fc8fe60d908d6702e3fd990674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ce601eb2f6644fd3ed981d479676e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8544dec3cf0655934274d3dfa0f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f6fb9355a81a57357209a51ba1225677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3e58018bfa646f6f645a3c459189f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf75c92b92924bde9af3bf8c5ef7cd4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca03d0e3a483be75955b70c29cf72d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589cebdf5df1f23a1403dcfa5bb612f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c00943fcf8e4771b773ac9d2d1986682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dba59f22cb19d830f3ad8537f9be2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751359e5ef962ed6223f7f0c7369ed7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a07d0361173a8f59e13d4a383d1f47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf3ac8526824d5aad4b5632e97867a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e310d4bcf090f83e50990b0ec7d74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b8b4c4e946ffe407dff7675439f04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243085977a66d94ae229dda15826da2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610a5fdd164bf95d5fdecbeaabf4eae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b837c7edb458895bde6c8affe8474fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab9900044544f2ef6d397ab9ee42ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6145814af3507039dc70249843427693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ef591b3882295dcd9752dbd455276694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ae8e8e5fa95c965f579a74ea91c09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9310a58bce8ed10f368490b864eddc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01419d1763ce306c09c7f6a8f8935e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285b5e62271b168c088797ec82bde77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e2f7d586678531ca9eba37c14ffed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dbf0ada559114122bff15f57f3247700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3723baab9d498c7af3cc0b765c9b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c1d6940ed3c1232c3ffdde6332952702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2f4b873b7c6de7a2e36eb9eeadb58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb0efc177af1c7fc7a7e657cf04a7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e3a563991127afb7931c4f3c26d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc81d9d4fd04ac4fb369f5f527f65a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dd76469b31ca3843740381ef33e5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115814795642a84a6ade6b2df1afc057708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928321d19944a39d10d9f228ba96f13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2fe72ce2b6636131f792a79749406710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd3bb25423d6c22595b99c799cbfe3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ea7d1e4809c9f79228c05e2f09b37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaefc4050f7a58c6c7f1f14cc4089c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b89b06ad9d5897e4c76edfd3b457c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56fc5bd1f2d23b536a00be35384a5c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cef2d37fa962b2e8aacb803f2c80f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77989020f760ca013a058e80bb5de5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46316dff5c8e67d9bd21a1184082ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e49900b97401b427744d7129cc70b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6d9f9a3f63b9d9c0be09bc12c94f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1b45eb1dfef9617b7c07fbe7c421b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb49b8256f946c31da54452139c1e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e836479232a8a99c0ae11b7dab50a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9a6cbd79ed4bcc16a479cf5d47a64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e810bfbcaa52727692b4d684af19d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7077e373544c8bba49aca7fdf4b05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aed88628f1a998d4b39b60133350df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870e4e4f95c50af823258f8f88e9b4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e4a02804924c0dc6c47fe0b28469b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d8ff5a31ad38e90f0f3a2b6923623730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bd79f798bd187a172f9de1c7785ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a9958b1e121ee8168af41557634da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c113bab6198d2ecb85f85851c54276e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810492949226aca010a0edd5946495d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03babd808ebc1320b2c059eba5fca3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f96729c4783c67af088989bc7e9bae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5b65a27fb3eba30a060d2d092ed27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfca562c1b545e8544f95bcf21f645738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f75ed1c13fe1953b9b647d83deed70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ec902a73c58e13ad121f848e71c0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e3d1945571b6098d0fe1603d2db5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687dc51eb10d7f7efad16f73b9ee1e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4544fa73bb205fb19b43bbe58664b7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aacb2ed76363d84544e6a4910e0787744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679b16e4e222e660a497aaed61f8308745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b246828963f713fdac2503a9e22422746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d7bf9f544fc942ad31541127054e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dcaf83b4e63d9efc466e3b111908d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a722adc4c5fd5ce7ccba56d89a414c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2e38dd25743f258d65f9bbc77f4dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eddb92be6034306d90f9b77ffbe87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e339c3f856c8873071cee1fa0bede0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb9c6aabfc74ef3876ebcb9e659262753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad55a92853db8a3eb19a847c5768d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ada623b82990ba0ef12012e83ee6722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b706b6695b0969cdb45e544b06afcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423fdc9578c90e7e1ba1f140fac681c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0406839050901e72adc767df42bda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89610655f0bce8ce9593fc4771cc21006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336a45ece335661b455d0bf5afb24b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb147ad40266ad8c0d571997db177178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5add2227c1b333023338d2cd936329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdc619166bc1d19f4f4581a216432a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b915fd031be108420b0d6e29fbf411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff41ab32f4f8f2041fdf23cbfe380712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a927104e445da485f3ff30dc508ff613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbf3a3f665fcb267af129e4f0de72614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c80c6076ef61e0bd4d022a7c6809815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949912c8078318da29c5d4ff2a413fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42177eff0784ae833b447977805396fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea6a6104c9a15c4fe8f519f915c79218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551f5ce3b4e4ce9d877c10e068435e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6896b25d0c81c5ac4e7b97a1d364320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd6d86ae579035bfbe4b8057fe145a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2a50cf174d4798080b19bfa01e18622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023eb9753bad8dc283ea89b954f039923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8430355648326dce54d538b711a3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46814c9e646bfe5690de84e9fcde767625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e4d5e5057686ce8ec13cbaacb0e9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0d66858dfdb7b9b52c0d43cef7ed527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9ddd9f5e07f10f6e74024a4fc3e4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c17e4a3dfdd52006125a7dd5ad00929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d77d194923c015f8b439e2fd92683a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f21b3806186d92c2c414c61276bb9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac627d198a8e3758deacd307884b6c1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4531898f96c23221deb315c8a095733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640da4cddaa7e66db06ad518d0efb8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f9b87d691bcb5c71cca69aae2252935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f819bad14e5d6bf9a725192c216fc8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43980afbf77d6217bf0203e4d6447137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c5efbd6a279a1a6ea178f57594dda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc474e947470ae76fee3cd16020fda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bb7646ecf4d80fdd1e81c6fb4f6fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabcccbef1a11c13b1ab02a0c23f05a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07278072480b5aedafc7d482a00eca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5453b51f6aea6941d581d35efa36a1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3644f9bbfcaf12b0ca459353053ad544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698324568e6eae22778185502b585c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e699d7e901c103ba02b7bd7c369346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6c76e1e040db739463a9afb0f346747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2056524d697d40b4a3972cbfaab1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89801cf9bc95a6156ca84c052a889eb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4bff955d14a1712c5022431731e6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ee9b3c7ebc6a28f9fdab485bd843e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26000981bbbe45b20cc932872b121de652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9ca260a5715dedf997e37df6a91bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d51bb2874a0ae1f8d4ad8f116225b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109ec8ae72c83b626ace49fc6dc63b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8f99504f1afca97686bb063019dad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba27792f589ea1b2e341b1c1a995a3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48f0ccdc16589c40b161ddb822ca3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d2fed1275e2c24c651e8ae09450e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83165faa9cffacfd72d533153a0a89bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ac4e70b94eed14385c5a2f385e6ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c922b2d8eacf259555ec1c75212830362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0bd952b4e06a1f2a113dff69a903d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9df637d9c9e1afda7cc5ec8030d2e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fccb208b8294a3ed4a09c44c27cfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f070563145c7ea282efed13d8c12d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72015751b2b22b9539cc026048c88e3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797ca906710f913a1e4dddf394c4e4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1896b026b88e729568e6a081ff9b7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c34435107a852d2d3c8b2dcc8063670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fbcf67603fb06324e81fa4689717e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b60b2531001658cdecd6215224fd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd31c80576192e2d2920f5bdf4d9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d3f2a52c8275aba94da86ef1dde8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a119f697e9e82979b2b6e6b44dc089d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f7a297e506069ebb4572a4bf9f97d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2b089120a405e043357ddb623b5c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879f87a0acfe3553ca190ccb97f853d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da50096b381e03632452cc7784e1e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9442f359b6a372f6ced900ab23b5fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafac29c6e335a3ed8c1fb22d5ee7dae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9fa471ef4d2f0c020916bea3310ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14237692b97318d4cd2bb8f1977af783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a85002dd39cb73092ffd692f65779584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4b670a9a3cbbc7b0d8b9f1e33af7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797c313cd0f4dfb1eddb856f33ca3e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c4963b1d3ae15128dfe717bcebddb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f62a7d230020c0832caf6b996d2c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca446a4695189053352f96e7cdb0c2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3a45c2075f13be41be5bc49cb970090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b016d49102ece62f20c58990958ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b75bfc068c211ddd9a799407ef190d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9ac4a8a9d8f875496da26f36c7a5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab18c59a8d938b72d1f2d36226c21894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737510dbaa3dae5cdf02b789cf01461295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd28dce4db11a99dd77fc144813fc6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675d2b47ecb37fc088b881c81ab11aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6cd121a43d43e1cffe2953544001098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cfa2606f340e775d3ecb6a6602ff699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adfaf92bffa2d521e274492999ad9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13674167600b4715e5d623c3806cbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad54c50d9f11f507702a44a438ce9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d07dc2f4638916efea2017385a9a90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b99e71a61473db32c0bb84b18e6f63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac940a804bca1bc89788adfff044c6d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef31d3423e04e2833daeceb336a5d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8083311fd58ec58502f14c2b7523dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aea1bc0718401dba78ab0bdce55c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dae95358ed14f223f6297b7aba5a42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f302cac8b7676a48b2a8cab1211405110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dac8f8882bf4696feaf072be187011111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6520113c6bc3345d7d4bf588124000112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68512be5abf332c731135926a57515cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dc8a6a8f0b0520b1607db2ffb96c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb72c03cf70ba4d04471eaa2c9e8af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f766e1d28c56e9ccdf99b38cebe6f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5c07a0e409f3af3858bbf51c3c018117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d102e770b8b6232fe5cf667ce53ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2a0dc02da0a346984b8d51af7b625119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64e9ae7095a89c9eda9184b0bf6c8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27fabbcc1df6f7a4d2569801d6e198121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86049563c512e9d4ff16c4476ee3c5b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f42972fb0b3c480b5125efbe8823b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a365799fe045b8104cf20746628cf5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc065bfc136df1231f0a1bc8214a802125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b18666e7c9a16a7a741057900a2b6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d14a41bf6da4778198df73322931c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0515f2a35ce67fe08af9bfe53f282128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd3070d33ab9c0b3152d704657a21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1e9dc8579482440d0ad11924571d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4259bf6dc423a717f679f518fd796131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83927da278b6997b6e4f586bb77955132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768a87fa1b9103cd46b777b504abc17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fe9c5b2bb73364ca6dc2016c17ea4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dddc3fc5adceb5fcf57bd2e8ab349135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a02c7f49ef37b80d400a6b98c6279136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4593053856b13145742fb08cfa6aa65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d55d0fb2c6cad168d3a93a3207bea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6874a5102a2b0b0a0937e8d4e27cd54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02383683030b1ba5f8d6d01be9fd7957140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace73f14542cfef089d12923b1bda9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bd5fe358fd9828fd0c082cd4a0d02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935868083b598fddc0f757aaa9b35d37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a7f6484fe278a97352b647b01d3e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850730ba0fed7bfc1536419a6e69968145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768178799169a378d8208521afee32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f357511d77b883bd0760d20db34146e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52ab5acdd014c64701ddc513eb17ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa588517740a6bc87f8be330049930f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdffd5541b106c19b2f4666e837df8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77bf34d45efc3aaa8a78cf485e312a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6e0e7387d9c6027da12cbf63d0acb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eb72f0c922013bf2b27f21e9e536d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0a48883214f2b951dba438ec2d133154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b64aee8775eafd51ed319cc251aa8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3d3cb19042c7e2498e334314917be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5abc8af2f7b9279a0961e778e5faf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa4453e199e4ec968e74aa2ab999a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad002f2983cf91201308c1abf0a21b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483e2ae013363185395d6af44781b85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363006eb777935af529ab83d33731a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6959c28538acfa9f977ccc440ef927162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7292667167187a1263e999acf92e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5a622f5e9be44522038259312826b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84656ffdd6e1dd3746abfcac238c7d91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c08d4efc9e67b244e811b1ed88586e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e207d9c68802b949c54fe79a040201167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42f60795680451a0b87ffdca3997cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f652970cdb0d489bc33060fd8584a77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fada974e7c242fe51580cafa6e7d91b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897315070a52634cbd37ef241a800d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b60c1692aa2787d47c8ea3e4c606e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bc78f27e8185f903f5951c20df7e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df2ff18c63877c572fd775fe61f78f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594d29de153e7633171654f26c0bdd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d8e24b8ffe3ba95a928c60895ce8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea4de64244ef564f14280ac3ccf029177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f694af77974fec251b315f51dabed71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98e2c5b1e5b94945b9777db31e53be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90706c23c4fd98cb9ee2deda6ce19d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8eb74d3f9960c505e23a5c18acba2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6063d0617d13524f945a9014b01d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bb747a85c1406b8f4407fcc43fa45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453db569aea24e23df0c86c42459db3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ba988505f5fd4df9ca3904eaa3323185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee67203c0c00cfb58ac69903a4991e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b14e9d97275e1379b65510083d73a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce99054bec0826714b98dbf04459d78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba68f19aa73d8394a2a764e931fcab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb37a1e3dc85fd49bdf43fa2937e4fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e40c6db073bf687d3a4b0af4d9847a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f12503151c3784fae6687d227130b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e27103b55870c54016e3a90b6aee92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3688c295e8dc1687ab80a6e70948ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a083ceccde55462e6fbf876c131b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8874b94461a3900b5a67b351d1b3a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eafd8ae01a27ccf95dc1b4f0f21fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dff1de0914735cd27538aa51bedefe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefedc017b38bf094699c85436b86380199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533d024b41904518c9520cb386b4ba8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b0d984baee2c2ce2d6fb39c401a77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38681bd2a84d51213b16545b366962f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2507f7b5f48a4750908b8ca60cf27ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeabc340f85d3ebaee15f708c15dfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf746ea4744832b684070241e11e9e15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea2a30095e077a94fd83e1b20a1059206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8604178f3912bed8647618128a2e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b323d30ee59cc024a9575b934b312208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ea345ad461f3e6768ea165df49e55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbc405ca9171e53e2837945a9bc6a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41df1da0b1e2358ce29dba84e3078d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82114db27a5a917e0af7e9888e5d21b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79801b1d42ee94ab79923f5af27323213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd0d0453118116abefe82287a8a5b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed22f4d9b35dbbf2d46d7af08e9cd09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed569c3092f18336d817a6d6cab183216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa3b61d13b336d81ad52c5e7d21a15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c751330170aae23f64e80850be38d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107688c45184f5bcdbd8318895f01599219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed8e4653fdc0ea960cc595f10ed6f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7c8d9d77b182e642d50cd0bcf96a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c637e27490d6c37815656d4eb64e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72a861fc78dd71d2595f67de45444e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837fac384f09c71c7b3911143db5560224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f0ae8a6229d09c8e03658c57ea011225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23c9ff1b6158350d74574ecb1eafe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb5a5b01d2d7272a5e2f770aa78204227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427166d0b9489be801b9e4a2d57c5ada228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1f1825356325e97f542b088e0b4ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0601fe8b591e122bac961c60e936567230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712de4ededf3ab3cd01020c319fb394a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa1cf316a29b80af4861f57b039768232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca58e4d264ca613c52cc6c8377fdf0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bdd95ba9c351cf365d440c42c1c09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d956020efccde4fedc45137ecb6aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f584b92914751efb80d6ba285c5d4ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099975a29f308c83e304eaac4b91f7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3083d6311b8304547f0f0b8b32b1dc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b40d06074807fc2a3b495d956bb56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171db2c90ff14d5ef892cf03d93c9ed8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5302c2d33cb99bfd35427641e7c19b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23dc3775806b3e43d09740e09f7ded242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c41d4f121ea13a3868885a32b5346c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26450b4f3bf9728e8f9de8b64d4e691244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52334a43c1823f3843e4d3d76d4417b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90530a6a569d0821b4ff23d19d448c0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24046f633652cefff84264f5eb2d106f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d670dc7d9c7d83c6d1a61cd36e4337248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee97fce2700ca809fce38d031121ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912a83ac1a7cda51f1cbddcd51e2cf9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cd24f5014f57a56a115965f16accb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4637e2096084ffa557b4030d1f6b716252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2fddde0bf7db1f0198c1228027182253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98719eeb7bf461a5c230f4b373a5d3da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6c704ef0594484d99aa4195e951b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556411461421142cf417beaee91d54d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedc6297b2808253ace2d9a421ba4f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5545cb28b309a475a80fc87afc188258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c7304b10d936862258551a460b128259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3e35c9100db020eba50d0cf7508d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdc3d1f89c97f8c34ef6b470cf77da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcff9685a11a3de48cebf44bd2b043262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3f83631c0da70daef3fbafae14edf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b1937c1fed6803bb0f9cc0ca4da53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ed41d31baefd597a3fbee6a94eb8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a31ca739d6752a64075acbd9b629a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4edabb9a6b853366eee5ea85e03b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee23f67bbae0f468fdf364dbcdf3c6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc41e97f4331bb29806a8dcb4ed325269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3725d1b53e81df0bd21d5cdbac3bfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39de974985ab73a1f0756f4dfd30c3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4cf5c859848a535c9dbfa7321bfb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf9ca0b6668843cddfc5a1c9edf4c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c976e8122790f8984a849f646a795cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea8824c0c2bd40f938f8808d10043b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b866b5540d6d981dcbd825318c457ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0b829424dd721f0b3218cdaf43bbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a082e737d609b58d268e122ce90eb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c620317438faa4804f59f952e87a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb466a1255a17c9890a28dd96fd22ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fe547bc8e901abd0c622c00bfd663281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce79e60e8a6e9dab3b906f57078ace282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd3e14c243a98cea3d86401c3d33b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ed77e0e84846793f1b40aa3ba14c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d2805d1e2df2e0cdf113996aff2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e122dee1313e373e61b58a4f79f6b0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0e2e9089975e3e2342304e6bcca0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae02e10b82b597b970ad467b82fc2a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026f2f6aea96ddd3282c61bf7b87c15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba62997ba679a58552822bbde51930290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c38c5b8f10c347764332f36dd7f21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c340d00abd34b082fe3f7ef60851cf1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d0474a2ce8dbcc3118e01a4ba7db8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d064131bc291959acbaa2435409bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebaeeab6ebf9be0597c92f596252b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87cc9e4f3c8a05a05b80499e8a82c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89d4c7552a5828a2bf4927f3e704e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accbb0ea3deeaa9af1f650813ca2c75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6e95205cc9944b14f827335789dbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07248e57484b75a6c43cf52e5ba9ce0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeff92ef7f24f75b9a0d8ee4718bdc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5705982001aca8f008177a5812ed172302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a042b9abdef6f33a1811f597fd11e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5accdeed4afca05bc219b0805c3fd77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664d580237211f063a587c2bf616165305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5516d8d0e43cd846899708a33aa34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2d4d36f41875c46cd0529335e7a77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b6ef462e48a39ca2bc1286ea48fbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692f24c19da2a99a5b9e445c882ff65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80162e3a70e97ce4386d6dcd2397f8d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19b720a834d54c487920d2c9bb6ce1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4615c9b347178a98b89160936c3f620312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92159d8107456f637e76790ef90bbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a730d08a93f2d4950016c3b05e78d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a8c98ac36dccdb90a3c46b9393b4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999f9b63ef09817fce219fe9c464f40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cde14126c1e6cee671b747334d6e28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c0b626fd3d4730fa5697a8261185d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffc17570066d3d9e48c5d0e605513c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b85e27b2345bd329ecbcec6544cbde320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd60ac5523173a9952d19ca55ff9412321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffac830452741c0e05253e7fa588cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3453e4d0e759b31927ce2fe763b91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b7387c67fc7e3374886f0de8dc1cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e88c91df6383fd0548519331bbdc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec98bf7a2a261d62e7203b2f751cb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc64151a3cf670164327b1a5719c02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a247a0bddbb004ee1c823d2d9591fcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05d9e792493d4cf71b7d2e07b0515a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a2ed3969cf81912d2d4ffd49f145e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6289dd4c5cbf3011bb95e6d369907331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12f985059fec4b14b8bc1586f296ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75677614aa83326e6ccc44132a0bfa5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626e4931cb0fe79f523dbc9a00dbdc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347d456f0fab23c42237fb1b9aead80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367cb0c7e6769875fbe0d9d055e23c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edf6bc54bb1dc545e36fdeda6b5d30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928d0274ec9cd4ff16f22788498fc0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a478624c59a14b6334366231f2af626339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08948f230cd625f45c5d1d663cd880b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b2e8f4c667494ece32b49212e8649341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585bbaf03bcb8ec64003eb324d6c620342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50a6be19aa67548aee1ade49b2820b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c7bcc49380e7c45e8303544ac5ec7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb97bc97e71d426da855e62bc15181e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbead60e27b2db6326c3598aad83f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1957a393e206cb9c0fe186f5de634e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf355f42a66a1bc6c0eb95c2c0a3f05c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7456a1cee67ffaac9d62c4eb27757349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e22e5313aa1ebf66ea320c9534daa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b0622ed98ed17050a88a045340d58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fa61f65501f3491e3cbf94c741213352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabb8fdffae9cddee440687d7131309353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58920fa9478b45d5127b924f526764354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabec5f9ef3d057e0bf7f407279bf7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20425ee2bfa3291502df0f64fdcd6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da09507b0756076ffd9bc5e88d297d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e8a0545d1d79cf224ce425347c07c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f51dd69b483453c4b28e369c139d62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ac2a10463a707b9b884cd03e2e024360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6348be0e1bcf7d222d514ab3826d49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4642310e8fbb2a5aa47b45584f1885362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b3a75e951edc73b719143aee5ca8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5a3db1c96f8c1e2a473bb9cfac64e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c124aeec8eaacf0979d5c00e1c82b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e7002f6d9ee3d4e669cb3244dde8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d755c9ab6557c5cd3d1f861acc654367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c981b873f12aed1e6e766e2b3bc1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d1b518a4144f6d02a0cd372edb09a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8426918d75195e62550f013a77e2ee0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664e01d5574a7788bcef04fab00da26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8126e85d7b4dba70f13acf1d4e1e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b6246b09aabba6f889bf1e2aaae2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571ece51d19fabd20b55cc587b2a7ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d6d175db0cf67b007ef8cdafc12b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b37f81c42fe2a9389294e4a4c843a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cf8afb9bdedcf19e4d077e969a459377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429856715902c3e53c72deefc00658c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001b3f508b7f4d04d1c6d4e0a6547a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740f841e743f27657e9e8b534960094380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20a621a1ba0f5fbe4332afd6cac7e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc18d5e3ade2989c70c8d2eb10c2b0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53882e0026c47c54a4cfb9d54c65aea5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff69d93fc976847ab4627ff510a028e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada544b06822bddd85980ab69dacb11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bd5aa30d90785dbee3d45f21755a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0321744054e9ae2a1ddbfe932ebe4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b5f776bf600b6fdd30c6ecc6ced8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cba13eb40128904fa297585b19e9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc438d92d08e8b2e097018dce5059456390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10566d11fc55623984f7d0b3d19cad73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f587e8ae501a8370f965ad6d771396392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40947fbc5de7a6dd26904eab380dc869393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b5b7e32ce45081da4a9c7d5c49ad6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895af6ac3717e98f22230fe17567507395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d6cf651c8711955f1f3a76555cb4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880df0df65f94985c4a7e5f834a98879397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0418c027e2fee6802272a9a1d575a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4903ab01425dd1bb80240d99fafc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d9bf9448d807d212d6f3e265d2d14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c209eddb63aad02b4dcadde58022cc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f596a9335714d4df8113bb0b7cfcb0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e960ba68a752d3cf452da25c75d00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f26ef7a8ad1c7f454a135c0648c4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f89fe2edffa79f7ffcfd9baf74dda405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b4b00a9f768262aa8867afd868bd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1a45dadb2f80bf612cbe75cfb2e9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548bdd4a5e28c20377e7c4b41f5fe13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206066c37c69b97cf954541f206b3fd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c55181b4fcffccc62a086c6be063f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada928ec37d93386c6b27c85f91ef9e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5ff154c5b06a33cde7b89d35db39c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b87c510527bd58a11ee930c9063d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc5c442ea42bd1f6423fad75e19eeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d0a93136f411d9d9b458e8c3388da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cd1e84d46877156ec06c6c257f170416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dc56f46a1bc9517b72dd73254094e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2e1e24c0bdf9941fddd853c9b06ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a11c9a812c26845ee72b04d1465f6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b889aa45155c0b347f1951970ed7b86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb2506b37fde9e54c52179c0ac41b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb97f4bd9bc1204d6b3cbe7bf3a4db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a51bbcdb70fcfd95dde4a0ba72841c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26f0eced95735a0b263376f7bd275d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e882bc5545eb143686fdff1e15971425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51914be8a2189d9e7a2ed0568fbdf67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef4ffb5268b08fd19ee2abb6edad88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51dbc2bb29c269e94cb04bb498941b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7de58b45eadf936e2b3ee5a1272a19429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cc3656dfe6bd8aacb51c57ba2950e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018697841c06c08dc754807dfbf8554d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc509b47131f72b3554043202addaa45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e2279dc197b4edd311735efb0bd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fb452b3f518d831af954030e84658434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a540ab73e2cafeb155ab2e43e7fc249435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91530b27d6e34bf3616e89b953a01e01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1220bee62ea89d2efea39da7b838c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf0ebda1f161c3f5df10c82085f418438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57ccf8dfb8b365d7db852d637ba87f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437624951e27ae0b70a52619a99864a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4555a66fd928a984b06decf40e91f9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca46838e026ef973cd5500ceb739109442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34fb77d6ba9e51c7df3c1ab7421cff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898da7b8a00d5f9b91d754ae239f1b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204a036df17fbd3ec13ec174ea17705445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec82d1453d079396f714af7af288fcb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d28a03915f789f5c00d1a0e006842447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afcf25cac9a071c660f7f8f8d719b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590462e274bd700dde8fabcb36bf9154449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca06d26cef5149d7b019a3ed6e582d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c7a871d5daa4ad7000731b1b73aa0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbfc2f4d2bf8af8ee4d1d551582dae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d15e343f7621d0dc0f0fb6e147c4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d35b8982f25cd91f0e9c4456c6e3aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db713685d4d30f311ba748cec98cdb75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc285e7925f6c7c201cecf9f19ea9af6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55ab919cbf1185124f69508a93b752457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7845fcf331c5c935b5249ed584e50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba67742a2615120981e4d2e50cd29a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f40e1abce6c4aba0476a9159a3b4b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233356a604f6cbe9e3d643db769352ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c5aa1d8778a98de47ee493c3acd5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86f82a97f53106430ac9c0d3bb2e19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d7b30879938ea40f0b38ccb49a9b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b5a7fbe2023feaef3a8b52c6cd6d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d51094671c4851bcb65cec87afb630466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308600601ea88b4e5238a407726f151467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7b084ae3d60255d62451fea34348c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad73bf3ebdca4b7e89eb5b5feea9a79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e01c9ef680c4e8821c125ecedbcb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b814db90fd6744312a13843c201fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acf156edd4a3aab77388c0c1d7d5eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3446f5703236d157cd16270fdfd23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87890d147ceafee6f821175b08f82c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ed512d1246565679353bcddca8fce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba934f5028fc60ccfb5ddef30af98d15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a0543478af28d47463a41cfb31322477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178fdcb8b0e39f43f50cefa652aba5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeb5a90e4442fe31e3fa91dafaa0c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6b75a8ec5ee51bbeebad591846415480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1449894890b87f01e199845af8ecedc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b4b6637a91dcc4ce9c47b9e949af5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab62e0383efbc61a5315fda314d4fb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab3e489c4adb1716499cd22dcbedff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98a40751b61144da5d4fb6193559f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf995e71a67743a4d869dcf3f6b5d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e9661008eb0a82bbd45884a30c817487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a0b9d40e24599ed288bda0ef30072488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a087f8cadc250841308da114966b51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33a44db7c17945039b8c3ca431413b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82059423fc8717f3bd09ae27b9a073491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df39d07a4f86dc30a53b9feb3b905e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fa1377e47037430a566dc7459fe0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b942ed48de0054124fe46c7357619de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9083aac088c098d3ee3b1d0b75867495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94aaa91c3d3caf1abb0a5373109a5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45375509085a3481ef7e290fafb88e2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35440b0ee06a86268d8f4db7d9cf3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143507d53f97b8d8e939fa36be815027499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2367f94374ae201ff7ef33fa7b02c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723adfbb4b737fcd4dd838407cfc2f8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cd06c4d36363e66c1370a4b5838e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb387592e1b525c82cf8e279c16c126503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40cb1665772d6e48eefd75fbb221c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75735c62e751e75182a917dd316312d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad557621f65839c7a1ae4c521373ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a05d2de4e55a41c43d28695c24b82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6904e910bcbd48273ca77035982379508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46224ca75aae99ce5560ea0d4cf77d89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17cb91c28daa8a5ff5bbb06c954256510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4cf175cbb5491db90197c2851b259511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c098b6ac3a6a5ad2799d14976ffc4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e05c2a967b8c5894240ace572b603513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ab4e0de305cbd3b01ff7b788304b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f613bf26889ce76ea75386d1aa36064515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3385a82cd6def25b638ec6a065d5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ed6f151ad0e2e3a20eb4430586cc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f6a26dc80e9f3cb30b29a1935bf58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664c8e06a927e126d6f69413aa1354a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eb0662106a6a120dbdbcb059bfdec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91b20477adc184a37dfd53fb2d530d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5742a0464b48c974ff4fb0e831016522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecbecc3b0eee0a2776cbeeeebad90f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddac21fefcfa294f8520c68cb7cdaf5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ab269419d0cd4930ad66f508590fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb463e8226fd717314b3e069e8c65830526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de30cf63939faa3ddb22b53945767d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcee0bfcad7f588fbb08eaee789900528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2baf3b252e3a4f5f05710b3c69112529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cae4aaae68fefe66539f11b253ebf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293ae1ca5f627bff93b2f36e2ef367d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06d0d34a8bf5f27bd9eed16d8723f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161c89fc5e5364e1c6a23331a9f7eae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3f08fef2fefcd6c7810d4ccd277f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc0bbaafe9d618e19cd15969564878535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df060a4885336314d788d558919143a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61144cb2589bf444967aa9a082c28ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0087fdb94cb4d760abfb819e92d1ca2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad196fed930ff08d1bc6aec7deab379539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889630681880a00ee59e2b82fd47e4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32310487bf21dd7e1125486774f95f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03538268d3566473848eb4ba9bc1e3e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf61995abb9ef1a4ee7998900ff288d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a65ae286748b443943656e19bbe8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6948371edc8be465a6721ddfed9335545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1670cfed6bd29d299eb795de9c8175546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b48d968438f247b4102e2ab1b33a9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081316a5588ac0563a06452f2935820f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ad1a04ab610dc7099fec61dcf28de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537d91462b4dfec00f78dac1cc9e586550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91625470913d8cbc841a8c1c17a83ad0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ab9f8affe0e5125043748ca447917552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b86009456d7c82672c46e099e55546553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388cec1578885b0bf721c0e33fb2418554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7157eb723c0e797e8438fc4c6ef07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b97752017836a8b1d3d011869ed483556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7aecbe9f9a76b9e16588800cde3c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182d6abea750445e3e4a41dc8203650558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b324ccaf259e1eb52ea229cac9580a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021824e4c10c9b3765d2ee5458234c37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65549b2d5ddf9408dccbe62a2145ec5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4d3c3b65729157cbc5cacc351f934562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc854e123809d5891a40a2f212e35a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a9c4f5554364c9f6ba741258a8705564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3d7bedbcc6f1f4ebc13348fe38bbe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbf92ff28ebd7147e3206878fff0ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a154eb82b871c40fbabdfe090546f6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f6b61cfeeb58316695214b66c8146568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350130423ce5a64bca6045a00118f49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c1dbbcec29541914d332040d23a33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721bcde80022a26417649f510bbfa8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc1f5033a11003b435a012f7179d0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6c0db7649fdcec79b3da7a43fcf10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0893d54a7f438c34be16cdbbf18ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce71ce8f5244203abb65fa40dac8d65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e12f24d55da8729d2a9902b9bea111576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c4dd66829519437fa5d380bd0abda577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7faedd77f4b9dae23abafb3e110036578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264071a348c6386f9712a4996605946c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e660f11721e77e677032a15f1f2b8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089d75bb1da1bd448226b2ca7996763581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0b19fa751829b1ad6e46190e3b3e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea084f8c6969be27ba9f68bfc387f644583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a788e83e6ad247801308c6ee2161b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aebb32b1a03e94619c894116665d0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275c725699d6f5946d08519f11bdea9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fa6d8559d8b1ffddb5498c943bcb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf0a1b0e5c22213b5f00591ed905e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d774bacab6aab1d048502e9a79099589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb308507cb7a5d11a23740c68f602b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d3cacfac772cdd5dc62b055b4399b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5578da70255810a6815e42e43847908592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792b601ae56b6aa810170f69b999326593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba8697af66b1be075427307d38218e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7423ec984cd425641f8897c736818595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efad469b311659edb9a961d82c171a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c093b84b0c3bf344adcb72501600af8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3b7b6fd07d1b000a60ac274c67d23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae1073748c9de537e967a4db16cccb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64587db14970c8a373e3f1f3fa9072600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f508c1b091920b0783322d0f7a25b44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ac3f3bdc5a09ee87e98f4dbf11a51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31310f2e11a08505f8476ab292edbe34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bd8b61e2fd3d948b5d207114319d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f691c33300166fc0465c4a35eaaf1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3844dd6706ea6f1a348f6ddff83f67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37424e84bf027a29ca5d631dcaeaa6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf408590ff3766ed3bf1059afcbdfe66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d144398118c533b5a70dc05c41b0372609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a8b4e16fe600fded246f666ff8464610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881576f977252355ab2798e20bf10de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78f65efe2cd390206f63441a462503612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aa19553490c2ee7fa1dbdd57a4adf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520935b875254204fb70c0018e810c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9722130914029aafd65dff3c73b61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e23211c36bc9c4a79bf555ecdf874616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a38bdd8fc9b1827c7455b1e473a5e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1d80d063333014f2195f2cc5128bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70aaab69ecec229d88ca2dd5c39c4f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c8a2d50c3773684061f5f6961b7b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f1395b9a1014597152132a334225a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f7edd4b8815d7f7e3b8c729684210622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc45b03426a69e9cd533dbc9cf91d85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd998d0deac8b8566ae76f540d5b30d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e9ebd58325609fe38b239fd64409625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacb02f83dbdcdaa3c3736ec1848aae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bc9787989805bec02ef8146d9f419627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91e0677387192046960282d27998a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0ea71985b6fa2bc7a3658282a7d13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538efccf0bc01dce94f797f682ad334630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eca1708025206e05f6f45e754a5e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648249de9a0cdc9fc765550046a4ff3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1899ca9a2f880c11d0b124e489d679633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975544b4acbab5d688193078165834e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41634d15391888ee0c13084e6e395295635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6414f231f2f92f6f00de2829d64e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d104b3744ff074d1812fdab05a1385637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158c632a8bd4b419e4ea59380ed5590638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e785d382b2ff102e9c59ac7d98d34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cdb7bd1f4974d5607264c88451d72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e171e6d83989ae7104a34d2d9d032641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc1c430b2b9646300b8799130bda6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c25542c553ddb1eb2219cdb6ee33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca7d0b1b474a9f44444d80943933f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd18b543260f2e9f40c0c85709cfdb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176d75fef63a4c668a52ef5d55c9325646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c4589bb5324ae28c6b51ee680e712647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2fe853ecf2ddc0d0e397a4b6b5240648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668db7bce82c44c73eddb3e59f46c689649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc46d3b782dd3dd52bfcb81c6f5d00b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf724f967707b16cd9f4c54b32dafdd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f008934b496dd35465629a385d12a76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f653ad0badcbe321042b736a6b2559f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a055106e258273223316b8e742cc81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb8b3c8595266f9c90beb499086e91655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8720d63d072444f281707dfce7f428656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd793569de71580b3874606cf2e13922657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9468b96772c36bf5bda4bb4b1e97dac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e010c23457c924e743cc8d5928a0f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9001ab96de1225555aea5c150981041660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e4180917382b6a2e9b8d3fd97f503661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b42aa2f013c3c0cd14aafc6fa46ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17926ea670870a5200f8ee2f831e30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca849eb31f190185855270752d95ba8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51717a33a72525aa479116c90e3f0591665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ee743d21785a726e70d67569e9175666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea283b6844dae4c5ed29a3da95266795667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efabaadfc40f48fd39234f00d098df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905bcd84e59ff2a93328b6d61fec4fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe410270459d51f1e4d5414c9e3969ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3b4071b1436607593a2b60d568778671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fc92391cf0ad54922d02a5ba583bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2e4e486ec1df5d81caf6f0a276656673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad59543f5384f51ee8212b4fa576a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cadad1868f97b35c6b56be3bb49cad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10892b1bbb20ec16344da8b719564c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a2c8c9fb7240dbb278ebf29b90ee2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29620b23bf71257ada1dc0fffa439c42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe91ba661cb488647f7f87324a0a5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44847b6a801bc338460896de2bef8494680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2ac8798f15ab001598d7062b583dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad8e44385bc8d3ec820769a3d7e1b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb992e280d1110e71810f51cabe5627e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742758f4448484e2bfa8936147b2859684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f38b80fabe5288972d87f090b17e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fe4cabbc2ce54bcb3b52e9d8365c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fa197e457efaae1e2c97f571f0cba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aec490f5323be1de14846118fac16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328fb400038ce97c17515391ead9290689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15062481010cce026e4efd69e8153d90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045637f1aaa921cd4261d2aa940f4f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ece20489d2011454c647c81fa6acf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6500be91a1c9a50b6ec65fa38de1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca2df22c8b17cf7661d21e1c3bde20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dd0fcc0808a997725f04f89465ce0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad161652c1106acf7c8a733f33b3403b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0f892798609b1cf45937daf154201697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffffb286129b3c1561d417cd49c1d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fab39cb8bd32b754dc88ed2b0a9f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803258ea2fae5df50e6ecfbaa4e09e10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d359cb37c1945baf78fdf8202850858701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7173125aa55677306aebb7f606558702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd503007ae5fb70866d68eabf30d624703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80579736bb009a05a7b1a92222a0016f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1800e5a68d9bb8eb9f2815a93a0d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687d9e3f2c83cf1120f3b09441295d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9322676bb375d261c64a805500c5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e317351b273047452d02efc64e25bca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844f8b97fe70adbd7e3e184e1e2853f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1746d1733b46f73ba24ac742f24cea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b2baede1b9bb4d03b1358e73227e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a86e25125e73866070e92926bd9a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7603837b08bf5617c13248bad98d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925a6838181cfc5a312dc8cda3c70d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68acf9c0af52e1659f3b3b99fc5204715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84920255f89a5d4e99f5d1691e0ba01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06cab0b846a4672ad698b14a436155717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f10aff3054f22079b38944dec04af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac04cb55103999a8380b11fb4a41d93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5979999c362be0e289e83eba941e6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d831105373ae7cde7b3da9cf2a81b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc08a56b290720d08e6fc49ea8d4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d281a10e77f38d77513fa994ed7188723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b18a0db11447c9175232d37beef46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6d053ccd82301fec3bb7cb9954bfa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0738c56d9ee35324d90865946eed0ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a6d48479545b0fd3247bcd6074912727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455021b9d1bb77dd6a4bcce1a7a85b37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd62328e9b33e4bf2ef2943f4f2fdd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd24ff41f185ed8a89b8502b691457730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167e2f3cff81743d35c2800e5d25ef9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec468b9e21513c1d928631da46b0b30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa098a6e835e77d55ecc7a654f65dbdd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0ca97934aa67f1155e4db99098779734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e23fb40d8ce541f995db001e70539d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b3de785943716132b9fffe6089d96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb436349cfcc14444b2b9c2db4b7f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039fbce8af9288364aa7536e15287be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb14b8afb2cb1f81e932d0b6d8a1538739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e31b9f278d213aefba55790c07824740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3b318377376e5e447c63dce5ab21a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee4002455a96691bc6064bf28e7ba6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13633dac39a9cdbbb10c9626667d9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47cdbaa79a46cc5eaf4671a9dd3834744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cba64d148c354e9f127ebcbb1e6d90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a57eafc3a128ee3ecaab7099b56b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d805350f01cadcfa46f3d51394bf924747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b3326efb10c3e49652d290fe6c9e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05f2855bacf4eab957caeda819253d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dee351ad610db61934afcd96e061e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321abaa7c793a742abfb8d34e74f09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfab2f741d3b44bd525f70c68ea6fb3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c747e42240d99c9568b0586208a50f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>