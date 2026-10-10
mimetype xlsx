--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c31919aaec6c132dc9022cc06d6691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13815c39d756c15bd5945adfe453ca082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec8aad11647d2ad8f7825eeb5cbb5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea806677387d328e5fca8309543af6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a7ce1e8e444a5b70464ba6a52007e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3bed03214e7c4159b71d6dc09cba16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee154d4ae65e76fc3f4f0ef8662fa6477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ff2c5e4fb90b705363e7676e4d7b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f9edfc332231f0792802a149b985e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eff43402c46a673c3650d534f4e08810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb91051e462b9cee7324042383488311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc208144d1f71464d354bd7b683f3a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc484377d95fe49a95857386a1fa483f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7452aba431589dfb6e82eeaa3bc2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6bef04bbb8a3a586d319bf80fe95615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fc92a2f55060e37458e69498623f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee028cad8079336800bce30385fec617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1e90af8efc5396c4dcc60c29468a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed73b63e60d9c9e0987f028df780819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ecd6e5df3a049aa75638e11cefed620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9cbee9905070a4188cb06027b4ddd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54829dc933e74144ac6cb46344042daf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8df9c411cd8464e95d2bfdbf05657123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8a8b4e1c1e81fbe8905fcc76daaf424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6f064cb7f347961cbaf380a2ed5ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb063de13e4a1bcd53a395f3ec24e5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ef709709f7aebb06bf911a052faa727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c639e6c7c907ba1f9f4f000f0d33728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca09386983cca982ef03b448bffdd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482a95fbe43b216ecc14083bf6bd67c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a8e5b3391f78e6df621081f7ab30031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fdfc24f1491e7781cf812e13a94b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dbc87a77dffe6bef495735be2e84d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc69cfcbc9355fddb10c3a62352c57934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a7cd91c401941d0b94d1878bfff435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a6c0ec8344cf775f032ba335302bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef560bf073189a0faa05bc8fdd0b03e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4faa7ad430ac4c4b5eb73718769ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa7ba6501aa533186ad491d1798c5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3790c1e1af2870ff4f525c58c3135c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6c5f11941ea50038eeb539859afa841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63a271b19237f0187a4d8753d7283342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b892dd0ed13b6c55bac669a6d7bf39043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4d73b71b7f5b1b520d47a437b7f0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99ca1d64c82b5c16a7f7062f3e3b1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016497e8a07a0c521c3c6398cfb41546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e521fc533423cb07d8a324c3cb9cc4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdda435f0170726e2ee09f221d2f8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146c88e488c76aa63d3103713b781a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a5b61e53682a18f5ba09158ce815150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3263b3480d0d9393cdf21f5b163a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf3d4a4339f6b1f4310df5ae9af8b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0f7e1631635bd916bd31fd325639453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c7ec8f7e3525a2b25ae6cb9f575fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeee7c86536bba923164a8ce2813af355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dc65c24d0463705e17d70fbea1c3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e69ed68eb016a03b3820e2d9a00a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6b71e3f341a91bfae8e826e2255ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b30fd6e9ee6272f4a24a9fbb0092ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ced03358a0188352a80348911385e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506185b745518a30681a2a5acb3ec83761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281a06354bc2bd9320d6c3679c2c6b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5dd9da98204c98f3bc799a94366af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbb363a907a25c9859de6ebc5d3eaf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d388064da14565cdc3a72178dd862065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4643461130789eec8db8bdb8c83eeea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fd776d26fc9b93f66b8969928467a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf63d2559ac35018da644d71a6269568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05beb22eab7bc71b9b61a286b3d930569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd7e3560ea445a20848fdd08f16e5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6644b6e0dcb257a1bc3fe71d7b008871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bebe38f7e7235ee876162dde70dbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fbf6a4585a0431cba09d67452142b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b43d700b274beae952a31e80f7f2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17419c60f1f989228bf5f10e28692bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65653eeae52249fbcca28520aebe40d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5a0fcd01316dd2d8d015a80d6414777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e23091c8ffdde41283bc08c38d032c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8c65d01f376edae322c627c6fc59479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2e1ea06bfb156df438b74ba51674480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160a7644f16193c0190804e5809f6ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52cec41884f88947ec568a2ea32bfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522353660b9b9b2e85687a9fad39f7d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fface61193ceea5586ba3fd3a081b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb5fb07442a05814db3f9bbc0ad8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675d79f69c1d2347b37287a19e9134886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aee17769995980e95910c83082412987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e135c50628f5be59b4a3a9068c721788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b57262c967395d55c2405490e60df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c27d19dbe2d9beb1e5ae3cd9a40e4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd439abc8e1482429fb1c6231b7840791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488d6ae446e10a2df92ef5a203ccbfe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19a82941591457808014601f1e57e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352246784d848118ba5f35869d1eba294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811b5d121b031d23ed4bae9c4df8c7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49449fccceb02472ec45d2963238a0ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f252c9e9668a212f876ca9d8e80c9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544d6c36992ab8fa7e4ec9f7582c87298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba32f3d4dee1c1f64fe6bd37657f9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e43cacf03f132a968b342a4f708a6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8c3bde228bcbe3aaa8dca2abe060f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f002da0caccabf89bc1fb8d0cb4811102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a43c3eeac63a58e391d3ea8f831c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3964caed97cd9f71eb7df83629b02c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24235f5e3903cdc19ddab16a77de1ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3b0f7d3c9d6d133e276a2a4982342106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a058d97df2761ccc9ac4235c137d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d592e52015db66a83593aaa1e69003108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001210ad6a499d362a12e3a4c7137c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f5a559fbec5a36463176dcf63bece110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2f39158283a2b7c594b5924cd0668111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e56612fd38fd754e77196fa59296a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3707a4b64d33a46bba02754c5025245113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6843c97b3230828c0a2b7ddf007c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017f3217f64a3d364c228716c960ae8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a909f7f12cef7526bed1be4e517c1b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b24e0cfc8cc43460a1fd2ac7a01cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4b6bb4b0a7a7a7bcd537b0d61b671118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9e6b4f8f44bf62d9ca2ca8e076050119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40140f482e38c70248aed15f088c05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d48d68aea45c985e79fcd285c8342121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0d480b0853e32998773756eedeef4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fb02d65ad0e354c5be19ecb37585b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05fbbe1c00c0918178e4d81137fdc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2bdf2996649287707196b84134f75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbaa00711eafb9bc227a422de6a738126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7339d3c31a4e5d9850bcd6e9d83ccd7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c630a4716b7f0d1eaf9b4c4d0d4ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8520081f657047c8dd78e951e9947129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d9a80c0a9a8eeae196c07e52fd6b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c33dd966a8d36f341e1e933ab49b9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a263fa4ca7e5017ddbb6c00f7844101132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cf0d488c450d5fd6273f82c1fdec5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559a82929608700a8b1d88e17a6692b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e046e53d09d040d4f688dfb0e5c4ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f446cda0425d3750bada5f40fef64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3d29eaa8e887a0ebaa4924419aff8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8029e1755a084380d9b30289e78ff54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fe0a9d60732f35646dee238774c0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29310c95ef1dd725b963fe12b89a4cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9ebd0d8798aa7a8a1137f2edb2d03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550e6281f7f9a3cb1dbde4815d48615142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e8e4333623fb1f56e7cb6af60acc6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af0c53847708f925d9eb702cb1c33e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fa5b45894e74043b37953e2b7ec23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82ddd36312aef4c2f864b6ddd0551b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75326ffbcfc9ea2e03d2263c6eafe6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e842db8ec4ddea2e5f5724d188d3111148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9051df8a72fecf453b1977574a0689e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a524e3169620cb668364db158994bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42638855cca9fdbd70b3a99363289e82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17514efeb2d1b88db79008e5f2520a60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501702d5e19a57412b06ba56409b00a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3821fe632afbcb5f61293473931add154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3fdcbb231be1dde1015c7cae75d57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f1d2fcbdb4527690343726bace9cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d846085e6474ca1bbc8ffbd3ccda7ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930004d3ef5cb389a7d07c3fddb7131d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89fd4262fc3e752b3f887a88d1d4e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea5af31205db8b0626536fd759201f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f304ef35c3e137c75f00dc3eea211161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294143051bab4f7ac180ce928f89a28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52a3691281041d1c1fc411a86ed548163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7f4375aaa364b619241ff8ad47b6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d7c4d34c10f5f05867c008fb89516165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40452ade7996eed7569c67e19632c286166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2fcfa5c834c472339da2c691f8268167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b87722fb08974073facf6ec609a37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ba0d46708ce351a796f05ed76de35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e0832ee3a4c929eb484ca8b55ce86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e6ba08197a296452c004bafaf805c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6d4f5731ad68355fb2b9c34d0aac3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30cfc91b80103b6b8a41b81773c7b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465c3d591b8e8ddc407d7f10036659d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84b29a21b07671dedfa7e734ed6134175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b976284403fe99df9eac35bcb3d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144004e2d48fa723520ef1d0cdeddf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208c35a2bff3929a252251231501072178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a1105b1fb3fc14cb171f4cd1080fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61115cc082385aac26ad6117767fd93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ade8f340bbb278705eaf442b4dfe2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc527560d6c857589f7194a1e16ad3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079e70643fb1060e1bfef109d127434183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111798f6da6e6eab7fe22e9284ccb8d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9af4c9f192d130371614ae8326f74a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adb3126f9f94025ec7af5e7b46b5a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5378852533a54ae145683ff7e986ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deda02e9dda943e2396222625942877188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecdbeca7278bf132108cdd69b35a93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39170863c632d3ec33838d7ad0ba172190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44877500da74acb0eac5db0934874623191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a778a4e80577a99cc74844c6abc3671192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda52afbbf2634f8582f6a916f632fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf50510360eada88e85c0d6bcf1ed15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ab2257408aee1a05c92f3a870cacc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f23a4c6c307d877a326545ee99e128196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c26b4a8f10f2a3a62916d5cafee4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eee4debb80d0ed94880cc4776e080198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e72174b7fbab9362efeb6e71a8ca88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ee03421942e97a126e0883d481ceb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfa5e293bae3700e1175e8c355a7d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc1d9ab611582f8de39693984df7b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c21a8cdf7edaa6b500e71e1920ef2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612a3ecd0dbd50000869c15765b311f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b697abc68125d811b51cda770564e45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1632e9fbfa054f07c3abfcd34c097206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e680dd4aaa54c76405d3a566d3af23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2d723c12e9b21d668e7549be34c64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54650c3abe8649e574a21bbca2abaa55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c566ff32a13130920e3b72d5ea79576210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f800e6eb3ada07556467c978b70915211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58479ecd9e86e381d219bcae54785a87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c5169487518b84d0517feb66b3c8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d9e786c2a994015923a8e66b355aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2d43112bfdc039004153076834706215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de43b1a1dea2f8c074acb10aec7dfdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f5a1ea8059dd5d1f553ac59f892c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7f2dc55ef871c4c77527fa0c236ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefe3b7addb1ad0499ec1577c1698ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861a82f6144e6c082d213eada7322a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c3683b65d4ac021b3a211a49d1a21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38891190fa5bbfc4550ae0f1143e3885222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807db80af057df77aad59b84cc430fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0fc91686668d58e99aba85abbe821224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26672d15426e46d4082dd2dfea1f45cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dac3fb086f72735b0016ef24e59252226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b03fd83357c7cbaff188464689572227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a52e1b639df3ef057119a93e97870228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63449690c5080c91d2a026de3d5542229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99713d80d6813f6bf82a24445da97c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef230a770d38aa0ca7582541c1b37a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6194b2f6bd21eb8711dedbcfe40caa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d61b931964430c899ea7a9cb44602233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f141d36e87548da76fa349cf16d82a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29262b08bb07628939c75cc3a15be8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5607a2638a458a463b83b71fdd7a636236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1878409494c7d59b8ccccf8e2220ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4be4dda1c137721f6181ed09062b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55678dba9c3eebb51cbf44d975075d42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6012d0751f11ec5cfafefdd8fbfa6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6d817b5e381adf9a819321192b7ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bd15f7d8df9a08fc57ea3f68756c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe854f7a4297cc42ab52f560a901d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cddadbf67f8802946a3b784d9fe63d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa1e9f39d590b89dd7908ca4e14821245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdf7ac159e8f5faffb896a4a221c63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c0794112bcb84cd10dc5bc7c39c1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb504247535f6732eb287f8c92398f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f663d1eaa6998e0e0d2185e3ad26c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41999de977d8ad875479d3be21c51d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ecfbc1232d5274adcaf11ab5ece02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd3129bd0a5d08ba1fbc0fab9a12a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff822445ee7ec65e3334bcbf4fb44118253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362342c9c78c3400abb685fb9b4fbae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c3555f1d6ca3a6c168ac59a508fd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f314d903979880810253c8ecbd21b39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be71479e365fa9bb4b449c695736173257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b50914577842b6cee87cc18b8949258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0959a23c7524d5b100b90e14e7125e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f7ed565c92ced16a54aa396eded0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dab0a734f5665fe8ff72621d31bddd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d421fa9ec61a739e6227b6ce49c4dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66842e8fd510ffd074c88fed35942c53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dfef45773e71269f0c7bb1d6f4162264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0925f3b9dcd75e6145201107ae2bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e22edcab65017a933b50707fafcbd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f1694cccd1666f09f580038a8f637267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03140c8b8d6019197dd2cbf7cfe6a02b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8e6e23c195a0a71a26e700c6ed907269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4502848ee52fc066160b4588ceeeee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd799d230c548dd81048682c1a82f67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04810d1473594cc5ec5612a1666e3b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70119b9d7790688480ed161b81b65c2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5351394362916e30934ca9191e8070a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f4a16502ebbb33cdb3e8780cb4b56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e127386e10a2ac811819ac5d4b81bd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c7001c535912b7bc85e840f0122a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91f6079886507c6764aca8eec59020278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e8d812b845c944bd7966f0c719ef7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912aa93074fad84ea4ce8db64737741280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c82d709278003ee7c2e8317947ad28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a795eeee0d04610466262ad630a34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02db4cb35ec32dff956afe2072c4df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f538c5869e1215f1a24a394f627912284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82676aac1bdb34ed0268b4eb35885eb5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b0bbd9189aebf60e043d69d71a71a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df093814341c378c9bbb39e4e859b8ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ac7e9f5ca4d5399e76826e7723592288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c346463a751adda281f5e73e829e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da40e92b46ce3b7d93774a865d4066a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5852a1c9facbe410731b1106802a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb26df4fc478f5421858a05a6f29447292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32f2240c70107355f8251877c72669293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c777caf23f467b9ad612a668fe0cf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bbbdaa1f7e94bc7451fa727b07522295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a60a97775bc5634cf0dc17cf0eaa9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42120f6872c0b730e39126c35da5d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4337d0bf248aeea74e84739f8e6cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f60f562ab0348813bde05effd0fd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e791a2613cc37a0481a4c8d68fdcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfd860af64c3ef2790cec36149f530301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d106469e9ba3db3dacd041f82e2f2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882a9904eb481b801041c12fd8e750b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfbbcd51449715563d76d77d009ffa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aa46757754022b70311c9a03f79ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5821ec344536144c2b5921d6871bf8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2be12941153b0186919c682b87e9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1246d354fba1b00deb08aed6ea501f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718af32933947a98dc01c9d338e1666309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107ce9b6facf06dc8721c792878cec8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627f743cd90283dd60d2c5e0506c381311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f4b3b607a5c399b2bbad0238e9d2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1aafff3a9a9c494f7593d70150b34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d51ec807a9362a22a915e24edf1a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ac2406902a815d8a49ea66816917a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346f2b54d0a64ed43eae73cc17010cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcac052e54a8e86d839b9d7c09a546317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd0817dcbbe0179e217027d72babfd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271dcb706b15ed6b417229d12eb8c91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c0c0a258c2d489e42b15777dc0cd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec5896ae1cca252d3f82d2c27a676d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dcf3a937d2e855a9c71b43fae194a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fef3329e5a94d12766d2b62610d172323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e738321763ca043d376174739089bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a1f0ef53f24554cb70e046df23be7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c370601d099d3e424da5737d1eb6a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ae03559aa39b9597e996a8a8c5f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6968627240bf42fb7a1726737750a7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c32734b3f86b3b8f04135f8c32effa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ffda102a93cc333f6ba8b71911858330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336ebf5bd48f6aa4b125dfb204d9a4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e06a922f72fcb56baf546a99247e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfcd1f1c60222d39cd40fd533d567e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceec24717ac861116fdf6ea8e8c045334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c32dd834095d5b6619259986b7ac40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78643fd57be694a657e131d6deebb29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92cfbe95bfa3b5cd1b47872b691ec9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0fe81503dbbb16d73a26d6fd0aae0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d336040ee69099611960564e23dd90f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed534a876248421b3ccbd309507e5d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12b0a02ddd01c04671bbea3f7f9b08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fde71689466d77dbbad1492fbd9330342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11b1b997951712616ef09e81caecb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf4d6c1214d930dd7583cb8acca54344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee82b7a990b3739614b26cb33a9a3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c011fca07ee3255f258d66ba9d0105346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eec94c0063d2fc5e1ba4bc77f7769347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d35db505c4d533fb05b74181537f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee710cd5001d11bccd5b7c97075aae98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d92e40ec0dd5418ae6b223e4c73d8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d2ab9e4eb617d7dc9086a9b4a5a33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980d6e189b2094c5e666d9f03781e63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666063022d33683f1be8aec9ea558b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dad7107c306214efcc38645ad52cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87483325bdca7725d4453700b90cce34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db231f2b261d97b168c72de9e936238356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fa2815542ac6895cf3c4bbf952347357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf272971fd46557072f0e7a9a521ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4716cdb669ab1916033826c3c5ecf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52696e349d9634b51da290a98ffd5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ec627257da4cd0f84e91291166899361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da08ae8816dda900a028ca190c5bcb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c312c17f55e9a2113a18194927d7e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0fa99ec8f568e67578b5d7e2d44e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75396d10732855c33623cd3ed07b1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa547a753abbf46ffb0279d6a6d7ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5224547dadffcc7d323776408a55ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135339bf4039d7995ba0419845e7322368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbad77cbc09eb9c87b114f1713b4b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4202743e9658a7d418c9633994872370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d5cd551bfdfc18d8d90b097b0697f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306af1d6895fea386b83906afc26419372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2d217a24e72144cd4b9ddcaf0a978373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d72d73339821f244b4ea15a9880b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed3768faaf864ef4e22397941a1106375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe750c6dadd0b69ffb10e7a6d985a8d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a19b46238c2ece5dfac18669b440f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1df1ec037dbcccb4bfbbf42aec615f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94f2a4f69114d0bba6569c2ec3e49b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bad9c7f7deccabfacf15258c3928d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3a5c2ffd1f1688e67fca260c33e4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feae07c9b76c33746cb15091134030382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3512345f942250386c6ecac69459c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2af3e38dcc0b8b6b0c6a09e743d3e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5f487977d9173e767d8d8b008deec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6b281c0b86b045efc16a4229cee84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479b3f1e88f323bbe7d15a036181c8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16c2708fb447746ac065acb741bd23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089138954e0a35a1b876a51189dc3148389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46c65b84e3dfbf2654b2b2f77b772e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af887b44a98b98d4a8724d4786a8c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005aa3161a22b2aab9a134a1867db279392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a3ac78a26dd97ac51d3793f9d9b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8df5401d5503aa508f2d019403170394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a96cd7d00142848035c8d8d481703395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005326e2a74544bea435243209457b86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba61f38559308b83e5cd622daa50ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff08f1c671fe4434380648edcbcb215398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2fdcce52537a1983af752c7542dff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b54b5796ec22e4a25f23ebe0b7f49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069d3f410d7d1cd418d90dd81e58edc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391aa58d879d868c2b1037a636bcba2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76306b2fee0a56d1e9db8d52677a6a5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c681c19d92a3e79f8e8dacafa65cd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a025085602940cdea345df3d2c36c13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f88b5fd067a9f97be262d54cdac6a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ce819ecb6dd1b24a4d24a4ff5879c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcd994d95a5376ad5dc71a38562a07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6bfc465df0f742d0a362916549c78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abcc9091bba1e0b29675cfe3abc26e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ceeabb0e40cfe8340686ef91c7820411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3eeaffeb3f72dc8c7da7f81c46ed1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fdb2f6e5f7b02a20093ccfb121ce8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136fbc8f020a960762dee8eb4c99396414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c193c66d49f52845b6039210d033415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b4ec9163f61fa999eefef536c78d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c5cd0d7beaaf852de9be68e464f36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ced2e0ec6aaa55a9110d6e2ce71fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988f64c9f3561f2d8fa6846894bc0ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93a0408157635af56966310ca46316420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161b75841d94ce66a90f8e3261ba7cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be7f27111ae6844e544a0b6a73bcf3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf3c6cde83c4a3dd4579a29862f3b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0cf9e0388b02a2f48898777c41818424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a21f3b63ba3a5eeaa8c88e36005016425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d71baa32eca6c3780b2336ca31a6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bbe6bac728a290fd500a70c4f2b17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74510a8a0845e164ecea7e1171522d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb32438b6f1fa300d775738a616bd0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213f773ab75490325de6105b63b71d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49a4a485e3afe7947f2f17548e9199431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9b33e1dea90ef6bb7a7eb3cb1a060432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efe819fdee5e6bcfcde9219d83ff20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e693c9ea98cca9df63b4f17463fcf22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebdeb4030ad61babe84fa494346415435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a7000ae9fbd885b34b4db5b9971cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ffe3cc58f3cb519611d965230c0e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de8095ac7e1435fe8dbebaa9e94d03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842a8920e576896e1f8b80b76d00c30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae32f8536813c54ca3ec6ad1b2eb026440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d7ea7cbb76945b68ff2be3c09d19a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a1e9f21414e43274027269d7197b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddaf9912b4d00a22ca236fe36911b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b408ba955ddaf7b1172205d139657444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff1a79f542e919146f373c4d218f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92123a9a95053d53ca2ce75a33441461446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de27d09ab44bb52790902146a040295447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2d1b0c74b7ecc7f38463d6b4993bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd93e1df0bf28c1c8e33bfa85b063b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a89a74d771a0c10a6d1f9026ae3938450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00057b1585f54e2973ddd9c5f6ba0f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9fbfebb0502d59237234a83aaa4db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a82ef979b5f4f99bce05bf67fd84e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f4e0345a79a5ff3fd778f4f27093a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993156953c30e0c3a890bf9450bf4a57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ecdc723fc62607b44a297711a71ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01737bd5387ac139001bab15912b4d3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0557010b591536eef9b920b594259ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6d7bbd32d5662fe5347f46b68ce49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af2d21e9c6d7dd60f8c0ce84b3c1d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8341c1a4df6949633fb83ec219a05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632bd6aa5c2b583d50412125110e713462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6e1d43969626705b1a2f53487fe2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63394d9d60a125ae1a6b65b322015ee9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77530685312f8a3cae5c5558356e2711465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80693420c9fa57267400e5b93cc1254466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bab98c9c5bfdeec17b0541b66b0b2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081c7b84bd589308123da058f2cbd9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f046c07c71d1ab3e6494ff62bdaca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb0deb8a02ff35d765de25b8575698470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fec63c43a36a31eff293587258f22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8829b639700593bdf82ebdcf1b638b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193593dd4cd9d33615c778faf7212d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8841f0a076284e4448ec2d7ea3692e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b0cfbd647a77c48fb8160267fb25b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49528f61dc4aa49e6730622ed2a7c139476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55c5a1a4ed416b09c21de8b9e05fc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b508312901f5584b2bc050a7d16fd0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23288430c54ee26dffe13587998113479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d9d6ab7040a677b19b5e34131b442480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b425dc82991786c05539c4551d8370481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb99b9ad75b6e0e133f12c6d4a4ce1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672727583fc4e4569ed907fd0a41a684483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720dbd9e28f4e21e8b82e0d736cfe22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2563fe8c2957b6a94e11090f4c5f1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d8cc725b4043a374ab2575f133aa7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1614b91fd7d8d819e4c7537208ced487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49501b882959cbaea1792f795080fe12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d5c660b64ba669395a73e276ee64a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf37d7ffaa5a9cbf247958881037888490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255b41da4b2061238c8165a8550ad04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba6f27d95a55ca14ad9d80a180da7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438c6730e84f8d56adb827f28d94d52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecd203ab309e36ccc03a44bd922bd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1578349abd6d46b863beea2d1737c03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9c7a9c09742ce8a942b99f6cc5459496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f793e875a778f27db715aaeae14dd6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49abf65b3fb5c64bf311206fd0a74f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c5fa17378f2e6289d7cf902fd77e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f064e6c4abaed664b551efbce4e46f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d69cd3c55b5dba1a2065739be69bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6150945ad51843041bdb9b77b1512f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8578b8d9eb8f74c0e0d59b6c360736f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e655ad1173590faa3e94ff0dd2a0fed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194dcb858260a1696985eb3cdc97ce0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b426da1d464f4d7d5700b9eae4c11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dc4dceb507e08843db09060acbb21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552552f986194bd112d0895098513342508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d5c927b70b705f5f220ddfdb5dbcb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467e375599173ab0994312e940b9697510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf7e9f658e3098958cf52fac15d3af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add96db2fb50bb4e501fbae73b25bf4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e7d8a0a0d4189356ccce4dc8a234e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e7abf8aa244d5c6c0908af2966078514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e086990da2a5aca12e0309c270d5024515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357243b294a5682a3594f3bd0e980c19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911261d23cd2237826cd0d84801fdc8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821dad58e984452b533c53fdae1ff56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ce4582e321f4121b53fee541e8bc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b05003df4ee4fd71be2265a1badf3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d28275014934cf8e7c6df5d983a6a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a6208666853ff3065debda62e8ac3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8be1457838a6aef52140352eaf446523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b61acf59001bcfc04c90f231b6add524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f26ce821f6136dd81f4aecdb43530d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce56397bf2f07c3cc20c5e7dc173a85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d0649add16868deaff327eee5f1f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cb3f20c1b2a5945c5954b3e1edc18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960abb322368ec8bdeb7a9bf3abe99b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb553f9341dae76796dd3b73f2571c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672f3dbac49e92103b4c269f7d48588531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a00bc7a9d2cf18b636fad8f5dfc6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25209d5e46c01b6d2859fdd1b0fa1b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da209c04929af63a6ff1412923b9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a614c53cd7b9a0668c724391cd00e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bdb4b18aa706597e237e093378813536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77007ba9d5a91e4339171e98fb16a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145cbb3cfacccdc584adcce489d048f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42a29eadf5c06e9ea2198cf473d61a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da61be7c34e46e67c98bf387c969210540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e917478dd64dcf13273b25b2bfede541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609a78befd9cf64bc201b0a2f12d3d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e37b1b9b64eb9e8c463c6b7a49919543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aa88fe677f1b54bb4ba809b60b22e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae20096caee55b855a630dc7860458545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b09a917b85bac65594bc684e19bf3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7baf6cc89eed7db6a0f049ae1f162f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5992330f86b65d4244ae2fef8cdd52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d76a43b88236027a9710aab4cb92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74e2a2b3104d89f61181243735e906550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf280e4a5f1f19d8993458b7613f53d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48daf6276885f5eb72e41dd07cd1636552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb033abe5fd0818ca0a3c1d6724fd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af647804a3bc59959324273d4222c02c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479cce397fa0f600316b227383e8a14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa986a3ad666c90acce7b3fbe721e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264e30f65d9393b052f36366b11fde6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b47988a7c993762251757f41a28eaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96debf669546a26eb2e64d481fd9d6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb540c877aff0469dff1901de095f4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24937cb685617d3b000573f27a3ac6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1e5ed33086848e56de7032c012b9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe46bd6044cb746d7b2a052114d1202563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fa25cb8c7ffe812ff4cef534f2d1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517e27a311d2ba5a4b5d1399d1a3a2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6df896bfc614c8b0779a52a9f5771566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4258f447ad0a40e6a453b49a0df654567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9254a667b19b97b355e8d80f1968a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351560ee43f4367670b074323dc105b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb59276e0e50da2b20f7ff178ae45b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb021a890fd806c70b78c0ec159b66f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703c887bba68368fbbc39f8327db063572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364ab2a7a9d37c801c1a2e7e2a051e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981e21a61fb1a2242da9357886ef735574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02d8e3619a58ef22b7262f8e5fd0b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac480e232ed1f0bc6214a984a77ac7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089294137a20328ab9ca13fe11319ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077acdb286b8f6b4011b6d4b4316351578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6206d9db3a750db3b190de6e414b17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090e9cf5765a37dd2a2774aa2bd9d4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4b47a4f274b2f1859a262078a39a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff296cb82951384582addd2ce0e75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a1b3df4b269e1489ec1adbb6d58a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2c4006f67136d3edb83aca161599a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aab1539007343c83777ccf59e78d64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad396ce5347ed5aea4fbc6934cd7187586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3da8c4d3b63a43d77f9696c28e9ff2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab60381b0fb61cf23f918fc1ec068d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965fb8996d5470fceac3211caf3fe78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb778172208e564c01cab7ed1a0111590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f55c5b0521270e7e67caa26e0af0cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51984472728b33373c8bf38acb086445592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45563b3dde51fae069c62647cdba2314593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d937e74ec1bc9cbc5f74ae79f637b1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1c3e4b23c24d1857be82f4121585a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e9f07ef50776ea45ad99bd88866ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0c05d064cc29378ae0f78d8a89ce2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ad9decc36fde40c5808f6d5c7e809598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba20f02db8eb3c8c422ecfe9537079599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ece2f0665da27d7ab408732b8f107600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c28d38b352e85a1d8318c8fdebba1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ee65aed82a80db61e006a0b6a447b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d806da32f966039f074ed4a590ca2d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffca43c6f9ed568343df6db55403839604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714f7fc3b529378f944f5e2f3e6425a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c624c85c92477d35443652d06101b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffad0f871e1ea48e71fa1d491d453c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad4e79cc8005cce73defe794916f06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a144ef84b20e4d44b362967b715935e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29734f91476bf85657adc1269222b983610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899aa0502f10ece0c43c688f4395e11611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5136329707841a5a0650fed294a5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a6233f923510ae5066dfb4a03d18c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a8c96bb172356fd9fac13e6a0b3ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1736281faf30f8c68f22af6b602d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c2b882a5a60e7dfd552a45d7b80b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c656101b6bf1f5f438efedc86e0ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a3f2d672381434805cc21ea54d41e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c85598582ee9912d06b3864132e24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa70c19111b0900003ef51d7dc3aeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829de210dbead044b58929e4d9bcae1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0e397efc6ab50df288fecdf1d0f1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818acee3b08cb4cc5ea33f5111b9e3a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd6618ae8291ae036dc9a864917c37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7738c0c610d7064b3ff96cf37acc08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba1f31c62f98b6d61189794b426163626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9fface57815f160986ac73433818b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebe3f02dcda7aaa48e3a06e06aa416628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aa9994d549b6e0971e0119d2394af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a37046ca9a24ff18f310d5d3891461630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56c381435831304d3cc0424c64e3ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859766fc93b24ac93838833aff47499e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de869a0e5e07613b070f00a24a6f162633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf2b62c8408621d0561a245a1c9ce4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92e9e20b97126fd6f575f99f69b6e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ee6310e0f7417db76ede6884e582f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ee3e22cf0b6000e7a3f6e7e80e1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7cdeab64dedca40e1982fb4829e20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703da6dd610052cc796aada45095dfd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051de976adeedcdbc0a9ff4bd92abfb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c74fdb3dd108787105547f2d6d8351641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2b33c583de7b73de6204661b027c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a309475f78e0d0b1fadf62ab2ede4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69674dd06814a1e814ce482b50e6aeac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401bee241c787b5e0c527c00fcd3f6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09e5ade376dfecfc7275651dd0523c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac78dec8450eddec8fddb0c4604acc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19ae79399ad25437a716901c677ad5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dacd5bb7ec8c3b0ee7168be3f1870649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b42ffd25ea15ca3fd9c0ed7a40d98f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbab77755b38414d779316512b14ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8ac46cc77ec1ab921a6f9fbd5c884652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bfa8676fd1426f094fd28407cf31c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855adc364d9e2e015814e15a586c797654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2e0d48e0464bcecb0d90286c945d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b13f5f83a88e6a033c6cc20ea2ec43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01840e598d2379caaa8e6b9e810682d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de40ee6a457ddefd5c1e208fe357de7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29b05bd4061b11b56972c163b63bb1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97676630d8f71c8c554bf25c16442b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef82c93831fbb724123aba07b17e2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a99374ce8a7bc477fdc53133f904b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770584e72ee7fea687bb921713619100663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f5163ba96551d1e38bf9222b24b46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b99aca95fe7b34666772a359505e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720712517f700a3ca03b4029c310a38a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619a8df6e91aa107c6a4b59fabf6aa5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3618256a00e35fbb66717af19452bcd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fd01f040d62526d6046a49ae015ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a024477cb9bdc0719d67e98a16846670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250ad202f2518b012a6c3664aa4a1bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fae2d2bb69a57d61986b62262cef15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d72a0bd21321e37f5970c18508cafc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d98d53f2c0468e829f9d49f53c405674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e19bfd143debdb87aa557bb37f988675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ffce3e3c1cefaa7994599478e4805676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1e7c8d5239a1ee2ed9ad91174d17f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3402d814dee6f12bb5d3b2492e5e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d715bd03de71020011104e409929e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff469e9807e2b1afd008fc7f2d5bc6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c240eefa2edf9cb7404f38ea29dd6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3a0b4e9dbb9b9bd9f3eed8dba0d79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78e45c6c2ed4dc01788cb294a5c0df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1eb8109f6a6c4f0c8b2740d22c87b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d201ac8e450557db32e13dc488af6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a864db8319363ef78ddff471fed140686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d6590b3f5b2cdf7a7c3fe02952c57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fcc1e0d9a4a32e5eeb88eca320f95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b294b6a86329f7be14d77bb906d5b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47870e5a8d65f8c5f6ff9193693594f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672833dba1e53b8436d4f8e56edc9e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e7173ca2adbf8d63337b4001cfeec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ab6b6520aae5e0ddac155f8f488c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa66fe2581d1b18ac5ea688eb1ea2dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849923c15963c1406fa105e519ea5ec0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4c05067456374a22eb554434558f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc497471e93efddce1f1029668416813697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b91b16635a95bfd6569454deaf2191698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad78511369842cfb9e42514de902ebd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a6ad529c8b4730b2fb9d0bac2064d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be824ebea710c861c56b9272fedd8a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9724aa3472187f9e24bc3a5975305702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78fcf3483ecbf2493e7635d8a8fa9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7127b4998c232fed6f157092bdb8ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afc38e25e3df29a9fee15963841174705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0955d99b9220b35d9f7d3b397e459e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6be047c5d1bad904c5ee74fc75258707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff9661ce51c8d16923f2ed2b153f34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9234ba52cffffbacf130011693243709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cf108794510061a238ea3f2c989c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cd9a9436a7c4c9e4edf1e20e13d2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90722b50481353021786b72cd46630712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327b5dfa603bad3cad4409aa626a3fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f7334b979f83af67f7137833268bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59d68cab3b130c3823f8ddb7dda80e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdbc8f06a732a17bfc06b3d09a3730716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209d21e68e9699a7e820f2c331d6e73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f24f36497925a454f91d647a58bb8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e2f188aad085633d524b7d2a96ea6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ec71ab32880181bcf4ef40449c516720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bee49fb15db17cc5ac41990af9cba6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72165a39b0962341802e424b539082ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a6097762f9a3794c4b72d6508f99e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe652f18f3e152123c47dfac7810374f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a8c3e59643f2f5d77e2c7b17db3c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47746c48e518e16e895547b7fb8aa9b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfe2abfc5be027ac49673d21910551727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c3aa44c4485ee86fa02d8e66bc6fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1054c07bd1d266ee751a583e8071f51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b83431aee1de4cf02233371521c62e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ced183dd3d17967324d992663b78a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587336504f4d5912a5591d46c34d768732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c747a3b196aac2cbea8ea741ae22f26733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cfc919685ac36880ceafa381d0974734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146df1bdf761fe19d7a30cf415244f39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4e413c187fe30edffe4ef02bf386d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cab273a1a83b09c03d1dfe2a93b968737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222abc9517f331b637b46f01346835d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4de09901af18430e24ca773e81f180739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce023178e6bda1810c5e107a3e4dfa1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafd6d1ccd3c91ab6d978cf030075b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee94ec0100513c4d2bfd14fc737d47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8be313789373c76968ad4100bc6f0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2bd806949da25b87d033b32af3e3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5c203faecaf0ad33d5efdcad876e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695286164d0a05a693641483b3f6d1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8b0c3a939d892f745f2f5d4ee43b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbd8ab077cdacf619a11f9c49416f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91833557f91a82b182efd4d479bec1e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709fd7bdb23e14d59fec286072841d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e591dc7c78654db34739d212ba17288751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e59d9a203b2cdaf67191911456ed0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61855b165e872809904817ff676cbe4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329fc5388ce45d3470ea3dce0058f41754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2e222d7c3dee9281cba85c8ef27d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caf5a5937b891e6e7f3d3f6bfec910756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8574e7b7a09d36e42bd1e2d36ba7f3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc191d3643ee74372aa2a4aff56f331758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83200014da416d1827f1215bf869d46759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcccdfdfd1249b3bbb867116b3694f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57454b91dcd0d0e784d9c536deabd1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3b3db3eab94cefa69737527e59b533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78d789bd20475759b1b91ec5296be64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627d983ad58d924ccb1aa716715429a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbfa68b6e0a57f23434251b1d84dc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7dfa465e5898edbc16b3e38cc59d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170fe63f5376e9cf5ab08cb93175bdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8f82edccbaff9b355d79c9ff185ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc69f95dd628ff3f8e448365e1ace6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d4e44e2b4534afaf548c3342dcb7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca513c8c7e6844455f9af8fa4befb2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfa02011cc8cc7d275417820ccbe8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e06bdd3c05270163f8eb260994e53014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31536fec025e531f8ec6da54988cfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81992fea4d41222ac6aaeb1d2812be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d86c2a2162a67baa00af37bd24cafd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102180361805f5880c149b5c66dca25e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c240e253a6709e655531ebfe5884119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d170e817c1ba987a06ca4c769a643020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06288934cad8c745e0c9fa4da71f6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264d23645af6d3da4f04612567b6fca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c714aca0861abd81760193079453723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efa77ae76059ef22bd3c805f35f01f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3439d4345c256525a3370399953dd2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4d932a86a7f0acd35200f4db628b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051212a19cbbceb6d75966c14ba95b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bae48738da0789b0ed102db17fd6c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc6104ef15aa664aa350cf9f53093329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0adda5bfb2c87d57195e748443af430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c3339c76762cc223802dadbf53b7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fe20ccfb11842882babffe5f5786632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487f8f627c08c1a3c98664cfe7e8c8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2acb04a723e4c518bad82df692b7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143394fee1392c40596ca674987274535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010d5c8b205a8f1b36b9be2a5769bac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965a980462f5b7fa616be16285eaea137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177ba7cfe3da5aa9bd9d9dbbae3174038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3462042567568d2eed0e374edf489139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b44fea547db0bf82b1aff28d0fb0ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ac911ffe21a2154796be652b130b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd94fc4322e034286ae360259cad3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c705893db0e363369e4c168d4358243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412fd95e9523c7df53b86f82ab8807144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc33625b073fe1aee09622fe10ffaa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a711424196427461dcfbf6390018a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399dbed3f7aa826c400dcc487efc78747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abc36504632d73eec156a1b8d1cf6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5ab54a850d1cbbc71fca00d6fc25f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b95ac200dd0694726dd3d963b891bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d12b066e6b36fd4d9f31ccdb23c0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da848650b6e26fcfbd11b522ef1605b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678565904f0fafcb4f4f30f57ef309853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025de7d6de34aabbb16959797e4659054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35751c90712f966ccb22954d3029eb1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82488038fee4bf33d534dfa788da0f8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4ab2f8a4f7f06e1ecc8f2ddcbe17157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6d3d549da5f4b246b8232358c751658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef2a75b755a4040a0eb31011183dac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75510a3804d0df4ba927cefb32f6a6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e8216449c16b2b8ff5e270858f22b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f286532d7e63ad3746ea228604016a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6b11504b26415da48bf31fd57859c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893edc07292e41563ca9a8ff9a338af864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fd2c93d2e88c26b610273619140ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2045463b6893b2de0bed7312bd1694f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f5718d1b5448952dd4ccb58578e2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb687d8437588e1708e66b8792fc5cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7522a17ada43e17b39c67cf627ead69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee6fe18e50e1c56f64862f2de9ad0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac56d74d05eecf19e22d2d19a93e4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae41cb2640f64a699b156b1f4fc79172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44038763e1b369afa7ac5fac9c4d9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621dd909e01781f764c6e967676691674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85345b4b43dfeb1870ff2d6648b7042e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e806995a5b26a5c35001f65eab1ed8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fa652b04afd5eac7bab84311ee02177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18ac6993b74b9e05afd4e5168ccaa378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216c5823b64f9d9982a898df5594a8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a651c2a4dc74cb8efda7770280f285b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec7866a6fc0d1a9e9c380e7c2b56c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ee24a671d2f9da8550580358fb0bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3976e151904f707e1b1ff7380155a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcb3e35e68bed6e554666e9bbafb7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a469c48ee30f94c89acc9c731de0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6360d5869479e7047b683d08b37dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418f02ebc39af043f586ea4aec3b79087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4962443c7579c4b0312864eabf6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ca44ef62963a5d87edc8aef4b1e0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a440d0950f8f672d54326769415259090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdb9270416f82744a8f224a5c3147091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40c82f2aaccd5b675e5793813323a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531ec99a17c98a2a8c32e294a11111f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a69a4f1b42c1c903368bd4a5c8fb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399b2127c57d7763bc4829f99ece4ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c588fff49237425616d80c3af40bb3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ee84b8a4ec426a80e156163e7bbd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504ccaec6fee64e4481c14e0c8e2db698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae222aa1828c5ee6508a781504fb9b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97281bea900d264edae7ae22a41fe0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85368f5ead127bead30ca6a7af524a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf348be9b0ba0a7e7a69de315eba0dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7a3de3389d985fed8cdd3917a057e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97e392f899c4fd5a991a3adffa04a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57df4142cc2670175878ab22af03969105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38340637ff5c4fc274eabd11962e5c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2e1c6cd653185abd7dab124c4c2af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d97bb9921034c0fff23eae3a6b82a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329f45caff5cae93ff7f184545f15d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd8217a229ccf5afa9923ca3cc13af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d2335e562a74469c5fe7cd6cfe27c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80513205c1df8430c7780265f511f7b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f9ce1c0e3af0c141bd4eb5307d625113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af02455996077c4c32359f099f87b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3adbfdfabd24ff9620055b2d53220115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415eaab30a4cb2656d194e67db3dd92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255b98e479b43a1209e18a1bef358a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55382b2398958edb869474a398dc96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadc782994aba99e1a7c87b5741cf7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733df392c56c71a98d7bf4474aa3ccf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aef7ab692bec7b3076345111a4f1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc813babb2d0eaea6ec9a8f6d8e5d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bc7d6208551771b4757067993edfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f39e1e2385f28135dca57e544f8aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c353e99c38b9b7b24fe0c3e3078db48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5883df8f9e290809f51777b2b41424126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c03a118c36a6e3b99e6d68c4fef38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423329d9965c99d9ade481756b9de80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e58eb088a0ed8171d904ef2ba1b505129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a469f04af9bc032c7d8134b5b1d1066130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609370e42b2a20d78113cbb2efbea731131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f196d201c0f4458e594676fa06c5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecdb53572f016dce8b2aa7d273d2da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dba4f345d69cbe2816dedf9bf841c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b0b8142e753b142cce34cd2ab46d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049bd79bb50d6f17f13cee6a2056699136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444277a02d83e370fcbfb9dd0f9ae56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c414b264e6b9a926d223b2a248d427a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b46090d512bb89d3dcdecba6ff451139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dee289d60b858af9fa80831004db04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061701abd3951fdd96f267041224af3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51438fd43ed704d2fc31995e33409b88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6aeaba577cf312c110781952f753c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d52181d932ca0a21e99ae49070c890144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fc71850e17755b6da216c98a98e14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76ea49c43cef290f71544fc27a5a68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5b701301a87b8cb67ac145bb24350147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1ec2a00226aa6429c7c1100675fe9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b415f2f6a447174a9d9e94854d050a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f44f253b02283dfa20cbee4101bf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852505738c929c494e66232f0073fd89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70734159604713e35548e428787491152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ecf22b9b3c5fd4b3ae3aab74f3329153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369e359eae9d6d3fd4a73379c9c6d6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2de2b461febb005ddac9e4f89b323155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15de1bd9aec60d50c52ec4ad13ac8b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173850a81f6ddb70750999efe59e7d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5021ca824b1c9f175a2c34bf4ae7e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e730ea9f14c3108b3df5700bec692159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c31236eb69468fba5ebb88e5d63bf4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a91a4a358b7fb99724444478db596161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d098c6939266c91348792619c06376162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d755e4fa8590a1744d2ef3006b05d77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fd90c3d8625dbfe158b7f2fc7edae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67ea28e992d69563010d1aec915dc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6405f14424a8037ec674900cee0b82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2ec616e785e6ff81da791c66ccef6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dbaaf1ca88d4b5d94d9bbfcf8a30a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9c9018f61fda2fb2ff92c0a2d3874169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee010c322ea3d8624cecf5f260e8bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81309ef5727bb1b8b802a2e3a2a9b0e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0cb6c15d4aff4f62f1e66c88dc17f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfdfac1236096f992e446454a59462173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fd918c7e3ba253854adc0e21acc9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c7fc474cc1c09331fa44050bfdac4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401198fbbe2f1da9c09141ef68ba5dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25b83d6de7ecfedbfce71706b27932177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1facba8f6e2a3104ba716044172e39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc2fca2c098f6fc8e89e9ad8336a00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf7712e11f67d5542e06fa7c00e6e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745b34055f2bdcb7937f20fe24a2668181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36a289b92f4f5c1b5d50ad604736c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081fffd003165749a7132038140706a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40269fdc4e3c6b4bd857775dfccbf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7a0375fff999897815513a2c2176c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132236c80fb17e6bfac70e86614f4fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef1ca55b96fca336b363e20728943c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add77407f195ce2f39471661f2151392188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc3aba763bd9016fcd610f5c9b3412189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48ef112a397efc36e73418c517d2e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3821b043eed04c3fd02da378a4365191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb8d0aeb7b103202fafd3b934cbe9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fc5ef8b3dd42d41858b3578c05353193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47526c4e8541e23956b2fc22060b57e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39777619c198ec8d81e8e56fd240c9fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41847b3249af0af189f0b0cd5050c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda224c97ed631490c0d8f58d533021197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54204c3e1f62764cfd0aaf53450ab339198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabd152c4bb3449cdd5c5aa25bef5d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c5709ec37f3f329c7b4dd5adc0614200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327d682a16685067a2a39d782f1034c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32648f1be9955d445c1d97d75e854425202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789b5fddf2ba99441c7330babca3f14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe936246e5df2b32bc46eac646d5858204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fe59aa8a8407886cd04139aedcc03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0241d3be53da799adcead8da53cf19d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418648d4877adbdd4136659c167b4b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aad90319fc411a553b75b68bc1d391208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af5f0629fb7c9679b4db195815e926209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd91c5456a3ae0b5282c6663a3cce9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528fead149c3970821e7430757bc9dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eef29682e01b74482635c011c9bbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b81dd38c15b19f60a97df25c9cf8d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1c65bc3652c4f4279e30b53e97025214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274b3fb397305b92cd289049d11d5c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676d657103e059a514377b8b2f14ac6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4cd266a3a7d61e71974555d9e343a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0cb5661823ea18922985dae7393c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15ed9db668fde7a0bc5f04b3a1f77d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d381a636045a892363c386663b6d82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbd4b9c42c6ab185367b602a7857ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f640151cbf7811096576ae4a5b468222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbbdeaf3d46933fa22997cb72cc15c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db48e07798d695403bf70a8bb1cd61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2c000b868701b1457be1594f57798225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eaa6e4cbfe4a8b397f4dac3a12869226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09c8fdbd3642bf36985e00578cbf22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af10bcd4b764d6e05edfa2608c44856228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f6cfad2f3c841f2faa5fdf737fa19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97f201b18641ad623aa7508d79c0f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca576380b7c210ab7c8d8e92dc36cd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c6da526b059f0bd97391bdda8dee6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f974518282c2a40898d3106c6d5119233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f96fb18a4497acab82383bc63b263234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e31888430520eedafa6de054d6736235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb71549b3b0a1c5c3afd37d8119961f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12805ffae54ea65a39ef31cab25b88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518a1d0450561007b9b6f0e717d8baf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee344bfc28adc957549781b0a1317d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45d79cdc3b2ec7c74b7daf6060891e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45981d198ca97ee7181c824bee7550241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f217253945e708537bfcb174978aace242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c0d3811d0f8ef0b9e343ed2691367243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb216bc07ebe0ab9dbe932c7cd49d8bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71606534acece3eeb9bde58a67ab2ee3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b5d7bd16245e51d3e81760e02b41e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e681101d295ed7ca1aed5d429e3736247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e94b74e97e184abda1aac924194dcb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ba6effb584ad39b073f111fa4a2e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbe7f8862c01dfdb53ff3ca410cc84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab71288a9d4b1a3071f1ae432f873bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635416445eacd7d31e8e77ce30c9d77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ef5687b554e9b6137e2bb4c631811253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f557765d4d96ab9c12c904b82be39d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79171ef43b32fe41fe85af861b624325255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa00f04442c60d856458b8a6577e25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce487b6b8c48fac68951a2c204a64ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43217075bc3d3d079e2450cda19aabfd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beab1504ff782a409bfb4cb47c9410d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354d79a0c654fae7222a2aef697ad2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758836d04ec62f0e2ecac4dc1f3d12c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c350eb33225751ff30c7746853da38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25917ecc48faed603735f39e8be2fad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c5e4b4558682b3c54453096ed6c71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4de5f444a988d23e693875f20c6218265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513329d8584cc96ee77b36850ae1d473266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115ecf74d8ef6a73b338790b1c8c624267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf458032288fd38c1d69f836a34a2b45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c5d4896b4d8ee2cb9c9bbba4c36cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f26ff91441c7ccb4fa91a2a3849189270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd454421b29eb529fa8b6ec1397cc0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780bc0a6c273c7b1e806f20de907dc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad2a4913221c29671bdf82d59aa760273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bcfbc666dff28307798aa0dcfa02a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15f1047896505ec46dc33a639e320a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f51e3101556d2644bd39d5c69fd8e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567684fa4cee1ed34fe33db88c02be7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35547e1bc827177679488492f8b84aaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d463ee65d1c29c963582fffcce4967279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8672d499f84c9a075c2cbb90b1b90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147ac8aa4bb720537417a0eb6777b13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3abde3de9833451bf7cbcbd6aa52f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f776b1928ea0f4be1b81c5cc07078283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4af335c966c6b49e8fef183a865927284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562306ed77a594edc06a262f1f8f97a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924acf1d11578f4d8f3c3aea39d2f7f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5db28a96535d331da659f1c3ed733287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29c26c89ba87c02f526897751070c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22637e5da44c2fa42aeeab92ebb87863289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da138b04781fee77c938f505f1007424290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153ebf895bf4a4bf1c055edd3bb0d9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb82fbc3be54761687c2374b7a3181292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0ebb50e36a425279373c6886d3cef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee7eb2bb589a240133b3f1b9295952294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc7b036fc022a8ce6204c7336d2424295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cd8de72e700ab7383a0e0e8ab54b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca720df84f8c15caeb134a9bd0ac0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319c98b6e755af549e8ffa760127d52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d65019b9d17e4930d41526df1cf92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2280d38218f7fcded70d5750c6e74f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5728614e9c31080478ef06b28aad8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af30b27935d9d5f0cebd905ffe81c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f381f3013ba070c5b14c430f3b05d03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed23f09ac91efee08aee6945a71a41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c7df11c27efe9e9efd0c699e14ee8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb0dd0fdf043a6b9ccb4dfdb71b50f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470657f801d689b675514b85b93d278307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea51a94f816c528fd40ce313aa9db4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7030e66eea62c0fd4b934462c9fe9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a84ca2e51856729e06cd46a15d611310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0dfb985c686ad0b1525357ea6e7ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb7288d9e7cfac79439b533b149d1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe1c1614f1a6d891a65ea5076b2098313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b35f1b1b2e66feb4e5f580e3d57f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbc435e7b3d86e19c2fed7156b31d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271684500ba102634b3477093c4e0ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c88e8581c2a6f866d96c1de5ff242317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca3c3ae5073ae5fb53831e79eed373318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3ebf0505fe8f1a962255c4d0dbc4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924fc87872efe6173a887255716c64a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6166fe9b6295a8e094074a2b445ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f4b4e4130c7ecfdd93749b5e58537322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041526e09af9e61f220fb74e530576af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db192ad7827da558fd84d4ccfee1e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8bc248de70c8918e540f704809609325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befdeb7fefa0b9e05be29629368f2f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88cd03a5738fecca25c25e24a4e992327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198a1266c6b8219bc64d4551a7f0955328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d9b90a62bd381bbab7c7f5f341078329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ebccd37660ab48ff5002f25abc497330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ae2baf2e86d122d02b0cfa4e9cc3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63f131be1160f1b54a02654ac920fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc12f70fb891fc7637b1644eb3b9b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f623e5e9ea726b73d1e05725e336bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e070d4f7a894c2c84f12fa83900bd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e2e158305dc8c46f805ae0f5eda4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62977ae0d73460824d35db5165a318c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025e62db656ebd80f196928d484a359338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755ba61cb338fb32358657fd73b55da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24f2d00e1a97f7eb026871981e2185340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff361bbbc11b782bd2fb8b1d1c6b3e4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2419aaea80c101c698c47df4e90f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72306de3c2387bde6e391f6fac5b70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5fc6a46c057fc5057c28f1d27af01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578cb6c2cfa0fc0df94d07af4405942345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d3f4e9451960b76ec024073bb9fe6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71c759aad151e6564a53f7127f3612347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34cb6e71adce49821d7c684b3eccdb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa03c6fe0380d6956e834de1a88537349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770089a90289898fc534da3de5db303350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb2317b51fb8c12909b5331eb45960351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc416ac1cf0e0e6a91a82a5d059d8814352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98367409c96e9b690596818445c00ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84fe2d4312f6558171030af291d9cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f57767eb6e3bc2bf551e8450cb59c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b9c344cedf9da36b0f4cb0f666c8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a131a48be76a6e520b814d2ac062642357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf121b8eb5d232712953d041906d90a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d2bd9a75a79cde9af1a65ffc794e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa421eaa53111407d4dbb0eca516266360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e67dfa14068d4335c3097392c9048b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474869d33ddfb9b2ea079b853d80ca15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b2d1f4de273362454b5b44193c1fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0d9cc655593439f5806c663f550dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8ddca491b630ebad4d30047743ac6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c47fb5693ce741c018212d6ada0e52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1102f510c949dcd581f297114da418367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e5b48c9315e667dcf0d19291d89fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad3d217004335aa8e9f683d4b46bf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0157d67c7f3b6b803e2aa7db582971370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8660d98cba7834d3f00efa77d74239371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aa7977edfe59a718ab88ddbf99a8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699c2e2d84dfeac783fdca48a3a445f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c51634504de5b562154b10e2a818d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243c48e11028427f4be9a9d7e69ae84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada71b4d62feb40fe817a23ed71967fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4183e3e72f46dc3ba3e248b6933e43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32234a7ce470c6ee062b3c5774e20e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0048b7fa928bc821cf724497903559379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804547ad61970362b00100cff4b2e9c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc258c7587891b5235740730ba0110f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56386136920ccbf30d47523123ce23d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6065d00d2555494df2071b2aad10e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ea37fc2bc556d3d8ec866909b6685384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734647a5d768a8b52a57683c4329dcc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2847dd3642e82931e394aabaaa01ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a2dc06065498c0ed2eb270e201700387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b52f35c9a58a0720b75148b23aad3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e15ae60e93a06cdc09959dc0a605c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236de4aff9bc18b643b172c727a61b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4e449a16ab9c23ec1af1cb73b8b07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218c0a7400e2c350cfe6e19f4abece3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1157ed45d8c395c444b434c6cc100b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38851105c02d832a6432e0e2e7481f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243661e18473723b3223e9fa138204c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed44ea8750c7e0fd05469bb69ec740396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def160cf148dfeafe8a064ac043f249397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22fe93bb9c1c5eb76e417e7fd72b4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275037c1618e33fd9b5d09f4adce506399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3d6f7e5a12820292261fcd29c2a95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cda43b04284b107731c4e6af42a8d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caa33c2de32d63ecb4b1d0b34a718e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a06564eb0b52a47cf4c8e0e86ee567403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1683039ebfaaeb26cf8d84c87834f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502c3b9bcf8d440d46379c38b0f39d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777e3763e7d5cac6beb8cda15a0cac9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0ee82df42c564255a44451ad360f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b20d2b58e43367d635771f7eb165d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9123b18e934147e95bfb8123d94e2e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76402cbde12105d3c76a4f63021d5b0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142dd2612d0e76831cdcffba222c79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6b4c51eb9283d679340b5801db465412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f539aa5b6f430aa9499b6eb7f39989a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f405584b2ba1c67d903e66386265c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b778b6bf44eeb6da54e7df87c00bc7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633ebc4ca636ddfab217ef4e29f3caa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd77d7ad309ffdf29a19e1a44335c4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f9061f8fb6a16ef6b6087837ded5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac0b877cf119b67c6d2640255093ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135550c6c2e2ad7d9a2f97b4d6d44e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10125927e257fbb71cb122b5db33eec6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6a098a71fa128446e83535ee73236422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a364db71808db17eec15ca8c7c386423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652fb28540d6ea9c7a00af9f7578aec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd52d97579d7a78f1d0feee08cafa9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ebcb4a836437c89c3770a66ecbc3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aebaae2c067f372f71dafe210d4dc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867dcbf1263bd16ebeb7d03bf89075b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682caa42a5b2499390b8963ec934c2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f881a7d76567a15a48ebd033655abe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195439d73362a929bc460f2f0531a5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a029939093d92df4176c1719f2594432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701d55fbe6ebaad67f1b645c84cf059433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5a61198034ca9951cc1d44855f6ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5922132ff9c9b19cabe15148791b84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bf8eb1b94626e621a9fd2c72a8338436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dbda29016a7d55c6252a99c73cf46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdfff0721d3b0ffc0e820ef4798673438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70769ed5f3f16641b8c123925b74c338439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145936e484c89418b4bb74584b8f4e8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a12778cc1bbac18b499cb7f3cb78c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79b9b0c843cc681b4ff8f4de1eacb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3e26e919b58f2616c1ee084618fe8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e93a9fcaaadefc554f9df839ca6ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91829a4cd6baa2b3e307f9f6d6bf9354445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d3fda78cdd601588db99407fbd5b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f847acd288df2f2b1a6d612beef8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ac0c533505223b653472dc8632a55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5df9c41aa54ebb278176b87d90471a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab9985d0da877a63d314242ed5cd6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f551dcc9541c913499294ed8c72b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad902468e5771382c7d299630965b93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bbde03f1994a1ea031511fe08520c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95b324d99b11515507ef470566ca3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b2447bbe845e1162bdbc17b0cc7af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820252ebbeb6c1fc6e9bb27e5220f37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9193ebf5616d92ade792ad2bbdbce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fa86274515fec94311252564591ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69261e3519224d8601d0477df4c3a0a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6b18344eb465877e9c9ca0b1c6cdc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfa8cb48b4dab98fb193087ef01367461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c27e9896801a95fc0c6866e2f400a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928e5553668e1fc5d6a070d8ac433a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02422030b8a186ccca1aa197a236deba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba4d25b5c8a34930e0e4f41839b5f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41130dbc8b9eb4eeb6ab38a0127d3e64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a249571045d9ac48708bc57a60cef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d18ecb224bab47e3141365d74c8b49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd21392fdf045bd63e8a875d6e9855f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d79c91cd426dd97560569de8d983f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f89c07c4b637c7cfa0762522ddfc1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89b83f7b84b30447cefeaaa66b02ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c986dcb79fc5951a4fa13acea29e80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a07c01a817a5394a93cc8f4217492474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeaeca7a684197832816e9fc32e288475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f7ff50552e916a3cf2537838bcb52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ef643f8c804d17f26611b6c1f05b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca2569107c862d934d7b8425280a0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df997ff08b9dfb7fdf6e9ac3fb83b033479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fae023dc076a780180a57d1b06392c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5527e853170233fbb8e7f74328e8fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba303c15a48ba539e48c62c34e284eff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f19f18011984ccb552ee4c69107eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd6be59ef8008bfdacd6fab7cd3e0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010514cfe6a2c573b0a976afbcca632485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f639b76a1439436b2818bedae5bbf07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c9810b20c0b8af353ac45a7097cc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b91a8a5cb68d7692513facde003ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d6fd17b83bf11ebbded821b7eaccd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f4069a85113b1bc3e19cb766da632490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a16e8cfe54dca8ff5973532af53dad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef4cae08e0ba2ddbf76a223e648cf8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fbffc0ac609eed3538d5015c9e896493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569893ca2923c1d3d7146a155dd040eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fe6d1ebb2dbe1ae226ba42554ac22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21388966fd543b37704f98c90049b731496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07768f9cb972d781fc3e305df2758fa4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce778686129c717356358b94d43ded498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef3f3b6b1910780c878b751cb32a3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8975185f217f912b2232588d5bd8c13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32ed1174aada1f708980bc0bf364c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805772712442c686b132039442cd3e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec9da3ddc7b8690fa8aa1421b31ba2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bc3082c951b386093e43e032ef4b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab10a51741a245cb74b5c304fb83f3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8a0622c0e91f4ba4c8e388174bb84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97034827856933fe5183acf948dd4f3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dedd13c4f5eb58b62339e2b144ca74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0d4716b141fd2d137224730486595509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953891e8d5c8bccf56380b79d3ff227510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0044224963c4babac6549e9bda659511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9b6051ee453a172e09a8348787b11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a655894a18bfdaa66a4a3842217fb03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56019ef21892cfd3c675138a3ea49402514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0748f01702568b428afa0bee81f18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f8d9995577dc0af7fa1172c5d27a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ec8048a7529568043717fd8de05df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acde95e1d5b751a50524d9cf8ebc1e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f19d69b724e5e81e37a48a0bbb6e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5987054332bed77d0401b4cfdd9677b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb455575aa368bd938cfe9e4e9885a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e0ba4d9da013ac72f2dfaaee6b888522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95806a2894ac8c1ce085c058f61e2a1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c0205a6abac0d8cb53a4fd9f75add524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b71b2028648d2294e26ae1f1f1773525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d0c1166924e669e83e3c9786eb00a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260de26bb7c642deee59b23f403a0d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc81b5360bf1112d305c3df4724476d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab1b4a9e5c8765775296d90507b012529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e114fd706c58456b2bff76a05e3345530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fa14bd6274dd2f39015daa78090c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39f5d0560778948efca0dbddedfced532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf82014843280a23316380b9c9b6ebd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2116ab4cfce19aa0ae74b022fc33162534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a238d346d9ef5508ef7f7b202a4c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b932f6f3f27afc6b291eb557d556fec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612b135090b386f53abb631c188842c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce549da584e920920e1dc86bd48cf6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538100ccea75c5d68217515e9322ef4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf58348af54ecb3ef72bece0c6794540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4e9b4ea2874c06dfd8e2360ca41ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fde115f7401271a91ba27638c65d3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737d662b96a9457f398b0b989f3f9f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117093cc91bc12178b7de57f04eb7e3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8286f0b30921eab44e68f701ec1869545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c8e6425d84279503d684aab0be353546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a3d22f5011a97d7bc7dfd6fd7d867547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e08a1a38d96fdd114997eec79a599548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4061d2ff32adc4d1e366ff70215dee5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f57762252f7a3d97afc2436b36b8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dff4d180765818d0a1e9bff6d6cc2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fbd18829ce9d04d1e7e6513eb221f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a698bfac477793f7625633e79c8b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24490b283d1d44ee1b702b7c691d8fbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff1c681ded227d9ffab44cbe5287ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236468c73eb949c99bfa185fea677d5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7145383e4ebecbbe7fde08ba41b0f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8247d756d149c01fe540a9e6e20d9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c67a331e81bdd11ee4a413a5fcd79f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca26fb8979f396acca78e74ad54ba24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0ed2e459ef05e03776eb31d0037d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4901573568737ef554ec4e01cb19d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ba8095fb03d95e4ead6c8eecb7e9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01abc55894d144712ba2d6e73c5f46d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4f1083d62528498e5251a7612d44d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306379eaadd3134613933df77fd0ea1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5ab46eb76a746d3038c52407e95ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74699a14f032fb3ad8172ea373b33d88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e89cbec89a364aa0cf6a8a65beb52e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e64f720e97778fa8e3444b21bffda570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617ecdb38baec31dd58ec376f2af41e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966cb94360f4f94c16bf581a136c998572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28d71473d552e28d2421bd9c319ce0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbd19bc0726748c623b77178c822f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798d2ff062cb5c4a6c45c870856a4a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60842b4c3ea76b7bb4546831babaa2c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cc46f8048e306b6820b6561a53c28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082dff7060ab8a707015671d4d3ad54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5716b4bbe0208eb1bb616492431c56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52670f32a50551d7cd305ecf003175580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891254b8ec0cf0c353346ec0d62d86e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8970b02599a60ba16ad19602359c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57025840cdc742006c200707577c28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ec60cc6cc26a366a6f1dd92b85a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498ef0eede478f2f47bae0e661e0b06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67c196abfb5f62cc07f9f23d164d4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860183a811b7262a320f65bfcbe3a4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6f7cc9f37d02a2e216d832b6027fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b02bd755c735f01b042467b53be28f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ad210f036c9f99c6f021d4dc627f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b6327285dc04219ff63537ed9bcc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed10406d1cb40567b110e6e2b87a7ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191e07dce0ac5aeec0aecf9afe387b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1665e1c5c00b2ca5899e114a02cd7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbec52f179a70dafdb693f3633bebe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904ad55d4b9d3708f7355777864625e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4b9e61d59e9278949f511ee1d3160597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36ee70554be5cdd3832eebe6685de8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87009f6f1b531bb8adf7e75e5567ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207070498892836e98f95ea9452cff9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471ccf96b59f1a56317f38cf72a8d0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286742f5990d7cf385ac015656d6a7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b740cc8b6aa5933662213a0679cd50e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496cbca2239176b69e741a2b0df5468604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab465359c1fc862d45c3d323db14f299605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0f573e7011ae1bbfe00cedc3375e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c1c5468d07f69aa5d0e874fa08151607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c536e9d6ba0f351df2b3360424d3a51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b677ec19a73a48b2349fbc9e540f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91096f678d01358a61de5a4ec49ff285610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880582237f6104e9f720f404a2ef0db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b832b27fabb656c8ebe659ac7bcd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00713ba1b59c7bce8ffd45997c1bc0cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7daa964724475bd20108b4cfdd11c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc30bec3a1775e0b2e74ff43756ffa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16203ce99f7978656d29022e8bd3121d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7a336d104b4735b8b587391b0b015617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7598719ae5cf0c30e4cc1c29ba6e9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd029e418215e1904d94271498f9f38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a716183c8ba07eed1fdff715ed03ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fba8f90ef9b484d60ae7129343f5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240382c015c5433aade8a45af1476195622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2664c07d9a2c9e842ce3d7d70354c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdbfa9f36b3450da8595ab1d5c3e16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf92e5daa56963caa248e52f792daab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721752639b85eda892bc78966eb2914626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1beddc63c4d7784985b22d416b0c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd39b1d9fc814a07294b5c6ad36f31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8570a1c8d946dafd8670a1bf380cf5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c86da7cd666bb28e596a99049f0fe2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e479567cc5ef1d08208573ea8475060631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd79c15a70e3faae0bb396253ead9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bd80f657b9bb810621cdfa04711ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d206a072618cafa737ef958b06425634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac013fc1ea2b501dc701a8275a9a1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b252d50ff94595f5dc1baedbaf3fa74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d8d9d6b9d43d26945f5a2e9d281ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca075308fea0062f7fc5dcefa68064638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106ce96f473865a54678d73c9d50a8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964eacd66409915e5142f181518ff12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa3fec1ee1ed41aaec21a26e988453641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd521e22f933fa00bae23eb984b18d5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9e4e47196d513b73285204e8d7cd6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4ec79c1eea74547bace1bba9afa7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74de9a5cf3296997e040a2733b8846645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b118b0904615d406673b8aa10344d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c514adc43a22100271e37a34cb751647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d36cb3b130a32e615f34d3a83842f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110617b209b2311ad21060eb1129444649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204f6dfde63546e418ce17d8a3b9e40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224d82243e540fa3003c6c2e81154c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5976b2690c5ade2379048f7ff51165652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19058659d13f32ecaf3b8574f65bc6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc2b7de62777cf7cdd4b515981c81e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb378a05e52714f96b44d2c7c74925c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cc3bfad807e9002833a285b65cb5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5051d2f62d734d9ee4c96c20200df2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061c5c508a29bfded01797e5b496097658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a9b7329ee0a5b3fcafb6c140b88c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca641a2d32610fda84a15e961dc1a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c7e3f2574598a9aaf04d106642290661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978ed55275d409bd0fec7b2900def8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa562bd4baf98dffbf812ba88467315c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55543dc147ddfdcf4184a3afc9b82616664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce90b792daa0af29137394f0cd99ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff5952864fed20c3cff755cee796cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d85e5170de783e8b21f2d92e5ed0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c295b55f76c0634e5ae6aff3228f720668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3990ba8c0c7a2a8917a42e777bce87669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56012e2b255938074ee2e49c87d1b47c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d04c664240ec38bdbc8f08fa03a8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae195b29137a62864e02cc8ef1069c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3da53ba7f412e2ee3d8dff94df48b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459c0cee84016747491442652f8ed95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e78c38fe9811826643a5580502ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a72f48ed8c0abbccdc6bb8ce0dfb85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d7b85e5f65e1c8c70d10717892b43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862552f82ede7787adc844c81d5c099678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faf776de1ddb08536da96b8572c81c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fb81ceca01f286667c1344e50c062680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ae70b3a8a346b284be30ddc35d929681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f7c8d8c8876b655eedf27c1d2e46f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f848c7fdf45b319ee1598a6b26f0ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dddf1d7984412bb77b354d53f1437684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cf55f716860af9e82c2da11fb6b96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b301a80d7aeb4374de2e41543e2ee09686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469c26dc53d57f66ec09e9fe7573af3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b57a39318130949cc0bac5859442688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061cbf0ab2e666c90bfbfd829312441689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2d9251987f169d15aa7b8efa607fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996542e28b46f8065f1c2506aa8eb6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e896cab773123156abbd56eb451e283692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd24bb3f10c11b06c63ee65dd419b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef483fd776c640a2cf6ba9f4e5dd252694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169341bfd5f8019fa17e5f6604925a1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bb3124cb2ac4fb30b7079b082bf6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49dc1da9d59583a76cd87b455d722f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ac9fbbe920aaec4b80c68c3eaa8ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db2070218d9473e4ed94b5fc2b0bf3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ecce41d4511b53e45cbaddbad487a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d690af93d285dea01f1957e6c041e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e869f8e257ded3ba962d7a21716e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e21f6db77458631c7c11c49323c60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6ff874f3364b7a0b7faf03572bc67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498f755065baf2e8295b34a5df6f7dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c81a2d5c87d17f73f6d51314978dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009f45e84d7310491a15f5287d0dc66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da187d147d7520c622ebf97faff88a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecf7c05b1b09b4c6b99fff16d66560709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9469aeedf214d960b2dd0f81e65f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedd682a7e9dced98efbfebc0c2a6ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b829c2ef0d1e92f25ba329941a53c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bcfe282101186bd00696cfc3562ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba8aecc376c0f650615d04d7d4725d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25491a2fbde89c2e054847f1619c209a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1707049fc9fb49651fada1f4975d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90febd790cbe27c8abbc762ec47ff3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc7ab41063dd4fcca5fc07d31af278718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fe2bd8802c1c4eb95ac4e84fd98c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc260b815312ee35ba405a61a8ebb72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ac55893d8d1097bfa2228a94e756c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfbb08a102c96e08d29f15e648cff3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c7f2ff4bd7853bd461ada4ed48e74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09019a85c6a71e11001ede1b71a44f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32072d200530dd0ad33b83014271395725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc5a9c322b930e6ae519726d66d012726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109a59f9f6b70c9ea1755f5caba5128727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b910c88d098dff82dc537c9e0a2a9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ea3d1326ec2349ad996b4fe5970b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a30e7910ceffdd346dfff3d1fde61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cd019828c8500c1f7fe236419e6ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371d68bf4b68d07b3c8b077f844fc6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac332a90c859dd250ee252f5e16cdaa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baa361653c2a1b79ed48e9e9ee809e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fe9ce5235d63425e5bbc93f7f3dfd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d90d2762a7583bcfd5795103ece70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104847c1a200db30d25d26d4430b2bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619be6f4a6cf208bda14ac743b3761b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587fafaef3e6b1e5a954f53a7c40442739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677a1cce1725406a7c539e0be609fa8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bffd2689d43811e9fb9703ad0ec35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb423366d6819488287e0115b6395ace742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ac6394c72b4df9d1c2ce3903f4cbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a4b79a153977e81add682d4c2afe1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4455e4a6a53149e6e0b02ae83af177f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c78a4246e5d5cf9214b8ad748b87c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263c7ee5aff7d4cc2d4611b8a82159f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf929155f9b3dd88858e036e9d328d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63ca2a7beb4cb3193d899e472eb153749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058e3cd34e0bc580ec14450f08b0a4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf97ab1b2bc1b1daa51198063e8f06a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db997f439d67bf6a47827d3b63c116752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efc27ff24aa32e87f50ab3ba198c8c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>