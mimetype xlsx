--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1c0e03be39445801d642c78be9c3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6ee141e0803431da738eeadf2283f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3991737124405c759a73be63ffb4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fa7f53504bae9ae141704155c2b5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faded5ac215587feebbacbbcf00598aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61c04b5507a61d11fd92cf2a7603626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837170b2524ddefb332f7d5c862a0b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532c0032ec771e1179ca06fbd6b16e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b2513cbc01b714b881250038aaa849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa4ac3b23e209e5a18b2f4bf41546f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777fea1ffdc57430c322586f6868ede11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902fef588132546734eac8f5769189112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14457fbe5c07dbd5d876ae89d42b12a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504de345b5c623bce87286c0a14cfcfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53d06a3f597976909d7e4e3be36d2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bae55e736adf6d95b9332d1aecad7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c036cd9acded202a78e115ddf966017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dc9fa115853ff5cd5190020564e7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a843a10d0b7ae7a9a0a9e941d164419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86688040ff616b9488020129965d2c3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8335d28d2c62687dc419a51e72e2e0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568652ce491e1a7e3573c2119c2c786822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6f691cc47dfb352cffeba96c285c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058daa4cf1a686370d79fcf835f4d02724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152210e37c79562ac445c202fc23950025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ca3beaace925202fec77fef6ddbba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965a636344b98d6ab604decf390e6ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e98ca0f05788a00581a8c76d699d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624f330a478aa166b1ed1b9612367c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e17bbe29da3f39a672cc5bac72a31230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246a0da61fe64f10314d3134327fb0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9363ec98fee14e9ec36c4170e2ee532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505d5d06501389c0be8007e8db84c8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62df4eee60de0f32b4eebd57a490da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037f74aeb95a94b9824b5021171bfd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16eaa0e6a2d2c83e3ab5851864b929736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf21e28ab66815e3fb8d62f1349e5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae76516a897631e199726bf55f63bcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1519be561444c21b44a9f477a5f12f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e6ab68be5071815ae30962c18e31b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083aa00cb04c9db67726d04c7881bfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea248da43b640d9e17d8cc6468491c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9776915161d9af87a5c071498ce69243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be980455a44042493b98eb7b88aab644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3015321fbe8a4d2f486bc7a6fbd3dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063bf456e187c8fab61ed2785cbe58f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7559a4005035104226e85ebc2e5e3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35087b5d52546a5b714e2b2d0cbca23f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9197ab768450aec3f008672ed70ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bbcdb492d42c4ea2a46bd19778c1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad162bbd288f421d2b12f58022451af251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc971dcbc842991751ed5537667486e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c22cc526bc3b1c259d7f28629ae55a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feec86d473a6c79652e5c2154eeb3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e88e50f2f9fba3f6ae76a6203be8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f67015f77287f1fdf1060e06cb7e2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1ec5721d59200880d813aaaca8e1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cef5bf1153d0d0bee52e7ca5ae95c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c5e32bde257d4b4daf1ea52f6d0e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a819dcfa6236cb897c25603d49419e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b970dc7f94e3b4643697bdf718f18461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5b1dc34198e9efd4cd4c164d0eed962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355902d71096eb035f632762470ccd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0cc761550d87b034dfc1775c8be4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a026a4b38fce52e7446e37a2f37865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a17d914e688fc0e455352db2d0e5a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead65c2672d654bd6bd5e45512711ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec6482af5b444bc91750cd6e58a7bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec538ad20f02d970f8883396305f6fb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d4adbacd4053af2583cddc1bc09a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afe43e18fde99e9e895e4afd2dc9de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a443c3fbbe45a5c72c422bd2fdb19dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad61ef3fcc5aecc4434e052ca2dcd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23e3f29f10be219e460b91f18b7ce774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a46f5ded569d0e0c0b5c0822e4973675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b663dde9399a2ba18d52b61bdbbf95776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd04533a8d48d470a8c47015b54e7bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db94b755260895576a88d9a108d826978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff54dd5410265960dccbc5bd3ffb69e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b819146dc2ec709fc82a976114ce7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59a524319812c29fec17a13ac6ca7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867df017b1eb352fd0c029aec68f81e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4b40c37f19b40e0313730fea151fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250c8a3ee250fed3d2647116104c99c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2560f35430ac7914cb91d4d09ebc04085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7437dad6dfaede60b19856fdbc261d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976040e0f3687c0efa98c7927f0724cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963fabccd7d6562e7b499d451a6705888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfec2fc04fbfc0fd14b3b19b2a4b8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d27ca209c2b17bc2392119290216590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd190f3d6b5759ded1cc14fe00e6fd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82881bfebf06586c937b89ab03ddf75492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5c3fcb689aa88415278712d4c540493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94303f19bc185123d4bbd43c0997af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dd9b00eb8f5666aa596f14b13764995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486e210d5724793d05843508126b6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f720b9a8436f65ee988f623fb7bec697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e528dc440f9ae097f5070838b5688cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe1e2fdd3e1aa5cea68aaa7e5a19b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc474cd427e54edd58a44910dd9f536100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a84b7cd9ffdc2aa0c13c3814a1708f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d7496388701d430295481fe509e90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1597ef2848a517aa72dfa6e2cd8790103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbe5fecc75042754380271f2f79a33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc24d9234e04395091072d03b5c6b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4526acec1ece3bf016cb9ebfb3787c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d5fcb037b3a193bec6c691483aced107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de2ac60efef27320b362b8826635b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb4a43fea156a8e7068bc2b48f869c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971067a847847746009d5ca3a6ed9bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32107478e13797a66c5c78885d25803c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaafaa2f134946da134586f90678d40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485cdfdab03de8f53b2ba89ddb06915113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dd805fba730cd1f82bc7f94b05c4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07921880401fe410f47588a5d741e162115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7064a570596445f924d4e4da2d21c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbfa5931ffa0ffabcc1985bb77cca1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f64a804d936114511bd25e026f896a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b7f7677a9261446def260304b40da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0614a6cb19404d60cc00557680babf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c74d361f225fd752f94ad7a2b031f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfad46ebff86fb621a279488b4e47f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ffe5d43e70927732c9fa3c7af4620123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f58d1e3471a1558940d14e9945fb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034e7b16a83c81e83c7831646d35fa4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60857d489ceb25c5de4021ad67ba1dea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf231c1dd048a25ecd22b7478d98e4a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faf3bdc8e426515d3a3d5bc3b249fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c102419e9c71c44d3e037aa00bdb21b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb57cecffad62bc27669a0254cc18bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972eec776cf33bc21d33d2a5e9a8a8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c124c94c908e1bec4bfc59d2aabd1d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac2f52d1ff57a4ebec5c6e7b634c64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfe7b7ed9d47e00d6c447314fe4180134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a59b49646b46facf04ab72d105c541135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fa3b5291e5ce49487ac22796131ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d50f50555b22e3fe798b61b82e383b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602996cb55182a4cd45f8d69a14456c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c93fb7621bb30d3e5535fee364376d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092a56a0d30df7699ba37b4f0dcf4af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4514751be5de91e982c9fe4350b289f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b3381dad7af9de81ab2bcc7426188142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e625a2da318e34eacfa91efa5e8fef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcdc87c8221af610bbb57835e1320b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82723f1eff04494673a16be242b90702145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd053044b37cc5538c9399a0f253cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01740f4bd4d9ae3686ad00461083341147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5dcba74b3e335e2743cf3457f1cc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6072bea446d2dcbc1c17f635485b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38f40e80b7a26ab6825dd7442c60f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e5171067b506669b1075aa2292dff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424d937175ac4646fd064fc28b0d302152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82188a8170c17e6b84b3c374add1b30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26779249e981063fec871321939c043154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bed00f972295a0302492aaec792387155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98160e519fc7b1b21a30d43d5e60374156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9e0829258c21faad5816cfbca4e1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc2173ab797e31a453325deaa04c95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fa25559a99f755e0149fe26a60592159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c367e295f365afc4b284443317717e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aa86f39e962da989372917e2420eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb118d1dfb8ac637d491940e5f40339162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afcea73fedb3fed8d8e95fec760e45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b6b300220a4314619810b623d90d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e895063a452f768f067e90f72683a85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d966512cf0ee36cda706fe0ce0237f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f00ea144b335d4010251142affaddf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9440c79ca1e0bfd6cf1de6235bb91f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40bf415ba06f9dd3b3cc2f0547801d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138490efc2a0dd131b676a7ab3cce4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df70bb526964668e6eacfee1424c1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88329f1f28826c4d3a2036b7ca29d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ab4f063fc659896aab3ad691f0259173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf1647c713a210c062fbc06571ffaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989469a35a533b80062a2a814290d5de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea14019dcabc65bfc7dc458eca0eca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0307b381dc73e79ae007faefe65a281177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea42410e775972f8e3e4604c3e1019a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5d833c639b34b2205ba12c613f062179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544613f8782688a6c074d9c9dd6755da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb264dee5c5a51ae34de961ab455e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d16be9b03773a39a06e5970698e04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e9c00f57c9e5640bea0ff6338173a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51099afd625067fe31fe21f86e1d080184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179cb3f1f23a5f8e5f1419dd2577cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809b147aee72db2ad29bf0d4f026907186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0181be6e971c76c5283e214910e79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc64592cce5891336ab71721600cd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f82fdedcd14a0dbf23aaca9758dc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fc680d40d41a4f21241c4a2c09766190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c57b44f1880c29c8a087f8768d33ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55323d49ecfa588366ba8fdf96d0076192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fa4f0b41de5b1e7d167007ea1406c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0cee46c9e622ebefe30d2d6c9869a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bbdb32beb3c44c5904a2246926c7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848300be9655c876992afb55c0984f66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc765a869a64ccbdf0d2e080d3bfba13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b32b261fae5a6cf09f5f15baf334a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9ef996e8de0542199981ee7d85472199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a128c5a06c23395d01d7c6152ced280200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aef09d641b33b4a16bbc16f3412f09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127473f0c0ba1653b6e15c73de7a1cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084876e3e1bf115945863ad6dac7f70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61710c7005ae06abd9d708b2910663cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731d4305b1d4b9d21142558e5669895205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df35f86617dd15281342d99eaa0323b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c3b7a353b817d05be16e9806ec6c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea13a9f1293077739e8b47d9ef2976208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db229b14d09f16908b382ecbf549f273209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5c0758e2afede44aad5959572aa10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc5263f268d760246d5d1103c82a5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b242e0e4f344c1634feee846f17c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee019750a8d8e942f9d4061fbeb1c5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd4e58773883420cd58f3d6df6ad92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cffbd27d9a7173ed791d7f548b7c88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7540c50f7a2cd0d539f6e9cd51540216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88c6d2cf6a93b87c415a061e7f25b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d718494118cb810f151fe8bbb0cf1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709a72b35fc29e9d201bc05c2276814219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc49fe9c214cbe7ecbedf9aeceb952220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a40bcba2a1fd4e9b6233e417e467e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d4f0393915e91e7350ca6dcde1fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e4d09cb5416d5187307826bcf5942223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a6ce1978936daebdcf85b39d4f9c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ac5dcdd8556bfad2527cc7813fc01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8767d013dd5e1d2e4dad02d496fd34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee034f8797d1974c42076df90189429227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e8040e36939027aec6cdb40c54384228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac35ddbc784d6870e335d73ea489952229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6464310e21d34a6d99be1e6cc678b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c664dd7734b6cdc11168297f3598f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949650660fa30cf22a76dacf47815ad9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62742ad1fc057a9171e84f0ac0d598233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42a1d0d2dfef6d9e5ff1f5ff9f941e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bebe838fcf3e99d2ea006a25ad5967235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5511a56386a79a6d74c9b682fdf10b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf23b70434a17388d1c5fd89c5fa4a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1969686c0a8b173c6717b2c8e619031238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343d723f135ffcfdf3b756303c838e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac94d229e0a66e9f6c0a87b79dda894240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baa56982ee96e08e2d05a02b4f9bf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70948edd19f90052cf64288c91388e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d984d5f7b4e98dff48566e01d8f7e79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a4a2f8fd220226240e8ab47dc136f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5e300aca6d9b1575bbe1c94d86dfa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72747743cbb18d8e55a606cc0a9ae753246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11206277ea08659cbb1b24f1b813f176247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca253ac9af6f078c342bea624363a81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8fa0a6fff47efc7ac687f9eb59a5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314da6df691fc0056d29bb740fc95ca5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231e090ef3631f86412abbaf2ca4ad0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca73788a56146614b7efcadbd42b32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084f8753cc461e55458afc46a21b37e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24985c517e4dd9bbc7885009c91bcb9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef28389f5913b128948cf9ca8d2e51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cecb08437e11846f3a34a52bd46db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5a3403e5ac6184a770de964c7f3a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a91c447ed2cd99f63a0dab0c2236ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99ef8adedd9713a704c0f03d9268e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a58329b313f6ec6a9c3af34719e48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02b6df4a61cc1aeb433fb111e60de2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0e51507f3a28b8b7c77367ad628c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47991885dfa75832d62cdd95c5627c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308ac330aaad7f01fe25ce79b461bc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3554fa04bd4b6f9d94de4875f3ff1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084109e6b50d96c3aee37992e075ddd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ace4f5612c9452e06a5d844bcb4a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26939e37ab5f2f9dedbfbf778f5ddbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2f88cc87445a3ce4424f41ec2913c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ec54a7483711930b879ece2b186b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29890a3523c9bfb4eee1ec9d424a777b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55cd9bc0992e4760cf7978472b8f00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e596445758c88282f9c141db0fa3e53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850a7973de8f812ea6d5f843708bddc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f436a54875f7de66d9c21ee5962f8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18d9f6c84aeba028f68396535240d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05272333baa2b4655126148389d1e7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763a083c53173b9ecc4e1d2c32e75d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e92e2821d2f2794d62194551121ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8a5ba7bcb8deb624421255e8d8d30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60f2f4b12ad58a33bce3343c6c0122281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66f701638b6aa03b79c1644d7898e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c7b2cd297cf5d6caf86a0702df326283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76183f1010b5f73e0a8cb8f0773b9c7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06305e161fc39f057ab206a696fd61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8fa50f0a7dd4ac5e17f4496f7efc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f0dc0739bd7b2114de49e65a216e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b9a5670a278505eedc4583ef3c785288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53171e7c06d6390a4624f7264d582cd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee114b9e3133b16f3171bf27275c3b14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f99f2d8078565e3675234724d268d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df185712f7e0e8237d2161f007a49489292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422551d5a6f249a52ba040957dac501b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef627181ec8189d6ef6197da0dcacd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5fc582fe75e632c8f241e15349c14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cddfa93cec97b65d6aa13c8e61f552296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de775419cbfe29486d1ee4cbd083f1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c687c461b5b6fdd16b4f3ea1c30ac09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d978058ccba177144b520f04c95f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71394cdbfc7e93f1fd80346876955c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c155577bb9284862628d44a5ca6f25f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876bf9dc47e8d110bbf71bb6b84f0b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398531f41e8d0a771b2e89b661f0478303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd03cf655eeb146eabcfa0d90d2ba5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d7e438a90c015668870ab50e8ac0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250261db8f02ca789ea3488b696f8198306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830595624913890e70b73bd2e249cb28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1b1be4f431471cfc595a838842962308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14725664f01ba06e7faf437c70d9e969309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52228eab665fd26f9f97a417de2e0bcd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff79c99819a2d612a91d7248ba0b3fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faca48db3eceb78a002d325451f778312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16852f45174968b5571a34afb20042313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a53e31116f101361b6025f377f3f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad063a1c0a184a90803a4477816fe9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7d069d0bac5c6d7b47af3347b5f8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdb6d7c026835113282f5a9d672d15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a50e910a0e30fcd25747b3e1bc66b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208df2a99321f0ccace1427edb6c9b2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488f3ec8656b659ec37a8f101db5e7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1082a076e042b4fb275f66be1f002321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc1040348d3dd02701f114a1f7f8f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa486d2af3d42e54847e5acf541388323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769756e6b59fb5321cd1f526446ea0d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecb23ffe706398d2d1fb08b6d91081325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62819123b7c94af1735fa34cc0c3ff2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ad7595deb91b2db62f6948a70fd5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22786578c65321a56ff9970b883efe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ccb9bb020fcffea4e909b93ef0073329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a231ab28d9b8d0d25d501dd31bb42d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06efc135c89d125aadaaca10a01774f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a15d8d3c86ba6cf6a8fcd5cc508b76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fcb3051618cdc54c7bc38554141af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0481eaa2493f298fdbf10c64f5d558334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a134b457da59a3f28d021f1a9fd156335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa08549c10dc32bae84bd052331a14f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b78604af2540a416bf31160ca6017c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2563208d49ebd8422552b2b9cc0a0a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee3648092aeedc131049bfef53a6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26369d3d2049f52701abc7de5b5f22d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77959cc7fc84a63b285bc60a68ab1406341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890da5a25eaebb7ca2576994eaf466e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b1507a376966664f187ca4a74233f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c50ab27aba2344c0ca130a491347344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52bbcc5531512649821e4d4639417b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efa011e53c0641d0fc166b99c1d216346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c5d7491197a0efb2007b2d298c04d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1669365e376619a7b758f2f4b65c9fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3f7be15ccf33ac1179a91bc1c770a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7ae55b065da0db134b5b8cbca6ea3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948894e374587aad485761caaddffad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb2385d7aba15579f87c114fb10635352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b45c1aa78d8982e784476acc65a2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73064425d0cbac98bb16569e1ca63f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40ba36cd90a326e1fd13c2469aa7a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243050c8d455a9f6c97429c61c9f366356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2054675f6249ed351121b10e3f997357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3b767fc3caeb925a70d38ba541a23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee24addd4dc65401ebef68af30bb01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac916d2a52aa5f6b3e0964ca36e96a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cebadd000c1eaf388bbe95277df8c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00525aa4339f61a35169ca8bd7fc884362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919b6ace7f0dcb1759897b39b7a5c9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4a9c68507a75e60a9434a102a6399364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca4366ff8be66a688f22c5cd5d00c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4192de3630e11d7db347f35c743c58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fd5d306e7a5121f5057735b762673367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754691cec9288280aa44a1b9ff8afa4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dbb73aafb76e4578e1751b6b9d909369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396aadfc3d86b32cfbb3142188c339d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffb0718b978ebc944d92d61f904312371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eaca887b8472f5dcaae116d337b56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abae08aa27dc56fdbfc9d0892ca3e79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c36727a6725ff50d513df1d8a0c40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed085dd563e90fbfed95230f82efb72f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c670868be02336a18f8e1e0e3d2ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8052a70ca7d2b512f1d18c453032d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00ff3f6139b1343622dad85b12d23b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f8294307d9f6dedc249fc2c3d45ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df181e793bcd5a35a8e23a553eb0c469380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbf43c2136fbeaf80839472b84c976381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7354ef0fb02992ce49c78df1bc43387382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe852ac468e3e0e4936ad8d6835d53a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1861f23ce79216b0b625b591a271e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bed5977af037fedeff405efe3e45ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12898fa4f3674943f26d67e38c987c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbecc1b83c441b8061d0d153b39d57387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4769a454542310c203fa364282010b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ab195248b9f007ba078e1fc45eb0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888483bf718663c53a8fe51c756beddc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0fd69edee64690c08c1b26a09b329391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d28aeadf922496301e438054c9d30d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fea2ac8fdc238ab04b287e58b5cea2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c73644b00b22b0b1d4ff44c0f86050394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fab16631a842d642a50d109449f91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a480de6d731259fa52c39ac24619a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017052ef3115a68ac9a2003d6570fa30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d200d14f830ea858ecd73640878e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdb265c6efff12efedf3fbabe6eaea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783847af324eef80f54dbd539141dcb6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d14a236e9fb765cf33024c50fcba97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f626da19ffb12ca5c06b133d96f2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490615b8d838bc4317e1930b0c87df3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303d3ce4550a6a6099aa701638c6868404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007139548ee3149bbe7873d14bdf750405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8e1ac9a9561f7c6cfddf8204f89ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81bd4bfbcf3eb23d7adca3c0712cfb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc414f071eb3f846b37a02dee993b62b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719657c5d3b82a26d939eeccd8c9144b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed910c302305e2e37d19d54e217579ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1565d5466ec9d2dd35f96c923fbfb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8252482483ce1a58ebdd6c25943da3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ca48e7607981f3d16c5366dd44b34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c8010d7cc0f26ec74d767d0ebd931414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289fd54f9238ee617170605fbd1af81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd85db3defeac9c61ef536e54d3719f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465168b579326a681fb1e68cb839ea2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fefa8ed91e4ebb6a2fa3c871547744418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edb2d5a49855f37813d8c1510347a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57591d2cf5c7af20a376849d050463420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a38b0d0b367d8a44a779d705c78f90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f01078516d92dd280d1005ac4f055422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024189ebe4018d9aad79299c580f4b68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cbf59768c0a0de106e43a17541ada424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f390c1ef4335d4801627ff993171f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47831544e422bbc9894183dd35a98704426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107e89bcb467383e4493e6521941706427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc475198358fe8ae6b8c1132a13a589428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6ba883ebcc7813897cf117fd93be7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94de22e5cfebb2c93eb0649ba36b58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca88bd67c1fb24fc6630690e09bfca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e825bee2cced89a9c2532d1b819d67e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef699c81c990ca16895bc9b3049a4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445f0d5ae812fc040979d3958b53dbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10dd072ca95dc9d03a343871c53ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e725ddbadc68a8f5cff7d28568c38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf78305055084d5c121429203d13d18437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735af0e06d4ce24f3e205a92ef72d8e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82115149fd81ef15e805d3e58a00889b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1745ec09db43f1f792bf2e66f45a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412a61c6c50a6dc235d7342373c45aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066d014ccfa492250843a277e350322442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df36df147229a010bf76058574fdf06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7f30c61a33829ec6ddd5b253c2ff9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e791e3ab7b874b8daf7400f3fb1bb7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde3a9c29ca542e5023e0ae2f8ea09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959cce8f8470180e305e1ca057e5529447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1e78c9b87d30d8897b62ddfc110ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72987c9c12916854027a72fa00d43dd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5ab4c98b563aaf28b6851dcb37153450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5300a906f88ad11c4f79109d1f00dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17465348d97105f9666ccbc1ad68e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28026fb825248936c19115405945a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ed595cc73120576563ca9e694eaba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1b5d110dc6a195e98ca2be4c7e51e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4f162d4b67cac7e38a24e3e3bba5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac14feba3e1848bbb5a5c5a9fdf889457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1adebde293420015bb1d0dd8ca6e53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bf9076bd5bc0b352df8aae15c6a0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae7cfd895e7f530773f35953bb4f91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2299977f726b171c20094f8b752d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b297318b65176e3c80cf920c060b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c443f0ae5f7f2727caa256e33185f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5944f189f16dbc36294cd2ff6e55783464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec9d607b9a5e339ce7e3bd6ddc5d30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b29d9fdea1882b1fe19782fe166fa5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f6090cddc00b5fddbdc93c8f19968467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5b6a3cb5154e1a342470389950d9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eee0a3e4a9ea968928a943b0d8145469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c9a62f2de062eb1c51ee5d570b94c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169fef6665f23c0e77e10b5be6de19f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff69e821705655ffe5cc53d13ac80c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c2d1e69fbaf4f88379c87323d1214473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b99f683db934a3b29732a932c69b9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c25a5ade4f833cffb69de427539a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d691168564d4f04f78449bb3a5e80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249c50c6362fe5abd7ec4ad0ac0781f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876459b50eb8366f9b20d2041ac18f46478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e0f4c40a714e851e24eebe0771469479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bbf89ee35b49d999781d9dc35e0a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bd0085691bf46d21e4ba27dcf4fd1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13174e310ecd521046c551e3217b173482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc71f10d9c73c25df7f3a651c24e1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd83f6bdc33fc58fcc72523b046c743484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4cd5dcaf9f4320f83d615a5c4c901485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d41a563284e9ed0926d0a0f54e64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba2d5fc31511703803bde4618800f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa55e3f7a6bf28e68400fecf9733fb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc55d8999d75b615fb9f326b2ee5b65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef6df0b8b54903c5acae2f8902ee00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bef558f04f63e218202717cf08a582491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff9b7f1c0cd35ed17461ce67296f58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760750404626073515c9a3a659a1f90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b98df7f0ddb4750f33c4c0d6b52e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5956857e0128aa9cb94f1d3befda86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0476818d587fd9cef18e66867814fb4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7b44f510659a7f3989880955adad5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32778facf1644e76c795c9df42d3cd2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106041dd4c951b42826814243c34cb80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043a83ca03a3c32533d3c7901a89efb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc034c607682b42e4c574f8e800adda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e59c8e3bd83998434badbf1093977502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc77fedf0791741fa38349a1b71ac41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e10abe9019a253d3106886e8cb3672504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28524de745c8aba0d9cd8230829bf9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229120bfe0fe59e4a7bc2abb3a25010506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd1288d2c669d85eddc5e6e00edc0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4ea07f0557e8af802ba51460afc7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519737f8b7190c08b809ffe3b4a92b00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d6acfb6b8a2fa9573b4224ed3ca0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cae59875d7a5cf3704f54912646bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613688646eedfac60dffca9352b253e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59009543b56e3150205fca0dc9885af3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aa413e1e8e1ae38bcca4e6481b2fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447f0aab8ef9e84a30e7a1e6456353c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538bf1a833a8978895df0abcb3001c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18518723907c31915519374f0b5c28a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141068359e303471a7b1502b1b16b05d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87b818628aed3f5fe62bcde7b96d77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffd10857ea10dc9f434afc05761d5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7467c8f7f84f75777b9bae75e86bed4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d5f49268172eabc2d6db246231f87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda8894c4f9f27ab248307e6db35318523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65533130dcaf54467c60ec7c07dc9625524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449389f97ae0d639792c566de36c972525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3bb193b663bdcc64b50c81271a73d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bebe9b3c7b85da5eb0e6225e3d8b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa1f0652d40019e1916eba20167b57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe163792e0cb2172f73b3cad2a76c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a65950b5f92e64f42dc5f57215fc5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be4db39ba2553c6ef3c09705f3f6d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52f051602200f3c6ceaf6a6b087110532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d48c30a9e6ab210cbbc6fd4b95e286533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab087b98de41365dad008c2c37ec69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6586700b13508333061084907b818be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2c73d4d8c094b1d49646b7bc67cfa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093ee709a878f2cbec83ed73de8d417537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1314efcd1fdc43c6cb9075ca1051487538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e119102f32b17024e09a462acb919c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dd6c11c3c34a4575225de1a37c9db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2316060d9e045bb34107f5d2d196fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ea3e151f4dfc86a21455f9a7edaa3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acee6afc0e21adc43779733b1a42d53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da94c7492d327d6f2077f1b887cf10c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadaa5ea669bae3f793f88cad2dee90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211cf1ce9eaad325de4584e44faad0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce48d4bbf996b3278dd1fe8a11be9ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29bdf5837c90aee96769b72f37065c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310940519b512f4c309aa271e9a84a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea901d391579477b86c32741ddbbcd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe542bc0dfbb771a9170a0d088179ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae5e55d8bb3c457458ae53a11a7f9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b5d0fa32e0c561e8dae6da73e26b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db660dba6c6d20863621d8c9940394554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48642b9fdb5bd88433e3ffefa17addd7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f91518b8369a9b18cf7a9f95056608556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff79ec298b34f2c58611fc2e6323d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eef67b65730d2b2bf407e4623fc284558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba16f4bb178933c1033eb24c7416089559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e2e86c7f95ca2796d57be815da241560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790a4d5275a4d7b6148dfd976cc5361561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92cefee7ec479f38804216f352ca33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee834186f2c8410a63af971c1c313c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fe8fdb670b93f9012dc80d92647d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1795c3abfaa877ddd8ea24c1afba22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26607f95ec1d229222447f402981af7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e63eb87cd20e35651b7547418d90ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80db6aafed408e971ec5a9db1d4bf4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a398a199b19430326a5a28d6d8754a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfad5b8203547c503d194e9aa1def3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2edec566de149cfc58bfc9412b4ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c75ecabe97a2d53914e5fa4d6241b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18024d1a9cce666adf3e323ef9cc2116573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764542f9252377bd0e3625709a2f8f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f932ed5555b5de716864206179bf5f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cb2dba0c38d45609e252e88991505576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c25232a608384554be3cea7a30711577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e0d5ab7d83edaf45134e858e34d38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68acf2143ce4c1e85d5fa7be95f5709579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6a125ad2c8f53480ba12ba49ebb6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a32f0acca836bd6f54aa9c84e9ea4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fdc299797ca1fe548e65038ac3a5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cc521360d1f125b91c7eede504d75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bf66f7312440fe0deebddc4eed857584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfadb672084ec9d5002211620057244585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69f49ac83587a0c3ec294b4192de13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52693f7979e0b5e865645caa9916d32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc4a414dd559fdc90d969513ef1fd3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe81c507a6ac4b453c2d0c0c292f86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ea5237c2bb708738457304191ee55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1164f954cf5c727ce2252e25c6916591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf635c15e5bf9d576f9e364725e4b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f889f740ab118525a09ac3e166c2aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8de6db0e37ba9608f76d37505206b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69a991084d16b3672ccb41550bc805595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f953997ae3ad62dcb8c0e69a15b4f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945cfd08bcb2694c4fccb6d68a7faef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ab91681a82abca352a8331f386aeb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527f21ba9ee84b8298d6ddcea4f8413599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949845690e755c01ad61ebccc51167b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4312be8f4af56786b6a22deb9c454c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9757fb08522c6aca10ccb97020efa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64b1b90bacd8b328eb57a4770165b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa711b14a446bb071bc44cc6f22bdf5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9ccfc972abacb36e86bec3402ecd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65eaccba55f3625f0fff43d4b0db26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e600ed1699ce3cbd5474a255b32f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff848b55d2da4cc51f72ab5df27948608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e32af72778930a0b55cdbbf7dd7429609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24ccd91500cd1fad6da50720eb88fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d969ade40c3ea7980a4d62b77a6371f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905007026d9b44f364411f9968ced95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8acedf77094bbad40ad766c4a9e9fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d44640373c8c6dd37cfb3b25415b37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72792d3d99c934e38fd52c5667e5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aeaf31259d21f6186c9530a002533616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05375f19b511e90a8d0d9c69560fe70b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545a5b65e2147b9fc4614977c63569b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513835d124af52c16bf6439cd3b5014619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83b827d459de28f909d8e9d0b7d721620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184916a9ffa3f4b79e159645f6391f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac5343adca18e247cd383db6f06b6a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58f2a2c2a4985b7aa9ac3fa763efac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c418927086d3912e140b8b3853c3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450f4facacf632e79c0550dbb6b462e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe91c595c96d5d9a9463c556d2b4c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799c3621362610103bff21ec903734a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc78bda7567018e90a442f51b2845b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7793f5eb0d1d295d6ac1db21042757629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda74d1c2f16a3ff2aba7c4f93cfb9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d9233fabac487c57a95c9a1b0dfb0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0f66f1ace62a1df6679fc97710505632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a41a3e111be9015ac84bc43d8e4c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82eb53b233a29e7b36adbe7b2902cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096498943f245b4bf3515b455a0beb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e83d6f512bf7ffa4dea9091b67d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0002797119e4610d11774e032c992637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ce3f28e5eba411553ef8ce18e02eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9281e2c6035acb0a302c56263b034c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ceb4b53a4ef2dc0a6b7219655f70f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2373308fb3602c2d47bce916b057cc7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac2e68ff2932236f7488599ed05a08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60cede5dc27b65152b8fae8a95190b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06346579b345042c650533d046acfdac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315754aa796c89de9487b598bf858f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d79486749783083b7e8f599d1390de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b52d8125780b42a26d36397da26ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ba3b03023ac5c3a52c51518a3a683648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e350a0ee0cfd1cb2b84ce108cc3c6c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2713696de773c0fa7a515110a97725650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca9ce32aec08da147d6ae23a0589f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcb687cd21f6525a5a014f80eac615652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf393f1840308b518c75599f59f6cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015901f936c4c6afb443d59b25662628654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4d0bebebc71364a5c76350dd1e590655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07993a7434c991588ae1c4b54236eab0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab274c51ebf1f0d273523b0947e0b05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d34a8db3ce0d21b1142a6f3808667658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0eaed51102e0d58481b405d486529659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1760b19865844fe0ccc30cb85052f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1343886ffb7813a371b036e20490d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c19a0a4361465f88cab0255190041662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd849c955332554cf911c9f5024c880d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98de3d96b07010bd42522b63afd48a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf5f41b5d0bf4d641a80e5175c56be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965282e96064b4bae2ce1bb3b3c2ebf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d1a497c69fe60358cf287472d1b00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336a9c00c43d86ce945e015684f545e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7bf90e4e128e7e5e503bb6b584301669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026bb53969f5c4e60b91ca5044378fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96093c815a213d4bdceb304d613f0002671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0ae9ee23e6f6d6f59488d8433d9b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e31d366e1a2313d5eeb4de69a5ef4f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6124e9c115b4aa5a0f7b310ef48609674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cc9f0a4badd9362e0f09dd611dcd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c5f403a99cf1a9022d8a7d7ddfe81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5663fecdac61de3e8cf4247a8269ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee69da7527d98bd80b7bab582eb50e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258994ed9b9ddbdf88a6c83a01c18382679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76339531b96da3856168be5f0c6810ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0229837fe2d104a7c9cd41306662f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e060eb5654bbca65508a38d108831f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1393fd2dc6dab70b549c78237f99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d83aa66fa9e8fa3743b96ac6fc39684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe43b6741319408ae288f76337ef816685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be113a8775639d87828626379c6aae9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2c757068a37a34c200149a9b97022687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4610e0f4a2a2b8cd713e12add76288688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6685bbabf3ea20f17d9954c20439c4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84453c4e532dbc23b86eed0e86b2c860690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221810a4af692235f64490c23d4ee8c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e65c2e07e69d5ede2cb75ed2cdb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8e9940bab7d2dc7622918ac7ed038693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b8709ef5702db6b7172baf7104c60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9dc09bef9964060c8ddf2e5ae5dfb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117da60160673e76e7f6efd6c4f639c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762c19f9868b4e0e0e2de2d833a350f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277574d4b12334cf2dcac3ad0aefa25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e558a2267088fd357e941deae1b17699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc24298ff1cc13fad82183da6e19e39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81d0faa1e7e3ee69f59502a12310d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c28e39d62ab6247f612d4369c149d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0967b80fbf32c1da5f610526a3bfffd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e344417ae60ec60fc016c547a475c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d637c42a980584597b9b1870ca09f14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65628b2bd1c01f6b5f5d9e600dc2e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717d3203cf77e50ca9e1467f0fe30ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95353fa7de47b729b004f5aa10718fcb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf91ad869c0cf78568d692ba0f82fb2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01cb55e9aa6591cdf66d102d1a5597710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1095cbf42d1b7e4d780f7ab43e3aae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea27a2598373894daf451227674dedd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214e97dccd1121aefbba787e8019f2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a123f308a74a09fd274ff8bbbdd71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f377113a04ae89543e6ee9e9c538f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c19817b3c03fdcda27114d54102fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140c2d3eafcafcc48afa750434b4d62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d09cce8a2ff11caa9703b7b33c52b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850830925de1e88848b278434183a8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279b4f8bcd0fbdeb9867fdfd042df75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d410dac37b6bb9797192284eb5591721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aef910f85a957bd601b4896aaf1162722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da903a5d424f3c001ee4913023f782723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e093f7211decbd250a7069857e9c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eadc5aaeaa8fdbbce5c5e4f1160a85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ce29f9ac4b1123c29a4382fd0594b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea3e3d6ca9149e846d6bbc23f42325727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b1ea8b794f2e99a3132279bee2ec0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4deb9d5ecc973eb6b5d9271680b58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3120513cc1b15f81da780f7da9e6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c0866f8c5f1cf30d0a635066b6961731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3aa1a41d2bf6fd6b96c66be420361732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611cf840bcc9231ee36675325e93c45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f899249895c737c86504856c42247734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad7bd7418f77e88f509dbe75347704735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7a9b797c381e20666e238df86f7fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f0f95f03e1694ddcc3c6ab5d22309737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b2e4662ef56d1bff6b842c69afb8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42574d1063f8cdab139313ffe723d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d9df23e258281204c8820993e086d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b5963f2548ce721889ce6ea360eda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f405c6044ca9e57c01ad50f841e4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc46cfa9b0260e17fcbef2d3978b0d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f494196bfbda61ec90ffe6923fc3acd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27969fc2030e0725760a3c9af6630cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637da61470aa24f1b533706d72e7c898746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c35618e6a7571312de4e256722b7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4da79f2aa7df2f2b47dcad61e52821748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d713556ed0c0b13890228f636e0b60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c6ae8f78f25b42a1e73b6692643ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea016fa19663381bd3d20da62e4b25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dd3c305fabf4152b41b2768ce7567752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072592db626ae85136c278c99bb1ac20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d02acf6ce1309f403a32bcd430a195754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f16b9320e5143d67544c718167895755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952077a37ea0b0829ce346968402f917756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffa32e0e26b400b2f43395166b1da8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a4f6d5a0b9cac8871024830826b1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5307f5c432ee6fa62616e317c92fca2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32af217de3b102d6aa1946cfc43f471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4b28b87b6af9b5dfda4888c8afeee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f085e310d0c3abad1fde8b8cb5847dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23170c7c7abc6e109a7a6c534e50c73b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089431a51e15fb31d0d3bcde75ae9c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc13b715d431400c6af5f161da4ae36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fce8e3006e0c183be9b5ac1dede4e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611e0407f44661635c56e6d82f5694d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d417c5448fedc164dee92d77e4c86a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e750686d147ca09c0891e0ef6459c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60503637a8e58cb18c4e3c0f92d46ca311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0174310e2a266775d69593b34d0a0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76705b79c956b8180272bd1cc25407813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e4f4209dbcfb09e3acdfce962968b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af417fed3cbfdfec59fdaff5c1810c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a10a212b3eec1c13b41dcb3d455b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0143212efcc7de425fbd703a2fe0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64215490618e1c5974c798654ef5ed518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed332c7430557354c18fff87bad2de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f3dd636528f30433db314c440ae3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d93b916e9239715210cc498d65310321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef330ff1fdea6de85d962a963a74f2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f513f42fce1aa454fa1c91e79f34723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a69608d9f3afe00877e33f094d87324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a162397a0791de04dcf43279eeac625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903bf9fc9d0a556e7770007fab1293e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8ff834cf1f63630a5df7919d7364727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d37a89302697e5cadcc8462baaf1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0674783159950fb508a672919a7295129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dc305e43006677a9e5ca444fa0b2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b4aa9b32d6d596d08b84bbb8f45d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e111ef394c433bcc810fea90c5e5c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40e2897cbe7879f52d690238f0e81933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f495166e891dd63061b441eefc3b44734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80827ce7ad5ff2f2cf2a016841177cb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24de06e45ab46e302fb4c822bb91cd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950c59026307ae669f8db7c19fc33ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46646d4e7b44ffc5bf12043d3e70b81038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd475a79e32b2aed2ab5c4593d667ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6937c72b27da4cd4c9d4a87760f82c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b81545b6472139a34908f4c3cd629441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df8f5a1cfbc57a491d5166df165f4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e317d9b6436592e6268a3d98f8916a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c783ee48f16f73492b1adb9b382ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09acfb53fe7904b9bb91f09d8e517d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d5a83b6c79d8526a074ffaa30c05846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e15364e445135b16cd6d057671b47047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcd3df1eaf7f37dc33ca44f66670d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15225ed021b9fcd82b7c7488720c9ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fe160cc5863dc7ca44659ee6c68f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315fd817220d2f56ae82052bd7a068051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ced607d050fa17fde98760759699a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b3421c7c003ff9b57dad9300298c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652f790604d948f520aa28817f7530554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba50ca34c688f9b5ffe456980dd87155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41394ca927fb4b7809cf89ed8497c31956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d3215866671ae701285a64c8ada7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021199bf63127563c299847a149b561f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23075512f4f45ff3e019514d9488066559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be5f7d100b81633e564a3827fdbdcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897828280a722f14637551b5b7709f9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eff30ca77d6e4b2f97aa4ab30125e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f271786a14f2a737f51ff3f79335af263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c24ef63cf98d01d0c97edb33358a1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc4e97bc5a08d1c38672a3e82d425a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093f55c923e41753e89b6a348f3814466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54254f193f594ab9caa74b880375a4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2a0a41b3851f808ab52c4149cc93168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c6b25c46f148c11f7bd64ffbd64869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4888b36948323f15c1afd3d47303d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3578848f6bc8fb189e55ea59d743ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d5d400fe9ee145baa5b575e73549a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d504089619fad57642cee6bd2d1a6b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996b48f8627b3fc5e8737f893a8661f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985b7472a2f3fe5f081a5ee6ac8742a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374800bf71651db2d1a4fcbf6013a4ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e4cbfafac9dedc7cd3021179cf96377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912b2d31d1725ca347be3947280f75c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac33fbfbbcd870a6b30df04c99f394b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6bd78b679b8e34ec613f9976f430d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b598b158d2461f5b0bf6f45d8cba281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b020e498f1e29000ff9d5e99947a4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6bc59d504aff302a7c3a2539d903983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bd979b15bff77add1d42c59c2c6a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba1ebd8fe8ed575688cc9d8c558b2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650025a8e2c0b5ae525969275cfc107786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccae9f947a8f6cefac166ed265ddbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275248601bd625821667eff9dc8c7c0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53192004e7714aac38a6ecf8f764ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a638053e3760ea4e1a701c16061dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2f9d542b009989caae51094ce8b5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc55536ed691a64a55c02a904f732d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6f212f68da9066f6787b46a384d6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6c47c97bda169e50edb87772d502394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783d2c252ec681596f9e36d9882db9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a9fcad62d1cdab402686354fb5ce096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ffd3a92da3b6d897459f83b16e82397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af680b45b5ca0e481fa92ab949618ec698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b20d9d7222c3cdf23af2341983f6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b01f6217a266f1db9777b1acbaf085100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdb912452c4b4d854df4b802d8ed89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb32138d84fdaa3c537b3f32f708c8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10d2248d398664803566b2ab89922e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e7ccfc7f62d324079e6b117351b5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a351906814a1b0bcd6d00e6983392105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6ad2d3a64a1f6c1037de945d58614106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05661476a3512277357e4ea25f8efd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbc850eee4c7342e37aa8d377dd75e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3355c344abf8ddec81293b143e069109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31546fa33c412decf621634957b08f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9389bbfe306175b629b059f88bc1039111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d979e31535b072c0ed028e74f8aae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2cab79840a0d9642a4ce4aec36555113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeb53a6c3d91f54960226f17a4cd83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff4900bee179ca2040219c50ecf636115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fb195fa1e4eca0a2e61eb687830e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c85cf25705c723ee1d358aedfd0e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4a1ccb047d0137536e3eaac6df35a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fda11f0542f856881c891a30b2887119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ae4fd875f46d600019d22045e81d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807ed1e490f87125e17c4db5c180d74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e6381ff79e793f5ed22c9d2a326be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfd3f5f6f3f8c70b4f024b43b1ef87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88530c8b98e37e0ae61cf1ebfc38b062124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988405d46225792da440712845b258c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d365d5bed1b3a5259d3f68d01a267126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a91c5c56c81ffe3e110c65ee3bf5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b9b458cf3bcd65c838e9d68371887128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4012cd5b24567e933ce0bb97b0e4a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264fd20d1679171d572be6f707a214d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4737553bdc6410663eebacce1360c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d79789522933ae76ab22a2e4f807f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f5d741f8e17952843751a4e34b6a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd354dfbb3952bd2623835eb3759bae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a662414b5af8c72f81b3ce77bf1f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba14d20b0b8662da4cc7e7000c10e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8accb79f5d89214fca88e116feb2cc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7b47334bd2a68451a8b5672ccdba3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33704af8167fa8598fca3c97178fba77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39619846933d9b192a7ac830f9427a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca6ce3aacbefd2e00863087316f4a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaf2dc60cbd5f552b106136e1840fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb2938ccbceea81d4288ba39db026143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611773739aae910be9de88029a4fef9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37264d0780680b9cb49346c3d90db36f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23343f341994b60bb4ee14e144873711146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d61539819a293905c3db19ef75f43e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def800215c7960bc3360e1f69b3213cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62c3cbb99df414f22d0fe20a08b65b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9897bb4dc626fa32249b357f030f60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08620955c6f6f2a21276c149f92fdde7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce00d15e4ef32a71329c855ec8488c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be888d6d89683e1cd365fa57b2551e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00e623586683a1ab10ab137003a550154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528fc5d89b494b80e9dfb98a1a1b2f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70057f84bce201d755dcca0de75b38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4631f6e65d9c4a55702388317e752157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361db690f2a324dbb97d8f7e72b1c00e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9bef283c13241860aae014e90b3c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a79257b9708bb1a42af5852df9dc7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de787993680022435aa3baf782be0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddd20181da8542e190ab6d8726e97a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89895663f13de114b6e16daab37af26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c6cc8c164f3112e213399cdae0018164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a8ed15877fb109b154766e58b60b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6234b40ccff25c8a599e4ee531a42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9ef1a8ecb1ef32405cd6df9d41085167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc576d1b856e892e154b8a378761bb09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d53f2add1724d02a796e77ea03901b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56257445d5298f0f0817600ca8038a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6506fa3a07d7f5dda8e5d71146ccb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a906630ba408ad65d44d495cf40e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f916a9acfe01377bbc99dff6ad977173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3fb4121a62a397c03a697a9ba4528174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1ab5f371c03030c575b0d0598d38e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a0c99ef6793ada758733a1d134dba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb946cb8c21b1dc4624e5174b43c3c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300e811b1c997240e4ec0d4db8fc796178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cef7b3d0deef7a7a91a98b176beeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda591c90233157e2b8cab9412494c62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fa6235d424f576253a8accdac82d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b3dc83c35473b13a7beb6dbd254a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c636105f58f78bfe7c3089d27dc7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0f5f63ab5031e4c84cfdaeb9de1ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6498df8b263bfc924eeafd52c55a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42055274dba43ffed649f31a1f5f37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227b2882dc84ea2a43ce170bf7046ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ab1e2b2835063d61d740ecf4a8a2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141b2abffa2ade34b8c5a89afab60b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f12c6eb6de52f22ce8a911ac37997190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a329d9ca58a8f7944a47bcfdcd300e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2d9c7a6ab092082ca185f187df390192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf456bc1704f1fa7de1f005db2f170dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb19c21ef239f349fe5fa25d8276bf1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236bf07fdd2e4f155f59fe6251bb0ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f80e20921ade048bcf5c1fb5c90462196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c44b2043b862e69845b5f2d3318f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb99badccc4fee8031cb12a2d3c06c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac070104b3d0907c4b3ddbbc59e083199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ab34dc62f0be041cd48139ff4f30a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5697c3a3b25cda5de2639a1d289cec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8166010628dc023e3530f1311761df5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc2a1d112def528d5b44ebef47cd58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd950aee2fd6f6aecf8946f39f12c27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d352fc9e8d43de399daaf876fbbba45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe7431c4fd262b671b410f84b6bca9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415ada8ed912c809db416a13af9b1cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34950c3d2eba322251f146969f0cdb46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db589881f70d9f1fc74ccdfe99636e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b2694237103c4c5c8ea209722beac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79ae753dc1bf3509c57e5411951bfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8e4ec5dff22480b169c2d9fff00db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c79bcc0658fcb82492da3321c6db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed78189d1d2951fc367b08d72f0d8ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612c5f55dba128a502f900ae627ad0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdb9014bf0ab36f836555439c8bf4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431dcece13d3ef265f22724555d7204217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964343b87e099832204628be6451024f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9c5669b682012607500d901379237219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a11ab382b7af43611c5c2ade42a0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e1c6bb14a237f3b05a174f3bd38d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57848ed52ba5a4d3647142f24e963781222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c7dfc75352893d28ce245eeef688e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5afca69f06a7d4eb5662f576d0c90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db22b04cc34fb368a39fb72616cfa02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b44ebe5801fa54d3d3e95d81de323226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a540b3859df1e3a5b68ca3135845dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65a3f22bf45998ea39c6e1ba1da960228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2868f18e2bce19d7e51a7007530ecd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac918a8dd5d45c45f4190a100f17b2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9483feb51742ae8aa26c6fd5353085a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc80140fc0a087b5e0b7d2c9109d06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9869133c418eb07e0d8b6ad41cfb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03c03b652f0f4dbe8429c61ad40948234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3e2598f1196bd472aa74c3e0163b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca2b399c05d04a11dcd0207ef8d2dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032c44433afaf84830045c61a48a1b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809d7f3b3034b929e1352886a0073f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37bfff7afca8b4e199827eb9924908239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07b6c4ac07f34a90f2390578811b73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2a85965c871d344bf102587f18b4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736793bb9adf1997b0cc5cde14d93c2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0748bf4a9cb1b835af7651bff79f58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8860839282274e50337f1478e6fdb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3702ff68b0863676263d69053f71baa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8054aaa4a7c110469dc4f16aabc8f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5828f7b0cfef5b22388193d0b28bd40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a60acedbc6fc5804ada8577754f2e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6a9f3fd15e5df64e417eb682d3a18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d90d74e50e7f5851ece52cc6f92f9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb3195152e2da02f58951a03150785251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5d15681147f48b73097a4c3318f7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7eb9ea01228f42fed168904aa061a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66599efaeaf70117f2052d876295efb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c7fb0ecd32d94f0f73fef43a8e17e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f78096f40c4398ccb555518a2a6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bae5195d236bdf6f40205c336f546257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc25e861dfe59cc55c0c20d77b22a60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428334af0542c757b495d2c545af74b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33206500090ee44e7fd44a5342f6072260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfad44b8d8630d8fac0fd35f3ae30f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d0d396100b709890b09eb8f86c0aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bb10adca515872775801f81ebcf04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56103c50259608687400b5782188f7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85c48e93a8f8abdce7a2ae5816b5fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac5b40bd82e292cb003d822a0b0d7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5192892ed04adef0ee5b5c56780271267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d984e5d43697b5d4535a45556b07aa4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a287e49673f546565ea5991c3baeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17d73cf3378b5fc2b990a33988c4f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b567694f1e3176265e64e935d32c880271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cd0623ce35029995793412c1c68cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256e3a57a412031dfc6c9d5d8dcb844273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aed6bd6e6d5ea89ca2efc871ba4c0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e69bf6b8f8cac6a92581e37db3a62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d7c9d71d7c1efe65341edee725bee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0310b7a3232c1dc3a92ff89b470e6d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a26c7b53c03f840e65c66831a180e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec65e58ecf3da43a67c34d9853a46c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9cb4c1000326d69675a3be4a77d01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb50e885812038ccf9bf2e11faaff72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864da587b331061869f6cc465dfe5d47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffa6eff41b88d0077364ab3acc4abb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588602193697a24bff076a6bd1565b9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9e565e7f42583fc9449dc67464452285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d7b291965296cd79ed33d68232d4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7afa97fa46f7d2e514994d6f47c91d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dd397a4a9b62c5d3189ced8720d8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4527d181b5925f533c7fc8a63c5dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24116c25cc5b24b95c1ed327396ef86a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4f52b8007af115d4772efcb177b60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01137990d7e392d1305550b29376d8c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a953883bc94620ed3265db811d1a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8201b28793074b269edb622474811294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaed7b8bcc6a0819aaa40098297a41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcf35abcd39a840492104c51596801296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d85e755cf9b9aa5bfd41d168de37df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e3b746f10db459be1ba0be86daa0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ec5f93b8a6d685f75cd07f7698329299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54961fe9bf888dfcd39f7b021a3ab8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c4aef224f910cadb112944390db79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2cdbd5bbfc244deccdd116ead4a63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce576182b0d2c81318459118524ded303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418a75f9c30215603a5225ca9ece686304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed032c744b05b0da9dab5c47d5ef83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c17e616551def15e373c388c2a1a11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb81769c9fe47b29d8bf6dd1484f58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a8dacda157e1f79ae04cb5d8b83f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5008177dded6cd9c69b1042d535cf42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c734f0fa4195b37121deec02d0465310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526c9a984202f16d95caa7ae3d242fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ffe9f2a4d9282d9323045a6590560312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5239603b0bc4c8873e2116b4161d75b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5b376e9797dd406371efc84eb731d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1f17b2a62d2689ca67588bdbf7953315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3189c575d284ad8ae36103be8040a8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e22b07503f59bc1dd47d8c495ef0fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bcf30e98b1662b56b3994c87b6b13318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa8c9f05b445475e0583ef9d0e5afe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6a5a152a34b8135a00c818364d54a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1374f44455cdcda2c14aff2d53ef7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee911e846b137bf7073073c2d23c077f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f10201c43a104564d538829f456a0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4024f5e1df195f29900e75880c8ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8142341920e16df49e5014d06301cde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380dc32c7a184a824a45096b461c381326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40796af467aedbb5ee2c5d624d1e694327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8d0f8f139e3b7aacbf1085b14da65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3059b4e05971eefd7252a008a923bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54f76a88080b1bcd1d652efbd492cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db297450067bfb45c749626765a95d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756bb92fba4b1d00331b930445d8bea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d19c05ccf48606e21c654c78d2bd07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350dde746eb39f74145252424a3728a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27dc589afaabb569b1ce202b242939335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7991722d7c0497c28bf82803b7dd318336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f15ec74e9f6e5df64a0e96450f9fa8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9783b16c81b2ea06d2661e1b864914338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f2a85d169703b0d5378d209396b72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30033f4e4d797db4802df43287be688a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bda10d300036327c1fa0c04b517ad8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a904657fe173008586ac9c87c1938342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ae6272439ec0a2df94436fa322838343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61339b72c1d07f05b90184a55034ac76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9e80f48491526059176f09f372990345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49946f460d11fba0b318bbf1d1e6429e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8005f9cec684d957c177eff61df455347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be7b622d8ee1632f709be0fbf18cde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f15c6d7ca2e4295983e926e633151349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aed0856f2f85dabb2e2975cbace4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f4b64fc809d47cc7e32edd04855a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a04a0d34e64c217a42407306e9764352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e849d0f3435881f1f0e190680064af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd1e8d632b3023229c2063b3229bdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bb12e57e56a8b7c0c7654a2bc74f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596f0b99c0c9791c5b982730846c9ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2938b60e1a889aa70abc7b6afd34e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c50ddbd0bc6618d45712acb22dfbc2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b457498f348d6d33017e126e17435359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044b52c6e11f75e0b2e21e1c5483689360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044108ec2e0e70c5d8bfccefcd645c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd3c90e2fc4cc248d7d2899dc977c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db84c25f300d97f965089f2eb43d03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bd1dfeab0c9a9adcd656854490a44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04128bb9531592880f9a984a516515365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6064fbcc3ca2f27b3b2f6acf578b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc17d4be0269924d0e6b345a7f7950367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2654cfbd5cc5938142d114407183eff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c595b55a912d7b6b482e43c43fc55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441b6f3a6f2b3c3a88bf126382dfa8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dbbd6f53cf4ae0bb5115fc4efe005371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe07517bbbfbc9f3dd1b5da15534fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c20f6932c9ec1d39a16f874dff4a54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed77763bed281a1de7975b61efbfe3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee717875150e9baa95adcdcce1c5cb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2511c783b42cf40745acb293bfde8ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f24f518306eb0d241cbffb7ba96f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948acabbe4456627e25485767c7e64a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c412cba48ae38132dd6dc5b4aff374379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7249263d0e5b4e51234b6a442ffbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf9576715253b92957a3cf66a19d86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567ecdcf6aef8f9e49822fdf5220224382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3690938d4798316690c7e8e338598383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c7035c0962f0dab424565ffea94fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3e8de445032ea24071b032588af51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04932097df4212310fe6a7ac3b348743386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01056c1436a914c4af1336fc261881387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fb1e91d2f3174f444ed2b49859c88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f07fa94bdbff1cd6756a99730c03e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027765574d6ba15033df337f42281967390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbf961e84489f5845964be35319369391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26abc452145394d7837689d6344b30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868915f2fcb9df11b76ec3af114c011393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584159c3af44536498c4a6b902e0ab1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7ebc4e3ccdd22e597015dcb84ba49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac2c0b3ae533090f4ea21753f7397396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585227e267a5b62f70537da15dd99b0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd088710419f15eda5fb8ea257e7436b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee9eb538b84e3cc90441e70217770d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b874565dfd3ac7bcfc176d1d5baa2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143c8e78c0356add4c7e21f89a2c82e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ba7fe7d6e8d65fb8557ad9e8fbe34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fef673b5ffe1613e4d85ac2059620403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65420eb302217b4a56882e43956426a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc99c01ce94fa13020b4e63c31af031405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd8019e285f74359c5126df3fd8f7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edec1c78a340b3e9021e99cebf006d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f58dda7736e95d9b8161b7084331ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7de60657c991539f63d4978bd10957409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebee637eeac1103e83017fd2694cc9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74ea118dae9967262721bcb26e7c6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33db5a31caf371d6ddd6d2aeac9ce26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee67aa60917968ef3373ddfc6106cc5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d39cb3a8ed9fb097fba677d00b669414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be356e2b9fab0608089a53a833d89dfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b126d805f592f3659db1cf8025cc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a13b9b5c272d76245b2b2fd773c0c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f35b1ae56b175fafdc95fc8cd9c46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62b0c8f253710a016a4aaaac295e32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b67776952200f14f83153d19c644a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe365b13e9cf17e761c9989891073f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b8470ca133d3c30ec3e10a3e0bc10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463d601ccf559e6868aef2f6ca1f95b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aab56e265e81f61cfb9f1476c6c1c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea5014fddb15da7d53b4612d7fe3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019779721693926b3fdc9795c0494ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09f9197a714e63729b230fa9956230427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04856279bfcb3185060ce4ae575d78c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207728fa61e22d94b405a3a4d01fa9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b39cc5a3dbecd2f55c0255a7fb124430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a1b8ee300b3c52513322b7e6f61d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0adcc89ce857b32c1825e147bc839432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d107d2a9718321c4dbbb5ed5a62b88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b1306006110dc4fff3e57c3a1ec48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16116665c96876c8896f653b6cbcd268435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7c27b803c423d784c67e687b68c11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0dc598ce58c95ff6c95c3b170bd2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4fb0c3be5a9074cc2d02c67e420c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb278e18f79dc6fcaf415074ff852300439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe4a131839365af958df1eca2fcbd8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b64e317b4a9df387621b2cf484680441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0f036cd83c2c8621eb8aae3225bd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a748c6af2295e14c986da1c7998c9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c8f55cde787c9f97ad62d06b35793444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743af5d024bb10fe3bf90ae8e37e984445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dcd74f1429fec964ff35fff2363d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7992ed3864fcbe685d0fa34ad433f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c0418bc96743d0dba02e6c6f4b855448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6bc5cce93bdb7625edd4f722ae3d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e235243e57a7dd1ca906efef45abf1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8df66a829206821c8fa8a262612e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f483bb6cd8f1e008f4d11594a213c71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da75198607d8e946a51c3043cd692ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68423f65cb93ad2b4a7fd8bcc0c7e7d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc165b8611add22a368860b662cfe45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741aea688603b09890995068e0c200c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5557339fdda84982d9a21b571db137a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ca46de043148ad81fc9a06cd92d23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cdb7dc1f3e3d29ca2982f9c89e9fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8993b2bab000e70c61384dfb7fad1b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b941ffe07b7fc237e06d576065beec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edfce6bbb68887bdb8af1d08e82486462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050e62d902969deb44d161a489ef357463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28e2a4fcba26526bdb390f3f8b0571464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce607b3ff027993a4dffa21ed26d5df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9f298894711eb71fcf248744feed8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605da024cf018d9035f9308c4e77fa2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081697ed8f21e31cec3487af29998fc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f731db1bee35c8454a1c0c01bbf0165469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2591c5e76c58904e92eae90c69320470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c35da37e9a3a119a59c1ee88d93476471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dd66e6251f62eb5e1cdace2a992aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fd0e6d393b706a78b62115197a1f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddda632f18d777de065190b075553d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa249db95b0c601c9685933e419a27db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d87153af175ca2f1060c67922f25c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301cb2e1a810a98bf41082a865050d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094a9fc0a806762431e7af7ec525f1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed0caa9d82208763c4ce4071fc3958479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a61e5383e81b3275640ae3ceb5ec6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b0b8cc4bb55dd85bb4ff343152a05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4bfa7232c9736504972509d400f0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23d6195f748939214acbcebba67f69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00ca410a76f6f68b10eb346c51b79d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149b5469e5ae8c46d4c9cfa0b3f5ff2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81465c9b365889f45afc7b28f699ddab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f86759af9a09b0a1d83a6d096fe4ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c834d1122a78d6c07a090369a856a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc72559f6b43fef8d8de21038e8b9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28614279345525f775c0538f575e68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e155316fbb5446b5030921559072f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc2626d935305202606aa133434f57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f677115f547331e65a2ee09b760894493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7acbb11e7f2c6085edc956e975559494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65504f28e7e3c83e099e3ffe452b04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b13e2c2854b94d653ed72f7370b4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ffe2a6308454b3440753f9ebb71fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b0072d6a4a8d77443e0e99f866b6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe1fea9f16b3d377402e7e92199558499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e9fb14531de9479e457d72f5dc46f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df87d050fd566d5aa22663118251609501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75bf3dd256558f722c9deb0c1fcb40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aef545baae7765c4690efb7d537151503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ee5fd92ccac0c5d6677a7ec683564504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcceedd7ac516e9fc5a5a6c0b736a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e5ef9ff9ed4e50fd7e14fca423d76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde677a4f240bb0e1eb87e7f6bca8763507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff367d01cc04f1b43172a5f59a07b344508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4bfea964fff46a2836f1138633963509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6f6f32312f37683cbf6f76425232510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd7508cf10c6a1ee9d595112146dd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c2a31c7f16734e7fe8c28837f2213512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba50313891f33803ae5b9dc9670ffb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fcc55f80f91ca8a4ca523900ecf2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e916e9a82610f3422b0a93b7456363515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86451e3823e73842800867d08a0ff9d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3dadbd17ff6546442577dfd357c86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f55df7ba7b0275937eaf6cbdb9b9a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cfa236bc12b15bc4ddd522b045c3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079f3e0324982941e3fee3c38596993520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03183df991b47b1e6b4bb84283d8ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21b2b12051344698303581c85772a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2614b4762aa0c6cec239ef13336da22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb49632720ed50c52000732171740a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057ecf5e134b6d5fd9fa5a8967129bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a363caaa52c2f91bee37a8e8342a0b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3911a7fe67317e36831aaf14832d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359bdecf1b3a6a78fa3e517b34f272b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce2953023bd6fe9a6be377ebff4c9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482451a0e7a3b25f27e71db85c98c599530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6e95a8a6e8b25b2eda594da35dabf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140c1bc8b5b67b77a0fab10dc6ec127532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3b459f308893163f9c0d5fc59683c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb6791792b207cb243d345aca22898534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4f0e0291b5f8cb302f8a1c0f86b71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb85b34ac1a81872a3b682c6c94c10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bc132e24e947d062444c91ff5e3b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2a71e322e32aaa703c35255efb11f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc451b7b085db9593f2ca3d098b78afb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911f84c1e7c7300d27524088aca06ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7846a3cd7b075897b14d1c086b1a78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2354fda589def963de13007f365b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118518e8d41254840b71ecb390177b66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8193f8c28779572f5711e95e7708122544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838122723f6b79c3d06ec3afc7d0838545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804971301483a4230bd4da2ec2ddecf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2113f7c41332847ddb8ea71ff89e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4c332c6d6936e2d7afe7d0bcb7c81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4c4fec53cc248c3337ee7a485c709549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dec2b34331253e07221bf52e8599c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e31312d5fea2e461a80d0a05bacd7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45ed48d0e2814897ccc495138179b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0ecdf96234292c4ab12844101e48a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc6c0528f0d4efcdc3ef80f94f5af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01402088389e37dc114b57763c05a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9668e3c99ac7c9616d77eb1bc7cf87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce86e3c58cfbba40492a64b64389b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504b142060494d2d5d838946faa2155558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02abd9303f0b6af33659b813ea7287c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732e3cb0f2c8e5196316fa411b54a36560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92debd3e085ae602150e08e0d249fd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc131da0297b89c396576705b67002562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b9370dd58239ee56444efc40297b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e90a51e76948201eaac16df3221ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e9ef2dc08b7dc0876e03dafbdf664565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd114653c1eb1663a924964d9b7056c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8a1de923e2be286a8049828470306567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256c961cb1884c0bcb97b234d4f0333568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a896508d6162859154a31bded0d0b8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345f752cae6609664bc7bb2dcad3b3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d94966d2f6d3471f9aa24dbde0c0b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d78a1747163de050b81dacbf2c188572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a30e5b05abf5d60cbb093359b1499a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2468daad3cc4d8a61cba41ac78ff4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67283f0952982adc9578a49c92b24e40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d1904799a68d993db01227ad32bb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c913e2e9510c09445a11ee6c6b808d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dc35d92101f693e4b801e18d1b8b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd619e44fa7a9a28f77b2767d59cd0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e88fe625b8a3480257d4c9f306eb46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458fca33f7ccecded84f9930ad6c6cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3288513871d334c1e1a3dfbf7b74d97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bc98c94763b73b31ec0ba2adbc304583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1c0c6d0fa62d95b02f86f4f50638c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781622113b36c5295c732f64d5247dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59df72b59f11db57be3a2a1b180d67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2002d8feaeaee37adf7480c871b63a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8739392740e9faaa76752f690366d7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d73137fec7bca79cf197341199101c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c791fbf8101e362f7da309b38c6d3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f201092d2d2c320c4f4255f6d49925591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f86f286e2880c67966ebf11bf42ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7a324a4c8aa29a83169dde3d41e8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52444639491c1d2f58681cb14806b24c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89fab7b2eb55316b3d4e13cf98cdb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3657727f4bccd06b82ef4c104351118596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c101452680206b51fe90bc82b7a15597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbade6d9e151ad05ef4e3235c79b0595598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2a973309dc5d14fac34c50bef6a78599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d32b320de1ec6d934810a82bc219d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f4c503cc6deac656cfdb348b5c5b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b8047708a22ec274f54e9fa4f4acb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70660bcf2221e9f40f8540143d61d49e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e638dcc4967a0aa20fa3880d4b265bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472daf063f938b7c617992338836b7c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4722b43ab05afae1724f5fef55b0b18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006848483fc627e9cb0bbfdad88f94fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2ae31aff81d13371e4581dd17e43f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c01e7fff1db84b0d0258547b17b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1d65b2fd339ae22d728f24ebe4fa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf426c157e8b581066cc4bbc78396c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf482c21fae70abb4e42d4d28def676612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490630090d5b6d78a4e458c0b32e0b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ea42004f8e780b9d414a3cf2a5744614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e707a9d9817c94ec4ab0643e1a367c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68d435acdbf32d657ef8fbfc57091c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ca096b73c61d1acb56ef64127d03e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d83460d2f42f2aede45ee43a1031a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e5e5e47294894e08eb9eb79876eef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e20707dbf6865b909a758eb0d2540620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb6343f5217d30c6b9225711050489621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a044530b21296749d37ccb839a845622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c1317d63aaeb7a5d3be2dba4e8c68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6670d29a48529f5287c3fc86faef4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6292934863b608eeb2aa56a2d7b61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc7eab42c5b8811da83983028064c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10b3d36512b041895d02e53ebf34de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbbe51c3677413b8d65b38b59696b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506473f9ab32e7a13bd2dcb3f0dbe8cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e63c8e46c2d48ac2c3aec5dc64c92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c0c7432f94788698fc60a7522b72f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f764f85a7e504c274d399268ad8bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aef4beca85c0b6b8eb55e63901ee0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671b538a45cee1cab6562aa52688d2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764171c4c24bea27c6fe9f7e60944d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285ffda8bd4221ae3763f7d148dcc4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad257ba41a9764ade797158387ad5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d280a7f13bb450924f8b88fac6c5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfec98efe3203dbb10bb616eab7ffa8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8643830b0d9c04696f0c8dd16b184640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6aeed08e43def960d1dbf1b55ec7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbe357cb58ac135b8b591f580694af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138f3ab175f882bf3b74af083a83941643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627c24fd2fd05641a539e9fe97831b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef3a057b01e13f7d6403ac22ae65bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73e4a10b5d39cd8d252477de075b11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddfe492a3fd6242229bd28b23d4fb1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2fc6de068d5f273b9e277483cc3f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d5fd4b163ee5f1bb43cee9fc7e11f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282afaecd83c152a4c404fd1e760f8b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc77b4bab64b594b649fce24dbab24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37224a849c9dc7287946000d378557a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5355e0594b79b08531652eb4a4d3a8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc05c5e1f30ba80b35087f2020dfbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27aee29e29d91f9b411026af172d9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde020be4d2adf2837b2595deab0793656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cc735e84ea31b40dd6057f21f72a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b6430f3216049898feb96053fee77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439407a67378a01d1b25fe8fd3da975e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03415b198e859d7ee08401caeacbdd77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d81bd2a10159d0247dd2ab51cece02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d11be1c47851574c4eb8b1aac629db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b03afd9f00c97ae072548cb394944b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c73f92522b77a8d685db931427944664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027204446773a2788a370b6e438bba75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc67ced371302e88c8b5681ace7735a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39163557b055fd4f5305c46210afb927667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29459d22a3893deaa4914cc4b48f69b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055670665298e0659dfd3d22e0fbc71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ee78a09e6e9ec458568ab255b79ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3bafd20003630ca62df68a12df327671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bef833d4a4ec93ffbd211a5cadaa5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa208a258c0dcf58ff4c3bcf0e12feef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cf17f517d78241781da31994e315f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42026765e3a9b7bc9410aac51bb1709f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04847f90fb12abb848128358ee15d3a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b8743f5c815e911e77bc24e5e3eba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9af797becb9c0d5004b9a24cd573d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe426e1540bd0de62128ceee2321a5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b5ca18859ac3c3511ed472f1d90e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeae2108eeba4fabd5dadb18a13087681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34881362c6ce604f6e684bd9ea6d830682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988f868982638edba23f3b7e9f3532d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48041f89643efd99d47620b3280e8781684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7101a01b8c272546767180b7b20232685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1445ddcc7e04fd9e52bc49b2c99e183686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029fda51edaaf40480a5b7676813670687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d008ffd772774aee3c6bcf14ecfbca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d762c52f876276033d64db417d1bb9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ae56451f192b8932117701fbc01ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993a1fe02bf2ff37d3afddad0a7064f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0a62ebdc4155ed06307a6a5f55104692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdb2db9c551dda2d09da0c39f73616693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48510ec552c7c9b7f37aa39d03ab32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37968623f0a95eee64b48b15d7a85de5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756927ad15fcfc4d0f96f80575b7fa7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb584efa972b332445ea95b2c34418d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19987334380ba950326c542cd85bbf6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0b3eade4b9216ded596bb6b3f6868699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b66916751487a81de4fd9cb1bf234700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da88d3df91cc62e22b3a4103afa8b54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650a23489c6a7b934941db596725915702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbda544e16e906f6533ce9c8584b04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d5a519d35c3ede62546e3ce4534d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988257f072dbbe5c729e07b5f0d1af4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60468fba715d7aef06f8bc983db4e09d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa614f9b7e78aa8c6128935a41e639707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdccdd7d09ccbcf7efea3e232bdbdf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b430fdbcf9aaa7921276f1bcb26740a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b4ea311d454af2856d96a18a9406d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911509b9339d8b5f686ce57575682dde711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9675626aebcc1dd5e51a296ba11054d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f123bb63a7e0c58e11c607eb13ac3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e04a605a2ab8c700cc5701dc8ae894714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9c8f84c6cd26343e9b8fef0b7c30f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98754002ea5b9d4dd218f5eeaaccd4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e5cfe6cc42f24e927247113715817717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cbf8e3b42c2a28381916613b383cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28f5c84ed8d3ea174ed20d4b4a4555719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102069ad0acb20cc70244ca2840bfdb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12f4c3a1410db736b29d608d7a7529721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbb84a88fb170104f57d174fe200b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc25fd10a00b649a9d2310c6746f189723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea16e78518df5ad42c676c8f0270e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94a6aca3744c58875f91482a7a0fb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa509fd7c63147fee357a1559e0613ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7b523e49a9ffce6a6b47af030506c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16317b7834f9e24d8a209054ed5bf11d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e881b7f132f4d564a3245a01102063e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d92ff059aa275f4b9cfd39e88922730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658c86a0652d6575b421d7ab625e879731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091418208421d3df4b6d756de96baf4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe7330cd5ffbf2e1210d1c4f4882f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b7649c1f42949dbccefadff4214a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8d374ee9aea66118310377a2fbdbb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652765be68ff33e6a4d62898f2914598736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf3a607890482fdc9b10406070b6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31ef1aca2df1ea37f06eeaa823812a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0bffbfbfe0a87bfffb40a5ae43079739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6181b3579176239daec1b27a6cdda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199588406b5effe6ca8e8523c236d88c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43668fc4cf0f7fb9a2b629ce419d1649742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c7a8fa34cd9a3a97f85ede8262ce2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe182ab448ba4f6cb4a4fa640f33ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc060b3c0cc9d1b42e55c0be7b017aca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a35bdb3fccc7af2e4921a5ca1cd85f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39c4600357188dfd610122e99b89dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357d278341e4e42b641178ed5c1c329748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d926bbd8ab6c3ab268596d59541c74749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec907f04841b6416e6ef505dd4cbdf5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f3095fcaafee0e2e7eb1f3ab30b1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea460ac18f26a9cfae74413d02bcf95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cc8f76c6fad87d39b80ce2e3d366c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de3a57133ec8be6e4154f24d05c19c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902500d4edac39142ab84c6af8a41db755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d336c207644b6a5e1978eb2bc8147756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55144350445ab6d52e7511e1eaa31ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea48ea133ddd02346477e9ddb870c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58faccbb07845323feac427b59ce704759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>