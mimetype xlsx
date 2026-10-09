--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e19a9b34643ad542a0593ea7b45321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bea13267c8e89aeb5095514d30f202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d066edcd033a15e152b6bd7e00d0613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afea8f6d5016864b90347d5b083f0c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be6b43e12090815ed8957a8cc0a32a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a4e7c816945d8acd4178c6b5bbec06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04647a5ed5e2a883d64bd600f3dd8297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38a2031bb9956ff8298a50094a91398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969c4a1bcb15c0238f1866e36992a7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584c5450c9e3648e55c71cf700a38c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476be7e1a7790c65f0a8c28618beb3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba1cd39ca30ebd79e432395f8a9b0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ed583b3f647f6437e896ae46cc16613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51d8003d5947311c0bae9482de404014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bb123e7a06c225ec95c82d7cce18b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb73b14510098a6a37a743d5a21ddf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ddf5f9133943518e9cf4e618500ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c522ec86cc82210ba3bd9eff9916bb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a6a9b45dcb5009ef363805ee3e4a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456b51fd250bd4b5aec28216ca21ce120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291d69bce41a23ddfe328509e6a77d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712b7749120cfb588b327ff4200dce322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a3c9e5bb8f688110f2012c638361a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd0084da5e31e4acbe780c11908a4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211e9ce3443c9d498fd00a3df9ca30a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fe8f2a029ef39fae6bcf5035e66d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4823a5398ed2ea96afbbf016c27b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fd4475432c8a6812e363e8eac297028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9fc0079641ce9cd4d80301e0233e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ea2bb0fcdae60f197312784b5565030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8398260149642a00d9180bdc38f9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fe0421036eb88e1c73ecf30d089a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e453708cac21ccae04b2e036e926a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb09ef3aa2702ec60906669b6dbe6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa48ba0d5fd9928770669068520aa2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3f1bd40a1e1fcf3ad24926e61b98a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d185148328d2731bad0e81e2a54bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80dbcc01fbfcd3163be9296395614038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfbe3b14ad4392ca288f34f18afff539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde1090c554d4407f993d653f905a4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76efd6f6f1e992a81a16daaa11fbf041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8821a28ac511de96eb27134274d4b4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba652f4f4005e5565113c060a46dbc9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268268992c74254d03c57e1804a7d1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade11234f42f7bf59e9f334f7b4878e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea0fcdf192d8bee5f70890fa00404746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07229459c7de2edd25579d8b46ecfdf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b39c11e0d81f460c688839185164748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c4ae6dae69df0bc563fe02123507d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b241d32059a4615c54bf43ac2ffab7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264be9139685da44f60b5d1fe3ea3b2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f6de1501d4736826b275c669a2a9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7450612fac5a9b1f2205b4df53368253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd8fdbffeca9d33a2735ca5a693e1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5876d605b3cc5b5a9a33e7deb0e0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279d1cf51506284e38cfdfaed15f71a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60392ae3d6bd768e63f62487112c8b9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424226c1f1867d45c42f1fe6004eb0c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452117bf67ef9c500e2d2d6687d74cb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be520c8ac68ce66d5d1ddc4d53fc7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b10de38fb62bd7db0abc9ed9bc54d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81cfcf8da83dafe1d7af4fffc1b84362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f288ff8282dd41a0c7ec039a17c1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a410a4844b07f58b2af9629a4a0e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfba12abdd21951282470c3fb1a45ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134a4fb35e88f083c09a47b5462f08066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d5eb97a5e116473b73605ed1c188b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc23118003569a81f0e840c1078f1f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc34850ba6d9292ed136d3fe73fa02769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc4e0256fd3a977c20bf98c7c6887970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3df67d4acbbe4ad4c550ee732d396471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e495eefcba0ea63beee2eff38e19572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5e550eecf8a29e24091adc33ddcbf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b32ee9359e3a0b3d311203fff49c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeab4d40044bc400c5fe61d9c8cff075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ee95ecc1c029e6b34f81b18954b6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8d0277ec3b70fada2e571cdb5348d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77996095a1996649293f2fe8f5067d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d546dd5673fcb2bba986c495b845f7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451de35d13ffb2b64edbb9fc224ab7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c19ff2e6b27980616f7392ccf8bb1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110a6ec733fbe26bf7e7c93e344e25582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e218ac78722548d011db7ed8f9e5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763a17bdd1db783b063fd70d537bee284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0a8bb2752f2c761fedf7669c1a8cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cd29222a03725f006b051e4e46c8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80da5522468330e86c76bd71e769de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8fbfe9dccb8051585b56c36a5c57088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813df3cc0fca94f4009edcfbc6f9b7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c0ecd4f0427393fa5e526136f441790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce70bfd047f317d9fabc5331fc6254491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e08584a2576c705dc32cfdebe71f6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01123b1c9e2ac4bd7066f6a014f509eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011f1b11b180b0ab98ae2bf8c26d3de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473267c3f2c2c07b26e725a2342958395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754548a8558b777df112329f82f1c21796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17370bf9e780f3a9c4770ffd6151e3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba79324e3678ad62d6c26886a75dec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91d48b1c8d74fe4005a456a57aa4b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6763c76c2ea77c5a8dd62547ba600100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6069e7a8335d7b2f25ca952ded6c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bd00c8beac41c7540321336410ec8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82565ba7d3f39337566d788f929e28bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641908e196698d18a3fd5beefaf3e6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b06e847c0f6069f54d32a6dd61902105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e260aac78496798231516e93aa41f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcda2ab81623da1756ad7d9537a4c41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a736591e338d582309e0198ea5b98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a7fb2fcaf105b2fd39ed178e68dd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d9ccec1aa37ebfdefeb997ed54620110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c36d792ac686d6f765b7bbb335494111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf5b096bc6bbb5fc2833e70ee41c0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac56416c967076ab0e63925276b3526113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f7393354140fcd7e5df9964bd1757114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd2f6b0e8839f984dac60667448733115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678236c9f9255babb02529c59cd8d65b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18097075ce1376500b871fa940471427117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab68d1343aacb00c3d6fdeadab9386118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5da30c1a25af7bd562e9d44803bcd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f853e282292b43682330b6c6e1598cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880a3c0bc97de3dd154e02f87c7adbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0628c728bca6880da91e07f8a2ae6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b176990f333fd20fb15471fecab91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fdcc5fdabafeb0cf1807473d7efc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc898fa5b2b2d949bca3717157eb20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad834a86d7a2e9784894cb1a8fe24877126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc03fea86257d8a95cc39f2177054cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9feb588b0a27d01980822fbdef404c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a81f77c79f21eebe962ca3f87b76df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aff95160f4c87d381ecb556b73da1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836b7f398e406e763718b65c31bbe25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b94b2d6b35b9a664bc6bb69dbd8347132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b72f0cfae0717258ebde4e78ddb6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110864483fdfa6d4813edc16ee188582134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac212ff176118bf73c67957076cbc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd2ae222d4be8b81f16f2aee39928136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ca4f45b0d836a2b0647e3c57f2aca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6865f622c7e168fb4d76cf453fdd72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272859027f69b391d342eb392bcaef0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13ae96f53464c00b3d72ada7aec4a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443929e7db0fe6073572ad8433820e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89436ecfdb9f8ce4561de30ae8c4eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e236655fa68ff6ba9d519da05fc243f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ee5e9633627ba884c4eca810c45e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85168d3f10d1f03762f712152c8da88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908943799dd63f70168a20ce1a13553146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03e9ac7d8a337942d701d23cd52d6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e02c8719659ff9f23b94acd4d428d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808a26bbcb22d6bd648d58c1a446af4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d0014756f22a5e5516ad8fdfbf44d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cc88e52d7caf99c79b05b78a39163151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4d262553d691ea9517791f7d2b575152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb851a8d21432eca2577e0a83312c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1c007e3734f838c9c65983cd7c43e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9b5018ab7b237680d9eb558d72144155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0e43763aef439534dc9bba2ae1552156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d2de51c2c690c1ea9417754e6b790157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07447ffc4350306dbf14d1b3b823f513158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25418cdc05bc709805ba36e00f3684f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b62bc511c4b509dda6be6d560a06a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75f3807f78ee139b9f2bb1ec544e18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1add2f1adfdc29a53e0d5efcec8c781162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85041d3eb5456c773f257d2763fbf0a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c104bdcfcf57bce7aa3875099d6d3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0620209113125100ee1c8e2c4dd0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec47e8bbc8af4c0276d43af676fbaa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00568ae00616f3916b1d17ae1847d05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e1af56e27928a7a9e26578f02d8c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503f05029e2260fb2ca7db44e2743d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afc509bfa70deac638e32e3fa8410b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01508cdd893263e7f489714f1500cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59ef2d6fe8d15e41edd8f884e137bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13029a0393f8aab1af21af0882db86d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d085ae7448047aace44d4422c5d2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc983d14bff0d57078ebeba72e8437175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa4f86472b168c0b9bf0401d35f019176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aceed4f4cfee7030cf838680949be3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07e88823593b3f7856b3847ad8d991178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35028ad0d2392f9a432c3323717f6522179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4965ecc2adba7d575c2176bf603e938180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca095609e5d01a485a793066551041f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb74c0ed2d15adc42df3e6aa37573d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb0002bd47b4d60d7ccebba01550ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40d81d7fc43e876466c0018f91722a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544ecdf97e788d5e4b069f991aea328185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247cb1eb1f0b23f10a7f39dcd3c7857186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bd4fb78bb19fc9842a946a697d078187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65520fdd261528c042f6a264b3a2b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157cb8c6666aacb078e2540b725b4ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe751babd777b04777451d46606318190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b3941206ef8a8784187948e0bfd44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79947372c4f0210fa27a5932a0cb3369192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd176b3205bd427f72a8c2157308c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6e32eb232d286341a4c7526789aec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cc0e6beadec3a13546d0150f5c86c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd144b075a4e8014fc00f045d434bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c989708903037a157408e482e0702197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c08162f036c742995a9ab2e9470c6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aae6234a19af37275e3679e49c4d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfba327a112761a8a920d8d0d9cea3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc5c0ad581df81eac3524f8a19529a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442b924aa60bd02136e9d5f48c6e84a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a1ef161a419f1d01e0f3922c91ead203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b6eac9bbc60b1de47ca38ffc6f4f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21be9b9353c0a946dce578a388714d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b29a7a043303c158291042f4d7ef1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e687806a9793ec35e178350b2f944207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bd5f740129bf8d67d5d760ad2fcaf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e187fa7c4c6a1599e99fc4ef52d3472209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c96a5f0a7cd342d873202e30ced1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0b7bef9293055f3e9b21ea1ad7cdd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ea1c545b569c160aed2c25206aed2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e62228dc3d14ed138c190f53bd039213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20201f10917ad00e5da5bb5028ed1982214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6710188cfe37058308d41a435fb621215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece67461ec2d61036f63bf8812a1dd33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d196663526ab4504ce2f933dc30755217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748d9d6b90c6aa3874caab5c91d5117218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025f709e329db7e212e86930caa19e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d24d460b9cfa16cb34e0ca33c4b547220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56184a2aec1e9b0c34839fa53c9fe0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec67a7285794e9f0f39757dc800708222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc20032cc032d0ce62f18b590ac110223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3599fdffc0a6cebccbdbc1282e945c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899caad6f689dfd0bd15f29f01b0d133225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6404ddde14f7dbd6a6545249a1bca53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee30685decf94565acc91f35d4f6798227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a7193ba389e282b0bb6682bdc8fad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca2f2d3646aea8431cc0e99514a789229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f949d7532d728f278f8aa402dd950230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9c0bbb4ae50310ec7780ccba98fd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10ffeccd7b2bcaf3049f66471674a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f63d96d0b38a990a380d350f35d64a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9061854a069d55da93c672c35e42cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551a4a9a6e8945e074b9dcaa2d16f2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d1ad7588aeb35e952bb29e184b18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce51975d151d8598d1a2d78096e6be3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8b78059fd9252839e36188b55b096238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e9b5f3ac1ee8f32db852874bd4358239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954519ef8914a301ea604b01fe732b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d083d2915bd25c4f998278ed4b108b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc4c31ef500b509eadd215a2939825242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a70f9f835e5d37d7def9f936af9d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2738660fd6e30754b620fb78f08a62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e06434ff77994930fee67f546624b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480111f091f3c0a7b7523a3ed7aed35d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43137b49ec8254d9bfbd225b40667e14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4f482857f08b4a69b58d8e2d3b2ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45482fa0daac23188d954e8fd4023b40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466d8c8acc5727945d38943466877a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240bd3d5f2cd33d2a5ca8572c9a011f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8fd37d152e159be9ff1e0c5f8d013252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d0cc7019c932b15999ac539f09ae2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834a5c16c56b38e6b8054a5eb2c3797254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3218ae7e7500cd3cc96fa5cee24bd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d479f47e267822fce224c16dc049d0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231f721e4c5a98c436effadb316dda3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399851a0e74395a8c33218c2411ed05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae97bb7ea3d975f47d3dd3b3d84289259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cbd302c309d68cd8c029738136c60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462cec8b7924ebd123e737e074c1f3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e94d6f7230da28a5dadeca5ac8928262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d28051503b461fd41ce615b3dc0099263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fd55d87f28c1bfe787ed8900ceeb0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638af0e13ff4cf0b50b048d0d3dd402e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e229a822b06da2d7830a98aed8de79d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e1a9935b2bd965a5c4a10604efa82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f9a94cbd6e0048ce3356e2fc7399f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8617a566b650b72e4790ee8f4f59e33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883255f2699031576111616b8d97ab4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426555dac42183842adfb77b0c28d58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cafcf0cfda89dde9e94f80a33cf3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508a3ad18dc27459806135d7cb9eb91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510ef557900bf07d873d996489ed88b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badd290c50ec9b31cdd5d1e7d843f31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9cda3460d8a4c96e6b42886c0a991276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c32a386e0e4df05d3f59d2b031fcd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365b86cafb999b9de30fc3fd57e98b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c6a345dcb2203ec77eea78cfa3a82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a4d63bf5fc5a094ea017f322bd57f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c6cf14bf7d7436f475cd70c6f292b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f35dbccb346d5cecfe4bc973b1df2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac37c7d697456d06d7402bd12c9a49d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84ea7a764b7334383db35825c85545284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5224f328063677f67ace23372a951285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada29fea9730991b883d755c987949ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1924b6656fac43ef498b66fca65e114287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cd8754b5686b6ba45f525caeac5e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6265597d89cd92fdffc5813754ba6e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187285f9adc26d2fb19b3a78abf4537290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af89d3d9ef78bb9c0ad31b392d7179291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222ebbd3d8fa7433e1fbdd586a601f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bccabab40db33624d999351071a31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fca50e6b7dc11710525dbb2b296d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5072b756660fe87c70db09068089cc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9df658c05c8d11e3eabb517aa26b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d6d84f253ed209376280f586b4d7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564a056b1b1ffbc3835b3ad29dc2df2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33744cfe61997ac59e6d1ddf856d4e76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cbdea400a8c5d37afd4ad4e65e699300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75744690832c98e49c174cc54b78e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9b512a39cc18da8b4c71372273178302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb81b3e265c987cdce5dc361f7ae09e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9a72b310d1444318595afc15cde8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75493457ced901b2b87e2baee05a67e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f966603faa4cef013aef917f11a059306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea1541f7e67e77122d77143d34b635307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0e0a259c56ae2e74130a865b231e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5c29d5e1f972af101ee6f73eaf1a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9d9f2470b342950fe408cb7effed0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dabed74c95e1e95415529f4d311db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5973412b12da81d75ff3976583243312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4039c227ae3a4309b4548a00fa829313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47e5fab6a41aa06efb7dfd18b90764314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa02c66a9a1f8f6e92dbd4bb4c719e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b44d5ad4d19bfb9c162592cd1080ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f8dce52737f1ea76b22f921c2c449317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5039a013c6702ded3da7f67012050318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca01504b4db9ed9b30ade235a9c73e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783eb95d95de809292c1b1f1969728c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b42581f4c34b1fb902d4b6a0049f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95352961db5fc4de50feb1456903dc4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d4e2d3cf48c5d2011f06a9d5150dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585c80872c189f143b123a0df4fe158324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45ccab923df6730e629a590ffb30dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e65dcaff011be48ec75158089bd230326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f481e57eb76cd422d73804462025d3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de65fea36183f1a4839ff786d0a48e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509ace2bee4f48a81c441809e03bb6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf40bfddd6f2d51b6d485411801e1f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e82ad77e57a3825b497c070ed262df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d1d3b93d77a5132c8e777a53bcfff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db1cb58ad93ed5f17730a2e2b71ec7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16096e165bc5c87e263aeb7826f7175334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09de4c2b3cc05354cfe96f9aa749841335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fbf3d17a176740cc37e22602aefff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12042cf6db2c8a26b11ecf855dc1f72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06917e1e5b2ccea30a8a0c0825eb77a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160620fb01307342516a45623ea81c21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505b98f117c96bf17db789f0ebd4f63340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75729de5a63e674877763a3dd924cf7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955fe89657711fda69a1ad0aa88c2b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350f1ba32088c27a5cd35918a4d6767343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37cc2077f3596834ceb3fe4bcf06f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da719165a4d603548467f1a5293d0054345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dca1b91fe943ca657327b94955657e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ea83ec066c3080ae0a68154addd3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44ec79b62aa50993fc43e5a598981c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9018f6bcfdf99607b19e993cd2b14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d481d8c4dc4b5fc0f50f6fa4b62b53d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7f70588df8800e924338a888ce8b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89176ec18d87b1369af548fb5b80edb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe13f188b48b9ea6db070c0cf45f2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda78ee31d916c3ae8435fe02b82cde354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc30eda06ade5540f1696c1fa3c266355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc9e136ad23ebe60553ae4a79717e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40bdff91096c226dd7cc14aa7085e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c1c3c9de2362983d73842252044ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490b68aacd7a5fa162860af3d01f642359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8682fb18b46939e4a4d4475a7267b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94196c00dd1fb7b09d15f932a67a6e1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d127f19d1a8803b5296693d22e401c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dfb0733ef2b6a372d6e85bc91a978363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c095990d26f1c98ce39aa130c25230f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729188d25fdf147a201282106ad3d8de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79a23ab1eec92e69de0ff5d97af084366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40239b82f189c45324a4a7c627ee9a7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0c28d415609af7eaeaadba218075368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4182881e04b03e9e984e833e9660aab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc488806e1042f7ecca3d87a3c3b1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb4c79d4ae33d6a5b33f29a4095101371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40217cdc56e40b2cb1e2dba02f7d3f15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967185da9c9aa41babd81bc1159dfdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bb84b8ca48fc47d48eb1daa8d5794374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3daae6e2ba96f2a514a2232218ba5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119cc213301356b5eba64d2e9e97c0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e50ca9a947c0753a15de82df04fbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78145e3caadb5c5bfed3f9e25b9c0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa1f697086fdfc015e4055f72609df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d66c5cc1b5bbf08ea9fc4c7058f57f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e4c1ec6220971c71c425296578a85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a12b91f7b104d62b7b6662e3e0ec2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae83b72a46add35a66fe7d14f5e2c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c8222773c71107dafc2c87580bf9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8670503018b361c8c4cd8524aa843385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345535c40a1720c743166f82eef0fae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b658f8e541b1575f68094abea29ccd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d741785f4b16a8d815d4ccc08fc2bd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c2c2f103b8ffe031a28dbc926168389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f8cdba673582d5dd71c9116c47704390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49550a9a68cb759caaba02d655c3614c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc029d73ca603b666f2cda27a86d586392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a9be8d699e742874b184c193508b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d290f52d35dfbe82d83a3fbafd4af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200092a3652f5d11a8f7916ede4a600395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211a5dfba560b2b669808f8fab9ac34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116fab57358e98f5a4c2c92ac6eab8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876dd73ae028223be0a815d73b76fe1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e476436396b1a4b54f0caf9af16edea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b7397159a895ada73aebbdeaeb7e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac1f1f53f3970e0267a876f4d7ccf4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae87a19a2dd30481cc1ff25f1225feb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283998436ed8e5ea010027b28d77b90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da60826874b3abb5e7cd12f5d02bc7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e691cc513ea88bf92d586d466ed63a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9f65c997f01133ae4a3afd279b1bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec5223872460e13df4291168bb1a1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0a6689af8774f6f6e9709215ed04b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061187051e2f5e25be1d63c9a73b790409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392c68ed4356271569100b58ad657f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807c595923aa6712eecf5f47900ccae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4e3afdda1daa2bbc211156b3b4016412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea79d9a71d848512108c028c4b37213413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5d36113402dc9111ce9c0b778f39b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c85f35d2a8003cbc5dfb70a6d871e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b03288e8f37fedeb02cfd51c6a9529416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fcaaf4aae2ffc954dd06b3b7815e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0829278e96fb54f8832add361341174418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425105420f9502cd81792d5ee86cfefe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9311bc7b8ef8e36aa20fdb8e2e7a42b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959cbba75241558f96467800ec326d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d06f6624cdb8355881830c318af07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048e3ae3e5bbd9cc1d1e87f261020e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6bdc39fe4d5331678e066e98479ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27498b5f0feeb9c9cb6ea8fe499c1bae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33be8962592470b70af3ffb5f311d70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc70ede5b24e70fc2a7257f63b0561427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8a8668974e6c71c45856bd7f9e81f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc64782e3e017a8e79385fcf8869b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c145e126977a3a9f92074f39274dfa2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6853618638a685093866fd1e3a3a7c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af35068d81e4b033ec7bd5950fee61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848f904cc41b99559b8ebb238598b17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b07aa43222eea295353d730eb1e120434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b84cbe9d91bbf9de3ed87b771f85cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9495889d6b0acdc1e4e0fff61920cd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50546ede6da3527bda01527ec66f89f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51fb3bc9bd633f952f6f8e09b472c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56676787c28e0d35fa0def41cd2e7ae4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c2c1a8ea0b4bb3b81d3d9d7cf7321440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4e7329cfa4e4aef620b0928b3043f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d9843f10a434a35a0c0d5720d6136442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175edde7df93f6b92a8a802a3557606f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ee78c31b807875041a5dd169f9cd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a3d782a86a148a0ff09950b2c1518445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb36ece9fce592dc1c545c326ca467446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4aa4ab7d60acd39f9731f83396b0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0a4ac2abbbac994d5dcc8246ceeed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6098063468ad6e4f450f649f5b8987449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefbdd29c403cba07a07633bdd5886c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a977e343f95303e366cff35ab265b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dfc673d3f0ee2072bd714f3584f44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bd69bd53e77624cc6e9acc7a96f5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ba2feefe926ef6d988b3d115d0f73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2b0dfdf7ecd51313c57f581ae3b83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551515fa85065ec9ad8aede5ea47a0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f9dab3b14bf6571463e74291af96e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5ce233de00d240c5fae9438930470458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dc2aafbece05263662cfb6ab05c06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a78be9994f1584b82219cc11d2ea2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0c37d8a9c1cc9ed3b561b333ae62b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de0cb0f0535b0bf26713c7750db4a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dfc4be60b77a433a2cb910169518d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f62fd472d8ce4fd2194f463ff6695464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d0b0aa34261b582e89a669eb79697465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4df72738a2bf74af0203206e4fb9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e1ff6a1ec58effd901ad1c056a5eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb414d7139b1b50f382a82ed6ef795468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9595528fd8dfe28b9f2fc313782a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bd5710124d2ab8a919700d3e0c487470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc5cbfac8715b87759d63e0f1180be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30632833ed5557cce2acfb699a11f720472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2394f1fa979aebd2e88fb4496ab0f77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66f8acfbac98b6d79f582cb2172742474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1556aba42536dc20cd77b2e2cfc7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3791902873baab798d89d705b7e76476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cda5bbb42338e02ba4cb767ee9dea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181fb20c903e87649c3636aebdcc8ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fa5d11eea88c6e3d6a4f5603c6075479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5afd75bd8056b54ff64392c87ae5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581d6c389bdc522a45bc936ea86fd47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ba8d73f66621ca61fa98945b58780482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7989b8c2ea996d21ae157da339e424483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c05e3411b5ce27325890ed3ef045e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec1a08b4039f484167bc3105218be0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0370432faf8ff04247e531757df90ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec394733007099722326b47fc65407f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02689eba32c7045ac0a69e78fc01433a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb90e87bd3256596acb43350ed1ff7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb90d88b3d8a7e1871e0d7574b938e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f1fc8dece2fe9f70a872d78386b4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dbb321ecbe8eaf76624326fa97958492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ad5bca8c4333af266319a142cb78b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c12dd2ad7dd0674c14eee4918ae966494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9ccbac0f7f71e10e5831ed49d481b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a223dad1a2b17706ba7f8215bfcb32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c1c2a210fc919f9c4ad10fb542b95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13393e9254943c81af55ab623a3c794f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd264414ac77a0219180dbd6a1dba60e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8b11ab6eb890edb88becccca26e63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab6b799f5b67dc0eb2eeec4f3bcf7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc416faaaf73ea06800f537f4e4c0816502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625c1d60be13c700c32299cadacf26a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb34a1b803e9f2822b0f609c7624df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26fb2fa2d2d10c2e755a02e551078e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf5096720b35b8475b2331831250b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7fe9ee5f2a7e13932a24b918d2b77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04bf41f96970eb119441ed89cfa25d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff99d0f2e20a3485c86db92444dee0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3a99af06f1d4f2ba926d3eb8eadf5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc40f2a3692191381edbe972e267c10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30c4779f0b8ed658ec6d6829de636a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fcdd3e35a601c02833387c827ec2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de11504620e655c2d34e3ef82a2bb4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa621f373cac68e1a612f2a2270301e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0cea5acadcdf6bda4df2a7cbeaa3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797a07710555f80c7e965ebf498e40e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435d09dfe202536294e31866777bf54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca837d9ff08b283bd6fba4f93d7c249519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340fca7002f49e5390e272d04ee8c46520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5d7596c1d2009ce378b9a3d3bd979521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad07de00434c57eebce8f73d5ef5a33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5747248181917618462086fa21e5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec0d12a96b9bdae2acbeec79d7a0d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e885398f3de29e45d9bc53e50cd97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce44f4d7bc1f43ca73af2cc923b6214526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3318938901dc8afcb1dfdad412cf9d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748051f73387058d5cad4be82a69b186528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7fc10888ad63b531bba0c0b6d9552529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816e1af1c8d07945e25ed7c665bee70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751bdc65787b8439524ccc37a1f075a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b657433762c8873c3e2e4fa06df321532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d76ebf08afecef10eb0fb77a6a4f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0488a86b97ee7927e0ad7d61fda15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8b17ae2bc4705ae2c8a67bf9d8d09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d55e29a7abbc4da3d2515fdaf96185536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5ea8cf384e7148221e27dda787c7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350929f250c8c6ec085977d501abb83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2f03e6d2f5b679e3b4c17fb09831e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d772b9b1aaed6810b2fc640dd047c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eea2bf0bb7575a77e509749c638e30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdee09fcac7780e8f6a0b26d9c2ca1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cda5e248587bf8fabd48fa5f4f8602543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cccbb190875fc1a99103961e9df9ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7c4e8e4fdb52f62be4a1cbdbd7e21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4d9bdf3ebfad867d2fc80015b6f2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7f5d42c83619d639e0392ba7e5279547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81688696a30d6db9991398344dca1cdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6141621960e63fd3227ac0180b29cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2fe5e783ea8f3e645bc9c906436e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4286f424ba04f7b96233b9ac91699551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abf90cb44965303f4037c225a46aa2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c4c31ef26ae0663d02cd149633d2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20158747f394ab9831abbbf6d0cb9658554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832f1a1b5ecd450304135aeb0d85fea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13764aa4f0559c4108d6a6aab80b32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd8e94ed114191db05cf09bfda70ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd655fbe662f79166525888b75706e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbce6931b21a81d8febd8a21151ac7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d913e630d7c8cb5622b9bdb8514b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3af83e3e1a4948fea2cab844f793b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd340786609cfe0be7456d9e4a131367562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef66b2989624203e3f9b178ad567fd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c67cb53e61aab4b1c2edf08a708866564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db85c246cd310549b69d59948fa9e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85dd0e0deb28329e4eb4646f639436566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a612745afd4b6ff9a9e596527bf9a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86663d4161d00b74fa926d49346432568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b19b4650adcbff4f3f2de4488be4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5db74f08335107e91de0f4dc5aa32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91d1b62293925c77f68902b1f4df3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee650d5fb9056774a1eb140bd9695d46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607988a1bc63a87a8b9c6de19abe5dcd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0db0454baeca8af01f9ce625c22d4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb3fecb7bf98274e2dd7e0e38df6c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a3323e2df3a165e8ef730624e1cc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5edae6d3418fd829aa7f2bd92512e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588529dd8d8edc5cb83e7a58052c5f74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef8884c8147b70bb735b4913b5e3f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e2890c2a32cee988e4b20ad73ff60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa50e4de7b9a2336c22430d8b50b2c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3c32c825f07fe0f59a98c8a4d83c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256a37368c0b5d7e867c528000e0425583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a9486e36375122acecdbc74e93d19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dd1fa5c46cc03941edf9f7d3db510585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7341b46d40d2e65395816b2d8d9052586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20307ccb45e37ee1a7f0735275e62ae1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d2cd73b1511538751b7575097eefd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a29d621fc6b9a1f851de2c502c5b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6108e1ef9542a6167d287e874992d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63769829fa300e710363dd4683316f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1ff236d46bd261dd424f9e9629f12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699d94f665a5d3afabda5342f411fc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498c3379e9f94a8abc4d5159f210283594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc317dc1a12e237351ea6a86185c164595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca60baf5dd1124f6b5561210b20a13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ddb1b036e51fa8eec60ab98015b03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01ed01582f9db3d0eb3689e897ed73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6658e064c2241d0358ec3e56be1c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba0233d2936f583179f2b0435dcc03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54445cfa9fd520afd0547eedd6f5b6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9724cb1e02b05cc3332dd5560aab92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8277232f05aee2d0aecc806a30b9d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1271a5032fe9f8a4321789d1af27504604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beed16fad85865a7afe83547537c45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450bf16c46bdb82216742096a16834a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838d85a0825a00ccfe6e467f75c9bdb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5111f6c589722e46c703606ec7318608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f01c900fb6e7f0d58b688dc417570609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d5c04b2b87d4a6cf53667756d21d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ce68ea3a07a0a7f9d80bb56c7cbb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12de9bc90f0f9718def04259249ad8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3aa985c94a8757fc99e102ca9cb08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ade3b40f5349f040d88093bafdcf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ae69d50bd425f2e5329742b1f214e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf7a4efd248ad1240e7c8950e91c48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd6e67b966503695b82a691daeb15c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae5f27ddc6b47404c1ddf5cdef4d7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00301fdf7572a78bd1d681931e1b54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd4c9b6073a67dab22dc4a6c6e2536620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8671d9828386b5c7981e85a79b2b4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc6ba1dac4bb1305065f1e67aa2a2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132f80611c040898d4b07f01ebab4ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8756adf8cc7c6fb550d6da1626982624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc73fde2f97928284b3c27bcc170c72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666ce85a47ff9beda5d939252805f9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d913711835b11b9b163e1db5e6ebe7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31a47dfadf478c4b0b8c3c3d30ab3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b0f06b53dc7c8b78257c7a691a13b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143ce3d37a218ba8a62a1bab10b8255630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aff31ffe16378f3ff44a9576f9370631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9a76a2a01d8c6c617758b25788f64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bcdc146842a04fb4b041692dd0855633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986433a1cfc2363b392f5ad3063042e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb5ce69ae0e55f0c6ca28a14084329635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda997629899029454a18e936491988f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f974833c3ca01e37a675f726b383c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2b7374d12021f694029b1aaecb826638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a486d11e33169821f15b34ae363f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fc3f6a5653a5332d1bbb4f4da87a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db34415b7026b9e4a83aa7201984f7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8a7124cd1c53841c66c023066b7f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62486ecf9f9bba121963b7e43aa0c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1416ba471687ff5569d73674ead41cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e966e98aadd77063f78be7927ec02b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fcd4a17440a445cd66bc882125029646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372b1911eb17c5563b8c02bc387bd2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176539e703d87e8169418524a272fa3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5381b8fa166891d4d64230cb09f895c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4342fda77f772300cf4a4ea559280650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2146f3a31393a380eb672a4032ea2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081401cad0caa18b9ad53ebfc7f064b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62a0cdb1a5965d7535ce279c94556e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88831157fe3d2586678db51b56059a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d3c3fd5d28f3cac67ca4b9a006dc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f53d13fc1064839ba5be2d87caa27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047862953c29eb6f6581afaadf713df9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33e38bebeaff2cf70c7b1134d009ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fff6940b8ac932f9de2db7132cda93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ffc64b99c894890469da01b91a5a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34448604165acf72adea368ddc93f9cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71e2a978bc76e69fdf6e4b95d2d9da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05886356c83bcfcde91a4bd2aeacaf3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067f5ccc2df6b5fbbb9fd9328dbf833664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72972b9f6617e76e08c47aac60ab74da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a0bd8ef1f8221ccef04d7010e74ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c668b04baa134b3dfb4abf291d3d0e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712c3084b89f8e68dc185cfe03d73e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f61965699ac39960b7f4de6911505669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82722bb8aa7a6c32c029c9ede2bd5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87179562161dc741b9708b1ade917d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07fd0cd648e7c0600dd5848eda2146672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20c9bc9da1bd0cc9bc0645af1c4d9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd10f6a1f0fa7f08d55f9e5203ae185674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5a1cf2084dafc87edc60224dbce28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07042af9a242dfe6ccaf4f518d2a5bda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11517df0518cec6e619de3d70a7fd2de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe242a163d2ba9be5d710c9f2c6483678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d902130a24b255fa1153869e9479129679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741e185efa3933c157e4c2b3abf74f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68e91fea202708349021ea6456e9f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4647c05b723d5698d49d032a5a6a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fd7e08eebfa378399e5bba9956ac4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7ceddc29727d513fe1d9442052d65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8370510981fb0d567ac64427e7a8809685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b367446b8e0051e8b62f13d3cffd0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1ab0d27d366c345fdafc7212a017c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a171af8122cd59cfbf70564722da4f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dc2da32518fe4d6a5c3ac618f620e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3775690d406e4f587ba95a235a404a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dcb117c05a33e5ffbc426065c10fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc661c77e6fd266d9796bb664543b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3d20e1e1f79f4427322973dbfa7bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d580098c0d98249d8dc93e39dc57f12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271735193569811c2477e44a1eafe892695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebd930b086ee509b382ee6810dd856696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ad38f95a9bdf5a1fe42bb7f208e61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca102bc8df5d912e6c31a0b427e8c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aed748a34f525e662fd6b4ca9a9e70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692545a2a88253c929c828d695e2644c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721732a56185e0946aab3fb44d1e06a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f709df5952eba95bbd99ecc6080562702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22ad0b840caf687b9f96ca23443ba6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c854bb69acb38fde5b25c8f7e1cb7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca09f7ce90448c4f46731803f2b6e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38572d40c95629ed6edcd755719b3120706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd10478277e4e6a9c756f86e7688537707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eaa0defabd1efc128dc68739396b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ce3367e64e33ff74f848dc8dfc244709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6184f92501a13c68ec9e0a1662b0622710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f54d82bd63a3f4ac900de0f300ef8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77990184e4d55c9a206875e84235bb64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae68855ee75180215b98df2a03920d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1113dad0e7d03295f0dafb7499931f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b3ef69dfc7aff19c697ca56feb984715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578adb5ba95f616c4bf0929d76a71d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c960898e4347f23a8361c681d700d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9496e0b82bbd0d0caa5c688a93ddf5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cc3eba61cb727cca3aefbcd4d865b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624ed5fae2917948b9246a53711ee87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db44e92a495ac7681e1636285d032f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140328e83d71c6c277265e641637512722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6306fd1ffa152c601c92b14f9e64ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c25c7b2477bc9a3dcdd384e213b7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7153524a8cdcaec2d3a7820050445725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed985e863288be78fa3ccf7eb36852726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75ade2bd15e1ea9bb26e36bf286be8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60568d0ac382be116d27cde84bf59c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd0aded9badc80a6c7a5165961d29b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb53f2dad62a1032c6748266a14753e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61247bc783c72e3241557b2b4a5a9089731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d45c758682007824993736c25b6db3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2b0e42aef28559a6f3ea2a59a292733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3791ba101d8a6f617b013260246b549734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bcdaa94174456077edc661d2dc01d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dea86e1ac2d6dcf52c9c89540e61a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf843a4a63801987ca461b493a6511737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24c333aae4f4bdf7e90ad868540e34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574a4290a111da7630458f1fe1efd24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299724a927f09ee362eac9c0e050958740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b02c7ea0a28c6d9aad338796089400741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51c292fcb577f7a5520a34de6ab498742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108663da49295963cad81293e3d2e222743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441c21cad3494d522a77ec12c7452f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e11f1820aef62f4f905afa88bdc0ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddaa991a2fb3aab072f243c83e77fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eca667b6dc7bafaa1b6cc5035b186747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54b93807ea245da7c5948a33d7b092748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f115a56bf24eb7bddb7e908965e55af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8942ecf59a2003251aea964df1d596e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca24bee5cb119ce4379d551611aa12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c168bcc3b7551fb9a633b59c9ecb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d1229c06ed5ef3924fb4e35913783753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c52072fa9735ae59c270296ba3c951754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445ef41e407242d5cdbce93e630365e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3741e51856a658da8d21f36d66206a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5afb844be604c4d6f601e7c9ee1a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e198479f7617adaa3ce1db4c452846758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3208d50045a66c6e74c74673d885b5b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b02de45dc16068cfa8b1dc3c190ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e6cd996e8fb4dd6e233a3811818002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7822b835e2c06f0df9213918807ab673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e6feb3dbced883f11c6d62bd032464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f90ff48b35d3454d6c0dc6c8a0e8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1c14050bc82bc221abcdc1c56a3dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952d5fb3398518f9b6aac032f25a5027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e378cc4933acd42f9fdde2f18b501b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf98be19488c38b9007d80ae28b4a0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2965903ddc259b8ee94af892f54e0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665c5ed376d7906fb2bb02ac16d7f7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d86c47c32410ce78eb4c090152cb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d4e086edafabcea8fbe328b0afb7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad313fbc697e88c799997273dd4c4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f401d654b4f3cec33a20b77428bd0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ee28a23ebe678ec7bf87faff6f09c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6782fa09ef84b2f0c2c820e9ac8dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64188d894c4c245e34ed2d6809064fe618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb7f7feb2df0c161ddecb21d4c53e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6935eaf321bc7da56f8c6cb65efb8e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a8d4cb118de4b083ec670f1303ace21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c872b2de0e9e261876b782da44f3cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b260af594349b62e5b599392d616023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd19c84ae5cec3a8c5abd8e1b83b6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b6110214646d0ece39cccbfade5b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4048180fc35c8bd21ed754450a20026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89162e6de24ee6cf14d712fdcb33cbc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97e58b1104fc6570984da127a0b3ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852ac660300d0633d531cccac8eda8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390c2c4ae915fb67c32fd74907893430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a0af7246802dd5f36f5f8167795a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8541da32f58f73993f0cce2b0140c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f342a214b6a024b347729aa4ba5aa1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e57b9ed14367e309c193790f6f87634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5b73fccd458c54a26c237573e822c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904462f686ca5f410f87010fc24905ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac47e5ca879125af3f3eb0cc58a34d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4da63f0ac5bc09d6b63d6d47babac838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a75cc7dbd2de50d5f3ff88ae407b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cefb898d288e9e6a5f32d70e21272840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284f94ff1886fa25d86f93ff054e4c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7c4f70d30844b3574aa796cdf672442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7309bad9bc9e13a06bff85c0fb5612743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c7702d2375a15182707f3a7661fcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf8471c38373bd9367391c0051985345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33055a2aaad09ebdb121686373c0b34046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a312812de7067fc321a3edfb0a76847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea8ec720de123e784a52c921e014e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83cf8d5b103da073a70d491950148149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7166080882780539c7827331532b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7aedfed6219fc713ff745126ccb0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327ce9616cf4a4e211d02845581553d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edf8068fa658efea0ae31eb361396953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc5258d15823e06e826f8fcd98a4dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da447d88167278312e4b32d060e35755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64447ef0687c86991c122de5dcd7b48156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe23904dff152dd32d3bb38476ee8dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e5fc14a8c24f30826f9718f52b57558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214cf2bdb5ab9410b882e314acd244e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84d3949d74f7d59f0af3975a38f2d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854ec38a430433fca7706d06d5484cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98a8536f27d48b64eb5e95a7c5434862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b63308e4b3cb15673a43f7d6696e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8483242ff683d6390c04b0bf9cb4fda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71b6be11b5f53855c5af23b1ee353365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b8d7af78f005d74c268ab35ccb12d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef2944ee67e6df82378ba97adb3e2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa26fd55c5fcc8803e94594181222068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f56eb1b77e575a9a29a6f62e2f2bba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cfabb995935e2610dece39eb74e8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf5f932b9e1e684e99297215440c5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb8fbf2d5320f22cd54fe438f5374072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33a48d5ce7613fedb07124c22cfe3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a80c656c7468ec6d88c88d823c5ee874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf79c5a0f1289561bc2f2bb435fe2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1f8daa4709ea4c890eec33b8eb9a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9e254e99e41e4310134929901051777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed63e4289ce7a670d4a7b6a89de8a5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba781346b7b61698b8337d45a65a04779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07a85fd7355b466fd929c80b103afd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41596366eb583e2efc8ca4f5212df4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3def27e9b6b82797c04fddf477ba5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41564a7709a048475ef8af012af8a9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd31ab6d0adb6fcbe4ab7b79140312084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b619c088b6ab884028296ecb2db98485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5035952a8821555082dc5ed1919a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f136a8b3b7057036574457e5a4bdf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea784172149ce94034f15eae4771d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807d475c757f890c24297d2497c869e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b55fb4eb6d13a6a4a166fecf71adcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577d7f879496644e51ce626e7db1c4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fca2945a40d72cdb7e380cc0ee2a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b4e59d3c6259c2c2f3305d9cc224693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdde765b3bc1bb7f4dd6b3f6c373d0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25055a8e085f9bb6706f311c4f82069495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7bfc8be7fcfaa1b031457a991813896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e04886e82827bfdf71656d9e6f33997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1564a30a9be8c977555b1ce15f02f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a136d3c845d5ad18c5d22e364cf76699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b58ad9def1c351fa3df99ade0f0eb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa54f5f15bf11544e1979fc8fd0f25d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75422c6179562fb235f8e198ba76d6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c108ecbb015f2ad6473d44737cafb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9b11a2c667b9547ec60119fb52356104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426d358c9b62d5b4e8ecdac78e5ed87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4d56dbe52cf59a11e5a45cc7363bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1945ac9273e058b8702bf7872052e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa63d6497217fe43eba6d5d6521402108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c479c1bd327982bee4d65e0557f457c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d799cd3dee7a70b70c18bc89b77081110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ee23dfcaf23df748492a0162d2fbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690571a3e0a3be1043578c9fa78eac4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d16a64cbfb11e3b3f8638ad026567113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700ef3244458eb22cd5baa18876861d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d6895fabf8d676ec4240355667a89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6055444efb623920aefcdc4a01831e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f3bbfba2c578fd4f38964f84db320117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803476322b87cee7600281e49b9ba611118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6f40dc65d178755599cea1b1349ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1635312ab32c133bfe7306601b74cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb10e01007bf389f1ffa180f7123406121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d330557566555f71742a085f844d743122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0a9914432d8e9a2f7504083e00b89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b2bff3079bfd6dded161a4b9f4d3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14160ce44369afa99f2c91dc65cbcd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a41ea1cfd2d06b021bad3bd3ce815126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d3c5c7047feb9cfa98ff9dd930146127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5685b187d6237ad970a59544a1a6c7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226c12363b7aee4a4d68c761cc0ef50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30005ca5e84f180f23436a3bdef2933f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78802e9844397054a3f7918a46f0392131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18eeb0dfb421d55446f52b10ae1661132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbd0a9a404bd9e0bed2c11bbff7b60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331605b10e00fffb297dc3a706c812a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33937804a4a012db30dec77fed19f142135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535008b32499e438281c868af2f0abd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c231756683b7a8c7447d196f90eca95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a45cce88ab0681478b74c11f7c0c57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1ce20ce38f94d5a0c8a70f17aa3e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4ec184a3c908447d91883c2928977140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c581751acd2d66dd23a62f3194081c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ac1a9ecab779083182028ebd095cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a4e19a1a326195b8b673e5e1df048143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73e1f9119c67bd66c98a0dc141f7c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f99481b247f11e998c36f7c0a63de4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d72fa3b2280cb6c0d0142b90816bf9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05240b2065b574a4c7a144cecc7f82a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb585f32750732e81746579863106b0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ab33cb078214ead05d4c682496975149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f0585e8ffef0993cefc351241e54c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1799e62f8818766ad8386ed889802151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66435c510696a17d83c720c463d04ad6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85a21cbdff7aaa63961fb73066bb52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be947574f4aa013e25095be79ef7e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f9612c1079eaed412177595a2a442155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fc4f42816ac2e6cadcf56d7f04a1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2921162a8427d862b8e034cdc5e76e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71d963474f3fc3f1aa8d026437d140158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c89d24adacd00a10c8beac34df81c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889684a35f9b749746211ff5ee29622160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8497051ae4dedaad77bc4d202efc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62204fbd4e2e3073f4d0c0b48cc077162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e5ed6e23e265388721814e298c89b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b26f4914b5dcf563d50fd67588ffc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ac7ef27030ad9620d1a5c1c43f859165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9631edc337cc8e9a18da2a82fe0da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12b1f3713a41267a65d8bf477c2624167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b05ea0c57138e0c08709bf64962822168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65425e846e731aff62fa31f42f3683c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eed8d4c957826cde91715c7531a48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7896fccefcc33fa8f53ac3355415e33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a01c6204e804c76be90f124fe5a3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfae36870ed7b0f9345836113c4ff9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74208267585e2abc3b3822c2f5b447174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eb9c78f80f1105662e1eed80ff2fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa277a4aa4c6b0fed9687148790b675d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a7f106718b8761662962020e68675177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7227d9b34f0d8a2a988b380697305178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf69bc20f9af4c6c7d8d287a617596179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b2496961451d8c89ce8688ac54e1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f3adda6f60f4606d13d06a9ac873e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcd1b5af12660d1ad70c6b9a07798e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f86ca93fb4d8de8b671e309442593b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8946a4675757da5207dd5a264e391d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee37b7c1555dd7920be613a79ca350185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86233bf5b04e1a7d711641b254a67fc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57ee01f5b1cd35c463012f7eb1c905187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d24cafff75bd4b4ec6a17b9342059188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8764ecbb651cc773ca11c38731e264189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e68d9bc4d700ad348f0754d787c2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9d4b440b9e08d9ec15ea8a421bb46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0447a2be96a2100b243b7afb2c656192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585286d8e9638993b5e2bc0f8a3e1097193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4a4e4416749132a570c223ac01104194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e71c6451e3fed2c67be83e1a470ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edcd375b3b6b169ddd325f832d20e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f416655ca9c5782c0bcf180513cbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859dfb88f3a06122d0480fe89c67a48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d8e77a2c73633adbb3d2c84303a84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b8d2762a2df64a6a1bc87de4e5827200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3b6b749bdbf4120f0a71180e9b53c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fd71ccb2185ee144370e5678e2fc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a061f6cc4f8b16174cd1b990209f47c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dbb1fe5f5af15d0eec1e6ba29c4eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a748d0dbe52c25434fb4805e41c9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc95728887d9e53755f57f11fa3df3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634ad946886db2a5f0a0869fa0bfcc9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4a989593f82e81483ca45abfbedce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45b7b3873a49299ed511bf5a19302c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81cb6fe076bc8cbb33b1253912e1ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad241ed0749733c9403a4c89e75ee86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b6e5f41ad399c24514c204ef82abb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342139eb31f9e5a42f64958ae3bbdb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3c5ba94c3eaa9efaadd4a197cafc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559433a314cb986de802f01ce4ddeac2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f1066f7eb8fa4ab594e1ebe58e8c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df14c7fdd0a3207146f25c9b4410a2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fd2646ee5047cc5facfb7e3d9eea7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a327abf114f77c9af7ea1395a00c62d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d9c48a390931d958f1e53a4ef32b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d097c165998fd1b7047f9f085c3094221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833b4dc03a644ca8f2142cc7e5654c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98588ab71056a094fe3653d2e397458f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ca5f22e0758893e1282476912eea5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a87945f96ee766680614055dc11a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe83c8c82e26bfa721ca204f7d07dcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf58b8c38b9477e125b842f0c3849e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa149a7aafd70e9f0dd4dddfeb43cf9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c642f3f47e68b48f8afa8a763abfba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3537867480c2ef9d43fa987fe2966a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15305501fb8ed92cd6a4e486650ea9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d5df64b4574fb383b65f84858b20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d04bf2db2b1d3b7b205d5ea8b62786233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018db0f3c83f08fce2aa35b52c100dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37a4cf699a2691d937d118e35781f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272cd79f0dea5e243580ee9cfdb7def236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef701b027d200fdbeb01266c5a8708237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470fdaf41b6662e0783c49b484806b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a01e16d71a9237d1e325d127c3e421239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bff79e3d26cdd272d0f5c932a13b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5910ee21c0502a030d1b300e4c4b6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803297883f497b712793a26a6b53a04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ceb37b9271b308d849ae34e191142243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a818f8077bf2db59cfbd0aced0790244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd06b1c1a868fab13dc2d63a31ebbfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd363ef40d2da9c2da12a53ce968fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b1e9d5d7e62e93b9c01654043058f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c05befb7c7dfd777e903f3a062333248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb05f922cef7f08c7009220eebc8a2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b75fd06cbfc4415550457ffd1a00e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b889ed07cab5e0649c588e91b237a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5543b472db5194e4416d032576bc497252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f43826a3d84ba6b758331f8ccdefac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743b0745fe4c8b21a5e4dd3cb4d23c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abedc9545130d50cc09eb7bb6e6a30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24deed3ec0da6f60d1e485b81007191256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13523917ce7619ccab2f7aebc0b951bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c855f9b8a47738bf1f100ea3a23026258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5be8d63e6dba73bc1ffe7c70bc60f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3c11c452ce76eb14b478cb49fd44b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f57050d32afa9b6ba0622ec6ff834261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7db8760e72b0daac13c1004eb98bd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9887dcf1059aee334743b86efb718263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87ba4dcff5e63abe8d9df9bffbe707264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b88fa06d28835a41580d4ca227a7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835b39c9192b5c66cdea2804d09bc8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee42ffe77855f695e38b3d52b3252c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018cb849d2294618d5ca7941f53ee9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffae91a82493991f91e63df515b9499269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0e222b2924938d2c25f32303eb381270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf55b3bdaa7696df5245ae9566f93dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abf6defe43bda4051df9bfa7dda82d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f79284a7ba2fb2585b693a98eddf07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa880d87ea745c105d27ab02b94d97b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9817578e7668f376c07bdf6333a485275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45139e8ff4558b67994be0e5713f5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ef5b6f06c065c3931682746f2461e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61e77f7d3b5eb28c711385c098813e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12de36a6cda02d642cac147651cd736279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16344fad75361c1fd63a510b12845e81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531e8b419e190e0de6a73b203c2f5a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc9d0b71d573b90d9214dc6e7ed57d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78868cf63c4c30be47455e007490c6ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61001ad441f3816636fff32bc753b422284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a2dce47b6aa029d7f37ab7054b08a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d4f9e645b177823671f9cc3ecf051286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d48383ab14271c8f66ee01d12fd18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70063936d2b895499aa87accf25a60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c57f7ce2a02cc77648e1b1e115af9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496fdbc3e7dee77b06a505963ff17e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7adf163b1fc9dd765abf8271652c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeaa0a5b00ef5183f50756ea6f2ab5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d71cdd3bdca3f74748638c40d7802293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42579219785b6ba021a7b7e207ffb794294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df62098ce4fcab5a356e7c2bca11f5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24efff5d8dd37a102d9460301046b4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfe6ab8a31b8eb171290788997cda4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034683d3c6dd030a4365b047049e095298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca627c9c6d2b7abc6b44b1633ba3c0d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04a64f82ea98bf0a3aa3a33ea31077300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae43ab347146fcee6a040bb80128e72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c1bb7359d9399400191195dbd3963302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a93dbebef1631ab42de6101564fa6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb999875ffdadbbd16df3d4a26527964304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a4be445d788da17f4bb393bc513b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615acfaf712aa1c1535502208f404936306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd5d6f527080d59653aeca04331326307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461b0364d2271cc2993928fdba43516308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793ab0448a8247959050e18fb57520a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ecb3e10002539235bccdf8ac98df5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cafb93466516cd629d7baf96bec3c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1bb24b4611f8efa5d1a3e01985675312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199538b909eb85d0a029380faff24c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb2b063b9883c6335419af93431d81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dabdf205650659227dc1bf77548f28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0322db944dde19689bee4b661fba0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d8a8c4b82ea40584772a76f274c5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb9267761752b2381d5dd6aa6d5ddf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a991d7ce6aacca856789f75c9489e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21125e04bd9972c3404a40bf93b2f25c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb9eeec0c369e83aca44b813aa4147321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22db1a3baa9de5323a23d1e5fbba4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9eefbb5659ad8927af974cbd08f67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa971b5d76097105da53839b83946e78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a6622dd43fdc6431171a30ab8caf3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41192b0a309c3eec84269fc0d904765c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ceb87e0e5715d99c451c89dce56f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5bc8946bc9cbfe3dbf61cf4844196328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af60bf6cd9f54aac45261d97547d8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d7e2e2cd8dfea877c55497f6bccf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cba4acf27605fa10136d0dfe98d55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63dea09f1dcbed32e0017348f6bdfe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce5e03ec3052429dc7cea53918460d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f4a3401d91bc19a72c9582aeb359f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a62a8fd045f9b9cace53940a16f1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6982554e8088ff0286cf93917a3c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc39aff88e3cfd045fa6d37adcf8fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96326b7699ff36da9e7c08f2b2e9076338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9749a95ae203d3bf13c2b190e9e78f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92987500d88ce59c6a75ba5db020bc18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d591175873862ec5cf94df9ae45a17341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9672baa6647bb5705e003e0b30b24b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7576d99d8873e576011807b375232343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbdda3c21159805b2584b74cdbb174344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46e37d653665dff363b796f064c80e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87360b05aed9b9e687ceda6cf4cf8a5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2c3090948ae4341d073e32ab2c4e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f61e33d8fbd2fc8e14f423547a527348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22439e00edc83d3136437ab1490a3eaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193c9dd1d14a299dcfa4753c8318f52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b26975a5dcfdb6bb573efc0a8f48e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b959f7d34185297932c8f4b3d166dba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156be55214b42bf84b365bb6ebfcae12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a46f7cc27a9e8411af4f8a63d3e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a2232406a235a8578c0aca568deaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777f0c6daedd159a795fc485daadef8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbd9de41c3306077880459921b77a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b444cc65f9d4dbab6efad7508f0c8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500ceb80c780f0674d4bb83ac1782af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58cdcb878c4653fcf36548c1ed9834360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f5a233085dbf515f8b99945af70cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794d47dd946d158aba2c2c53883246d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a4611f7f7ba8c865732caa2b7c7cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d9461b8e7e5edeb46d42d4c45a9f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60598f1737648b5016c77ddcd53ecde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3962347d545a327d25c3096de9df6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548d9cc4c8a830afdcd2e98f968f6e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c48dc6142785e7d1e8e51b71ba266368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e049a3ed62dbaf870987f9ae1e34a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb418755648342ce0400b6988c9d7e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2e4c43c1bf8d89610c34c0864fd02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30caca6b51549173f433eef378bebf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994951225578a8acdd50d1de3a86b168373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33a1cfcc579acbcdaa4a6beb771d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c68d7034baf3b30d9dc7fe8f2190d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74646d3c1ab3db7b1e29374418118b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a493e05ba816ae1e68abc9c56e03b31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b2b2736eea72818dc9db21a7dd895378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce66f27fd5d5dea426d2b8de61681a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d0f9f810a5490fb89608442b32cca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bc38081aa6e84e87007968921fcae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bd35e22c1c7cd0d32da5d53f4a3e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbe09db18c6a7e21b98d9ccde09f8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71476532fce214ae925bae4865c46f3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517ba8296fe0b56a61238d55f52d4ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5539b8d8f3643416126ef0d449939386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402a78b5a785a896957548ac70332bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac362f2015098b39e850c0c2baf8fc10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aa73010b8dec3aa12eb7a1539de68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd618cef91a5cf1eda79615fed3e18e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e1d796a07ff9cc26c19c7f519d9ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f17b711dcb5ba3b15a11a916ee489392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d115cc55ee96cf4f0e7913967b236393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe31568442b0f27851420a790e5971394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0596b13256b32d8f324433d5cdba962395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cabdf187c1e286cb16d586df68ade7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02356b5f82e1c9946ffc6592354718b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6601bff9477204dc4352dfe14d4b012398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d19b38b356cdae73be64f7d2fc75a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52704e305d4941e31b8ffbe15856046400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755c0fc7ed884c07aed15b8c67957ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f87263b3e0e6b12879fdd12a2344d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7be5e17452d0b72e04e04828ad014e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951e479d186bad0bfebf674020f96bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d304b96fbd1cc0117e0301d3b305f2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da03a7fd35742a34612ec15b975e87406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7968dbe09dfa14dca599b577d2939e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae866a690de4c8dc9f50388ca71f7ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29568b93665d456096ed3067c87f7eb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce54d3dc3fca4a8743cd9018153ccc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2294e39b2ef0b463be7f760640981c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043096e99f71ad4bffb124edf6cc356412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89df6fa01bd0b97373d6686ec6a0ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0905bed644d2821c363ec7d0fe7b65d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be654f85019368bb928d4d718b6c71a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15a435f065a61b5c17d1d7d4749d19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d159cc469d48b6ffab6ab0c671a608417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe28610320c21460675b0aaa1efe587418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73015d616d11619e7f34ccabc7505510419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2196ebfe1a57de5f36085419934486420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10f2f1d3f98a12240de08b410e4385421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edab8c74c88bc838434f975039882d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d31886894e8b427a38b4eca7c536d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300fe1d6aa9ec656f1d20d1c4938281424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccb0327c76fe6c9edff173d12b644d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d465baa163df1dce52ec398e8f754bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507760f6f27ce398737eb0038c85a352427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380a4d6ecc82cfa9fab5e076314925f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02108046603c1b4fa44d5dbf0406270f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b361472e947ba75123360adb753c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a266cb86a7a04436686a75b7ecbe14d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29138b7e2baa75b75f0cd2d355a0e8a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff07a77c4c9251c3b42cfc72794c09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a75f353c700fd501afa2685dd5e78e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7ef133ac67d1235edcb87b6705741435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81533257157cf93f18d3477a35fcd6e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46c912b87386840f7f8915ace797b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e7ff42cb8593eb9db8077f2e11fb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa368d32f65ef7dfaa8b48688d2b31d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d754395ab48700068d5c0f3a48472440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190eb86045779d4f3b87585477b0615441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564e2a602df8d20c1bc46b0f32f4427442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca97bdf518c625d0f1d2f534f9a05d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360bcd545001b4d4efa7106fa512507444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab754cf8052d8b28cc02bd7fb4102f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38df1d51de07bdd65fdf3edcce9966446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557efda579798cd0a293091c7b3104f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aac948f2f17bcdca94f8e5b0bc4b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6678659f5c7fc2f36c40151b16c8a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa70aabf651e03c3ea5df5ee86fe9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cac85371608d136b9aba1d685d96a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cf2ad0e5a20ad9f21dc46b6a5dd77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd14f2884621b45a251f81c04b17d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49451b484fda51eca1ea828e67517c31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee546aca6679ae52007e61c9ba43f6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503daf877fa1bdca03138c5577f70ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab143c4d199258755e0c9009831465457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78cf383eac9b6d33b1ffbd85aacd66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ad7d5c5e88765fe06dc9a6826f4e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8268480d3ce1eb983a7227b6fd9ff1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c69349a16fefca76a67406bec6710461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd24e8df33d4ec14e8d4b46b60f554d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab09e3bdcf52f87f5f50510e14fc84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1675d113ad08d86c2441b35b55b0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d953fff41ad0d4e7296ce15f51b1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f61ee2301245b1284dd6308c85a9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3e2a155dfda670b900a624ce34e72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7324af8517d2c3edd48543640af47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e529a5aebebbe0d59c758fb327f74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5004541ac88a48fb0737977f587a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d47655b10fbdb2ce2cb029583c2d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a4892c2c775ba16fd09fce53600f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91201c819ce847ce6472c8b66cd9ee9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128bebd8fa3159982da8fd8d1103ad0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552fa356198ce36c397a9cb86863ef9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571e14b25195d73c4b0fe5af3efe6a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af170d4475fcc59501bad07a1bc17e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c344f76ce15a1ec20ccc1f16d1fb619478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e01f95450fb568f383687d4183591479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c0e916e575ddbd64dcd8dd65c1a61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae362ab0381a1e1d3f7cf6467aa511ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bda81b45e43158053f620f46cd4b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5d851202719aac1fa1b74365ae039483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5c421f2052bd6f880ce95f0b67b58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf1d9dd9e024dc6970599d6d9703ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c9d9edf9ef9fa2b1d2d54850b4b85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e566684773e58cde465cc96bed8e153487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018583696c9173bd819fd887494046b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7662f7b60f8d235bad1b17816ec158c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6961149cf8a0a1e7bf46b187113349490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75bd9784c3748172508c4d615e69ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef85b6a677f30c6f4a8987e654a906492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21e0acbe4da16f245e2f1bd85d9888493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50086d5210b19cf7fe013711cafc435b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db0cc1b990a75180755c860617a7bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd48f4c0381a4d98817480d2ede04ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844696b60667f9e14a775a4c306541cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3342e2241597d9b8d72e56f8af754498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ac9a030377c71bdc2f000dfb9f497499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98927069e7582b98ea6e2a51a01e19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff7a15191fab1a1222ff8b1a851eb9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9b85f2d44a0c44517c278f9c2b2a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73bdecb64f8e772ce621f8bc2f20f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2d4bc0b210e897f2adbef7097ae68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebf9a781e052f35b82590aa78dce29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc96322168387039178be9fa8196d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ef166f15d96fa1a8348bf53d36f3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33d4fc8a230d9faa875a02b0c81397508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119eb77981028163b7064328386460f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bcb9e234b5bc48683dcba132fb294510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e97367e7db3cca8204b5e1336f4f5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94746f397f30acff0b041cc0ce84f6c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b4ba10f79d5c4d5220a017cca93df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b307b768fc6f10934057e62210575514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a6de013ca6bca512018c5678503c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ae6b47a9e0b59fd45cc3103c81560516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3b1391dfc70d0ce73f2c45099e6b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52f7d09bc9ca8301fa383ab0085893518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a820f858a19740fe04aaa0d4282ba4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118948595654dc04a29a457d43dabdec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55df129caa37df4cc202f6664b77fbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72449ea2b67ee6dc2c55a2f6145241522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122b9b4860e346893c2735e12e55c98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd1f5d2f8e3d8b1f0c1b9396cf225e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53cd3b614e5957c074e63b8bb89714525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a07d9c687584db274d38e18bcbbbdf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f7b1533b6c3b6c166b1d48ea46c7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282ce125a1c03df24331e7dda78918a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842871ae4f3b9c6ca4c9f8905c8ef6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07022bd4bef5c7b727db4d73e3a6716530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61c2d2e4289f8e9a4a1fc70e15ddaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb0a6c0f2085c5f93ac2cc57bf89e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddf59b366133906f40a8dcc8eb523b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec949fbee18f2c0220a020b0b1ece2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c0a1502557b772c2354f6ff75bb8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16b0dfb50c648cbff60b36602fd80b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2b5f2ffce3158760fc58cd93cd82a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b953204eb60c81e0b60d69c5f897cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b3d8bc70570ce5b4cd337be3594f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c0683492ce4b12d37a1b999b9e111540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38874dc21955d4b3615d5964b9573644541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d009da0c24440aac73fe61203f5fe1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0e625ad38d99cad20a05f51a8cc2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac865f245aca6f2c7dbb008f689fb7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4be1aaade94934741771ac148515545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5727b0edda440a808d52b792dbb520546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47922ca37d2a5b8506385ab645734b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ce0d013e61dc502f550b9c7bee88548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b28d7fe2f403c1b08d9be7a5c4d13e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086bf55ea4e5940c64013a2d091a165550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e50787e79aa7bf964a8e0ad70b639551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb777932870f8085a6b2ffc9e9c505ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd204fb1f13a8503d69b2b2272e092553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3206f862a89cfc3432cee8e31ea20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd516cac2d6920ebc621b42faf385bd1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7a65212283e58073c3ec4ce91635b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb41d6ec971a52542e75edfe8852ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985ce2bba4af968fb868471e221c1fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d42315dfbda16462201539d67b8886559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545be8d98b731a87505fa0284b40a7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0616b10b913203bb86f97b2a31e2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b05e080cc1b6b9580809222e97ad2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe04a542f392b5cac2c623bee60286b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebacca22e1f511a0bf1970c7a7249c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f272d76ad88e545f475240d2f38e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a5634b5aa2d2fcacb76f2ec1162be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28966c356575e053297eb1731523734567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab6b8fe7af4007e87d8840555f4233568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db909964744d3f9a9acab2a8341846b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31720931fcb248c90d5061e76381b617570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ac68ee78a4b6ae8a47dbc371a2c68571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d54ac9194255bff9e11e83599616a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782e2ca378e36254dea8dff80cab6d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020d62e764ce93bb7915890cc4217c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2a2393ef2071abac31b2a36b51f31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df7a6ff9e4d2fec7efc89649e70dd0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584541400873642ade5d5a05e53d933c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc1518baedde27c27befc8969cd96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7cc906088a7545ccf0de5aea4e830579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd64222d28986d07f994303fc1813f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2ea70c2c80e11aec72fbe896b24e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f044a41a5727a9211669896a405a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51bd5a981a1bf7e6a95b7c985473d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549a77576ee7e7de3e1e02ad91f907b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1db271df0d68dca394ed1ec66f98a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257bdf89ace9e2224bc6661c3586f83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a82faf5a4bc880288338aaa8219be1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beb5e80d13c5730677ba70a4a54559588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b87cbd15585c3f07570f18b8970b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf13b6594881dee9e3067c17192a1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d92c9189893d9dda057a87f571179591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d51bba1efc7eb2939364192cb2c737592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40259371474d50f86fe67fb5523bf6f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c659407f7fcd896532f22a6803dfb5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d826f79edf24d625fe1cfe9a24b988595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae41d10fcab44a4ffabe10d07bd6df6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec76cd9b9b79983bd45ce02d8016d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c685959f2a6829def796e5cf346e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a326791ff1b1fb7fe4705fde2be19e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e9bc1b5003ad8dd4bbaad7265ac84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c323afb3e68d93277e27340a3a110db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b856cb91fcb011f10034bc81236cfa5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4e6a147d61204d5fd0c4e86d721f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdb4b6bdc586eb935a0777ce92f33a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cac23f5411fe1f74ed1a3bd3985ba8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb70cb5db97a8f83195dccce6b6a8d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491e14f1c04478372cc76dd77706b37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de4c57591ff3baad24b73f23495261608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96048d5830a46f246b9f76d1012ac62b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf6105df1852122f278e451776e88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9f46bbda2d4fad9d3d93b9cd2ab6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36778584521a04aa352152a4e3d1427d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfbaa826e904dafd4f5bbff816c970613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348e4eb0462e930f5cb0b3cba48006614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9bed2caaf2902d8fb295e89db32ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d49dd7d8d8eaeeaae0e3187510723616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017abd6b6b086b57aadb7cdc42669181617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f977e9e185872816b6ace80bba6af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea59fa6ec254e2ef29d19b3a993785619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8d0a93ff2d0de4716583fddbcd09b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52341a9f857ad641f6517ace46a8efb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcb1f9ecc540a9d6913b99e7b2910b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037410764fadb7b82c6726636688afa6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb119ace2500ed1890953f14a619f364624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4a0ea3c243b3bebfcf1f93abf2aa3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2569b9b5f32d78ce654eaa130387e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b235db037ac2c2cc98178152c18f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8899a009bbcb4f8774419cf58d64d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb10a3d7d84ff13e07e9f3e8a968b56629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7077b097dee8ecee2b69364c3193972630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39213b2bbfcdc4d9a4b69761454a75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d1fd746c14eb930e72b68ae99c7b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7578c2f93b09540c078f31225a37cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179fda09d03abb548ecb4eec9923b01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb5b8b0b8d65aae9ad5c307c70f2d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b9754a8f71a9a8678e1807a626cea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae240387273605541ea7d0a41190a30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806d6a6fcaef285003f1e7bebd1155b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bf2c96adee5bdd1714f88032d00b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81887c7c98df37faec899cdd3b9a132640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc40b819dfc0064641d2f76844c1c8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e976ab0df1f59a9e7c1505999c08e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bfa2f870f5f30e1f6dfd9098f4157643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d77acc5e9fd475765426f51a3a2f96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fb3457144c3dedd851b4864cae114645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7966847b53b986e2801c944e22b44b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb162e5be18566496f3b8b140f8e77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1315f6243b252d2261f43d6c092c48e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b97877be8c88113711e5d248e233f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73957410d4e732de6d9d320180c4ff3f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645fb3a5788b967d104b52f8b775df7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce0f827848a3097a422dc345a00112652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3487a28a02182f35837e860c3d5604653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175c59595214ea32cbbcc1706e7275f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a157d96cfc388d111dd195170eb8dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07c0f4a101e7ec4b2d10aed3768724656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5033deefe68ee710370bf55d930a792657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44abdb469cc308ac73f6d789b89f487658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab79daf2a28214244580c740e6ec712659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4832c82c7c76c2c06e6550a910436660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedd93fa29ffcac7ee772aa9ca6317f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5372a5343dd38485f1f79bb5c7abdaa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d1c1c95b89696aad1221c160541ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb490e47187e517591b8ef4bd14acadf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32463807e8f6da6f14c590ed4887ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd07882233471355512b32a65a59f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b19a15a110c267782ed14354ab125667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7c71591ff1e4a7dcb29621fb1bf50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6167be0d6211eeee977fcff8b62fde669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06964f8fa38dc119bfaa6a0d3ff76e48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e89c5bb80a4c74d3396b77577a291b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e3807384abd834bb7956235f21a12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19495444fd3cdd62218382a2876c0468673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b693236dd53574f87c49133d9caf95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee772c88de21a4102b839197332e90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdd7e06fb18d3d40483d8199590cb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca56106f50fc49d96c92bf8bf6f652677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f74168804963233462b25b2cac3d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea370de9d203295f20e98a3d4e3e3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fca15cb6f0ce9dad7bbe41ea12fe7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8bc3d2fd78319aaf5ce1d847321b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68156a6718e8bdd784f4b44e46daed54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2509991402abd67164eb66a4500e8a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab439e623fed2925e0439ff5c99573b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a1475975c33cc9658b282b1ca884d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97e9039e22fe8225605e2541951f5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46493744359beca816a2fdebdec514687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebb6905af4b3eb788aee98068285a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74056812b36f36ee5c78159c4286f82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaec7c1d06ddf416e6fc62b62a41048690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d06b371048918b185dac4a7904c538691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de407b4ffc47bcf641492f39525dff1d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092c6f36fc55f51f50c391e2143b225693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb337a837bb082cb407c367f5bcfc20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f570797ec469cf530206c9daf0d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3574d701ffa3b6d654211f339be5710696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45141570655e32a5ee83584062544a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba185f8b8c660f81c79500bb442fad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ed778a17b8be4798b79198cf88c51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101de4d64d684fbdddaee83cb366fb08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff504690fe1797f725ae03a29dc676b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11e818d2de6916aff9ca19cb45c3e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34af1a0e49dd73dddb62064de7ce607703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8401cba6beeac561e66ac21fb50a1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8df34c9851dea56d2bf6012ccef34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa57f6ce41f5030d596b90a6020770706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ee396747b34262440cd87ba8c9e4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14db56a610a3c5db01db9354ae69e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f0b59f6b50218f52577dfcad7fdd8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7f4cddd14b7b9cca7c65a73536b36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1bf1acb43517e9dfd44a5d0e01a2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e75744d1def776a5392ee2485f0286712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999011ff4985c42c7f0456da5d39dcd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78688dcf4e599849fb7eb5819091b5eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a807f2277ac050754ccc1dfe466f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ee0d57d9e3f372345424be8f388cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ef065acc9ff5c2bcdc98dd184bf3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a7f02e0fc78680423b9b574e02217718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ace25801095730fe5d8ac1f6e034d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22343974f0cd8b190871a5b5a8c70f16720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86f1e3dee668f1f00118123eb5dd27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfac0619557cc363844e911f318ff8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de20f8fe464748f81f4647c03ba7af4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832758e766d8c7f81795c757bc1dc28d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f06cdd7029ec72348785883d268200725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6297e2ad58f416ff57c72ea5d05132a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1be6f539d8723dd1e6f3850f3d8b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc0e500201cc218da1366614d99456728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e461b50eee340e5dfb8f64ed245bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b8f921410858243f4b66f33c691df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d8a7e5dba417257b9a97db40bb701731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128363217faae794be92010f1c2171f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2b814d587a8d759181a0b93e292e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2cab90ef23c62c23f1cd142e4ee48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dad379baf60de4af3f12c917b2d6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3995835e62fcb027b4b8baf76b7ce3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b56b7fea4106cd2d8aae99dcc76c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f868cbeaca115b7ce354e802af7a746738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968a2b2fc9ac7f45c106f4ac9ab5fcd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ca74478a3dd5dbb720f3828ad0517740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b37a399c52ee7f6eba35a7e926ec0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f91c50db8904341dfc97a5df9c1919742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f712dfd30974e844d88631e1eb895743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19c283105cb3c230212dfd8642b947744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73a57b80ab55bed8d630a8c86ab406745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67364b755e5174658b375005100041746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941672bf968d497c3e95cca399f8fa0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8935d2bdc015c41f61b7e22b061f6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f360fc34dca2dac376543e56cf58b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d5e820ed613ea57b083b889b6158750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3c9afc2262f3cb6ba416b119a4e44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445304685d9833bb7683062fde987d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d92ff6be298ccae589d66f2288cab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e53d421c04ff38e6ae578d2331fa2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5cc19b156cd1d893e2e2445b718e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af0b539d4966019e5b4a6b839f4806756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af252945baf4ebe07b742cf47e1e69aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19940b4e2f2276d71d8a2226353cb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dba38000062fc326b3213b85e7b102759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>